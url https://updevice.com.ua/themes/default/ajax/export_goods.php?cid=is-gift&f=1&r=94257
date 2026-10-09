--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7a3e026d53a44cc1e6ae6bf1e17291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e646fdf6633fb74ec41904727e5e6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3eaedf15fff6035b48403912ec56d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed24982ea8debce1bc069c146bfab284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71930d6962bb14954c5e850ce7d83ff75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1773377b2dc97bbcbd1423a59530bd06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c51524abd00282cda1ff088eb87767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03c27b16610edf19ec23ee11f10d2f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303f92118508cded1ad890f7b13b3639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb59fb72183811bd12047a44553f7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ed5523b24d24692a60c4082c05f7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64aadd1096086e5fe97057234043a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec00bbddb1d23b311b1ad088babd7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d20ce9e9f71b0108dd8a836df412914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea97661472ac25ec1133ebda3e51d5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf541eb893aeff0252b3e924d22abca416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278c582110ba6923af95a054b63ff1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc390ae243213ac58f29014f68bc9aba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3d9cf2d23c07922f6d62168dc2f9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29055428b58669caf70792acf4ccd5ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83eae203fab1e39c2af49c5227eb66a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cc357183f69287847875da1ca081c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351efbdaae23c4f517677a7616b85d4223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289c89f680901ce01794c227ea7322024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85ccd4cfe99edfc844595918c6ca2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64e312c874079c1d91e530b068749d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521ec587d4af8d71e80c1727714651e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b2dd8da1fc91320b7bfc8f208365128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52438c3399aa48c9de9282385fa8410a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d7ea344177099360ad5d7d5e0179e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5ed2884924ed712baaa53b9528fe731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddae700a77dbcf2c7b19e324b61dda832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc116fdb2af48f8855a3334a2561ed033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2da23e9d4e630e796ef412dd60ac7334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f5b0a0ce6ae359d476ebadf7904f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e535c0c50406b37aa321d9f1b5ae836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5f0904ffff514b3f13a300bab1ad737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c6d85d1fe96153debda65cd74bfc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab347311771337a07a8c243ced3a5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a807239a08f858248d543a5bdce83e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28872ac6030a8d14694d9c8aa613f5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e85afb1169d0eaae3f3f54c118ea642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0a913f0ba0da967f3f27299b6307743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe4b59272859d888da0779c91d9a8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9180b20a96d58e0a27cf76fee55e4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2964eaccea0d0985576e80ee0fa9db146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf942d903b323ad75ee58cc92c49e1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc1aee0353901d753c313d3863d79d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68655627bd0bd8ed04eddfa45e666c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e84eb0c8fc684469e09172905f4cf650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c4ec0432900e10b5b3b1b1f391cd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74961c516107998341d62fcc86d6bdd452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05544a2f57facdacb33c69b32b8377453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f71ef81b22a74f1efeabbb0cd662af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5294e8e3b20457d73c77efd316aa06455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99502ec6ddb1872ea0400cae1606d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ecbd787350c9729894bc846de883957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2784ab8f4739ca2f193ae115117bd7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a83bca840d6a034608d9c6a9ff76d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41d52d1f0a514307b73f916707fadc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e20263c2e879a42943fc17419702d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567b6f81c6852c04fb5df90700ee61762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c11d14e1cc71ece0553fe8f509d8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ec463867ee07103a990b5dfba982b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800fc724b83d99bf891a12105c8614f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5f42981fb4337751987c530a49ed466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38707f1667390d8104d0f2953a15228167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f311f5fe6efefc0555e6d8f8e724ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8dbd708439c4d4f421a3d5d9c82b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a92b1bd1dedf0647080bcca4dd3b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46035f255f0e76ad2211b74d893aefb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43a7a84128dbc9775fbc05b5b105e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21791834d26b6acbff401558966dc8e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fd0ad3f624e764e8a3da47cd9719d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476dfc6c90f762e7ccb1c97b055f53b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c7ba9e4136ecbb85168f18b0c26aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704ab813ffa26dda8bf03b43c5ce42a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a537f4c44743ca571750822c8d9ec6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e06a5ebbd36828e982cf524f68567b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80721ae7251c070648d69a7432af0b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dad2bd5deefee51bc8e5b5edc8d14081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826436d708d7b16f13c80714a1899b5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52ce21bb5d6bd62714cdb9707815dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adcf8e8d91ff2b4a8a53b7d0c716fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181c6a876657554e036f61983f160d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a6a12bec6e98c8cb7b2ab32156baf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c63798295e2a62f4972704ce0f4ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1ade15a8df9a9804d585431b2015788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655539d24f1297c6ad37a03298ba346089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfccea7c00415b7393a9a9411cb19c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768b0d7288fc6f176c6822318333cff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c515b737f1829bd13df1c23dfa44ccb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230457ed5ac4e0e8f0694749a41d5bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c17151693a007f2625e0bddbb8ea294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d79a1fec20a4e077d3892a630b82f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211115985461cc4c8a2a4f648b26f8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb605ad74ae6ec64c449a3a949ff80097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988a24e60d37ef691e30e6be6a1925d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d38a2d0623b9a8a30a34f9765280d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09612cd2f59180d84c61d89b3c735da1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452ced895cae00452a38cc400b95924101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d87b52c65a51871a8bbfa94fbd88f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae934506f9b9ab991bd23e831db247bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39e2bab644d5c41d9dbf4e92483ceb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d1a3f5a338b20c1f136d501a5ae01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce18b9071c691b117fbf825a2ec26f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a0552ec78cac430b6bc0e5a2e2c1e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564b2a70dba4e46e14f0ead94c33695108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116f2f0f4b41b2910769168d4f93db9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defe292404af844605ee8bc81385067110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d216ec8f6355cd6e5b34edbed9defd0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06770f49152145aa570b8ca893f3a38e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147a55ff25cd61e75add956750fc2bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe63b7c7f4e9e40466b82057324a5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ab3c84ebab89f712f971b5e48f5d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea9aab4501671c65a905a9672ad278116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53875bb1526885950ac3d70e424d09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d5ce470b74a906600bc6c07ea71de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7eb88bff314ce496abf604889be10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c4a4141285b8eed204901e64b539b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa5b0f6fdc37ce8276360f84541027121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481a9890add570208e03f984dbfd2fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b28f38e676bbdd5784bafb7476a0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e8b083f9d3e0a0ccadd46aad971d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5365f27c58fec3cb1a8726962debef7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e074811714c0603561f2a7ec71729126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895a756b250a97bfa24e85984d4db3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fffe930dbca4bfd90357840101db98128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dfb1fa61185b9050701f5263e7a12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd7a18f271e7a60610a432c315d54c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc3c78118707b6af8fc42a8a6b1cd3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c675bc9bec8229ed25046d8255a4dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbab427ebb4ad72150a3d303dbb66d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627578a14dc46778f3209628307a3484134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b7aa18dc849427f75f6ac5293ca19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788b802d759200f351d6e0e21c72ef8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f8dfdb1e0719ebd7809194c5bd920137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c227ca8729506a4ffe04d62dc9e7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753db9e2713e6c2cb83709d056d5eced139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13247938dfa2c7c12db9b8ac5f6ea414140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4c035585587b5dc7874e1dd992c07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f177d3527881e5b74a442507735c668142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31c5410fcd3ccef7934bfcb776ff6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452ce2a42d251476ba33db727445d69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2953d5f6dabf57f86b7a1cc311eba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522314479bdd55be425483a909b9d19d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47cfe4daefd2786251a6ebe92af81d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960480efc32677eb24670f2ee2cba20d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8585792accb94b14ef85146d9425f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c9a9b3ded19d30740b0bb9f686898150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb524e78d640ba35cebb8f87baabaa11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e8864719cafaf5c3d825206ad6cf6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc578dd7ee68807f39e2c532cd5f29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c26dac8cc55eeee743cd64ab8e8f2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f43b42716c0e7d33fbf72e319b7c9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a16c07927501c005fd66a414c11c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1fcba45aa9094b1138fd15efbf7eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bd7dac11495ff562d2875e23be143158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba07fcb290afebace0a349d77611b00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b43a645c2cfe0ddc970676807439e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1630a5a41d196712f2576aac0a321161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6c6ad517a33358fe29d3832717c40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686e31a02a12f082a58a02483c4da95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0979f805a402e0b9f45c8351e8abdd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71374a23dc507c6a6da501ae3a5d5cc3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6597696ab185ec1dca6c6dda2e877a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c294bd2cf8d87351d5972ff20ae645b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655cff0a6d468b01dd452c0efc6b9c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c263ebc8d0b043fbb10f59c136ea8ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679d53e80d19feeaec4dfe20b1d1272170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c35c48934c521d55e9b24698ad2fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aff69bddf17d75a507eff573713dca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59365c47d972144bad28b455168312173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065269409de58ef5aef26409bda5d0d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee50a859e7a2ab3ee9a75af09447c97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48f2c4979450313bd633e157e9f187176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae80d6844a9b9ad8bcd7bd15a07b465177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7f0264f65933510f5c7d2b63f81aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40356b6e9fdd23f40f13356995a29dbe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09654fe6958ad6fd036ca2a0662c473c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbe53a219cafe692a72a5e18d7952e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5313327c3fa2ed2cad4408711471b6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad11c20894ee5db664a5a8d4b825fc3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cfa38326c0fd5f19324b602be8ee2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368b9db928929aea7214ce26b802b59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21333245d8e91e372094a77dd9f966186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c56ddf0dc327a5fe250055d9eb2abe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da74b678c24b54e57aaf79086efa81188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaeed2b549bab44f3129d1781f738ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1eef68d12bca16aa4d66d300a08a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1a719dc3af9b3224e69f4ab82728a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f16aa018e7e4ced1a96a5b9f5b668192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37c8ed73b1f93355090307dbcf47cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b5e629bb7e235435f98efbdf35153194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb444de16e84f6d1c47eedb85387b6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0e7965e910aedc6d56abf3620275c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390bcd89c0164739cd32763cbaebc67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b733fd13a352bb227b1bd415f83947198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d16c34d724c16b81b955be977ef24f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7d4a31c786afa66ccc4c93bad651b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9706d39883a9a3726052a2b028ad48f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f712c1cb150edb70ec8d7fdca8c7959202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd23d251d0afbcca4f2eed09a3533e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514a027200223cd4c0b35aa4a00bebd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16ccd62c61eb4e5df9a5b25880f405205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e698faf8384975495ec4827988b65f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c07f8ff313a30c6c3a11a961a2e9a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab41287d3470231f582511530967d10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec502272875ded00e404512cfa0da9e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3c28d6b35e9e199591a7a02dbb843210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79732225ecf4a51f052dd5d28db322ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb08680af3aa799f7e7b4465f3949c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498a69b085f55d432834f1c077d95bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fc92e53a8fedcefa5da9413f57a2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42cfcbe0f13d5b9717e828c3b19f68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf0d737eb47b493e6dfc25f3b3cd8f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76496c0c505c970bef16c41218d942217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281d27c81be4b64023fa466034769d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0755575292e4cf653bf16336d785117219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2d5840a407d67441f7d61f160c4b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc89f7db673c53a2cb548b3b28b7238221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d5364e9b8291f58313e42b1f6edff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419cd12556b1230660cac904f530b3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b79d9ceb431293ebb4d7124ddd43f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11623ce7d3943c23158db8934f6032225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdef58e8e9dce12f0eb3b21d74097b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc50c1db9103ba5b86f4637ad73e05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c963b03094989439102d6b5bee77e14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22484142ad87857192434afe4bb07dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d1d5326a9a2f73c90b598c0b2713f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca2467e96b3fac767048c68bbaa620231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7304785d199c497c0cf482e6960f29f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f691dbdad48d2504df8906a59ae0c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11170764000183aeb2ebd8d372f4ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2df790fc5c5f4ac393d745af77c2e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62d8b39eb3ff9e2658e4ec96a5b23c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75790f4295cbd28d278c9b8001aef121237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd880ef9ceb5b7a2b349f7b4d38964238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910e057e512a6e195cc4bab3a2e2b4f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685172efa3d226961b0868886c27959240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503d80834effac863e9999e552fa51a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c035f2547c693ea7560d64582ac697242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bee03db5fc2a2c9e5f382b5526510243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc61276f88f0cee04c9225ee8bad0b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74af67e91624694cca8ced228eab97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19c842f3439faa504a84aae6182dc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e01b0b433a86400410c5e670cb2fc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd3ef2c7bed27670528680a57bacd0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fef48f7618d8a6498c8a75495853e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbdd0444d13765b03818a9ca8c41bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054de0a284c148531142d1e1b3fc770f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bfc2c03535ffcc2fbd6bbb56d6d3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b081dbb6acf16025427237aa47a3b61253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0a857a145c4b9879ea4d303c68a91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6957168f2b41205482ed19f5d77a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc667c8b44240b7a262b6ede5e74034256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0b1e2cd6802eddbc673efbaecd667257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ade84c50af5662350916c7a5ca8fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1821fe2fbf2367070792b68817dbc8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ed9e600f8afe05217fbcf2d938a2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107251648a6914436979d4955d19ac3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd489e40ba16cec24bd919e4e11d2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc159c511d7afa01749bc3fe14a6d49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1930df1a920f7ffb0f34a81f3a8f06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd207b68d9daa85fadf7623c6e0b72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627611799726328ef82fcaef9a30665266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e0c63ab83e54f849d5ab84a49e901267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f167df4e639383db98d0728f4b46e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05075b2200178b2e496c409becbd6628269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e221f076f3e08dc6b8c3d7045c61ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde30dd0c5accfafc0df3d6f84f8d7c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ee1a50669d2b1e9a142e637ed7c52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae2e6361c4a6b2639d259b5e9a1810273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f37f50bad2b28ced7c13386b260c22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88703fcccd80ead736cc7e5e9359a753275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc713c818afa4518bd0a3e86351668276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56fad0e872e52b1b2979bc924a9c56277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6386725fc866de88c2352cc2f40bd9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b8eb540d0f8a54bdf9c35528cf4d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ac9af82e2413784b06986ef785881280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ed563629a07d24edbf9427f29afb5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8722b0d93254714614093da1b91b00d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a151195698a032a4ffdc0d41561de9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2512b88e035df7d533e8b2d015eaca6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcccf66c1e778611b2ed9f384080e42285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8761220ae20a8d50054005e76c2e6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2da173986a339c5099cc6ac8c0934287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b52b0ae4ca3f4a64f042b904ec95ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797debad50ffaa2b911041dfef5b8a9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a9450c117b7cfdbccc7df9f7f96d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18b273f386940224cf8268613408f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772722e11aaeae7c3198ca1da39ea53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591c270044de9d677a514f915439bf0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ba63b9d9c4573ef59dc4e33d3d571294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f341021a5d3f5cb5ab656e8740b68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc7abbde2353a442811e6764b45cad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bca154c1a1467f0725a138354a5b7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84b1487ff85aa6d33fcce1ded12932298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9137802739eca966010a5a80e74a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455218f465b6338570a3a7c912bc1631300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12975db7ad350cb66b8df20d3677dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af44bb04b1d726d3ed926af437689b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91bd26b368888200294ea755059c4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1b4d27ee68ea0e45c47a157848416304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446da9680cc8fa761479c36e660ab3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4972b558cebd1c05f3a32c3dacc912b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2d90aaa01c000942d836f7b69d62a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270825a50b6c606306074abb9ac2bfe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878741921b5f7c692948f4d78e50f4ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ade28a95cf03efe139dcc372e09fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ec3036ceefd3027ff9fba17c20ad4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86265241b379788a1a206320913a8a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d4504fb66dfcb40169150a37a63fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa325e89068d27bf7765d6bdb8c11ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264218eac22c3daf88c0dd2ec9d38d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa766d4fcfd63557383fa31054d1e61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d35d06bd9f4d3b4d4a6819b9f280d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5b61f48f66d355f2829d4044d833b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c6ba41ed57d992e60edbbb3cce3ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3ff5f33a7aa236f94bd628b47d89d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0434a30cf07303cfe49455e6e9465a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e0c5059ae1946bcea38e958e72c83322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695508c2199be46ca6f72adf3791f1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa8fcd0b11ac9dd9174a2d82b1ab08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07cd56545fed2af7da3184bceedb0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37120c969c6a77de618052151ca4bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c654f60bbb7a1569a1b8b7fe559767327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fe9f7f31180d608d6f83333602388328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f01e5c9b557cf224fbe49a55d7b20e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb830c85143ea9d069f3c997980c67330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6232b23597cbc07dfcf233db44945331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082e112b609272587c8450cfbd9017a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7ed4f21632922c271747e72be1d7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a1fe1dc9f3d7387995c08e61a109c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7267b596ba09f13ce881a1639fbd6f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28bf636cf71140cf0ae2134ed5eb1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688ecba7deb332e9e7dfc64e6e9f4f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d5b39f708957f455836d83273d469338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41617a1ddd1540d79b388819f560b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62e1eca1c8ad69b857eb8bca4bf19d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dab83773eb86259ceb2efdff8d10f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b705639d1c7e1e68e843e6c4147a77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e364a2b83d798b1d3af49e0b6b59d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09388f315b59c0f5a6267d5fb3dd6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07c90fb4b79c1bfdfaaed39228fba0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cec995a26f91dbba8a054156d1d8f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a78d4a2a562ef8bbcb29773519a4c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988dd5ea759cf6ad0764e937bb78237348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd295b1aa21a0853239cd55a31eb7f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f35beb049c7d2f9a02e3e3d87a17b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f5a85f0601d5d38ef336fdada783f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446e1a515bfebfabbc1c131e108279c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62937080cf2cbf6a89e567fa413351aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817860e11fc981ada2c3442a3340218354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75843397c223fcdfebfa2a37e7b5e0a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd416004e8aa7b4bce2fe8bc68201c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5332ebcbf494472508ca01fb7bb2166357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b84dff59e07b683063a6898fcab1d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c30cea3524e779f3c4c752d5ac1e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24c38dbd648a4c7a197e986f3efe7f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b30172b4149debe5f96a27519c26f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ccee00e2f8da06396869e146d586d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28025a63a819104cb7f36a742be5a1e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb46c80c85b2b5617f0f8bae5aec62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5a15fa7721f1c4ed02d042fb5132f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a9cbb8237cff09bb3f511661124ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d27f80416e36e23f8aa8fc40cea65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0c56379aa36cba598c0028019fc45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee85b2fd3c4fd04ce4793e88728195369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16d2d09dc3b36191e77d9e856c5673370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507012cba679201e35b8f35a8d164fa2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e481b8282f462ad67d0f4b82a260cfc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dc3ac255720a0ba32fdff037f47e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9b09592d28cacecd18a41fa68f0f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14047dc6519d482f98d1955ef3dc043375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e548fbda483f5c7f98d26110fdadb68376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b064959de06e533307afd41eddad4b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5056ccc55e72f2db69b7ba7c27040378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e65fec243ba84f8ecd1da836cf810379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73705bd11bf71254cddf827fa198f0a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150777a0b0b68fc4d8f38c1ed8e8b233381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2469234c66a8f699d0bc60ae66293382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead5e4f678c5ee0b16dca410b549746383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6e5dddd3fffdfe9f516a2d3d1c687384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d3fb55f49f9d287c0d947ac506e6f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647afd23aa5ed03803b058bc0a5a936386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820f13d8cdfa979948f69646a63fda7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87de202bce3c78fb1ed244812c6c320388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bd276301b058521af46df012156fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61f4e810f72fb43223efeee85fe856390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d2bad219218846bfe4245068e37c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e37a71e5bbc6bf7cf738207fddfe31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a07177e15b0a0f52dc6b618db92a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28739b514cb9031d89fc0b3dfe278ff8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684e9464e2c6b268ceabdcbbce231bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c887774f5a341effd8dbdec0c1f709396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0569853443fb4c2da9ff9b18d0ac2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cdc3418fb89c8fb33f7db191821e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e498953b09470e0a9311b3034be861a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da62655150fe7c44dcefe05f6093413400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df8492b88763034cb5c7d85e1fbec9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501aa4122e097902873e580cf0ed5c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e28d7d4cd6945e5475660daf7557b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f372d6e24436ae65a53fc61b7d8ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0573198ea9579b3e955c2150b2b9a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892f2cbb0615f78666298c31681a36c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660c5c5525e57f531259eec7b550b4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891637e586ab1876efc69bcff173f21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae4c98d15548e6755d189a2e720e4d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e19378147dd713261f8814bed98b7d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68d82c05681f0e2f2762c2c33e4ec5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7fb3ee7598835578557ea42e5e1cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f493e36739bcf979990b55a60526a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b4d8f1a3afdd06809e75ca4e7f767414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde96bb8a1f681756dad2ff2e6e8a613415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17009ccb91fd8b7109b93862b98ea10d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924e215b9edf410fb4eaa1c9c293d2d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1506eb40f40c929f6a93a5b3f5d51418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665eda635665d712d9cf7d741bc70538419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b598783e806c1a3cf1beec988c5cfd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366db1d335e5ac35a0e2c7dd5f41e2c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f250bb24710c9033c3c84079f9f8f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacb371221475e197b75aa0aa818554423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5358510a3a1e972230a1feeae6854a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029ae4c85f04a1d6f66d27ff07e4846425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c768008dc32d0cd4f11ada73fcbbcf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35d799ef3d86700c75dc161ce73e60427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f175fa79a7f57f00c4111791ac6bf42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16526ae88d5e32c4ff9ba555f4034171429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c1a2e5c4f570130052be1eb270d08430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bb9c9eac45434df4b8953a5f37150431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d850db2d5137863b206fa068a33d0c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2836641abc643c7f2ac45d87764c292433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637503158158249071cbd642d4ccee3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49351b748aae386de0bae5e327163f51435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af3306c76c53ba7fe903673704528e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcca5940684a0ec0fbd4a0d9901f9d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad8e93245654fd4542cf674a77948c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7aaf0ee6d8e89e2cae2bb1a78c5862439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62590a2454c3743b146506ae05ab949440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ec2f33767fc13a823efd137fd0064441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d150c81d1506173766684b083492e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff767d8833ca27a5620c1bdfe4230b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e83d0af33fda4c23358fb62570eea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe824d71f68582f578e167f8362d23445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d33c89a3ececbbf3232a23848af43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dfe3dc9976ba6379a437f54dea6ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7ec4e13b43ca88c214374a90c6f30448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c30e3750a85cd1678b82b41fd9466b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063faf3e895ae4b904ca7885ec5f88c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743b3fc50f0008857fd771c4606dfda451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b81791151e84f68f81d92d51d1b07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86960037d4ec6c75285ca48ea25f1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0582fee7e44ea657a6bab8d39688078454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96959d207a297ea74d247da1387760455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e413c9fc1c5c1acb50cb9043287ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddf1732170650d8d356118ce702d72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570aa76973b97b89a29efb34ee32918458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f98944ae298ecb308bc25ae742b2df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5c21b4471125d9b63a722c3257ab3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d55a48fd124a1a963ad35219fcc40461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a824a057faffc10a273a8fbe949300c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2fb53abab11b3047d3193b4ac3461463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b9b8238756d09235b96f9a3765347464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a91f5caebaa284387b674012ea4ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d9e256ead34b5b66b55655fd957bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccfbbdd0a3febe7750074843f2aae4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816a3b4ea62e1c2e9b1ccbd9c79ec97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd567f626dd2bc0ec279661034a3692469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d24b6e1069cfbf4c10d244df169f78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091a294eaab0bb2267dd1132db56ae7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc5d1afd8f5586ee253a2309128660472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf68a4dad52c30c335837c699a57d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed6df6da006f1aa929604b20a7f3b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8c6d6472894c2412abe585aa9e43d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64ac219255da39c0dbd42c97a13840476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf5fbf4cdabf52b08173a6d1ba3379477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f667eb8bd83467e9a22e015b9621d73478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb58f68750c9dda4ec23c0b030f3c1d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80039269f20825733889d095f4c26301480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d77c2abfcf0052d47f6948e6c5fa88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803fbe59a5686a2b5580f459b655291482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175941b827e129a3b73e846ed9c7cf35483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44ffeea511f17edda2c35278929aba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e25667f2acbb610525bd7f913b39e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06cb93258080553d59c19214cf6b84486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5400af98358a58ff13cfb0034ad71d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f31824c84abdd9577caf035b2a9b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451b7b281f137f099ded256661b0431489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a319d039a18fb5b67738f73690156490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9385520bc16e873cb5930f4117c28491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b529fbf18f3b6c72c4f2c24d09279d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74a83797d9481c1132d66260538763493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4a1fc47e11654bf673f23f7f220e1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161684ffd29b1997e5423b145fe4d7a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78676d7cf14eb8d48ff102abeb0ead10496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419174470ec171a31f8bbb885dfbbb28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7a81e7fb82171d5f83e02aca713c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e3e1b319f7c09eebcdc943422b8d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822d3032adb993f2c5501a412344921500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e609eec62df3dbf1209cc67991420a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62f1f1c8471f1b08c7c3506026d90f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd86277248f8f489d65152d5196fd9b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2373da997f7ea02421e2b2724a655f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf13c41bb1acbc341831a8d5a8ad71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c698bcecd3a86a6b8430a575e25cb2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddceaadbbb02b555ddc6e7a10edd6b1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ab46d62776d28b5a60609a17701df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658712f6658a071d38b87b43821ed5a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf771d3d013e11d9ba0d24146c9265510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f86eb976f6ffc7c48d7456b16b2899511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31166ffd4c34793445d02ea5b0134a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d541f4a107ebd45e30b20ac90474ac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae165dd0681ecbdafde149bcd97970c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e386ee21d23244468ad9956af318496515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4edfbe39cb8da6c55d0e0effd6f946516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fca8caa7874036f55c4cdf31c6c983517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cbeb772353d4284659b216cd4277b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c32d56fe1bd892113b2e630579ff0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a2c050b738f828e0faba9611fe157520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11447b5a8a5b4f096ca464a7d37c4997521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cce88bfce18858b316612ab425a64c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdb82190aaf6fd0eda1900d6b35865523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed1f4adac059e5a7d932cc244dafcf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d0c4162c38445994d87eac49e28b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ccc7cacf7f232b1075986e178433d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e0e4295fe00056515bb59463a4aec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903414b1d93d387470918d538807788528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a3312352b010d21e191545ae87170529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5886631e840b3af9fc3a4a4251fda82530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d1d0cfc9e0d509d3bb706f6f3f3c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3a766252b5768c5eb3a0395501109532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8062b39779519a51e011ebc4f1d8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823960127192ec1ed57dae743857ee5b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0721002173a7049354fb53dd01dcc0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9d03999e1b1096b98d849b1409557536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76af71266b6e8e6fe5af80b4951b940537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddcb7659d0cdb0526a67c8acc8043d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6f6da8c4b957d4cce4392b0a714db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef453ab96d9c06d06e5a0a90f214ad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f5afa5700ac2b396336e050a1ca4a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f233d183f489e1d0e3519b4c7e58d2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099b057f12e5406c462ab585f6e1aab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb876dd0fdfaa7b761ff3265342ef5e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655771ed4b97a70635e52c791a976a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240ecf942ffd7cedba166ca4f1deaa3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dca47fe38f7b5f055d9e2946419b45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77feae3cc232820c7503c903d44a0061548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738926b850adfcc0f0593deafe8d207f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ba2b81ead905c31849cea3a7b0717550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96aa17c8d8100bd00287f540090cd8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80c1317516db54c77712bc9b5ac714552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2978e096e2b785d0e73e2af35ce3c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbd373b43a826609cda47d7108d998554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d7cdaac552a1328e9eb998211d212555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d957014d6d3c675907cf4ef6934a504556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b1482f642cdc65ec7789984b7c8fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139027068459fbc4b8d51bb3106a46e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4618ce82bbf5ffc64770346d1c4cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110339724ebeae32d89e6a0a9311ab17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab7112393ec60294da6f929bab4455561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe073f72049189b15795745fdebcfe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e510c278ffd7dd871e0c265ec47509563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2943a21bb606267f03746b6df0ff5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37008acec724757fcd2a2343f69be1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb36d425320094ae7e0fb13ed1bd79566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c4a394f3e89d1f5c3735ce3d7a8eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c979f771150424e0ff46091a6eaee3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cabd0a03681bed9c12c0c34d0b0fa2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa866066f4202ac48cb4d07b155cf53570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353796beda66af60654d021013ff7d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f0149bd03b3b6d3910eb510cdf028572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4388bd44a576d9faca6c9e97143b17573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ecfa0e0dc9218fdf528ee0f9d1355574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13eac1fe16598613175be34eb7b8ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669855380c61296134108a5d4db03420576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adfcf9847be409788f732220bf7ae5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737fdb4010a8e4efdba5abca83fae38578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d197ee3152d7536deefff11a26ffe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c85f00d48530a39c9755536b223303580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1a55650ef353a940060befbe1cfa9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb550094013085347c7b3a53f57fd63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56478d7ecd3e70884a1d0bb53ed43c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e33d5fe0535ba9220f9ab1e1e5023584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e09150c7b675d929e2293bab4988a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7822ec5c5582d5f9559916fff039a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3218b169c7a941650689e2997c6910587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d892d2e47bc7d963ae3be250cf22584588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05107f15f5df84bbe5f9d428d6c3b5a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932654f99ed54710bfda99ab4a988742590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1276f6df53deea03f79d0ff60215b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70027ef7412dafc22ec922f39a077a5f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2644a2538213aafae9e7157daf4180d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bffb5468262920c60a9a1e572ab50594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ef5b622497f386303752c69a27ea3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8840c3dadb66e1f0d67ee2aa41f3fac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2815d5c2e798aef77862e61ae1dd6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcced1ecddd01f036f5eb441b044487598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690582b116109655fa7af498f2005ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9daf9ba6ae7210de7c4f0bc0a82dd2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbee73d2449bf269d8d0f2a8b35024601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e4b38f6fe05bb2d521c537b14d801602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b53383bf629ad1378755f6f6512d47603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9878def0327c3b2124671693e942ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b465fa5b336255967bf0e9a19e6a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643804eeba1fda12a32376feb80d4a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c4904bdfa34ad067f8ad30b5f4c44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c5b388e94a70b7c2cd6f22228246f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e130cc67dcfe1061051ab356d9ff9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d925a656ed65537ee6801e2c28b6ee6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9716f9bf191903c7ae7506d41b867611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645f6b25d23327e0fc17ad067fda056612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b68ad5fbb5a3624ca9c4db282bf720613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43ab6ec83036a32b79e3c1e0d7db8c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd69dd6b64b68186679341ad07f16b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c6b29a39f27731e43f4907362f38e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd378ca6b6d4994dcbd566298bcd2962617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b90ea8bf7f0956e827a51d5a8afa4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535677fcdc31946afedd31d3739383f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22a61e3433929bf93a892df75f6634620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1edf4462eacf21fb923bb02fc4d0a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c81e20e588df058bc35cc4fd52ea97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051e64a02dabff7ecde64a2ebd4688f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386b7e7c4252db2e554d83386996769624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8999bb81347605698800f7c824765625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b3a6fd3aae034ab2b15dd63a87385626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f855d0225913c18a7d147e35840d2d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f87d1966084219b01fd3d45a8f069628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf984fe5103d807a914ab4cca83d79e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67784464c65b71381de2b67c7d00f22e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab074c7534bee3848ca0df79e9fcd3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bd1978bdfae103eb9b0c2d6d815bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55024c99cce3888d572bb58886ce347633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98ed82c3f5ea38e78cc03a9786096f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faef032168e7858b13720ef30e5e6a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d24449793e57e9715ec08744b8ee60636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6c836521146856f1eff220453e8d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c05b2387592753d524b741f7eb7bae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f645e1593b02278d296202e01daa8e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7f68688154fd802d2dd673b7d9815640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f1b3f67dc89cf344804d3e2f84782641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043be6d10d4db8ab1853f1774bbbd39a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e6196311bc70ac72c0a15d766e94b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f293f5bc8d3cbbcdc2afb7f55df37c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c07baba01890555840ca632ecd32f9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f584e0814de1c412da0f86378fa1f60646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a8551e2f55da26d62347b0b38b98e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25280b6a5ddae8fec18d988bee10eef6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860fa3322f3aab08efe67cbc71ea493649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924640bd656c966df0176c2047a27208650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4249c711ba6fa4c29fdd1170ff282651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7927a001e4c0fcf8d4cbfeabd5142652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c43382e1a2d584304730c11c66eb6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38faadd474a93349b4d802dc3ce882654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5179e6b5b2890e44b86a8347051543655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e697e15f5699514af763fd1f01ca5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0aca96911aab91db5a676eef4d5e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a52b9f47457d05bb51af0fa27b0d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef779d887900a1d656caf658a3cc7b56659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee83335295dc333e98e7ad4659d48ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaa4ac6dd1f12e729d2b4002bce8cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cfdc422674f60f56f8a582a3e4501662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774229fcfe2c997cfcc35961e8f817d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d989b28bea869093f75e895a8cf073664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17c60cc14607017fd8af5490f1bbba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2333bbab3316d9aa163a8eb06a78a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e360a379ca17bd14f50764a34b7f5d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aff67aa2aeb134f0d2e120419b4a59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4e787d825c7174c8b2e7c98267b07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c0a74ee687701fc0939ef8f33a9d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad3792baa10f04318e52f4d814e6dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815f1bac6342b3f393383f3ca93cd35672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1d9a296074531a5f236c3f0c61352673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1836066c112b07451fa334d08369782674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5b5ff989ba8fd0adf68b2d3220b5e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce866d83e061de9f3de0d5fb9618f6e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6726dbfbb2f07655f637896f5d483677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e60eec609b1cd8d411b09d58c8ba7f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cf9320b60ac53fadafdc8c70fb4fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084511f0e8fa44e60a7940bf7132f214680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1493b4d1ab66920e99bda9ec34ad11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc348201ce579124d2d38667e11d6f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ca44384e97b64c9d6f383730157bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdad94ed6916ab0598c90df88134ea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cb43349c5f99fb60af44e284fbed7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fbb54c8291bfdb69d5d4a9aa73917686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa71f73309eb2705b6b0e8d36ce73b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4715ea4b6673af893371fd686f852d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239a7439d10f768ed00e1ef7c46ea89689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ba3923a21e4b668bc9374d20b9c65690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd1a59e8531916b27eecfd301b2730691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9303a58369eb3e5c00a12823046d56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65461eebb175e32eeb28db07689dc016693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e662a1c0daf186f23f23c9ac6e20e8e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66e62c14f62cf1bbf9fe5a8f66efb5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fed6f97081d8ae8edcf2a04da3f51d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d9e03c910cd87edf615413d5682f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188141be6901e63e5ec27dd8bd781813698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150061c866e2ed00ff9cac61a038cd9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3039d5ab04f4220a0960d732676a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6455b29840150de0fcd567abf9bd558701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480572d6e87fca165b30859a12d3474702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321967e9321435aef0bc6657ebca1cd1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b830722c1e1f5490a3fc71fb58a71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b992b94c4db0b3de3e98d8de3fd1ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcab40e5ff2b9b2411304b08e6faa9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5aabd133108715ab0dcca80442d96b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b512a97c0c273756a597cfc484eaf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ed1571e9e1331d5687ee907f8ab7e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a549cdd96eb8f23ee1932c687d4849b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d20dde959d7579919537413cbbabf7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ee1ee168c26fcf1f63060a26668c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a7d0f8078f261667c21da6e5e7b1b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56e01673371f04fa8c9755e71f7ea0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fcc4569d68a519cf8968ab1d92fdc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c199f5f073cbe7624b5735af65ca544716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a5b7fa7cd4485fbf1dc65fac7fa7a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97a3559965ef199733551ebe2963a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed79512fa5c2683f0a5c1c620cc8c2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885617fad02e261ac5fa1ef4132d808720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f48ce79b5f411196c187cfcbd0de2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1626e6ff0a1dc715cdb82d2bc4ebc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f9fe57a7d81988333f2a408adf21c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1e9739a9276a86edb1006fa054ec6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac2ae9876406cc8fa74cf0837f7601725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c691bcc11f378f6a92ab57e2c89507726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bc63ca16801420b4119bc85dd5c64727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b62bed4cf4dcc067a374911cbfed3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dafdff671ee71d2645be7ba1d97f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec76a714ea6070ef0244e1dee2a5d74730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07827cabb131959e9640cac7b25b71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865425a56c55c819f0455804b9955ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362a9bbda723b3326830c0c2ccc9774733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d8da6cbb60d5a6281a52d12baa160734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518212d2c7fcb6ffd6400a264a054bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b91d3e308e6d916a9c2b21983883f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471b572c86f36bbad111874d74a6b5c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0066913359039d5ae0901e95e231ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b088953aaafc09de28a6a356f2fc5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e64fc6795400a3715e5aa8b946bd4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc185f8fc995ab45e36bb0b6b1df9fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031a8d9061e0f5e4c69b8adc412735c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc05c2dfe6bf06e9d94e1265caf55f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085d0501221ff1b5c565507b7437083744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcb884cd4b17ab458279f54eeb2d33745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e19c22f1ed9da1d1a136a86012e1b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b7dbf492b17c5abd46e9a67f9e4d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502397440c3a3d7c77077dd89eb3c0a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac79eab6fd11c49a7beaec7b77ac73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69080f1a059edab9ed01d0ac995bb3f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1857ef1debe3b651e8233062c5278b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b77d5b9d70e82847ec23da2080d13c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3453ae806cbeb608c0f87a82a1c405753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f8b6caef2933f0e40ab2657e46bd8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28319646cb81730487749c1465ec6940755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b107b66b810fed3a704cbfab4ccd255756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c8fcda0df6470fdfe267cdf71f50e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9b6abd7e81b6507838a4f9c2f8a01758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffb491d9c6caea996b853e887c514b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9d6e2da1c732bf249f411c5bff82b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed7ac18ff9f62eaf7a4bf256698bc92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f8896091f14fef1716368b988f4023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3e1775638f1739b9a13cbf72d059d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fdd8f52740b2b5f697eb4c1fffc7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1f465a37bf5b71c657e70b6231f486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a2f0cc8095e78d39fa798b698e2297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0777cd40dcf5a5625b830f10d980f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077544180a51e028004799e0e4dbd1629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57fa21972a340bdb6671db14d98c1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905500d6e59b7d27535c26863b6c4a7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259a86b9aee77ad3ad0463b5f5ce71212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229252c75ee8a7d30ed6910c050f31c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e34d9c64b3df084cfe15f295125f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126ac106060bb523bbd90385401862015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ef93e31c8a8f7f54182ef8c9ae8ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df671dd69aa2e79e7cd13610e9772e4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2716e883f0abb879f9f799c0e291d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11074e6a49cf9b33a24d9ac2bc896119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cbe25a0394da37a875766444bf79920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bf87fcff451dd273ae02e9fe64d5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210210fa07bd1e1ab3f43e1ebd8af6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed69dd5390c930799fbeb3cd678729e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6624cedef6fb8449893119de2406e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd2a838a1373cb17e57c4c5f09236425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4a9a6b1781e828ef53a4f54e1c0c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0260929029e8818d3c63d5af2c62927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802d66b5b3134d27bdf1aa2ab2749da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b27f6c98f8397d7f8f9e84d55d13ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d0f904f20bc402ba3af756cd3baee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2d6f00269c0123fcd55cd46151c5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8824f5d61bdf6bb61de7fad2296164932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d70f8f33307a844b1cc0c2dadc7c8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63b5d72d849a4cbe382d9894866fdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b73252fa5cbf53df53e383d957f4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3367355e54c72c8303d721f7b5fbb9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9788fa4e737d80a3971b8458973ddff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5048d3f7eb0ba408f2862a496b97238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969eaea6dc80ce8a018bd9fdfccac5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e068945d7bed5ed5e309f528f8d604340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb264f03d358fbc8051438c647d3ed7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec228fd841cae73a70f47f2a47e92742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca2b7fba8a7a8f846706cbeba8c39143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d7c6d513f621667a2bddb8bcb5bd444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334f0386f0752f9a70d592ceef7ecf245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372f2c212b9d062cb4a8d9a64a06ece46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ee93c3acfde459896ca616ee66eee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4ce7714fd7aa5f9be2bb8d798fbe648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984ffd67a828952f25557baf4fae38749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09603aa72488355cbeac502623f695e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed10ac47934154198c80dbd2e9713d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37171b957c914740bed029f84f2fddaa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d917b92a3e799933e6d7199f4b8f0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b63c834fc68af2ecccec1a41c66aa954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cf6be673636ec891ac1106e6d92fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9b16a8de242e500d7bb31f8a1141156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1a614da362d32d0150a25f8ffa5f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f812501757f2ebe3ce878c900c6c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38701778c247100b6bd66dfa3f9e2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b96f9031739129881c011643002a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994a58cd25263bf45c936041d0199bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25b2f9eb4138282c333c1e30aee46262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e866008a65b31801b5c0261041374563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15049bfb8c59b5a7fd9e26db96b8c1ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01652e91501359a6da462184511a7db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8161567b158bcf26e24415b9e670f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03ae8ee316fb522bb77a5f5c491aa067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644713dd06b6d227b5d121e55a2a93af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b2501e8af8173cb1c89bf8088c91069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca87b80911cc8b58571e9bf8ede3da770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd273d233bae4a40b287d2871205ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db5175fd2426aca7f79b261daf818172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e90732e97399633c97dd3628c5df373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63565faf38d5def610ef624f7846175974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca20e1c630c0e8edd2964f67e69802d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448e3e0ff72cd6fe2dc038e3a62e01476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645253bae4002565d600cdd2e9cf58d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae7c95c6b471d68263e1951723071f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aeb690c438795e5020a88e23bb856f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f6c99be9f3d221637065c833774dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a39eaceebe63b135ee9a83694e8d8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a40884e34ed3351b05a9f72daaed582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea747869d42cdf521c72d3a12a008fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e2d591704ee43061293a51f73e4a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7a008f07e4bc23b047e4babc17c3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26f45d1d71718a7b19643134f43ffb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6aae130127961ee23d9dab53e75ca487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a5c0ef53fed5c312d6b2b75f1b0da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b332f96ad634920c76af9fc65af5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d85db2dafeace7dcf6d0a22f9fc20890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543940f3be45d8a71fdb67cf3a5c138b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a032c9c99c11ac6147ff12f8738385492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8751a3a45a14924b6b9f16a6cc493d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885123ebfc41413d2e04b0cdd75753894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1e11396837b5705abf7c25b375d6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930f0cde12eae2ae2c8189a1d8f553c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19832aa09dec7ffa173c2d7a9b5cd897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ade70eb558c1edf064ce6f69b3516298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf83cae736f69fb7be083682c8bc19d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aded374d75ff2e8fe4bd31950f117a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503dadb7656f0a003797827441d708a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe980fb91b96a5a6b80b2d62c126fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ac06aea3ddeb786f46da3465a4849103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0f61f98d5778344aa2c796ca538e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7acfbe9eee9407dc4294e95379dd5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863baaf53979d9f91e89a5cc49e7090b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf0aa3c93eb6af421f2379d80daba3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ad0a27aa18573a8c0a064ddbee2b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac20c7fde2a76585b262b92bb2a5b2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94556eed760d5ddea421dac6df9568aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244788e28830d4119d363509293231b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1006928cd55ee0605b3fbb9764b23b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c2e33e3b1dde02a634c07459d7cac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa829112ba7b949c4152c691996f20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb869a4961dc730e0b49e131c9daba26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53a314b44c731e8bb3954d01669c2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720384edc6d5fb2746541b4e4bf1b24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd69353ef03722f001f330350f9779118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6544fbf47833277c416f830b681e5a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e4bc8308eb7346b6335071ea367e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0ae5a540e4116e35d30e984dab804121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434001078f9ac3137bd84c731114ebe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947bc92fda40e9c5c9e9c18e8e18abb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f81775188242599f024bba36fac00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6b2088d69614e9ad3bba99e17f369125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153d6344a4c731e3fec4f33ca14279e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374164f27fb5193ea626d7ac69db505c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a7a429a0898a27c2c390da9794b85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dec467f196110f12441d4eb049e05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398d29929e5e067de19609cae8c228b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51da5b0337326d789d4a397ea848c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f4a803ab66c0ebf7d52cba68efef6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f175fb49447e43b307d88b46839e7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2221be94bc549af4e3f91fa84bdf7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3eb53aba74b78844df5a09b76bf0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd82cfca9ec3f70dbf8aad52e62b82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb7f92c1aae81345903fd829d415a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e97e3c02c787953810ab7150afbbed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eb0e16c4b74c39e01fc34bd3a8d7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cc349e697d98e765e0f24e5048176140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12781f1319c487458ea991830c83bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0de932d6016b738790cfcf6799c77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbbc738c0b35c57d54526e3117a025143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789f2287d786116f3a89a2b307e8e93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807529e5997980a35c527083b60cd951145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc675c1d1f8f051c7c1ffcd645aef3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9471286251d447db278874ecd0f165f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e484645a4f0bec18904690f9fc27792148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800f1401f8c382ab0f4de8ff477911a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874189da8a0bf411e612f27569d44979150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b5a3716bf94e5a12a04d8df6a27b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea6fcfb906d8d433549e17028a5db4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205832fed010f388166abf8014607019153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c026b6b23be5c22fd7faa609b79c91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881a4040417376b4b2486341ec33150155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94120afeceec4e6efdf92c6f6f0a868e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb8f3fa04e2abca32e9deb163f0330157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb2978e9f5088bf275c991f1244564158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d20b39f87cabc4c749c7c0e23284f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190581c32620c8405c0b7fe0f7b1f13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85494ea988ece7629c0433b33615fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d55e772c3d45dd9837d009cee63d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5000ddcdec9cb5cbfa1d43f1206403163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91441c80d491288fefb60704b19da15a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fecea09df38ec58e3e82b4d7d3e47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f73c9567b4255d37fcbdb434dda2e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5b4a88146f802b23d1d7b495e629b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9124f112176f7f091b63132393d61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03443fb196a2ac4bccd329976031e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7536ad71721f6503cc02a61146479170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd8d7dc7a09927db4c6f301ccbb24a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1991841811e602ad1d10f31d07e1aaa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e262796a57ef28e7fb63c6b79067e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4802ad8dec8363046e1da30d9de0760174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16ab8f0e59caefa1732e7a88f083ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d748b16d76d04ad7c290bdb10c832c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c86878bdc2620cbcb7734cda2d1148177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b20178a8babd8df348695c02b2216178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d018b3eeb20260f30058c58571b125179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a76d5e2469220899e3ea958503a651180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36627889f0f8f9449a1534fdd38b94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f7a0fea3a66daeb37bbb075e0d25a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6acb386ed3b0d1a324ef98a9a0e1de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20c7dfdaa443b84bd83bf7eb8749ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31eaaddd4f9c181f52bbc7525ce789185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4d6a68f40385709a38b72e9c72c68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1cd0d2c300f0a34c9f171dc077faf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce8f587982f5f619195bf048127f9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344a41fa529731660517a24fae68cb4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb68b4d3043eacdb75550c8f3f2d65e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fbd5e18d1ee8c6762b55328e8a8fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b88ef734acc17d4e65dfb3a53a163192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3580bc6e7a0d288308b657768bc66a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b764ebb916599ea69c6cc0f132a56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb9aec5aa1a2968294043e068accad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e9192e216ca93837bf90820f776c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215979e9a2bd09e6ce8f5dd8044d6ddc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb16f4bc2be81e73ae7f7483942d0d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ce59e960c0050bea1f9f887268926199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d62b688890ea94bd21002e50273a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45261ac6b3d4e35ecc98536618e931a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560e6ea87875ac44958ed9a5c557c90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46af2e8cf92e4bae1d06956f16b2c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066abf72a6e971e271d721e8c4ddc1d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1e1dec164113b3a3db0fda957f60a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90482bc1b87294bbf72d11e2333d9a81206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684bc163487dcb708c860fd0462887e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e95dccb1a24acddb1477fe22e3984e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698ed62a603b56f65c2ca2a27c2b614209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b62a6bec5ae84acb5039541f30d8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efd0b951fe275edad9eaab848122b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fe80af7b96312f08cf980d5403f21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe79d350934a832c12f0f8334f6303213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77144de7e82f407efa142eb07dc1c815214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cffdf8b199f545cb550a935c880ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54cc751edab53e3ac6fd0cf2fa430c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b526bd448b7153c0243a703a7bf2f70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a256ca8df074b529b8f186b9d69b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b331951598bb3b019912e03c4e023c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2830bd4a0f5fa1fb386e2f1365a0c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e5b0f741f3319eb455f86da3a0015221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ddbf1bb028ace45c268e8ca4aa636222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779abbf8641ae049acb7cbbeba765674223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f3f4823b01cc96609aa6e30815d28224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02ea8516005f9f14759bca8254ddb9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b52fba2543ea9959523c856c30af8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697f62428b666b32277863969456115227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e7889f0442c20ab2ad2173e00b9bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271420bf7800e14282ec05e46628bd8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0627efd7103f26761c3ef076cfe42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fbb5942999177d1aaa8863ceae703231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cc369df0b698181d7a3c7aa159fb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2599600bc27c15363eac23b657527a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60f736480f327c37365e5dc40ace90234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ebebc2cbbc4986c7dc6025f099406235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89877a7bbdfe87700d32c9eb0c6d3ec5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc05c9eaa904d3422583f1882ebd9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d60b5d149db3ac2e80ff063ba0b6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6e36d42ad1d7c5bce4b928f2639ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e83a47e932d2b3ed8bef855863a904240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75939806023195477059512a3498b4f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed404a0170c3662ecb70ef7cddf317242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ce5d9fe911908016986eb00066eb3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6ee9683e9d03def95a1d13046607c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d622e973d87f1d50081b08095731e59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6366936bca2aef966bacb43c43e26b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c770af0ca60cb060c47ac9fa200a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786cfe38967599a3968b4f57158a77a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43437503aff2d7821ae0ffdfedd16012249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7ac68e0324231e8f6ea8353cf10ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36648358e66baf0e7d74a4ac73f0dbce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b54a326cb0efcc13e699a737273ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6982c96d5128ba3d43ed2a4951ecf26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a1f922b0e516a291792ab37597aaa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141d180e597882e693c582a3aca3016255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a34cecf8b2bba9c5a1e5302835a7cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bfd7570bcd8924b86eb1bdad33dfa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15588c5c1dc4d5830b9305ab7c166b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761196ca1aeb5ce7df02840edf6d23a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7402ad712cb1ba234bcb116538464a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d208d8ddfeb4739be95c1cced3afd0e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ac6a9fece0f6e08e58c6c2cf62f3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37964512e874e93d2c77d046d9aa38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad32e0a8704260e3baf10cd2905ab4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49099485c12ab0ed18ccf1c5067ae23d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb2e62fcf586f2e0489f8feaea08c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fa2ea04f12e210117de0e1632c87d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ddaeaccb43d0088ae74674b773445268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddedbef8ba7cda9b2618a2d30f10a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72548c4638c35e84ec71e67c508766cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5c335ef8e3d3222fa4c6a938942c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec29eb2062cb6f3b440961ca2daa7dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895d1c1230ee5be2c233bd502833768273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4ae79ed191061aa17bb36275e282a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35e554954042be3bf381b5827e665c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe7e83a6dc7c40449c0a6225083865276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa772c23a8906b43d13f9c39ac67a164277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01962f2565bcfd4dc0c2c92bf70b0ecf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546d65b03c04eeb149230a0fc057efb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91631ae65d1e382a63848ddf73540f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbf66186514cc8e159f2a4bdc6af1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ecfa872b1b0cba6d86f939fca5f65282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28078ec19b9e881055b671e6b8e585ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802f2d09894c9f5a0d02f6409f54230284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc06a72693efb7cfb3d5697240b8ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148946a823057360ffa504ad264daec5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee1b308fbd95e3bb29f3c3b12dec87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175bca1d19a0147d8d0668cb7c658b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62769e3d41e55bbad54af6fbcbea7b29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5d7e48b5d3c82a848abac9435c0e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d9e7c6909b267d62b3e5845d017c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f09498beb4d35e108b778446704294292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474df2d366ec3308bf52a724d123a572293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576869f1d62e75d4f0bf3ecfa93236a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70b7bdf13ec19827433fd4651d574c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ed98376255b022ada534a621569b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bd586aab9711a651b5b090a990b65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe34cfd51175b0218c7ef9a29ae4660298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5d819c4998c6bca423ffd7434eacb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cc59200ee865faa266b72fe8b741d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab386dc7c03e924060f9aa076b56c56f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3099d4caeb8017143a43db1ff0163302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126e78e1ce9e585fb106bf786b2ec29303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61ed6f4a47aa83610702d27b874e68304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d2a69b2d28eb81c28b57c7c973cfa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e3f493c356a49bcb5671007c37f3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e29471833d59136348dd2db4eb3bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb817882dbf38dbd779a1956d766354308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29deff8de2af653b31455dd968d186309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f2c879206980372cc8df012d259fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0dd4276dd02f02f8eec7de3985c04311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a63b0d28484a87d7e7684ec04385f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c961bec104579e30a740ebb7a95a58313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0604550bbc30ccb11b03be6302233c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b1ba73a9a939c7558e33b668a7ca2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d10eb56440210656ec26f6c57f50a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8e2715d4684c7a96a9d1091abe51c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85506567d430a6571d53743e11ac2762318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3ccf1081c4b7e03cfdfe50a00fe32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a5e1df3f323ebdc7640a6201ee1e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f891013d94ce43f2828508e5ffe3f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06403533843e7b61015d63638015a550322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae9637c17e730ed7d735164a3ebf96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b48059befb64f3c54130fd29f782fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fbe9f830d07491cf0a3b61cce37fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f00dfedd24a56e48c506479ef8dbf5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c983a6e428f394d18b318f0a343e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4b412f1db34c24db03d1be205bf33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6061ac2b96b7f81d2f976ae975554e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df7a1b7c59485cac94a6d59b71df8e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb80e5f9be3640c3400f911bb1d184331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408992b5554984527478a4ad546269da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03a9d7dec7b518d661843878402d9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f33b302f257609b818a7eef336991334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16f9b715b78e1c2cf5f8840f2c6e78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e93e0af53d8c472080d183a9737e4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97769a09eaca074b9e9af3bb4c8b7dab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52668cb077dbb280ff6a704b95a63c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5108acc724e9cbbc016acf959236c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066a97c1d9b19b64f9b62471f16f524340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2cd5343214423b82329f23f2ab23b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb283b414f1a3230837a789b0a7a2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95aad44b67dad6b9732971bfd71ea4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb690480e8d2b2ea12c742c7b1ae3f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207d98d1b2f11a2a42817bbeef8dd05345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9491c193799eac499891fd1b540ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391734630445ad9bde5abc25fa77f67347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9029ffb57dd363f548fa84624471873348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba6444a63b3d29c15679ae6b46ef69349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23facb94f8eb06df4dec229a20c52e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a072ba5870bd93d059236c6ccfc7430351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3849d64f198d5f9bf91018e72e47f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1fdb84cb4d5784f080be7b056747a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612937adc6c3204290a5265bc35eee8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3eae1ff668d94b4b5de5192ec5ff4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660f6e92fb57752085bcfd58bfe41a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55574762f934e398332ba738ba660942357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff320ae30362bf73a2a708099e638c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bd3d886ca11ec0242f8a1b66a91ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a6522bbc8c412de1e22e1fc5e14a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f55ecafc194afcc066bd84b2a4d81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d688949c22266988e922fb6fed837362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02914d89d26ee6086fdbc8491821eaf8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600624d4db1ec164907563f008bbe55c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf9d63357de3c5b2180316d2b772d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade17bd60b2054b3d943610eb813cd9b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dcfa59fd2c7d54ed9654bbce6a9d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36657e997ff4b356a472c1b9669c6e00368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde66ed3c2994396e05bec2d3a43bbb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cb1d4b7593ecba9f8a8a518eee365370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2693fba404782d859315d11dda32d74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4ae8afc242e73ddafff60e7dab100372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefae917f2fb23420741c47d17ec108373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f022da229a2cd8210e8c65ded21ac41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30cfb91a37b9e9c12b8da400bb409e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4894f3bb96ea7318c85055b26fb98f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05fb32e08f367d24e79980a6b628c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea0db03bed785c649e9ef2ba4bd2a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24543ebb13dd3beab1f0fb0b5444c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049f261968f532425873b6b53ae8bff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0418a884bdd40df48ac7a039654b89381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e35b5500885e8cd1ebc93a5448dfe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462d65ce587ed0d270cff3d5e8f6001383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9d7cfcef06a95f710ae9236b0501e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b1d68f57090370d9af1462d39992d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5a3fa6afe55582821d01cd0582013386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6898e6b113442725bfda98c95079cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56557d26bd4c1e984af06b289806ebb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716665038c8dc4e95942199c51cb23b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e7a457142b367932a79a0da0a20b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22c80f3e1cd24aad9d82be621a847b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26207093f4b541c4591eec3e9b66e04d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0ca74a34ba90428b3ac90d1082d67393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84400ddbbd3593ae2a0a37436aafbc4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1afb4a747d93de2baf1767141ca56395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1333cc029b409f250559429862e7a67396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b343ce1572265e762421e9deda0a376397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0266d65b1546657d6b63c8c62370e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309e5843e88caa79544c849e44766db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6df49ba568dadd1e983f5ae065f80c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacfb2f7020bc761d1f51399c67d019401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e9689b4f2a5957e40ca27364be826402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fab5c9cd2dc63bd52f9f29e90b157c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f652e4bc9502509f1ce1de6c4669b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ccbfdf5e7086b5309a05bd0c05874405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6732682c04a0e62a91eeae9b7e37c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95476e3ea7f9fc329cd8ab69853cce9f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6720c2866efcc25b056a7280ccc73d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e413bc6c57312b3937dd00461b14c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f5f43f94af6f79ac429d415867839410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745603808f955422f8cd3c0a7a5780c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795eb5abae09379f52523852a9b68b04412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af7841595925497690a989fb11dae4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d18c57c084d592bfa8702b4aa40cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9e74ecde84d72f15a6282af961ac4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c895d56c6a649ea17de3b8abc8cb9a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20371c3ce1cc0475458bae28ae11926417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbf163a50bd59dffa63a54c5db8a2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726c4ee6e305da4d7fd57b40a171cdd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953482d4bdfc2012bdc1b7874bca7a2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c17b131e1e0e288a698d0d43d71137421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c335a55b69d9587d025bbc97c6877e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80546a01c75eb903ed4e46e5b25aa9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89004d20fc7204ae955f77bc4a134088424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9c89334d13e9fa54354813033c10f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5e85e2db7f20b61aaf7959b62be33426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c23fbce90b1b1d304eb9583d3e890427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6e77f2ba0a4965a7d2a088820d202428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38df790153510796f73d2256386db5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602c6a3b6041b4c6fb7cf7cf58942ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a6dc3408638faa69573235ad8b5b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e751b20f87d555588551f2ea41410432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fae50f0ece74d9379033eb93fbc42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ef4817844dea72c4d5f4756d94d28434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a4ec4cb0ec4ae582b5916933458bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c013695b70f9fef2e23805aadefd99436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3cb80b8206f0315dc6cfabce27917437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2fe68bbc6f06af9f69bc2a402d951438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e22f7f7ba9595d244e5c3fdb1c7caf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcfd33016f4ac2e7cce19cbe387515440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97127f9b0f0348f2caac767a621dbf1b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421f2143a6d927460e149429cb980d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e71757eb6c1af10ba3edbcb3da142f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dcc4e990a5a8b2ac7dba29b35cba2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb26cc2f17f33e96b96265fba2e835d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603760fbef7d7ccde74d3d00fd8ea113446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd916f916048d33f6142ac79613d841447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b7649b7817f348f0aaabf0b6f06f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a0b0d922a18654d9346b89f400261449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d60d1d3ce59192bbad5124a872bcb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01a360309d4953f3341cd1e0dde642451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6015a3861bbd963c04da5f426fdb4a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a2d926bcb2ace31aca0a2f1b5168e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb0812a27dda41bdd3f06437cace5a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eafa69c8d183ab1412ea5d8e352fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264013c5f482c4ca707d26f470c5b06a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146bbc860c435bd86dc697e8254b775457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037fec6a00629e409ec63aa63fd0a76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13681dfe7aecf164d9b2a4a0dda0e4e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827e7c3e59ae9e15d5bb867e29852e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a42f8d1b5d9e073731bcea64f3490461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929d61ee5c5e2d08402755f34e74ccc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2f494f3625c0f46551a686154b386463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf18ca4efa357a8f3469d99fbaa7f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708087088dca3c1b4c1abad010d89fcf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb398ce5316ee84cb3858dbbb5874ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a7f7dcdb6d686087dbb774951a2bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229c07200d9fd8edb6a2ecbf4bd18ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8079df29a7833838e563e8c58b40f01469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e67fd1652575e73748a497ffb50b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3e40c273a64d745fd59fed7cbf06c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748bccc4bc15c2bd826184c6318d94a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89aeb367d30949914f6c39287fcec5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26209d03286bc685a843ef32177581474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed4e64fe1163d15a650a426767daaa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e949cb50704c96301a4b50ddb30ac0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091200a5e73d1821f0f199f2c8e1e8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cd99bed92e416b4726db3de5a5f18478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ab34539c91279a474e35ef6bb6258479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06165371a2c8ca130911a543ce015f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5120dc87e28872402c1b458bc755f1f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000aa3b4764bf02966c6bdb0fe28296482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77795a0955beb1ced47dea04a28984d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862b439f80da6aabd1292a5f48c81b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7eaa0e82c17a3086915c6d167cf47485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a5704e63d193507f5db6635fb4237486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534f00ea9ab4d0c5fce05a34eee6f90487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d8ace21db147138f2576c58256539488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298799de0a60ef8f8cefa85ae262533489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8486b37467d6461dcbf771f7e956e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32f4e124d379d63dee3411482bb2d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769a0b3e9880041eadbfa6ab9bfc39c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d3072f996d8810884d2524658298c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d4efd384deab4bf173b03a60ed440494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034793c57fc895741510a0f527516dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522ff18439823c9c945bea816e1fe80496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa2156be001830d33c8ba82ae307cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d8ee6381aeaf1691f2fd2f0e4c982498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091b92eab5df30c0d489900dcc4f943499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0df7fdc8f1c882f2f1a61198c3d23500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ffb8245160cb4c281fcabfcbf1b7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0aaa8e25a0981f212fc63b911219e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0589dd6558d5a12ed8c8cb4552f8f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027f1549bb845f18937372f339e5685504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5ee4bed8dab0421d33348ebc1de9d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d84553bb04a1f1dd858bbb4928468506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8cce6d07e812162e3fca6ee89a0d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89700815280f1e68de75edc5d74d80f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40274f8e47a38730634e3894ac922123509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da3b45744e38c19ba930838a6f4603510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbe41854e0ec36940ac7e10208cb2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c673753a427ac00de477a5018910e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a0c6c1a1d70b39bfc586081b4c7e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50907d95b1a036f6050ba34b0fcbadf4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb0f289d86e1dbd36927b950f32fac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d978d489c66661f988e6a5900a301c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cf1b82288d82432050c940b989e47517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d26dcdb24d89751c14b75a1e2aaad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fac053ea5d70324593c174f6c5f34b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032cd50fdca24b4f4e9e01d9cdbd6ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4b978965f7986d58d2a78b807e2f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbd90301dfd980da1c5493249f7f74522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091422f88526b2fce5ccb50865754c47523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24db37c0f78b363cd8f42405792d876524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8c4e5d5fd698ac869c5148e3553f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b729faf1f11d7f0ea31af27cfebd0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0060e1630f1d8f30fbdf13e91734514527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07f2a73e60ad7a3b58b0c1ed5ce9ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9d2fb5f49f723888a0c5b8a1ef8c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d63e58db0d9bd3641512e365ba4a22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d61dff6d89542b29938768f16ea22531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775bc8daae5b40c08ef97257709b30d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc157c6b09e8578f20fb4c8480f7f997533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96de8e02a0e1be0f426f320d6daa8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2b51ebbf63f8ab229f9b4156484e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd713882bd576214095e7b4e26edf64536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0e9eacfc6b75fb43aa687fb9e65cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5b2d2989edaa5dd940e07b87173ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaa76371b87b43ffb1210755c985e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0797866f03f3ad0b428bf3bfe94563540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53571818dd258e448bd9a87dca59be91541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bc7c4714fdbb37479ce0468878bfd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68094a178efaeba0177ee75e00942f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f92f085c79af603ac113aa3995888d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ad246a24fd9d7a618612b7ff4e2c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074662da118063a4df95a2894e0329fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53351c023711cec68a29c13ead619d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cad0e268952d063844eac5bed39bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73d7f19617758ae3a7df29f85acb28549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4bad6c0627666a857087e99e96252550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9146db68f0811f6fc2a799c1288921551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b23dacfb63f26bd53c25b960197dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135e6b8ad4aa727c3b4b149237ac933553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e426c0a476a32595b8970c949dde5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351949c9746780b41a7d5b08437660ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caedd8c84e6247f267aedcc86eed779556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ac91577fa69c3710b736565286096557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff31a307de5d481d80a92b22dbd9bf2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7917fb5f4f04a984b5c7381b052e624559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4d1f5d617e0786bd08d0270f48464560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092c860884a5d73d3ee5994cd0e53e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716a5afc1c8db91d2cdc0fc74009e70562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8f2021a72640cfe2f664d8806e0e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a892f85ec35296abeae5b0bfae56e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb83d804d5c8ec0f7f9cc4da91bfce9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3163ef442710c2723b954ec30b48e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89774495122ed0d4de87e35eca2720d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35517c68175d7da09d2441ef33951f60568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ff4939d3afba1d6ab6fa616d8a045569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d4bdb0891a382fa21b16ce5ad4d87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66fbefdcf1a9e8df86539a59273a1d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a56b667fa7a473a4fea34de3908f6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da718084779823e5c5db63edc5b3d5f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8ffef4957d3a256e6598321c10bce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ca435aa6425e65556601c924002de575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ef9767e223d9f4b1df2e5b68eeb8b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f68f005dacfdef66abefa54cc9fef6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe7af3ab7b312f4ccba1157d3346d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928e94fecea628a7bc69b67a0c23b52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbdbe14adddbcd50c0eae92f7299cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a89e63e602d1fbdec4228a4639bbb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fb97b880ed7886fe772883398794a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598687753ce3aa12bd1aee8fa9c236c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b50181c6212baf5c0bd8f4f691a3d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97c358066b45d88ad326d31eaa32fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d64d9213611abc872b730385146896586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc201dad7a432e5d01bbe4800b924375587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa86f120265b108b8948bfa927301bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45a49701c0b37859584b56ba643c8a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb239003d5fd466ecd01d3dd0e3839590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b80249a6ac903c2f65d72dcce966c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c1a85cc294eb884cd5e813c312d7f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d50a185e6d1f5f0a4094900db56b3b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb11f9de196ce082558083c57933bb5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b5db1130b3d895e892b058e0ec3e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ceaa4a7fde84a0b40a37b1192ebf4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77a7701e1f1ffb487a16ff660045a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e5d054b28f41e0e8f52477510ef20598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67accd8852d791d094758dcf76d253ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31e6985101bb3ae2d6a84aa639247b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f539d18f58094b742a1eca6b936e9f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167e0a85c11c68a866d627a15eaef84602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184fd42c11457dfb8cbfd44b57dc6a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78510270b58dfe9be628b9a885eb4258604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba3199f7e77e4144a44f300ba3b6b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7e417483ceccb42db6142a46914e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca633da144fb22809bf0d14d0f70ce0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c159fffb50e599c18142d61eb0b2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d33e4871f99ca279f4afb9a7b06af1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6331752bdec2b038086d5b650b38a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3382ac74a33ef6b4c901b6dbafe52a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec1d886952c11ef3bb9bb7c1f2438d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fbdf8cfe2d2ba5524d1ca550a56d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18ce5a7d5d474fb55cf89a982d47f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5af0491856209696cd501efa0e77a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00218f26f6608386e6e929d5222badbb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb5441b045891791e583ad84687229617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c3f5d85c02ca179ce0e056e8ee135618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9fd7c7973fe1f7bcd544d48a8214d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f377c0dde3518afc2a7ca2c9eaf95620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dbe1abc03a06179fe5bc3a8888ebc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed9b4ef3ccdf5fd0e8c92a68cad014622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e5e989838c465d5369c60ae6a7c4d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7db5f2f11c0bd1c3c2bc2978cf9b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e40bc3ffa925fb968cb1c195233769625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e97448d2bf641794e7dc4a5fb76960626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a812b60b4fb53360e7ca55c72c025e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bd4cc6a3a6c7d76f70f985c9fb8b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd6a3bce3aaf356ee691e57cb3d32d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279b23e6e7cdb09a1a7cc0113adc73e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53e4feb932b3e8714d61df6e89bc3e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86640b08960c63e28538da4cf7f287632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7eccb648a85c4332eefe561cda790633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ea6adc2c5e1aa66cd2a2ab45ec470634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37502bf4f73cc33b768897678ba4f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba874096358c5b6cd62e9ba667916e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0acdf24666611992d2526a800425cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07edcbc2aee6f334e35d8028fc19cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ed5ab9b1f5f4d80a79640b29ca026639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023e810735b15db118bb6be5209ed82640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f42db7440fe11ba9362627bd99d442641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c73954bace35f166ad67ea7dbbf909642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee095ebbab41d1d06be86594bde80c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c70cc097e5f7e3b9e39241154d7500644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f576ac5e4456edc21ea38a0e612f0a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623bba019bcd41d0a47612d349dd5fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157265e17e1e292a914e07290507a25647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221ee9770bc4b5f7f219cc818ae003a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869ace5e888c66815f276db4a4b6842649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c50a0211f4c5301ddda257ca24b42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573e50ce8840bc3e12761a23dca8b45651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d6c8c551d66d9c565516fb9f9a1ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1d1bd458b9f78bb6f4fb394dc80b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57f96be2e3b3a42cd0c2c971f76711654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c26f6987f79de492d3820bccb58ed3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475350c5fab8802c20c73e7ad716091a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff782d01d2bc8cca81421aa1c7e5b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b74492d064050e6b093497eb96c72d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7964240d0f945cd87e082fdc8e7cca5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dd8625981dcdcdb9c5d1182bd7ab3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04bd1cba1ab64991c7e959d7a99fc0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6698caadfb302bdc47954f42c45f95662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc907e2ccc38748e47953515fa0130f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be911fa0dd0dbc0a43168b6701c7bf46664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa24ac936fc82ba9dde8d050e6ffb7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e75f9f3f949f823001d83372a53bac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dff6235679c1b1cb439ae20719e50667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329746d014cb3791b300a3a9e2787bd7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b1134bf0b3440c5a3b0675d8a7e00669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738231c9eaa217e4ce513ead97093aac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9e97c97c2588f7069a401fee987c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdde649bec10d9b657f9e5cadf1c34672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7454f30dc68583508e108ad927694a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c08b24c8b0a95bf6a708826429691674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0574dfa82fa4bffb5e6c0c6b01692675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab26a224a66cf85dff162520f1e7412676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d19cb7c2f84528fc8678f3aba450b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf68c97c2bc4caf33478fd311c31831678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed2ec7bb62e623ec95c6afdfa2a541679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59779ef9a2ada2355c8f6358787f6754680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb400ca3d47769685916eff23a89105681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045fd35c267c7d3b7b8edea723ce4ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ff367bd5b1e88a84359d2e7b09676683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6b99ace97e92f1524578b12d2797c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f97b58ab07218f2c1a3c83e039b566685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4974f9fc7b06291a1e8f6442e7682686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b2e1c3ee6c44776d37cdbdaac7551687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c7afa3691c50f67f4d1c78a076bb7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b0e592157d46412d279579320cc75689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca34a62752fdec0afd2955a00c411c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd837063fc48dd1ff324689f634c2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1889284f0661932fc8e5fea0a66319e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b48d2ac0115c136a1c142a034f1eb1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565af87c1154dbfb11753f22485945d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639da212e34e44cd47f7ec2131932eea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19820c8cd630d26e59e6f28cd9653f6e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293c2787bab6ee0acdeb45fba2e44de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb46bb0bcc0525eb7326304fac24d02698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c56a185c80a10af95f7ff9b743240699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759daaaecf4a0087196dc54e2506256700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16c75661f6a1018bfd4f920523c9f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2f949b2e1b6de95c52a02ad984750702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7f6d125113638d2daf48bfa4a280c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069ba6f43bcbc6083fb082a7816509b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2e37b70658f0355d0c614c8bd19dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87fc67db648b7f27787ec5e76df91c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40371099a55b6c0c53dfc2ae46638cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42123c00c49e8a96fe12abb14a2af4c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad7a14f114fa3d6cd77f8ae9fde795709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7012f4abf60ce75ae2941f46a5970710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb4e7fbff7e3e0e9db7d2d9ab291ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d55aeecb5d99809352715fab4db97712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457358b285b96a4cd72671951f24fdf9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e71f9884967d103162527025a9429a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fcd55752f9a967c5ceb7a11a798ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae5971d0eeb13f078a755f09e1b31a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7be2f3c2af4f534eaaab87b8679997717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cae53697f9f2d4848d32cafc7dfb1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce13b892513cf2c0263cc11cd218de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17174acc9f1fb2e6dab83e7ae94f55720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d12bcc0d00ced7ab6c2075adb81760721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b72c72a5fdf82c8be0198dbef93f7f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6defb7a56df44a440df0be472a07d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912710ff8ae24f9b74de7c5c5a4c9dd9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55bca25e28cfcf0170726a7deef8e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d49e22f0d09c6d0c19487c146993c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65147832789cc87749bdb931e8d08c4a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d97a2a4df88e44529df1455b0286f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175164a22788a3e765b117491ba12db8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbd2d102f368c371695a54317fe80f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86035f937e7656615131363a141c147731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664d8b25e3da81bb1663d1358d04165732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e729fa055c7d05e22488490fd714a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1b0d89cdc89a27296f4b5a5250adc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eacced86a1362477490e9d3363d7c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0321f97996cb42a37901fe25643990736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2701189ddc14baf04417b95ebcc739737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3a576f2fc5e54a29dc27a0a8f0ba1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1442af2104d18d8ff09214d40af0c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edd1777ed2e1bb7cf090065aa3bb53740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62362276cba29e32e834126aa7c80e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ec8abc1da01c0b8a73cfa87811a01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c188ed030d04fe544d8d8a91655c85a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a787522188fb5ef8cdcb6c53c967fd7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435acca1bbd7baefd709f992b97c0cbb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605767964f99b960ebb01aec29442a38746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b3a243f535770aeebd43cf266174c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f56f4cb4e2cf073076c8f2660cf6fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2982e1b0776f50691ec1716d5327f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524a46dae9d5d91d4a5aa7ade045963750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fda54ea276d269f734abf2fab57c9c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b25e6218e9de391ab32d7bc6365ce2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32957a90c6ebf8e67a032e1c1ee9d289753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81662f6b42d1cdf69519d7f7e81b47e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fdb9a6013f67f9a3f505b9be893d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd68d5b6ea9ec2b912d4510446bb80756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7650602f9954516a2a64b255efd3a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89272810183930d6a51168750f018c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d27d19846f565522fc5cf5aba3fa25759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>