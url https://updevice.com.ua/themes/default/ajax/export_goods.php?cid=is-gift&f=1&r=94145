--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3ff76a31797de9e4738dc03ad6de81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ed71ba5ec2291d0f14fc132f2a86f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152e1bf151c457851bfd6f22f5ff6793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fed7eabe371f8f0fc543be1d03a7c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5d9aa848f15eebd722027c4cc6b0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daf552ddc6552cf988c47efae7da556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27499479469f8de4b6d58f9967aa5727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab1edd281d281a526da82e354ff5ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f36d4d55d984641d53b54d9a3df8ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a72f71437871f60e6e90c89180556610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7c3b4333b85e9de5359c7f786832f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c81590e3763dc755f3e1f7c8d358fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35faebcb5a81e570b302f499d482732313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd003a08965095fcc423e1cf254d8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b675d8b4e0bfc76f92b7a842e0ca7d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66ac5da78e737c062e1f3981b22f7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d11a3424edfcee249769b04eefce7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152b98d32e984b8ed82643e2c08a51318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd267746b42110f38658e337c08c0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb297fce3b9811ab90397ae0c1d2eb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f90fd0b8b22b71d2558fdaeeeca0e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb5cd60cc209f8c6d1d14ad054f88822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60503d6f6be53ef31c4cc2b666c8914a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4231ee71de758be6c2c0be8d62c51e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0a8549ca68ac7bc0ff8f6b740533a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47b8ab6d08dcd3c627df0b92fca35a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987f1f030e4825260570532980d624427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2c36b903d8f812c0db473ac87713228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56a85579f7b2bdcb3d7fb67fe7087329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c315815fb72b3ec43d97eca1b589b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6086f8ed3323748d59b7abadb3416831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031415e16453b7cb87a048805dfae7f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d23dbf6df3ec305e8ae810d3c46fcd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60148c5c6d2a2766ae80d6fac01f381434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935e30f74ac204fef1123d474185ee535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09509f543bc6c7481720e6931fec4f6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4907c6ee4764b56d4ed0a74e33d3d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34041d0959ffd67fff905639d87dda038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f54f1084daf96b4025156df1926f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764007654f122259c344d524d5c8a1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a37d50abf443e250a3d3c97278f2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca000e77d2c00e6b6c64c373e7933f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fad5b9fdabf90e8a6bb1ff7571f9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d18cb8951ec1b5b3c20b04737c93744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d5630406704a308231c5e8d291a2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0144d70288e6025bdc16961970ad35446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c6729e8258b82e31d57845e0c531847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcb6807a19b094012d8cca4384e1be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc6ed95f6a2b7414bf1ee112e291f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7a6c0dae0effac8a66e789073ef8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8cb8674fdec7bfbda59ce19d970ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9eb858f335a3d21f1adf67de9e8b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61010b7ec749b05ddde80453b3cf7a5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95a51cafafbd55d2e4777f4cc3a26654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e8fd048c6c8c761e37aa1d6cc5a3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9e40aaa6098228b16e32ec45e3df956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d644a1c911b1d3bce0328b4f78312657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a94698c1db35570432493149d3c3a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648b4853cede2c944bfc5aee8b6ebd859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926f9360e5039f4010ba4db20d110c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046552ecac0e0c541d229ac22cf14b3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cd7083c4d963f51786d3ee2473b8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3cbb435c71a3b2781df4f9fa93cdb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69d4d1799c0e72e7e8ed4118b5ecd864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad68e65897df6e349b37d2a676853565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180687b85588291db92d18976775ed066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da976185b4996e356459f364ff94f0c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47800e032b46585bb2feca1bfaf39368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97c24191370048d6da61c56c479eb269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91217510e8ba3bc73aa01a2fa58fac3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9725fbf7db6bbc5d75dccc4f3789d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874392006c4ff9a21a63135ac92549e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb530765c1437b73f57015d0ab223cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0689fb3a19e0485580d2079871004cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381881d309d37790a2edb3df06ed7d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747cca9c7e8d6382b83fcda2b64aaa576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02480e92add8fff53c9b9e95ce80faee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54fd1bc68fc5faedf897f7a17123a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabf8dcaf2c1b994ef6d78bec8214f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e184f99585ccabefddc593a81cf74c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd10348532d09fc1cdd437ebb96952181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c35d22d3559584110277995e18205182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3ad3c1c84b9c77f8cb0a197ff846f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffae51a4307fef7a7226eec7be164d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18830f150239cda4ff1a0e50cf6b6e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f422cf4fbe161d6b0e57786d8de6b1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9e21a27be6571c0223c1684ab4fe187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159b3a12b442f669ffa191693ff3fc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72cd7171f893d5294e761fcf38954a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04041cb67237feeed2cc6919413b574c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ef87ce897fbd3417ec1c7b114f83d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35cf75fdd8ddb03c13a898f2d37c9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b1eaf46f11d0257bcdca0ac5bf48293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd989e5cc4604e2141b9551ee87e9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e8beb7123b252d23cd27883353f2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6b050ff2dd2fb9a51faf1be166ce996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d6948488d33daaa3f6915880cf63a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0218d1bc5d43bff11943df7fa58277398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550ceed9d2f2fc0257a1cdfe2a9b23d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85865ac09155ff075b6588bcd4408b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478bbb41e413aa5b47e39f0c4a13829101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964c6045b695fb99c3bbe45c1556c2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59724bf9393125a1f4897454b025bb39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f316ea2054044b20d3c2fc6d495f30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e929d26cf5fec12bf9e9e2583aa49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f5c85da113bfe0aae779e1b7b5eaf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a4f7d35d6932133b0ab2d6a60ecd3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7372ac0189dcbc300543636c3f6c889108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29094266c93c5b9eb2deba18f3375cbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a017752404f22824c3d39e69c4aed39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090eeff58d27ab89b4911090684417ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41da9e7d0dab34f6636ef8d4474aef3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c61d820c2f84229ff9b12fa35c2c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c0ff87832b164fed84f8a637f86a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597d1478e39769395912602f68f21b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259286f58f4447d5ef4e1204c601269116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993960dbc4d3f2a12602dc9ef8cd86b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e88ec58b01e57ee38fa5bd4ba53c9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7af62b8b6c308440c91344e75fbf1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198317745b5a68cfd15dc92e1f80714120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77328ce9a16521f68a4cdaf6b402eb70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0cc5ab0c7d31b924c70585c3ed1af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c64ed338bdb5a7fd88709fde97e4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e751ca617e748e6719c1ed1847acc0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585eff864f52aeea5caf5ca9b276098125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e415abb73a54e22f8c03b1543756f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c4bc19a553bcb7c0f026e49f71917127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed71e17434b228b59de2ba9668dfde128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19663062fb60907a1db457084a33dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cf8c2e62eac72e36c7f7d087bb808130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43aa0bfc93b9195a95804d1c1eb80e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578200fdac6abb518868ab1eb371568132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a64dd48bc8ec7f848c4556344111c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fb2cceada4cc57d7832e9484a7805134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3da0f558c49a8529c73e9b5883040135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509a0affb6c70b207943f37a755dc32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14832c1adb69edd8eff4b8396049283b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6800d3a68c9bdd9817df46dd76454138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e876fbdaac70ab6f1b4a757a221fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fae7d71317c70ec21b1b7ceebc118140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c2fcb5d56813b960a585512faf0e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd72d6e32c7e2f0ced6ffcac9bb831f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a0588e1a390ac0807e2e04f3713d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a41b1ed57499e214a7778f5ddc3e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3000fc9fdf4ed7b40d8d4a55160e0f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093f83df1c362eb4c7d81bd7af1458e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035863b43ce4ec328ef2c1b760ee69e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d591f8ed869c17cea39a24be01384148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa7cce72de7dcc24c32ce0728b9cc3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844bfd99c242ce1ee264016260a2716150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f301f56962c05428cb22ef2526ede69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fb64dce3cab23623d753e4c1e4ca6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8674c501b081faa08b7ed923c15ee4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781ab036a93b3438bbd1dc2da47b871154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81010122c9bcd473b523f13e4529a135155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3276deac73bee40ca50722d9080fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a3470b3e2234f16c9130b53cc1721157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f009f32745f960f54cddfb21d4aa50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257be15d6d186dc580f78d579da64e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad83fd5ec1ff2c3bfc20d7c96da948160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519415d3eeda00d58c8650d92d6a8044161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f233b1fe43b15844647c13fcf61d1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b5ea26820d2d77206d732461365b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14788b9ccfbf52f26bf3d7a62b6c6255164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e06fe0c123ebc8ff0f4a95756dc26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2f2e2a86af969cc1c9f2c6a9b6b83166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c01d7ae5788ebe2203a51c10032c59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e5372baf06913f618048a98d16a55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a8236e3674c702042bd69aedd3f9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3d346a7dd366c75157104278ceca1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10889efe01c848253ae89631f36f34b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c58b484876044dc535abf0277c033172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23ab4565e450acff099156dc938b4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370f2a62fbcd603fd0d5daa154ef967174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b87792416f98b31e04a54dc4c1e72175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eae7db4d7a3c1769f9a806f7bb3b06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d28377154c85827848e58a6e05714177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002df2f12a7b7d7a5045d9534c44766b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c271b3e0af2958f52c22847da0c51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae292e4c9d708d1b9f2b923bb542cdd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9584a56cf500f47091e0758af293bf1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18edee69c77070f60b69a90e2c4fd6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e8685b60f607803828a73a26e6441183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efbd3ed2b1758b8cc314be08f494a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7214239e9bf27326895f2b8b10f677185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355c290b12f85a2ce1317213f3acd68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393aed2f13929a207cceb7c5b9f2688187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1bd83a5abed9772a49893fce72651188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e4cabeafca6562e50d45098417c21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172ce0f3a44f6aeebbd60886b6fd40e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003b00198aa37e09ae956bb6392286e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14523dca8182c9ec93b260fd36ec0bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a8682a1efd72f76aeac2ea56ceaa2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6482ff735da639e13b3526de4277e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0129dada45b0f000bc0f102006402cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e06d70ab23691149c0fb341bf22f06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e0c4be171f6f934f748d7f60496f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7ff747a30a68cb421081ce6ec72de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1a7ae1a5c37b556895ff15df2c4ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d718b01e1bf419f704f1d010f8c781200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fb1749645659fa7e186fb6165ec22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce565745cb21e122c340a31d0d9e618202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1e0131dfaf887b4ce1c2d79066c4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ff1b810808998cc7f1bffe7bde3f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd64b403b40b0fd2c5d14992465e4f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913751727df0ca52a7df8ee6b484013206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bcee79cb7136fc50049d993c702e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645be837634b8f26b39acec64315c4c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11259ae5b3431b643617625c8357aca3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a39c99816f62c7d128eeedbfa76783210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8715201f4f3d2a264e73fe527b145211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97e97e2d004dc2a1c865c9243cd351212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bb7389c9a4714640a559ce853cfb6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f1f433652c1f129cd1301ad859bb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de85b2519cd4096aad0255584d99112215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4722630c949d8de6af30562641f3391216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ab568282807387c0d7da0688acfc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358d4f4505f5b1e2c35099722160695218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d5f7ad80c2d81c4ed0767ba21ac4c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866974a497e420fa274296ab6bcfcdfa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3a7f7eed10a147ef49a8eef590c98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaa96d3304429b0b4373132e6c69fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e183dc4844790e60b4521da00800bf5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c51e9f5e823aae33c614a5b197ae6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef7a43c8315522bf9cea2c1f5348c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fe51495a9f0ada6b90bf8690d5c6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f16b726df6e5de6576e0b46bdea980227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf298e2e6492c955d43d4286ab65168228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e7effb11943a04e02cd895f71606d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984b2e6b2ad509b17daf5f5864f9556230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfc8b7c7479a3c4467649f7623b205231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86490f2ce665af043765736abda3e688232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89531fe6542fad8952553fb1de8264233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5e411b5f1a1c33f1a462a5a4463ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1535d68517a8aadb682f7bd00e22bd4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48a2aecfc543c78fb029f181b88111236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57760162129872a779e77c29dc767bc7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bd86f9f0eecd72d56280f2bd25454238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476e4805fba65347eb50270ce58d758239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db6b76538cd9fd76f561dfd9767ee0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab25efcfa9033d0f565a4b421f19bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e47434be4d8adb6495f1a627b3674242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43aa93148228c567a6ce4584d7113e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f9bf4a82eb321da279aa7ad162e8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068727dfc26d7dd0f66d21a98f0997a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bf696aa8b9a6e43267d923397175c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b41bc05b322cc12c4d3d0648763ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f225f4f14936a6a4db62df0a1061e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac6daf3a9dc7044d756a2c9c78d998249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a764cae3c70652fd247761196abf6cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0530550cbaa798066059886d8f40e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e1a3e64cd039f2e3818cc1e61091a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8450681cc5c60a61de6c4e6b0bd96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c470e5284bf2b197e32b6bef506d29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55866a6615ba96ee493aa7dcd2957930255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d084fc04d4a739dea330c3c00f3db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa67152f235856c6f263f4b9d95d3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e13643295baa429dd0620d4c34b48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bac0eebcfea49fd5fd23283c2d93a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add435ccb3670cdad07eb58e3b848eda260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cae9bb781c7a39711a8b5878958454261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768db79ad9631ced63179da20c14ffc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852b03b92d186d9bca7eed290bad082263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60173b3e863e670f8f66bd2028af2b56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b9df9d228414ffe05557cd11bc38f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ad5bceeb321ec120b2d89a69d030b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d47e610ff84ff0e5bf8fa31713bd46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917a8ade397cc45c6196d9c213e5ead268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ff4ad1e5e9fb29ce27e177e728200269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becd5309419e25af119d7eae35f5712270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e117a301fb78efd16c0060128d58e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755bbb64209745f71058895a8eabc0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c2e1d1de17494b2c1a510a2cf5211273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbf5b54f4e335714652a94a7aab36f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f52306747df89de7a4a2de78116bcc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc77942098de9a327ae6dbd6442016276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719df6d76ebfd1b2bfef09eb913d1c61277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56ac9c698c45166d745ecb37d328df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fda5becdb52203d2d21f2b15720261279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe057f3628da0327529003bce1193293280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368376cc0a80b4ce06a5b3241271fbe9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165b49fa36bf85e205205f1f4b2bf6e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170492e901fcbe6e322b93aea3a5a40283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d41c9a3f906b34e8987ceb33bd81d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61031f0f84c5f1b43151fd4401079ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b9f8296681acf6fd38f335f6323e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcefa374aeee734044ede9a30bf061287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cd520ee700efd410626f437380686288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966133206ae8f772fdd5a751ac3c4c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c52c9c102517478aee25c7f676733290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44521e8033cc194f837ff4618d1d847a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b23c8df82d1d04b7d3b0a3524d222292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a555b9bf7454c61bc1454a355d8c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55005d6644b0be89e06767b2edaaf8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea165c1db16dbf525f01b37b850a5ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acba920ffa13d29de4e555b45458ac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736d392ac34a1efc4867229bb2f34be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b701b35aae846de15e19f62bb442a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57443351e53466c8b11dab10575765299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33644d367ec8a7329eabf6bb5902c26b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de2858cfd666cbbf780a315a4d75ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c20e7db5ec82055092052c8a0ff43f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e9d2a76f110048cb1d09c26b53cb3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665a1d8e1b2e9a767192cb2631f06bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f776caf8d7a8bd585bc54fb554180305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd76a1563d5de8ad467d5d27e9e7637306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9058caeade935f03830c611d59d9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de88759377feb4b923dec2d18e19a10308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a67a6b1b7fd7334fc8446b2eb1774f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512f6b414ef90347a17d70bac26f4b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d918ed2a5ddf420a2f72e2031fbe86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52675d0d47d67e13ae1782e48bc8e9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997a5a6171c430e5713892976f9ec24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebc311366317d6aa91f9410bb5ca60314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1e6008128cebedafe9ebfb354da16315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1952e5f59f8462c1f03ec325cb8bdb2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653702cb73054d0f1c3120e23214b77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0523f19214b35797cf09e0860f4cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249be0d9afdf0698384276dc30b10b70319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d5b9754b622b222ae09f4efbf3349320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c5972818fe70b0fa658b4c596f412321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53d821c1ab4322cb1152ec3921eb3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257834a87d3c7ba37e0be284af55df43323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ec4b73d9b9c01be8018d6670fb32e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b77769b21b01b2b9273dc19d9c6a2b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e7f7b05a977b2bec575fe9c9d6175326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa876779243d9f086053f0df8b5a2f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec9c743244ee53213c6690c6f1f382328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718b8130c78583b05eeb74416b1bd28329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdc089241ea8748ed10cd99bee3979330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b77bcb4797ece66f2a53c04ca98fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd9dafe737042a3d76264420825231332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e376c4b9f0e8eb546ce3fea9f5bc151333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d9743fe79ae208968ea461fecc8af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86235b0d78345ec8d30ff74d1d68475335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6a867617bb9448f6909ca115faf4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9679c4d893b1194bc4521dc6040b227337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97964619eb1df8ce80d322fbd7fe0c1e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39efbd90e9e6510ef7a7365a0724f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b9004c12c96eebb8556a4526f877d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a98b61d95616e778aee3b1ccdf41c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc66d301f59b9f164279192ab3b30dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ed12286f4dce55d6d8a0d49c488a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a0073c1c00d7b9aeb2a3c85b305ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90eb8d911d6cb984fab55f9c8fd0a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d22b6248764f886dd7de1b5dc522a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49416f22d9a719e18038b958b1d37548347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105fff63ea38e8327b5626a05b56c32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48347767c9e021f7dc21033c0e48b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdb1a00a0b0e779caa4d435478db9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9d1f3cb7a421b935b075f8ce11770351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3549074249cf4a3cabb0ed1299d178352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dbbdc255e0ac2ab5533bf2484d0de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa845c9814b6a38ec87d7c5e1356853354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa2c0196c7c3621c9899dd2bc5db31355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0c4a1a7f4af06f03d16d66240f4c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08129acec92f084d5f27c0c18de11d8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00136930f5df6355ad836cb3b388abb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7d9ebc43f6aed9e873210e852996c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e59b792fde135c5f6aff4966a096ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e4c4f93fd556c8bfed94255d3d7a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccce4e098ae38276a345169f45faf67362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdb737b978ee9263bb103a8d33ca0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee130490e56c1a8d298c7b564bd185364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27dfef19dbcd9108b8f3760ac39c00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38011c13375a374e03f5cafca233962366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc39dd015c1a2e4a694b9840e3ecfe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dcd212553037624bb4e6b420a126e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460c35b5c1f5cdeb67f6bf8e3623122369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e48122befde6053387fd0889165200370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16df7cae8d369ed109cccd7e426b79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c84f54ef575257e450178a65c42a4c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655305221f044be6f25bb4b01e608bbc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4902280e06339039f0efa247825f299374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c6bc04f235eeacf036a9be38299cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd984cb9686c4410e34c2ee07763c641376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace59afa6e807a4293f21e6a993207e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d701ac0dc2eb90c40ea6a7f6633468378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a8f8b0f4e2a29c4936cbbb20b1f32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f953521dfd659c3c69562161beb4e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942997f948e71d64bb82a9218418e5d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de66e461fdf44605c7c7a6484478534382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47a80ba9fbbc279997be207a97a94f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fc70b08e32058a48fae8b3eca6a85384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9e7aac84a099006b3ebe4c157e3f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c836a6069268ac80da4e5f5f320639386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdd4dd541ad0c3061e1a2319812340387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1811de21d2b1c88f9c6b2754e9a7e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789720597d1ae3dfd1c1b9a2cf4626fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241736cce15b662cf8d379b8faf56373390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046401070c61be68efe00dfbb4f13980391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904702d6e402ffbf9c6dc592614bceb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af603ec5e08caad448fb3c31e1318fa9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef69956bab011c6a5e02ade3f28dc9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c146d9b71d950d858378ea0528372f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be877f4392b755dcd94b780769a4af8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd950c4570362b5226d232b54abff1aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179392cb821007f181d460283310e36398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20de089abad2012c3fc544f3631c740399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc489640d5d02a88d5d1df4d7b3f7396400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d8200fb3ff825926f7f8a9d6c7053401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a62e5014e7e1862c505dd21dc2d0ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff24d3b71bac53a4bcc92d8a9930b83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47614dd29a4263e5fdf9d66fad63905d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f31f8f459f54da24e8c25abcb9700405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f53492f0a8a4f23d569dde78d30cf1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf60aed17ded654ccb525d03cb6b2a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1f30165aa43abd61297692fd1ba65408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1811d64cf30526e0ecff6146c5f701409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6957cd51628d426ebbf8e0e791b9c58410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf72c5e74ce66eac33a873e214668a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf74e05ca4d6a1addda4a62864ec099412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c325eea9e1e08751aab5af3146d826413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad051945147887129424285636227c1f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9004c983c508b35b2a7103698a85aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416fcce771a09be51196551b966a00a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2905da18cbf92513a268979f07599f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b559ea1c7fdb15bf2c5a1a3c935f5a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535b33204cc581a45834cc20a8ee701419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3585eb592946427da3d4be670d374420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ade724a9ad9a340fa0623d0e73b638421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18588d65582c5f9f7b8beb33264424e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66807a4b7907283dd051cb07c91165f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03962c3c8fe28967a2b7e80426b0e67f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cfb766f60323fc16bba14e4f7996f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f9384ab2d207d81622d7edd375b46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6553939d7bc00c6792549ee2a28b26427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506aeabc9e26afd7b7c0f7c7aef58702428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180ec54e148bf6e9fbef15888d51ed3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cedeb68c45c1a1995c4698376bc771430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a0288e2ed34f8e9ff1433593f5f8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf85e077abe9faaba6ced3507f82274432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe1c4ebf1c127dace0820e7f29ed8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a8436a04e36a3b3b0c3d085fe8cd3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f668c75d2a3a68a91f70de7fdd2ae5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124e007a9891d759a042d3b59b73d44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0349ef870d904149033467d3922f89437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977a9c12cf926ac6e7ffd96c460fa72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530506f6eb19608a135b2dc4b9f0ddf3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192095207282ad9b6b45d9102924617440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c4f80c027a87a4047aa60f6871edf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19742ca743363d83bb98cd04ba8456f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067d9b188d07df516af10be383d14c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b8c93aa5414da862052f45fb996ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03290e3e0dca5e5131117defadb89cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770b339a85c468c017bfe8da1bb1571446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cded02e9c9358e7965432486c63019447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e22aee907e62007ee92126b962369448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405aa9db39404f77b82d1f2f3eb14a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3098234198422d9681a02db3026fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035e3d72eece8e135d16c8e183f93f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37844bda3a3039f21a08aaebac488ebd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c58a1c2f99c4b30dd305b741799213453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec8cd81f22fe38f470cfa48632e91c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb350d4f156ad43efef67d674af8951455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b69cc2f73894e0a9634586fdc762d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05882a68b669156df19b69fbf6e9538457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48895ecae25d5723b4b91c9d4d97a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30984b513ac913821ac3023f871f95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c347cf0855244bddbd55f38070310d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805e80f657f4a0973c396e258dbdd9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaf99f79c73e46b8d7252743ab32bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d59b7714dc5d1fda950f9aec89895463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464203395f8a0970779cedb2964f0ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3293f5ef58331d2c0756457269e4d67465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34802742660b73ccae8b31dd93e3a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb56095b28e4fb7c75b2bfafc18b4e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1789602d56c38361cf92ae6522da838468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf1177d22e3b9beeaf963338988713469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbe23f74360a32319dbc653f58e978470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4325a81e526a974daa57a5ea255699c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809daac27b61c4b92db1cfd6c64e3960472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002eb435b1078b38e8d3c44c2e7257e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f9782268bdc63b1f29ced125a9225474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd6a3219a8d1d543bcf4f66e7d201b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddc3a914b3109efbaf946d27112bab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ca9d5eaaa6c9bb8412d084d8e566a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c163ae8199f8ec73aba14838b72ea50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94243b4bcf5aee479abbcc30777aa808479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6b9c645a93c28f333605b2abd20d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c40d15851b357dca9fa399ad10632481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65c22a57c49c12ecef5a46101d544f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e5126cc41728e903da69d41e14434483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28639cb26e01cf63437c168a806103a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e10323106740b1a9ebe945bec4901485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70b2e6f0d408f39afe4496abac9ce7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33392d3a580115397499350fd6ba7777487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20db017c1cc62463812c78a1c00134488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf5c11b5d34cc9a8aa118edde478ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb1b4d8da996dd85fdc73305eb7dd6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98346e364474c0b609a1bc90c0d5fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2aff25cce0d7d2af387afe808ac65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bffb295c4e9267c97e06b56713e086493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff3551f07ad446237d00eae435ba37494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5249096654dbeb583560fa3b1da017495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7436575da6f38a3ae073c3fb0a4f8a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441d3872b2ca5b592b541848001ce4c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6011025bf33d5f05fe1ea20c1a140498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb29eecced5a92b6c1d960abcf6124c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728e15c1d7406cf790bf7d25a70d8dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7a6bacbfbd1d6f1524ed50b0c0fd9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6630bd168eda361896c4353fe7069c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb775459ca2149b4fcf8c420a961150503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecd4208937f213a1b1581bd61a8d4e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b371e9a1365874ababdf44fac5ba877505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893c8ce543884b382dd913ce447fe47506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d896de0d954ddf4aa71f53641d5f79507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc37e98c9e71a0b69227fb3c7d1b0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b837eaddd13ceaee326012a6c227430509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37925698d507e803785ecf56be6ef0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475459da889f7befa9d4c0470c2f9a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d5f83db61004edf430474034c9f29512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faea9bfe0a0067368cac7aeb5fcbe5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcd70e3c8b4c98fc8ec2429f52fad0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8502af7f9f624bd9dbae19b02f620cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7caa9520b12662f8f5fa9efed30c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96c210c9c46d8150cfead951556a02517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a111072f63832b9d61ae2242ecdc0f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006eecde045e6a5bce64cc60a8efb45c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd36ac1e9a21e50e3bc379ca4f551f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9cee509c19a0205fffea7244c4aa7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94092bb37918c043af9751d70112de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f29a73b3bf29ce58744c8c347a061523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3c1593a419f1dac5c8b4ac7fd3903524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c81285175af2a7b53e08140bf92513525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073c6ac139c975f3530f9ca0c9456c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1617be9af6481429fe9a0569fa9d439527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3d6f792bc4a22a65cb4d9784eb894528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc314a62051e10aadde4c3d42a4a3b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1710102fafc02ed27155c9890ddeb4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef2e7c8791c7eef89cf58f0e87411e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6d1f7043bfadc0f0877444424ec10532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdf82928d2bc89c7fba746f66f0627533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feec115c43f127710a3b7f2779cf2e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d168a1f0a493e0ae0675c185261ae3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c43aaccc1e88a843b903f7921087a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2292e41fddeef164ff19ac136f93e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fa18239697a9928b6a0c5760315a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16b6be6fe459ac6853103c8b6fc31f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0ea5ef8e3361ae27bbca2de41f7c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb5491ed0768ce2f3519efdde4bf00541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cad5af218d3e322e6e090aac36fd53542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee1415a443b66fdbaebeca4f9cdd45543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996d00a202dc1b313a7df97da064405544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb42d87644dce8fc85f622f2987c934545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e05f54b5584e48b7d4484522cf0f8f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9aedd83f3a534a2e309cd58357e81b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e649448652830828fef67f922def57548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea53413b737d4587ade5026261c1c05549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea383cd1bcdf067a6087a50ba5c41aca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876d1bbcc8b9ee18b493fee5b423be0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86824c8d15423c8f97491d44fa1b519a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e06427ce3ef453f3c4518604c366c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1711cca811e41992a7b633900ab67f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73312b73dba03d0a462166942dd4de78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc224d99d900cfb4d3be89ffc7faff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb481d45f5b4209e5abdd16f241c3ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e45b6fd002a85eace61a47f6acbfe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d1dcad429fae2f2cd7e4bf23bd9db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a73ffe40cc6e83081b7eefcda50ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4b117b017668e064710c1a4fb6391561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1288da92dfe399a45a72bf68dc9ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c0a83726552f20581a9eaf775300b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942a2e7baeac8e23c71bdd7f61db5ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eb7bb702c0d514fc6f3e633653f90565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcd5da40f853631391bfeb11b78633566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998550b21c26c3fa69d68b81e22f8e61567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c784b3e28441fbedcc8b53d6be1b6a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a286b88600992f8295ac3e422dc0d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9d69fb314fb05f6b25c0923617e8d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bf246d109b9509d3e78c476fc47a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede3832ac53ac9d852d13a6c0605a61572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fe48ef047c73b26126fb2cdc0b36c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921a0c51baea3f658efad05bab27915574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733706c4cbaf3e3d8b71dc6cffc11e7b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958410e4ccab549bf6fdaf0e650f5acb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb8797fe3d3ca7435f32640fe930e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276ecfab48e6322f995352d0cb4ac46578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3860348f4eca5416c20d3467dab360d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7113035551cc4e6d526708b33e3f7b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703d79d9c3abb6a5819f936824e42c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72379ca1a7cfef990070457eda27ee80582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77347104ecd78fa72f85f966adb036ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13cf13cac017282137d63555b6a841584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b80477b99cc468789c412d61f209a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9c39d5349c6494d518fa105232ef7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa694dc1e4e399fac5a669b90fbddbe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597e4ed93a085c2efda0e92ae7768c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a74d8e37de4764d1d2abf4447de9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da6c14904fb5f4dd49c10670cd96b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ab5a1a97d8b28b0aed06e82810f81591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0733f7f5561e4c536f995e20d0877592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17639ca130f0065e0a807a9e8f1ebddd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22af7577e76f93aa3d639e219680c22594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e25fda339a679ece89a82c26b288b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc660dc5234fb6d5c7144a855a1451596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e23730c005ac9d48b815c7a1914b22597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a55e7395de57f9c9a4ad70c4d27ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ee36a351d8f2002a923aac2ad4a93599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fda1627483fa06e63502a376c151d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af212cbe7e4797ae5a2d0725da4e2d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb94217a669a74e09a683b02c7adeb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9556d0a2cec03b09f2fed1bd58787a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fcb91fb031e5daf9cccb253ef6429604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ce20319c2f454660ebd96bc9f165b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741b7e238fdea2f2c199304871025c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea75819ab90de1875ab843c08d14335607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fade6b2ccc3e797d64876a209a4ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b34aea1db3587e8c21fa12f7fa699b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93126758e501e91e90af4767eb86e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a108c3f075fbe73cd5003b1faf6f7b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ab0299d09e1b2f9334e45754b95d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3a55f54dbd53c3d055a4bdcdf7aef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dd205319f0d49e78c9bcd8b6d2b13614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91b43465ae07777b584a8b78134453615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cb308c0e34bcd422a72aff6255cf7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c885b55ceb994b24f420ef466659d0a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb9ee1c833f1219c73900ac3e6ab58618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb6be4f6c5b3b419f7ec34b75aeb10619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9083aa45ad3004683b7a572b42195620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b42a87169242736fb3bf2926d1ac0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63c3a1efe3d9f3d21a874fe71bd249622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49492507d910482ad17e59e8b20ea4b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f9d691182ccc871125a77c1ce1619624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33ef8febb98eaf234e2e4bfb03b2eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c104005ed9f19abe274a1194f1df1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be603b532a089522b2ce029f0cd8eff8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10158187197d203c0a0243fd25b48cc5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae58ee06e3f079efd1811b695472f2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771029ec374c37f43381a4b78619840630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be7f2ce08786527e1499941efa3b08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05c89f27b47038076bf7389cde2efc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3683937cc5d48d52124cc8f5eca95633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611713a232adc95a13a5daa39d4860b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541747e0a17da69b514653358a532f78635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f57ead5be641ee6922a5df6f2e4be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab60ee3e6c96ebb1d27733e05619bdc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fc43d5164c876a078b8147f67c1a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ae019a76d2670b56647f573cf080a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e8b77c49a71402951047dd95dbc14640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d406cbf537516d20a4531e78c3e54f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8b01fb7b196c8c0ec2350ac74cce6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf3418beb8127c08bc41a3a2c1c452643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef07caa225e501edef9f3977e365ea2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356bfcb9631129e05d5ea91a3c674c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e161ce88b71093a7a42502e47ef4e1f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c3cba275b088e42e006550088ec50647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a78b029bfc1a74538f6d4fca130fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44db43c3d18c66941ead66abe8d37c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb3c0406ca92ea74b3913a265aad38650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99f6267791d9cf291a4ec67bb89093651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff55897ba4914ce60d8281ad3738c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac66ebe1b518414131b55473e4e74eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8cdeb93667b3eae2d77443e73fdc0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa486928dc4af2bcb6e20940f8cd4c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336bb5edb67624186fa99606fa4bb06656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bc2b0c8eecd3fb717ed45c67b7061657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d412691727f3a1fcffcb094e4fa26658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bb810771a08b1f9e23e82b83da0eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc258a0e0b2d5628671328a0a0725a9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab7d3a63868ccbe59222073ab824e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c78f4252d2148e2bf40a11741a83b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314092512abdda7bd7c8eb63b72d6a98663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3ccfca3f18e1750a5c82378814cf4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbcdee2bb667243318fe0520beeee2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62685b3448e1c91683aeba119b3c8b37666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a3eaa2cdeae451edd304cee2c8a3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b681256376adc7af6f7dbbbcfba660668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b69b871e383f89ce99bc2668c53ee1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482c96850517d0a3c63d3f09d2cff87670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5f52663929d513e091ebff393bddb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffaa31da03e65e75fa33142d9b41d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344c8e02311cc6f3599d7b9e57fc40b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122015acaf81bc1d354c3dc3c736411674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99ade743358f6581c09c6595ed9c84675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481345cb444d5b43c684dc2771b3f627676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198648ae5ead5afae5c0d3894cf0288677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5ef84becbafec0f7207dbd6522c76678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b3f788786d6142c6c27bbaed9af06679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed311f015951898a9b9a6d0f290c0ad2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71c8ca1160cf3d96b5c1eda864b1f0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6750f1649e147c62301f125013c1404682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050cfac2e86b2494e3f9f1b44a5e4af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421b3f4cab057e76e18fd9e97461dfa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9f52749c23ecbc2c954e59b8ba686685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97abba967c777ca51e657056f3cb83686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82a53acf45003cb57496f7512004e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddafc3f66b35479474770b733e1b3e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f20b4f9228989b15196abb9efa458689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c747f8d652b57f670c1afb78598ad9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669dc0fe717ebe347a2d241dcba839a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c917b90e491211a359360b03fac9af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8af9df608411bbecddabf8042abf6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa701637ba0042aeda1525e489cb17e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7828053140a4252f25ddb97e7a26007695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e945fd74e4f6d03dc863074ee1a52d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7cbbd042d6a9a2c82616c8a7a5663697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc349c6f08ae2459eee701f1e4ab1c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b148bd41deb88e8a9e37de0c78b79699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f905a910c0729506807ce2f2e90b986700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd649369d0ac75be6b2e3119f0892c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5610088065ebcac4b19867663b99d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f668aa2d53a61f4e122e70b05a71e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa9c9bb32e2cd5eaae0e3adb9c41d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956e4a3e857c6e913000177b491d3fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba81f4416da52d0156af65373dadd5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ab068708af2bebb8961e203c2c9b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700bd9771cb44bde159af2c9f17a1aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ca9c77c9033ae958782e0587b5292709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f1968d46f133a352b9f6a9048fdca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40915f88daac4a2a248d0f21793b965711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd0963210b7013a20e43731479e9d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980ebe1798cb955e6ff33836e7fa905713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a005af2d20a3b978df2cfafdf9969714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21209a4383d44f77e889674c9605837f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf33414e1f7b57c5a8bd33f8a827cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe19d449a0ba0c659575932a4bd41b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edab2c6e603bc2b599299c3ae12b60f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9887a8d9b46e4b9cb734410a135c94719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492a5beabbaf3533cadf27bba792c83720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419284d43c7bbf1200fa91471ce1f348721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bfffe26c5b64a454ea09332c5a788722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6e0b56fd803dc373e2cbc4f919669723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e9953848ae846aaed25ac961bd0c2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe3821d565ae6dd09fcd6ed8132e90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fede33740f36a0d5a26ae1a5b03a15a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e50d93eb36e656628da631f5779286727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df6a8ec7fc1bf89bcebdcf393ee48d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db28d2b44b6313d4ed18bdf9532bf7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571967b886ae38640eb532785e183cb6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5430dbb52ad2bb0801f4bc1ca104a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4156344911224264757d0306cf2b9d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5deba05f4cfa4df8b65b5f807b6750733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55715f34c37413a1b705814c96a141734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb1effd86bc044a5b1765624347e32735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c5145ee755efd8b3b1a320becea0f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb883fd0d9542660e979211eb74c0dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c93675e86acca62f22e80177f37f22738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdfbacbf674663805dc6e68c8ce5d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972b54ec66cf2db50fe296618f41e48740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a063f5f166bdf1bba1eb4f03009094e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b04d41d3b122e6469e4c8c594b53d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eabc455d3d9c87267f8d8ffa8f8e7a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb5f893c467c39efb630f0edc696ce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25001eb1c4a10308af08497e6d48a6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ee01b02ba924ef932c42c6d89fdb0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68227b63ae330c2ae78471e737e16e8e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1532312aaaf6a6688beff15604eed54748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fea158b84258ccb8ae59657be89454749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a614304dcde33605dc23dad391da8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cfe8d8836f484078c7a0da2ef983f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd0b3d19a41dc43260b0ab7e235992752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb979b95d9700c30a549c6aa9bceff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19643e1331b1abf9f1cc9349a2e7dd3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4ad378ca55117238e031f40d8a9ba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9c42d8656fce1ae062f724b8e1c25756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58a4a2e59efca6056057147d65984d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e772b15647c916511ea7e6bf0316430758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700b8b1f46790a4acb61248f13b70d6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f569ae3323492ae32ae1a0aa335ae01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95debc32a888b58aa9b83d47e3cc04442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638a116de3d38ef96503c05e506efd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6c93cb48a62f3896f3450a4757c6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26575230ff9aa251ab1da000c80031725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201469e67da7c0821630d23c07bbf036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a7a5e947397e6b1e8d209354f30a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c5e38149c1e32758184df9c17f6ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7659dcbf2536876fb4e8be54c3243149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfe12d7c6fef87e7a617859b6df9d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a908d1710d513fb44da419f826fa3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bffcb6b9e770f18209f9616c0e290e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4d6871e9c52f8f93dbbd7da38f98613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0227ce3e11c10857fdea8d8d23acff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dd3d461192c6f28ed66b00850c90915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b1c7a7347d5089161bc1cbcd7ab7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e0887393f806454345ce7624f8f7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aaa285fc7b458e0d3e7029fba9e1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a27b41cd7f178685fb4cf89e0be4f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3acbd0a84770e7ae4ef5a7acc55e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4903209776f23ab2754b73b6d604a3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d99feddf198bb6407127775962624322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca4d3ac48a5e107027eb104bede88623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330f040002cccd48a47993c771e7f3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786786e9da770c329132de348541bfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4802ff542b68615b4cf226f915868126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7a818855bf7763efe4eaa3c02fe1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31fcf307d9ba9d8c57aa6b68941dfc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55ff70ed8add56a457286b9a423a7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64bb5aa15fe968dd437cc76b69aedc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53d71092ab706f9b8f8384148381fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3c49c6be783e5781f998efcd1511632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd76a57ca9ce0040df40724df982b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78ebd0373c3f4ed3f380c3aba5a57134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9d0fc4cbd9216cd3050f2b6b20a2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ac3bab913346ac00ec2b027b2ebb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62692f90ce3a7ca26a84c68824423c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dc1fbb9d9e2f1eeca9af90a5e975438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c268eb9f21a72d3493501643c73b4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ca6cd332f6d78b7f29286ceafa9f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a664b39bdf906b48a8c986ac91e032d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72065aef861cb7f699f4b29d3855e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b624fa747677a0eb3454480a015043f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0739c6fb36ec0050590898e49082f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d7bd89478102ba319ed8c11ef5b3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860ae08d0525f2117c6ad059ac56bb146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee01d92b3ef75709af992789880b1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9511a3e897b55475d626563c0f793de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536eac321508ea6daabebd783673af749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79831c62113b6522399425540b6a772750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35409d23a24ac91bce239d69b4f8eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ff6a3671d120d503c2e71173c98d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54119a0044568479c35e007f6055e42453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3b87fa5a64aa9d671311e2525013e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068d1f8204b78741945804b232fb27a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2037320a88a11e69a896ab179a6d0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c2a93d5a6b1b8669fca5e3ffe910c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60946fee89a6c2068e42d27ac41948c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d5654016baf6836e4f5f1994f4a5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066ba13ec8a4f63c9e8b3996116c57860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c5a1920a1ee8ca1b54b7a6287deeb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f084e30b844bcbf607b97369a258562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e2f3e5a45f696589f230e3bac291963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd7b008207821c4676ce5a15d2a57064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67092b1a2413d725b1c2e977aa1c9ba765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad67113ad9d8a5bb80ee94d79cb865166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43971c0673698f58384e05488dcafb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0dc24dc4e4ab6ab6ba9dd938216dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e888d639d1ffd45a9892f946b0f9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b6a3729d5c1d28369ea9719ba7d7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78a6dc11c942b0b658c5d46e9470d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb261bf4d392901bc676e38b0c758adf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fd54e7e1d3a80611892077b70124873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68996a7f91eb1a6a2f331060f13de8de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303315d8a098c979647e6f63ea1ba37675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5bcc835be4f15df6b9506d60d303776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a36238d040bdad504ad6113858435e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819b60bf583a482459b9224acaaf69b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1765046f0c0e24f442ba3393ce071d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356534d56b9c139c2878e1b2939c316d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb0bbe9b13cb46ab236b2212b730b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c765c522ef4ad1cd6ec796d3abea4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774b01fbfa100a9874fd58c5423556083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79c624afdbbbf9d72b7cb0fd69613984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de310c17acf77918e93ea116df48c73d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfa897f594506d33cdf02c6d35e83e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203b87c5549a4df1ca469b72e3d7f0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdc86cfdef7ee705758bc29f77c1de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b264ea316f7bad0ac9c79e149d44a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af396584e4fdbc14dd198e72e8a6a59a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030f3c655c5ac471c7b25a1373cb40691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564b24a4c59dc5395dc7e75d38dca8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e015bea7a4ed4982abb75ccd3d977f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55ea952aba07828091e5d37fc9fc4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d31d40365e2190504689774991b0995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf06c43d7fca962fc5aba362be7bd4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf171a4daadb1e6036a030de6c3009697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f92f7a2ed99da9c94d9f63c264cdaf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240af10121269ee35b8c38ea105a4d1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4401ab16fe98ce626015c77133788100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70331d2e810942c1f48684c7c8f38e97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c6da78ec7041f42718b6ccabc8fba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db67f173451554279b41a5eabe658b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb776bb7220a2c074a3dc5e8508a3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40dfe8118c2381e997af26c49c3474105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a45280e020bd7888f1e02dd2d7e229106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c33bec894cec53f89933f63e9fba3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34487060b6da9e6c7a070a4d6a87d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b404fc26fa1c808470753a25187b36f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623b1001b3f9b622cd98cf42df9dd9d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c853bee9542d83d9094c648ab471c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c52fd0f058b72fb473305279c475e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baff2b847635e22e8fd997fc2720541113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e4d9dd679e6257bbed5f904046cbf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd957375ecf8c2739a052b2e6bd772db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544704b3592d3f47d02b248e9cc410f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3520759ea9f3c1ad7054e935731db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7c5b051f6ea1529e1c84eb8733062118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807d971e29414cc8291741479f56ca9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d821304dccb9afc640fb63b155405ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0b63b8332d16cc091ca13b04db689121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f003d0a4564e35040f970fff0d4b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac0161f943534b9036a42d4108eea8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484c9a4d84163d107a499b979ac33d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd621d11cbcd7baed7ff6fea53408e8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd81560e441e7ac63075e083688603126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c7ed3e988727c3f6beb9f56485164127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b536315721be6a78e2e16b1aefb2570128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b3c517ff4272789ecd3f98f3c16c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea9a77e1f030ce9f2e542b806b90ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76046d4260cfdb7ea5253eb25038ee0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60cb4a9a3713025e455e9f61935413132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06f90046a2ccd7867abd5c1b431c76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee0464f7e19038a60f5ee8db6c87f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e1272c92d590b64957b1e94c7ea4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cf2a0f0e7e7adba6648d26f869290136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a366beb561b2c22a3b8ffc120da7159137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87eee61b95609dc5a708a9c893ff8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f842a3dc57aea20c5fc9e52b2825a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f162b5c5b89058cda44bf478664e5c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91c46228783ddbcd8665f22711671e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c23409ffe8a19f8dcc29099313449e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fb4e9bf80e6a73142267a9fb83480143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e99e5b8f0f45e0c19d4bd95df6af3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4066567acc36175f5be6c129c8119145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefbf89ff4fc98b603a48220e84880a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdff7e85ac1b092c2bb22248d62d9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82c98c45050f887ba99193c2758f4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91700c9bfe0e74b0c5bc21a01f3acdd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c9f593f744e64b8c59bf885004eb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3b963dcd9b302ffcfa70e08978f52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd02a147a6a8ad0e76e97004fd3779152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da172b065cce613be7f9b2e5d5cabe24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430b7c100c8813832a6906b5e3f1fff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad6a3178d3c9b8e5a03385e9712e3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550000554d34ab5393d4683b4e4302d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8f537fefe831f724c63b93737b1f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00ee7f5fb94a61fedde650b298f3a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fee2f54f5b1f770e71c927b3b5d30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa0bc9f3533b1d91a7abe34c327d3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c30dc589280f6dc58a53d4016c337161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aaeb7a5fa4353e7a76c8400b15ea3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c872cf8426cbab356ef4193cd9ae62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a45fa1722418b74b13ac65799b64c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ce63cc7f386a461eff489e0f829f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc651b9298beda0ee39747adfb5e4c1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bef0c34bc00b9e30f9ad9f6882eeb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d2e3e1b0c0153c7e7c5b2c922866b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214bd058d287ba1d97b156b3f1e226e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e70ede0590cee2f4de1232188c62fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e2ffd13292e1cf1f81baa69bfbc3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270d9700f3614587e88f41d1db8585e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81ebe5b81f1b9ef87ad0e8592cdf86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcd31b0e285b51ae435a18b1a53cd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681cd5d7aa8f4346666f6ee0e4d24fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e5941cc1a4afe82c45b22c6740ddb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25ff9d38f5fe5f465a8a4b06902c69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1a7d7fe51b2675cb99562265477b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e183d340afde97c54a16c09b7ecfa6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69621145aa5629472f8f01b01d890b42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8d964e9d435844775cf993addbcb7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796bcb1c0ea0ebaf182db383b6ae749182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45b24c441b1892952051a03c0f2c21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd56487d65146b6960f734c7f45b31184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eab5638ce32cea71144b8d2c8cbc7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0903faf9df1d2dcd74c6d9412ae233e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66a4eff7ba272cc0e8f7b4e09add74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f012a00330925543a767771b542d8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c78a7b9186b7775cefcb7b2ec97a66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943efe64de25e2e3e89e075ac8c3c9de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7038620bff44ceb98f7ad47595564191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5df8e0dc35ee15ad416363a8e9f63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fcf84d2f6d62121801577b9e568e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ff22d783abe24c7514b64066125d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6a87ac61e6a613bf77c624575437a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d595556bb816106056f2eebc8d6dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae385653efbcc074cffb6f2a65ba8a8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf889924528cda7f15f9a3e9a928366198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6b9cc6ff1b63c28ce255a5ca2fb95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fda940dab7471e847b32a4dc77cae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8b94aa6c23572d8d38f1bc173c193201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3365b977b91fe40867b5b9a69f83aa3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d65d67e9380275ebacc72b3bf920f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb6bd76b15e3a08ce0d3f497ec2dfe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b40c84d31ae6353bbaba3b2bfba90d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5449bb2d2ba475749d9c6cac3721a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26ba44ba98f402be7aea991eb6085f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999a52cdb52e48262f254fbb55fd7b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a239c576f788d9020d61af442892e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377f5c2cc7796cd13abcd8a9c1a8284210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5e73029ea372344149b37ccf89d1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5299122ffd4a31bcc9dcfe897f7463212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4a99e55e464621e6941a39849ade5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536f29f6a68b44ed20e46d76922cce0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53e750827cf7ae0ce0c75e9f10a738215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802236e7a880b3412f952c2791a62177216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae737d11d71778e52abd7e8c69052fa1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de4d4a9a9f9436883842fdcdea5f0a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7130273e28da5e239aeadcd700af8e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20ddc680774b9425ecbbc7575f92ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a14614a5157855319f0c35f0a6ed5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8f76cecc95b958d149105b2b054cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c791b216ad562945169f984905c91a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709305b0aa807758abc00a73afb9b5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1cd12f310dc54187e6d443e8f2c63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850b8dbb81e0e307241a57ecb065edc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30aef57e67b668e13a6c52e6aaaa8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e884f1e4b7b499dd500d46bb4f2f71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f543fd23c5ac5064583414ce596a5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c813d9e231bbb4806b6358ce54457e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf92eb57fa9c279cd30a29c448a067b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a517701eddde80d7fe9d35251129e6f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805dcc80c89d88d652cefb13418b5cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72148a8be0d955bfe672584fc6d7de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d81460a14d1e5392f8f144a8ffbb4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a45380dbe6474bfed6b39028156eed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bbc757956d241a62ba6d5591c8dbb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138d88d3e92c1677b9daeb5a9554704238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75a607d012b20fdb8a3dc93bd8f040239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97007a24b88cb4f5eb5f49d26bdf0e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71873ed684a755f8739878155067391a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c3665408b4e36ec2c52a0e4530314242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dabf1ad6ca7cc3d2f3042d94ec828243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bf10370626533030cded0292bbd27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad2f327a8dd4fbfe9d3a2e06e13f38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1ab00f8aeaeba2a70f995db54bb38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18354354055cce131467dc1e92e0d086247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07541d68604f3e29f149c7e497ea585c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7291be08bfe37886b48c1649bb328249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ff81f041d5dc2231b838bbcfd2506250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99077774d1d3428fb01f74c88f401e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4b16dd295755b23669326bc948687252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f274657e9ccff473826f8612871f841253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce200facc5ded73b21e03ffb752249254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8453559f1afd4451e72afa80dfb3a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77b0417dba1872ac3131aa89a6af96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e6ecf55549b3800d98ac47c2040d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da677b8906a03e3502f6ce1d45639891258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5cbf21f551956032cda6e6a25e81e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898534c4ff0a7e9e8ecdef17b5cb038b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5791913f0131b61bb9275d6f518cdcd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2175a97cfb27feac6d5d9153b9965262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bcdd652fb68f4deb589ef46032a44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499b00fa727eeed408874017f4b05a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a2ac1033c75bba4f3e183ffc9757f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8134648cc9c87e0bba9ed301e75695e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe380a65ce6e642ab62ce1f40a034643267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a8cdfe8278a42c8698c76fdbc7181268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ab1f2995a7f0b2c4ff3c7286afcc9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2b8931f1ca6b1428baf917219a123270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531846ea9614eaed986e47f1cdbbb0b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5f947f564286540c4be94cc4c490b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79371896ba40834a126423492021fa1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80fd0f3fbd0b5d83d95031514d4140274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5d58d6d447f778df6962a5d9e084d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1129b764e84e10dfb40c767008d1820276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c370a3dc8106a99630b31d3ef5d380277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88f4d8f05bc43c8bc287c74c3d2007278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907da6785f9fd54b44633e7e29bd0b3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604688db86137629235303823b715e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a53d64045a5c64710955e2c6f3bea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92282685c139c66bc4f162d011f7ec56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37db5f048e422e56dadbfa0e97a7cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717adf177d3fccaa1588074321003ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239b2a6f81f48324bc1240f2668985f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee42ebd653a5e8cd376947241a0bcb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a5489aa3305f1a99cd36ec5d90274287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b89451b7ec5d9b35647cf5e2eb460a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e41653de919c1803d2a999e11ec3f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead918dcd6b0eba1ced24cb725afdab4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bcd43290b7e68e7a385562405ca22291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d74b91bcf21407c97dfa4128fb5467292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee093e5abcf23e8cc833c3db8430bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7193ce39e86a79234af1599153ecd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f720dbb81131adf63f93d2d395077295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e4997fb1e259eb1e2574c0cb1ede0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5676c60babb380b2de2e1cf0ad21c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc2d305128021b6814d6a8044349a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce8554484a84c25423e280237b604d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946fc335bd367b7d4afeeef6bcd0e75300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfcb01ca0a2181c56591892311fcc5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e56745b2f0409f8ea74ccf01c8544302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a8d49e0711471305e73e410505f67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01af4932a46a15cb377863e49866f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ee5ac0600d0882e790c23ee35fea5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086496558f6c38b852677e2f534e03a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771263a7652dba4b51f234b3f906c5f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39727bef27e56022fa62e4b600dee5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8888e2fd568fdc7d35182f381d79d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2e0ef3f32bee76301eefb1bb5d976310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc0c229b524f1c7b1f4cdad3fa3021311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90a08585c4bff9078c4ddbe3cd8310312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7f3933cee61ec739b48047c7f6b0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989aeb314ac2c06c44e14ba2f3d16def314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73ae4cf35c4ee11949a0b1f8f57e77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f0d30c19e5f610a986451b9828fb6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a7136523bb43111c338911098c06f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ed104e16259a91b27a1c26e2a6f93318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e0d2ffc97f47b2c0b39ee66822f7d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9edc3e885c4c7b58574653b7de5e96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b8ce366e1ae0d2f0228ba08751fe5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dc3584f5a324ed0da37986a2d5cbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab696fd8a0e3d84f46456fee6e35d285323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f36b09706c91568541156636ef2cf9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ae58abf7ce310644dd0fb326a41ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41197afbb9358e57120ecd25a065a8af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afbd57840a75282c10f12a4cd6af3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc6c82276b15abb36b363f205ff73f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd02d36425f249340d1459f766b0ae9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d5a4c2741529b622de24ba631d6f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb263acaef0215283a7340d215cb3a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e759651a29041bc4f75285009e5704b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b915c27642f7e7da99a8ea85c7d9afe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18003956a6f40e2221ca554eee37b68334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dff635b4f0ffa38d0b95b244bfd04f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c5816a1fa378ce0d4a57e8d13d70b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d7f03f06df8fa0f9f54721fdf0a37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a23c065426970dcadc200bf57e169e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69008fd74a598d7be4e5821e5f3c25c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3677e90711f0695e9064a0ee05fe0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4546311b59fcfe2a3a6c1df4605c66341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae854400b5206a3161cdaa6a1b351a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e3b3bb03e53943cf67150b9d78577343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec80884b7b87c8cfbacc775af4a4d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3143f16adefa1246f77e581634095345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696f52c7805e6a1ca71bcaaae0e174d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c5abc2e923390609343cc3641bb92347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754beed7c7f36f4d0514ea1f760564f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1270584017cdb6353b331400365a235349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1e507d20acb07795201cd3cd19bd5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f008d39edda69a5717a9f3f2d1d1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2de8ac9742577554edc4db044faad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21db70678272349a44ae9826421c2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c869e56689b11386c0f958c88830e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc710e739c4f0e4461a4fd3103b681355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a671b8a8e7b5ba5e982c178c3e30e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bf6e717ef5a60f3e0fe7c65072dd6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac19051cae5c3e57253f18df6ec00c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869736d0102b92d28b4a2605b9ffbe87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0f30e900835c0f6c50bd10e125c98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afea511ec4e4f0cc7ff78a014b6bd8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bebd6c5807653a010c80df77cf42d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244144fa2765d017d308c62adcefe5c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1950259b219ef59f65793b7befe2cc3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c8e046950141d432201630a74f69c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c385a823d8b83e627c7a36df0f25653366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae42f404cb6480c02dab0b8a8a361d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20132f231b265c8c887ba5aa5424ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526636defb356a8bbde3c1a8e7b0a07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f9ffe76eec15a264fae208ac61758370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d0e5c773fc5c4c5b899b380cee809371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d1be14c173e5a3b7529e729ef5eb0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb25f3ba56b5823e1b2ab60e2ff8323373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a08aa7cd7f3a7266c87b64b51ae2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415affc7e9422b4f60481e1e5a01823f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edade252fcd9d2724ba596c77d7e0f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a6e81d78435fe03a0173fe154cb1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0355f20399309b3e7240225f4c146b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ace39920d4224845115d9d21ef8af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fa293de4bcc733b6d8706c8b46463380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edba6d745d966fa4c79165f9a48a0a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e1a2cfbbcf55f5da89eadc5a0268c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1976d4b6d3a37bf48cee8fb641adb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa69b1b94dba99e76eb4fe13f66c5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c8321714b7032d9cea188e9a6fae3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340812f4a4a3b91adb3d06fd4ebd4be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609d4deea7ad2c0312aa703e9d16d04387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82211be319aa4d44e815785d16b6d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8334d97e4d7d400457fc1986c15bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645754496d6d0f379d37226cb695146390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e59a57f553a13cb1bc233c000e69d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0d1e2acf1987a2cbac0e79bc04809392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8297d443fae04865ec12058dea5f245393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065236a094132c78831dc800d2b5178394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba217be76ef9ff0d706b4f4e4a77d809395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e063befb92f0e9c346eee43e4d7ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6200f35689795ab4c16ae5d790f8015397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf7d21a63d6695b015f59739e6d019398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a72df84cdbb1b9e8240b559455d40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ff69ecc93b49c611c8712b0adcfc7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0daf47a3b77bf86caf31f93ef475e1d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee9bf0cfb9d5853c38ef8084a2a798402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270ca72d47704d8d6daa37c34a88e98403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a580150bc9afd5aceda0c74538e289404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae1a290f307fec0bfa4984d8df4ae7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb1ded1019b8c3ab245a997cbbda68406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7379f1b39ed016bfb2b078d6d1fea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e0f31fbc9c5cf68a894ba902e465d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a1334e0f6b7a0fc947551c76848ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118091afef9307ca58b6d6227fd5a5d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5769a6eb946bfee973d2b56d6d5f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18a09ed908ef0a48c79442b026b9e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7676fd010f1259637bd74d129c39c92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c5dd91ccc6ddffb6b63780728016a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20d534f3baa365b37257dc4c77836f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec9b1f383b42edda58376923c68ba0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fd5280ffb0548fa0977c2d053ee6d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60063a89074dcaa05c6ab17a7e0359418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b493c300ff94dda5c788561f0efbea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19739cf273ed4a3b25965fb1a02e6774420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2049e03e39d157235c074a6f75531421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741042d886ffa1e3c214b62c3fd9836d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44359e0bd77a2e708d6c17bc6a6d8f05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458120974cb0d580c709806f0c2ab07a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c439e3e7d0146cedbbdbac46e2e28425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9ed96fcd4d80de5574f5bc2615ea9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d63f1cb43aafcf966fc9bfae92cfd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c265b1a656b956ab75090edbc12d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc07115b1753dcf55c31555dd276909429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695c65f30d6523562344e5a2a27d277430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceb091d27b944856895d8ca551367b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f66aacaa2b0a54ab20d839346b9f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ecd2ad224ef2d21417da2bbdb3ea1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7039517c7878fb293d2ad67607cdc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbe5f3d75bff892bdd5861fdafb0ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f4cdb3871f034600cce0454185c2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c6d48d20801c4191208bf3b97df9b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbb4dceb1c354c9574e9bd986672a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121395663096be1e8756d34f476d9557439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142d658aa345a97acddbbc3405115ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0c0beb3e9c6a1cff618129e7b4663441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cef327325749843454611b4f1b5be5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef0d3d1497130886f1f6982420770f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89f4d782a6a88f664e0eb951181b68444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7838c4a978c4906352018ab6ca3e8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf7bdf60fbf7271b8d817cba02536e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a5e2f5eaec85b358403e42d1ef974447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902aa09a301c5df1a4ccb20576f1b9d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e42d17c0b1e26d2ac5a4c0c0ff4abf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a227aa0c919c4ec482237737b213f81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccb943cdce4d2118322df242075dfd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3574642d7e84eea3e05f9e2c88f76452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e6b7081b478bfc80d89001298162a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f8f4f3954814f4bca08baeb92c8f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2af00a725d7737ccd8b2e708d762a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d9b7d6c330cfb4a1872cb6d273a2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155b465f37255c742a4602b02c852ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a29c5748b4f05f7f5514bd4b23d6f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95855c7a3649dbcc9b3bcf9e892b0550459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407a2c61218f211da5d0db0fb31b3f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1f9811d96dbd0298599b7c5393328461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40655afc64949b3ca505deadb72b8033462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759a47f17b8da52531edb937002ec1a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bb08e4b5a7638cfc1e91e3c08f65c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74e8678aa128b8fc7a60d2df5f4171465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039064d29129767d6178e28a6715db5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71016c91e86bf5c090552013aa9dd725467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a4796a1dad5fbc4090136de74434a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5176c6790a3520f955f380c0a81d3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178777e8a7e7a3ed7214364b3d6477e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5966af56799b7c156298dae490f18d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dc8ea97b1756f56ed297b31319e0a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b8bdbcab67f71b4673a5ee3da486c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fef85e7f11575a6e7c6685ffb872b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc29e8d63beb911e0601c569426e16475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b41b8134587bcadad5b59ad3eff37476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c11f486524e9c8103f8b251edeaa38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74355a4ecf10d736631f157621e28b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd402eca2703193f2210b749f08cd36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bc1ac8b58833a95c5ee5cd3356173480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0512006e539aeb95f70a1231665f2b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea6acc43b7ae5842ede0d414310874482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2897f1b1d3ebf6d049ed7102a6fd5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905332933bbee7e422a24dd51d824289484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b027ace0e3a48474eaf2abc618463e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0530ac6a9172945d11a56c7a71bac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead372302a38055571c8b75dcfed86d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caabbbc4406d90e81de504263626a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0266938d3dd8ba0863ef1cf7af49948489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3fb3d9fc8507e3b65f2452fa062a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac16dc3619a9ae453a0bffde005d20f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084d5c04d55ec5bac33b8c8e4ca7026492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e8421fbf6813d27b0df9c6aa0d4b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42830024132c9c9f905303fde219462494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d72cfffff91434d288f9303dcec2f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fcfdd75e96ed7311629b15b5b2cd2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d81747608a168adf7cf30bbaa95867497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f009d7ac6c3d7c33754571fe635bd87498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405992027a99364ffb38765a1445cea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ca74ae9e716994a9d214a3c4984c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27361342ff076f0f6cbcd2b8c0cd6057501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0811049a9c559c8f26c4be5b969dd91502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cda4efed90b37e7ab5aedef1211ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e560dba30647db53eaad718e60bd59504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a244854232bc65ee66abd6005d2f5b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785985dee29ab4410bcc96e7e13ca3d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e900bc6b1e2221f238578f98029e99507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b433591241cef395a3725a3d4eb989508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3f75d29af01a510ce10e9063356a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c68ab9e0ee27900b0d46164f7acae0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcf838e05212e1cfcdacc9c3c4a0d4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3e501ebaea86bdd68b476e94e32a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06957e66547954aef6219cdf23e0f195513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207c837dadf79846b165689e197daf5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f7421cd9a6fb85ee470f189267d9e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b254b5a9d3b781147a2afdd22200d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73d558ce5ade27833498b27ee12329517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8abfe0bfd8b2d97049b1964152b543518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e7c8f84a218e4003ee7e3fbff901c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aca7986353092e62ce8470d670c00e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcb093a4214e75fe6bce6799a8fa4d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d741ffbb9a7ea87efd73fb2eaa6efb9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715325269d01f96e9c52a434927e3f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147457ec18144e6a85de164e2474ba2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a331ddb4c64db9ec4d183c9cb2b52525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea365b2b2ed693ddaabc1d881d8a644526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770306441b3592af23762210caddb9a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcbc6d21e975183f209765f1e86b2a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1472d0a6d92095c19fc44b640450770529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ab0ce83b9cf1a896a4dbe41771ad0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579500486057ac9c2dec92f23a80c0e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc76e3c6085b4b7517364598e62f15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d22884afda9c3f09fb365e0992267533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034ce2bdaa9271b327a9481263e0a24534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdb38a8b51db04701069fc0c3c49e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b18bff29e1b139c51cd202ac270d04536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cff7fbde98bf83beab516e0896ce6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a67e1cde1f075afbc3eb350cf40d44538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203c1365114b603e9b27e2a59c28980539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da75a9699f28062e0e6de6a0d7908db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6042c41d79aa864877ea9b5c68cdb13541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0859614dd8d4727f8851e8634755fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7df7c5c977e3ebfeaf9844cd6b12f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff5cd891bb28db0ebcc98a77e5e58e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cdd504155cc7c4973dab80dbfefec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d476bc7ef15927e919bccfd132e6e77546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4262732e1871708d73ae5a6a75867547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb3580f2ffbfb4576c5b5062c66c30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70123d885d62c8e8c1ce9746fbcf0676549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179eb614a2937c31c50287dfa7c0b87550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9c08cd9c49fcd3e6c661e46f7dcdd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80607e82946d042513ef0afe811dddc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd983a9a9aa6d66224ed1215dd27249553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8836dd62a791bd77922300cd207c4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d3c103fa17b5937c5cbf463171cb4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af2363708637ef5fd1fba56f2d0824556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1963215d487b691d33b1803fac1c9fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785aedd972c33de12c57a5bf2ae61e26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2029a4f6b330715eb8e5bda12cb2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb09460cb7137688039d316f898c71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e59ac294e03ed2668cd37330875d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe1b0462e193da4b1c3299e8b20ca6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6d50b39ce935ae9a6c78fd790ca61563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1c943f5c90ed3c3bb7c08053d7dc9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e3e5c33d579645ffab29bb4852d54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efdfea158dd925b5a58604ec83fbc3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcb5ae3948f5ee43aba46178bcc5d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eabfb6c09836c9b81737ed6d588ef4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb22c27a2c7bf042ec8fe1cc09f285569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e13aa05662458fbaad388f96579b31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd48ad41b48394bc4633bf71d7a82f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbf0c7106e09be8f7afccec138dc1b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad393c4335d249f66fd13a76fdfcb3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31359ca78729ab48bb3d85ac89dcdf4b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd51bd06a822d13ed793d8f707a1f57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcb68ffd13e3a420d08743cc213e78576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b619a5dec77b2af8693b45bd3b9198a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367301abcbe1e7c1b088b832889d25de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d861b970b902b2dc1b01bb0f526c3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c9c4ffd796e8ed098aace1cfcff4e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac42b0ead2a82204a76f271eedee36581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559cd25e75095b310f0bdfc6ca53148582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49568b82adb8db02638e90948cfaff5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64126c7c44a56651fd684693cb30802b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c43a7c58dd64fd5cf97e790e569e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b76647f8af5c4e1a91d5b37195e302586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dd20e4f666a0ef18d783bd0419793587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce76f1e956f8173d1153372a607750a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe14a6f66a008c2f8ce2cdad4406eaa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b822277d6dcb8e0794569e2a9dc2b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325de3f2f1082412fd51d6a572632c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004eca989e9b7bcf2df60cb1d42a777f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8ea9df4da5b3a2b61912157fafee8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fb01590c6ab57f8f47571f6721905594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0922a74b4330f46477f96b816601a16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aef4bf392e0de5a840fe35037f180e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd1a0aef9ab3cfe63a5a9871f2d31d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d306284351ebfed1d3b3c8c8c280f36598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a4bcce7456332eaa3eb9c32159cfb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4507c16be1ede770f5b6b904335d89600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7c76eaef47e07886b506a07847be8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f2d9ae024864e28d46f980bf67a6c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ceb0dc543bf43bc78beef330b5c07603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027d37cd6bbf4b18d6371af45baa1d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf486de03b38b81bfb21205dfb019ae7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135f23a0b0f12acb98c3c3bf4261bff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76147864cc3df9ef254d426f2635b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d66f1f94bf7e63ee922ffcd2da1e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ee2e4ef7b1df9ae2c1fd204f45a93609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44ce376ef496cc8f8b3fd156bc4daa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611f3c6c1ac78077145e25cb91b08ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54874b2f1223cd294d7c31fb105efea9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f63c3210f66d50cf256b096b4a4ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877db1fd04041f020196f4509fb758b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571a254c87be1347f223a0726d1471f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599412984b15adfe5d67292507a0d4e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a2495746ba1f5578091ff54c9c2ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d482b57b6f6cf1f227e54a511d4f601618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceabeb87b276dc492f0cc9a07f4812619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f607124cc8c5a9d86c7c8cbca5d8cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb06e0ee2decc30cb0452db2e42258621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f806e22ef7023e031462707d55b65622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e231697f85756d225d69012f330e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c83ca0d5036f53f41cb27fd008a7e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e3d76e298400016f832566611d8d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ca8dd48176a88507d88fedbaae040626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fa23bd8113c7dd858745d0efdf953627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e3a53b0cce5c66a5a2d8c8b2fab0c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960969494b1b4f2bea129f4580d4da8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2123a33b024f41dda97591d2e4512c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e2341e26b4bd150e72c78c37a8d06631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216a01156815434820ac20fb9d4ea2a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15460952f3791dfd83df8d177518ffff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a337f1af0fb2b8195129ad9a8b57f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d502050afa90aebc776ea1d1698ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d00b089718eafc8a1b363c94dd62f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc390168ac36e136ea31b12400dc247637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e469a08b6a474892747e93157465689638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed87257c470d67fec0df953ac75a5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6b334fe08d1cc56be8ad714f88e02640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b94076ed4fad7bb6a072035fdae99641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176cb3382adcdad4de553de133bd214642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a0537f84f16abbd2aa9f16d02edda643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303c7f51ef74bbc6ada7096f8e7e169644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55831fbc39b11d615e4c02cdc420366645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec643c3952fb53e627d25b9506e76796646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdebbfee232942ff41d98952157693b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87a45dc2f06892e4220810ba5d84cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dad6b11fd52f213c9b85b92e5125ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06e58c5eb89d943073dfd24fd0a0f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8c063656f1aca6fbc2a205dbad444651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb562941af0db64019f74720b37785652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acfffb0b3df3ff9025dd1fc4515809653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ea18eff834dce8877fc30c4d1d488654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7113cfb68278f3dddce88a56b34c6f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140117c6b81ceed209d8def9a94480f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45021fb4ebf391cc9abd3ea1e22563f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d4bd1b7f1cd581f58059450f29dbf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5876692cb4dc529b02a70390003f17659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac679e8b4d631da2fa23482bf710b12660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07c16e991241ee152589a8e5c81a60661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8f6932be2b5b0512d2b36f47184e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f6d03d83b760e718b600d6f352d18663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b86cf574fa01109536a20b9e5114aa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7e90a03b4b9c281fd7a1d5ba83a25665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9872b843a911a25d7f65d28a6edf6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca0478e24e1eab7a14ccd96c2d3553667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c17bff3061b98ab7d8a9f52360807668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dc9183d605aa222a4227873acd2e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983705180dfd2ed479deadc7e129ec3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11feef7768454877269e3b76b5ab632d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e72f0fa8fc0b992c75a53664c59495672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca8bded7294d0567a861d3d41617c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f1ad2ddbb536bab86df54c0d97bba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d80b04a301582f315f3e5c1bef5346675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfedf4e14c6a97e5ccd652374bbd9de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea101849c3036edcfb2d671f086e27677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98327896bbe53aae04508943ef7d3657678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886451f8c206719f3bcdbd6504f8a31679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276672cd2c114f4cfba9cac2b29c038680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fd090c3629bc77ea86c753ef88b81681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae236e6b7a12df309ff1fbfb757a4481682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a5013151fbc4d3a7b3570f879ad34683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6233aa7a9a960be768e4155157c96684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac56c0ce18e26f17a9079ed2ae03234685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983494c97246fae4594664ce4cade2e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e32c764dec26ee856b173e7f098cb5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f866b63f86d9dd4586fce3aaf3e96c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142ac3dd1ddbf3f7bc1f253bfc7c067689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf1807efb24526673aefe9a6046d26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffa2e83680f0dc242f1ef3f4690d9d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f298610121f8fd2d1eee4192d630f5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dd58f8940a5410fb72343a6ee2cae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4e281a1dbccff68b10021cb747ecb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968842ee6493275a901c16a505765ef9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0da01c9e6ae47f282b535c595e616696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6eb326c0d0cad0c6184ebfc269e1a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee160e4632beb4d8d38b813a441992698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf801ee4a78d74068abbe241ed1f626699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5476af87df05e53caa859ca0b87c76700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbdc4a10b2dbdfe3ac143029399971701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3082a7a614922fda0f5aa50226c1f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133c469441bb94a27e2f81f86ccd4eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd964f77a3ede4e22b525916ba15dc6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a140e5265830a8302a22382dd980e78705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b805c66a52b16cdb0a82fed859a072706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92341caceb6c63741f31744d40a34d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cf3e19212f03365292ce262701f44708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5989278b6ebd252fef9dac3d6832557709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e79cd0a29ab65d2022c05ec5c7b7dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494585183eecc1958bdb9a949e56565d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04f7d07f5f1aca5db219a1e0a63704712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3a245fe3ab101e5285681f0c947ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6b5bca964601cb0c397c56d282c30714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e65e3ea2e992c82662ac1746bff362715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053c04b6879691ed911a34b63836842716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b53c0378b6647afc18c49ec160ede717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccf6c3e4cdd0f4284c044d1f7c1bc2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720f8e5b2ca10a5da69d609678b01f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9340a976f130b4fadaef6c213a23a74720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61f9df360e99982792704d0c9a8d82721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e89fed41a2f6ce5b1d76066ca45c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc918b73d9b4b34f93a03c7ba258616a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528b86f13cbd0f913a2356b7a9b16ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247cd0fb000d5a83f8a348b28ef15f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ee2e09b88171f6c47f84c295379a5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce2e6af83ca9ec84d8b61746cd1d8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26789c495de0eff8898b5051e87f2ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136198a1bbe2d471e9f583bd5ee5eeb1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a65a019f2713a1870033372d4b7c5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d9a8f3d7e237366698473d23ecead731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c4c0c137ed29bb1b2e7ada06da3d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac89f683eeb67b3918ae3c519992c88733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798e87222d6607f1da05dc43b6912c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05f5a66b3c2cbe9504b0190e27fac4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2ac717463b09b6dad3ca02cc10c8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e90e46d3d5c81ad2c943b58242e68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85d6ab1a047df432b4b02eb9b3ee5b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a1aa1f935c5b462b51a00871d06b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba8250a7b79f5964268ab5e289bfed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5a98c3a530f5dacb3ab795749f909741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076aa35d2a33cc1addef6366b8b092b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d68cc8e15f72f7fa69ce70508bdf3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a1411357c8d2a7517ebf56730631d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29599276a5e85592a617d6b1365fc2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747671240de7451c6c8b481f90e6c144746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0587001d76a7cf5f1fd3791c5eefbdc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048492458519b335026d3ff37335223f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaeac5ccc6ec967e5adb08bb450b6a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ed29502e737102ce8324ecbb76444750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf55ff254fbdc335728426b968e52a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6858734a7e13896f7b091e0fc78488f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3c86db3573e41fedc0e3aecc7eabb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133780eda2497af73fd9a74e85cde994754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88379ed5dcafd1e9127d7c604ad75f8f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7e383cfcd2d11eb06841f8c94c743756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48975457a00d9669fd86584e216b4df1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b28fcd5381092d61e8cb4bca2ad65e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b58433caf011389055e26380eb064759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>