--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce81faff95300c2c984547d719f53d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c9448fd8870b0bbc37146a903d03d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444f36bf443b52a3cf139c2d46af7383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a14f51bcacc55eb21fce36c94f93a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e038342cb019f176f52c5636c7c18d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72261100e61498739a6b1a4d81d825046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a41b1248e8d6949abbe50fcf228f857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b4bf697fe3b347475aaca5f1f306b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0b76be7bbe326c2266f1672a3f8929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89759ed29c8dbeb2a624f551162b57d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6637d25f3266dc11009b05bfbd200b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b6c93f819aa2e0bf334479c73a90e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd1464dc7e6fff5aba38fc1c8a76e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251572e379c8a3e107d4431757c111014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8472275cf35511f662620634d3bc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024060e03a31b78deb050fb4c74535016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12ff66f39e8689c235115be7daa0cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb5850c5b3bd53000b6aefc925064a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdafc2a507876c0def9d8f489186e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d61efed632f2604c0ed43ee933b10020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d000e90562c1b5c53b153ab7f3d2b9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6b8e0e5f99bc6adb29647c8b0285f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b956ab246c5e39c896d0d5115f1b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e25104efc8b6a7494975a7b31658324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac369f28246127b6ca2f287ee0845b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13adf54d8b68edfe076453423cd976926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a287a1ec9e276b0efce1314eda1757827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef62d7559b8fbf1e45d214f414d6cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26932b28aef5fb8eefa8011e409d39029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05ea88f4d79e1839beffbf64a649f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595259f8deb212e402431a6314f559a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5717ac9a6f0eb868d486b2838ccbf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4399c5a7f42443402a55bd54e04667d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a27107d601dc136154f40fed2631b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d739c7f4ec5b661d58c7f1b540e7eda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146d97d6b1ef6a2445fb02a809c1cfb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311ba67f57f5d0da4e30794e122612a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd3a6ef27077c9875fef47ca83abbe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f61a3f4244c72d1bf9a3faf6f590c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc31fea54b91b276eead7b2cb5b427f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd291f667a1ba5db05c676155b2686541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b69e7cb5d826c6e59b0e86a56afca342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e4cf0b7b599665a29d724c165d38743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9543f749a050b69f0288a2846d78d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89ecc5db9cf95904492c135823c28345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cab82362c37f0e989054109be707aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ea407c3f1c7fd5385e8601de2c30447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446385e69214ef3a9f244a895c89b7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababc20ab307775698d9080ce4d1747549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52721414b83a11042548f70b251e6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9090b0df3c12bac0dd89c525367167751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f6eefe8010951c4db6deec570aea452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981bb33917473670124d59f1ba7780153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587212f3a89f17b3d79a2e5742576ba954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3817b5f7ada82f8f36c32f293aa9e1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5708532f726838df5a2caeeb724758556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51934c775d7fcd09a2824575aad4b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dad63d7d4c18bee5d0efbee5629c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c2b82ab8c1194b1f0e4923ec44ccb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfe7d30316c07413d0ee5d5bfb596860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01e5dcff4a86006295cc5fb5b96c2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41598856f25da9a6a113639cc330900562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18bc140b039bbff7e91e1249ed67ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b4c2d64447ffe3f079af81d77b85464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec3500c343314fbb189af9112a66f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468522513f5b582f04abfefb9514f89c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115c4653a6b49a5f84e56c14baa2ee767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17843f8b29f2dcf6a2ee8de6a1cf1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42d219df58b13659cda884540667cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38407d3cd2860b752a952534c0e6864f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c8a1c5a4f3e07dbfc0e0473891e2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98a968e1ff96be820d39d635a7edab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bb56828d427aefe37cb68e7d0402573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b65d405f304db36e37f121e2c93f1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40453c881e01af1a5996556fa4aa5ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b306db2b16cb9a906bb0149c1eff1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9ee72bd8a00f8e4f9cda173ab2c0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e893dc5c90b7644c58605d03b5c9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb3408c1669510d2dc1e1eca020a0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1320c9affbee2c924c44e6c2567e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9da10b56e8b1bdb5d0b0bf27fafd6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3ce8db7c03865e71065ba3667118082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdc23192841a827e60be1230259be183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371b6a7b9124b525db04f44ae3825ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda1b565285feded18e21e4c6cfecf685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c529f3259c653ecb72c7ab3ceffa2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5233823dd6fc1dd0565c230de26c92687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2839de7bb6f4015416fc02e231763788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd830e765f92864d9c254092de3a29789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5407ec7ba89d839729db8f1078ba0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25868faa366033c277ae425220c5aaac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd0cf2fe686afacd30619cc427a6ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb9a2cd5be84399317ab7fec5fa24e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dab62b01c41735e3ae3826b476e79494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa6c9d4b5d6437cd7916bad14079b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb29d0ac443f4fa22e708862d35dc496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcaea94f658d0eb5bfd75d0990a0d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad852cbe2828c0ab10a6d4a0346d0fa498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642078bf3e77c30d32b09597ee0bf64d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa4430f2f487f525dd6b5b708104ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bab27881813e32b3e7944a05d79c73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7486928bf04453ecf8156a573059e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d97b8dac102472c33797afe9cd801103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4eba14345cfffec08d21a5997fa936104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c94ccdcd3669832d043c6d47feba65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c065b1f29d8110b345b4cba356955106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7985737c128f59ccdba792488de98e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0fd6cf9622469c64bfa6c81e48ddd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a878c4ebb8d05669804f858a26782109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa925b1cfab4681ad0aeec69beaeecad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2200a6535f63a4ea330db548b727f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264e286cd4bea1a1a243ce38f7a1797112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bc2a9ec61e6a6e783c3dc308b4aaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ff943d4d34679712066715059923f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668fd583677fadab672eeac9b8a2209115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63ded79f7588188f59986ff441812d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99799628768aca65d1127c2e3c50fb39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629eb289235b0584fe735fae9c7b6a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbf571a1b050d3fecd7bf7fc3bd2af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3ac1b280935b8dd0d4a3af0810d5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792137662ecc58e532b0f98c6ed5638121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb60b0cc2fa0a7a9e984e7b952def70122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c320f25fddb66d11edfb9ee6ad80b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a65469a0765d509b53b551a3458b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c9667cf121ecae87d1628b22e01ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44741ef0a9ce6671f7cf307ac829e617126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047c00e3a17b2c5a71d6373c651648d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3ec1477ded6891df762a768592cfb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2ba0c46e5c576aa73ba8f86b44cbc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6ac2409bd28a6389f815f16a2cbaf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1e763378ac8a9afa2f1c18ce37ee8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813ea56ab9d687ef084dddc4333ab3b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279ba8e8f8958d66cc3f359767eff06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440ec780b27023efd37921a23f78ca9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b54d4667a7e531decda9f24ddd469a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f121356211899503798e50688aa584136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5eac299810c0893196a8bd09c1bbd4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcba289116c0a5d2fa1e999e39fe442138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202a8c77fa866e5003738681f18d313139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca160a76a9e43a91f0be19c2f0511ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc623094610df1bfe4dafdb510058adc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb6d8bfa096a818a0089629d3ff425142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c36a6313457c8853b9aedfbba8466143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a3cc5668038e32fd9d520130e088d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc370dc8c32d863e3b6710485c9796f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02244ed9e1cf630b7c22178eb1a82a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae656a136bfa43f9c79c107f570079a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17880d5a0d6b3bae1bd6ff413ab75f14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce1599281980a1348b870014a1d69a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2429488dd2a2d9de6bee4c523cf50d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1e2b526935ebb4da0c44195b08fa7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229d9b4e2f8f848363900e033024752152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c3be4dc85e24689aaa42deb1c4041153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74b8bb36ada7e43f2149f2c441c30e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fd968102bfb7710e0a92fc795e6f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419a29e06ea53b85dd359da92a25318156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd6214da258b51963aa87cf97c35d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d363c0a07c73e49419077dbda3ffa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54326dfbc20d760f09945b24c47c796159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfd9d04c952725bd0db7919cb27c48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c1cd7ff97b87b9759f11b4a95e276161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04708a357de3b347663a1dc61eafb4df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00260feae875e2f0f9987bf343c5f390163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436445e70111fd8ee94d6396e4c134c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05922d37d202de63f76976036b22c371165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cc754369ccf80b0ee0d1683a2f8e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aed27a17c60dcf22b3b0ddb0f9e4b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8b89a36724e50574ed3dfe093e849168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31875ba5d8060689f948bc9bafedd026169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f29311d0c7704471c50bada2dfc302170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56eacc2a2c800b22b32d10692e91f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363db02622811f1fdaa285ee12c4aef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6f985a1d8261d8d662bc1b16cd1d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879ac8b3fa0b7e1cf237c1c8fb29cfe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4373f50e22eded63278bd82c92d089175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a40fb8df7c66bea5bbbcee7c66622d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50d1d35e5bc3f281454b3a21c495f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc39169bd0712b86313da0c3de3811178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d26491e6bbee778e968228c634e21c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a42f7c047e7deb4203f497c9cdbb9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc89cd87b0fde98732227b87276a74c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296827175930b7560e22bb5c97db5334182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9e2b46713718aacc541af1c467717183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447cce905f0e8fcbd3a7c459d37ea59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd1d25bbb23e89ecbf234b80bd7a9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921d6f8aaf2cb890281a79c12571060186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10007b5e8b12945f10718788232d28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef861e71a850f06a03b3fe74f58ee1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7578f9d0e2390fdaf0fb9b0801860b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda220ac6b0dda9cdd849518a180ed38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb1fad6e817be38d1b4e2c1236d1a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2bacf763507515484cb404f4901f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcd06615a3a542c8c94caef880a52c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af4b144f4bc0e21e165a4854b4168a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c491d84e7abb1aebcca7817250efacc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfca0884665cb09ba5071c4fea5e142196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b1e6e405b9c4ee782ace39b6a38c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca674fe39478874421d9aae805ce11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8d00558406311e543c62dd9c0ea38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241288e430790449784ff55c28350383200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958462706ce49a34543c081022c15677201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8166dac2a3c38d48cbb41965f92d372202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4ab28f4beb15ea9e3e0bad9b5367e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6540ad337dfdbdf3ad88910beb6139204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4caca5f53603bb0538dcdaf5714300205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836420fc1a6968f558d715b3699aa326206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e949a61c2437332d223c2183abd00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0653a9037a81f18a51882afdc6c0f08208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951649063fd699014dd56adb6a7503c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60b94ded18d2a1b930357651f09314210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c894a392090eb1bf9ac4904c060554211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39c9c1d8fba0288f3dd7011af44375212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8dce9b963366be334606f7cc6deef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea1fb141e20b935066abfb81e6101e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dd4eb0ff4414477086230f795b818215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec75ed9959596d70e436c0e2a3d787216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dfdacf3f57c855ad5cf11f06aa765217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d398a37ad563b44d2cfcde68af42d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff04e1f82e1d9dd5bfaff70e91f74ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd0fb8d2ebc70fc32d13fe95f0f78f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d606ed808d4f34b77b3d1f0f6abaf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eada0f1e4c40ebc75d6ad1628d415222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbacf02283cff193d3e214fb5f67ee5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ac469f505278eb1f80b1087f05a97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21488d6c3fb079d0fb20a9f07154d524225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a01160db156805e3f447e166ab3b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b992df6e47907d9dcd478a772dce8a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9e16cd7323d3155c75abefb48184a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136f70a0e0adc412353fb498d8517d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499c2bc659b8128f94d44b75d085b8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d35619f309ddf27f9bcada645f611231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86087d110bbfdee96dcad68516a43242232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cad36121b642833d5544f0f1d9db2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d424acf4699de19269a9cfee70666234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e7a2aa123a69254e76197d7a6c51c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e778deb3c26251df519c192757c12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7feb778ad078de3db7d1c69450f633237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6781f29eff5db7238baa17a3d7155238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1c0bc2975ef862d3eb16a794dec06239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac7e42450d195af77651cf9627eabd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5032ee309d825df1541e6e070dc3aa2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c978d0a86c5218fe8e3b0c1af728d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e7a2c95a3297dcd88865e64eea102243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590fbcca5b7b0a6f1e1c9907f69e4e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac0bc03e2c22647371806f521d453a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7e4f4c42bc9a19f62c3e379fa810d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ac4b59bb2a661ed89b20faff6be26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9cd22f8fb0225eefbb16e04c82241248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda5bee16fa4cd10e5008e2f6070dac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a65528f3421c3daa3a9661e13c53cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5db38e89568433ed59b66a348536c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b82bc44f65e9d1f023d135bbcf91c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcec777608203bf7a7c9ca9e54786a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f75e245df4278b0aed2c53898da2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8919a5e01f68eb9ea49c7bfa2339b21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb374815ee9669c73a6a52197f906c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e8e5dbd90a245fdc97b9b9b63ed06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c99d150b768573567920d631c493b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934f6ef1078f4be6cfcf54227d11a3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f56fad80d9999d1b737df14630a78b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938ee878d6d23a119b2c793f4ac23ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c3e3e2d8e5e665d35cafedaacc72b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb67b4c33f74d36f4005fd31c5ffc7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd7fc2cb50c044028006396f38578c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33f027629ca2a00d5033648ee5aa4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ee26b7f40abff31de25a37d739e35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34e3bb98c70263383a689f0cefd5f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13665e401e643ba5bbc22250bf38b9e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64857bbde05d88b6cc357dd41534020269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f75e65fd686fae1b52afa57f1bb78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe4e08e185bb67dede33eafca6021b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942fc6d642f910c82182d0a1ef46661272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25035fe69656bc79731c2fd4c6c87b78273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b512433ec4da920e77b59d6c637c6f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d294d331bab35bf440e6203bca2dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311a3b1ce84e89b0e920f3fe21fb78f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d9fd4a16e4aaa06d386407931b9ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964f3696371186121c6f9211aa6632c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f465abec23637185c10d1a531b65ccb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f86b499ac08803be5a33c1ca2fff0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb317dd608ec915ec329f755592066c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455500386ab7238910e3c01bde8a4dd6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c8dfe102a7925b67a698eb86d75c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87aa5385c7f26804a26e1432d756cb2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38c2c79ff3daff677450438e516b4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dada91110e9adda2d0eeceaadd4a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46164282ba9b69d82f5cebe402a39fb2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fbea10720290a8c2d9f5d65b4d495288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9d70121da03c56392fd649cbb11f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab1bb7a7974f845e44c4170640edad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fab0478db310bbac4a5eff346f161d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfef92b32f006405ca543e88f9e13f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8370a8bae202cc06c7dbc2ac5651661293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e7bdbed3432cadc4a72f8cf624499294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02804fbfcb4fe290e12d0303a46ccdf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db82bed883e23e2cf9562be01f1182296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e79e8cf090a9cbc98dec06d66f66e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c445faea44d7a75753bee5d4ec24f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811a18a8ee1ea7c0e07fe771a824904299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d19c35bd687ab5160dff8ebc312de0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c953d8940bdc9bb40f078f989e681301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3e5e4f914cf1126cb245fd85b2f64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c26df0538b7ae2201bf8d3f69abfe6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d62830e7de816293fc874509ffd1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371def861fd3e469a1bc5853cd8c8682305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96057c301ce5c1f9385be5ccde9cc369306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80570a602a41fb7ef0b902998de6418307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca0eb65542f35e63d2ee207b6ff7bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa8dfde9383e5e4d8dc21cdb69a9c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82af48daa87e2345785b47aa20e525310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd032c5b7a5a0f54424a9cf2b9601b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d70439309a80be7799f6ae90c75b66312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19e795118493a4c6d48c232665ca7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f48f58da1167efefc22bbf020b3db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65d0ac0d97108adc69df20a96cc329315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f62d1d7c856adfeb0a2c86815f38b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292145dbd559786df94d77447a64b7c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545591dde9abe87d5bafb022e6a123cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27820d4fa488234670517b67dd07b428319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b402d85205232394853c2974bc60cad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afa7ca420ce804fc55e25bd8eb8c0f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89569d1620c50c931644a5b5e4bdde322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a760cedca634afcd492343c5f084d36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e022e74199737664f03e208813491a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271002ab9dd6b5121f730e7cdc82f240325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da319a323788516701526a604043f0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f7bf00db1ada7de0086568acde255327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08825c03c830cc3182ed196c3fb7c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca5eb0249add08952227e94c90442d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97928a80a9e8c579bc7b015bb9d0d662330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbdf584bc06ecd10f50d65257e6f5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b834dd6fe791a9d61f86055fcd3f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee22b6ccc7dea60bef372fb697c67f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d960feeaac25d3792aba2148bf1c158334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03ba21b5b222dfee4e3c08cc031fe8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c92c5ce68da9a7fea17345f4a5e98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa4e40de935b496c7955980bee3c75337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38579cee5e31a0a41ac48d7327a7ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30707bdbb3635d93ae221fda3f72dbc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6045f6542550f5998c59083a7bb7f88340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7af12c01cf0e40d81c849018e666f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935918c434654d6abb65059fcf2ad15b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fea383d4193931cc917d51b6575b3d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8361b91847f577e0aa68841567a05344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f382700a733506a806fce90c61425345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc60c6c7fc5ab1f486564221bf2efd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a93c3dc847306e9932b86965d3854347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa809fbce65a98e3355c63faa50137348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541430c872f19f07714745433099412349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7281f5c1f719509c09abb0fa29422ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21085fb550c7a00b7d18ccb6593415b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ee3036c8860bf28f7a566dc10c398352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d1101998b019f46d41a9c3470241d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106109fc2884c5e278de5a7967229dd6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7ecd63ce19b6b666aa44b504bc5d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27306596995da3ec0e6599fd4b70d0eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ef95c2f8afc3d78c821d639e9beac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b617631e622235badd8907432cfa6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909fc04f03540af1c7479918cd9bf8f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a691ba95782402502494acb3f4ac94360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f300b7d2b8df312fdfd602976fd901361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cd492bfa33bde754c9e207a0bb0f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dc453ba6256c7e327e12fc1705ccc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5db4aeceb831415a1d3501124850e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c246da03b1a142a1e8961a99db8018c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c946b003e77695bc9a594d3b47f210e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95550f5a1e85c7e29a86afa7e6f9b389367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c1bec8501e1c3391741323a5ad970368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb235cad55dbd2b3d6c3c77fe2796a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f995302d93c3e9a7ce76b8121799055370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a00dd3f0394ca38c7df9b1f55acdef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a0e7bc86e61aa77ea67e9ecb9198e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520442ccb2a8d02348241edd44559a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5a08254efbeaad8c6fb56e5c4f4b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776beb7e0228c4f839157a3785260b56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff238ee040d6e0b877af86ba8c4f042376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfa0e6b466f8a6c74dd0beb2982593377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfb9bfa7b5f4daee8faa249a524321378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a4dfdc54c90ed1457501867c245ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2a89b47dacaf9ba1bb3d6f0660c0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e700448ae7bd1182571bc27dd395f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c3af1990827dab2c5a4eaccee54e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46232c2293c64af752c90bf4a8e8e68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469537b9ee64465ce837c025248925b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c156b61d8f3480ce8ae8da06953ef8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880bc091abf4927022624fd71fa37f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82aa1a461317ae94e50f9cc646d3766387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cabfcff04a91a32c975e16d1c9a5c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0880d98b4b22bfe285905a13733cf86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72458c3e1a5023917d3d42787375301a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f02e24284eddd11d987dc520248db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ad09e601f26f41118b6ae30500762392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80d0a088db3b8829308fd964d777b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f898d236e385ee0edbf1e67e7ac1eac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943ab80e557ed3946f0f2fed7ed0810395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dcffad424b2f5f71fd3e5c7acdca8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275aeb3dee1cc9950bb9389d2cde3a7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab470787a51eb900743fd2f40ca0433398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889898a9d797705a7f2e465369b80fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766323ea3af7ff2723f0f2d360ae4526400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea9ffeaf3ae574731b728a96a66642401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a273eacd628578600d584b608e7e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22178fdf011be629f22eba64a4074308403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758256948c9584c6cb35b76fc7f00ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9748690fb01c851f42fb2cecc8327405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ddf27df5a89ccf06e49baa67317e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab63d1951d44842646ac008049472e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747b916f7fea01b271b32e2716b9ea9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a0efd8d7e9f588d77da5549c835c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951184bded8dba564ccb4b60c1715df1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5c8f5c803ff8c6aa0ba3ae5e20671411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71af3242ac92d67aa0849364297e9bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e616fa084d3ff21ef3770e1c547edf4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b04c61ce3791c3d0abc9263131128414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6fd17b516abc42310c2571be80af9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315720df59d292f2e5749dd2562f2ff2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde2641bad590ad9be22fd42dc33840417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1841ae4a5662409759397ff0b60b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f282e1f1f6bfa196c3ce038b45105419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d25f68bedca4515d80e4d7d6b1055d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d96baf3021d08b90d2579445bb85e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7922e767c4c019d08ab3d8ddf4156f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62473f53f31052bad9f067cdd3e7b7c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f0e8aa7e008f5ea448a1e0846e226424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904ed165b426c924889c51d131c7231425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f718296225733fd102f5ba581e6d2c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50e4e4adcb10c84415ae3e9d0728e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f5cddca5cd88d0ae0e4bc61301986428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b587adc66a4a27037edc2823fbb8b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35369dd64d02e8fd23db7ce5efb71e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0c5137e7e8647b88b4dfbd4a26eab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb7699a457c3fa50ee505de8d264a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd8be4141884db0f171ae84941e13a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dabadda2b80341450b78fa33857b89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e151704ff177362eb314182f521d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9e7f1233151e238ec4ba209394746436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd776bc977b099a36fdea216376006c5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8186c4b2e1f4562d5b74b89e21e3d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849a1c8514cb9640b25c55aaabf5c5a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c66fdac2301cf8d2e4affdbe8dd32440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65acf7f1bb73e531411dc75798209f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699482ac739816454eccb9b7ada561bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121b05aec2329cbca94cc5c843261fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d63abdb4a866c1c77fbcdcbc8280a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c057123f1dc9ad509075e649caa9fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093a82d925558c2e45ac3c116df7c53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417d959c094bd9af6dc0e99a6712806447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b13005485f3254d6a86bacde2519cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484ffe09c8e2ab0de98c942a8e56eab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adda9de5dcf374cfd9eb50e0b0b9bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94c0d6069370c21b3d22e87a04f374451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ae641e5dc2a70109a6c0216be2ef5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf2e4dea772e4737131933ee168e7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210ddf164cb46320834663dbcfa3fb8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a56e8de8c0e3b03a154daceb50b333455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fa470dfa78cf7c314faca0c650f3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0fb743d68cd91a05e8c570453794f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbf42eae49b562bfea57f54bf453e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c033e7e02714642581d0ab9c282351459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ed758295473a2e728e9d497eb2241460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75fe05a7ce29466274b27251d49b71461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a27db58919157b7671f094ff28d2c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcdbab462eb36533aada8e06fb493f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ed6b84ff0587c84e7a0fd14ec6cb6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e16174dd0fea555f18e67ffdbf082465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190420ea66e70cb286adca07023d6b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37817432957a1e43f585e3fcf387d68c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677fafbda320070b3b76cf77b6a0c15468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8628da5433c9a85b93a9b8f6ed1dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b11da1fa96aebb75629ab61c81d6f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8968c03c66db22f82a33cfae484d61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039dbeef9e19e332d724d441b14a806472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de301aab139e55bec9fd9997f10d5331473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82669a6450942c43acf1eca1793fe3e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fc0fe8b7e6fe600b0f8e53d15544c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72753e75fd73ff554afd677b6bb51f13476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110a4a4ba8cb5ce3409627ebc25afd6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d2335aa342f7e45601d3ac5906776478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4ea23c56dbc0958aca846dd72c8e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9418de7e8343f75cac08cda6794f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80d66d8f3dea687c44e9ea03626361481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c385f7e103ca92b01ce740eeea829482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1a6ec205fce50d361eef6e4fb68de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85491c53f2ae96662fce9c0af38477484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c7d41eb53223f7368e60965957e85485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d2b9218201864d19c2987a1d395a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68274ce9514e7f4dd900a74b5ec752487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cd31f2d0c80e067616bd9cf201a6a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bfcda3daed93c1c1869a5494220f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b60f60fd1d44e199259e64ff5280c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5399ee73828c69bb29b6a0b2fc3aee9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a5cd993e012f36747caebabb19d6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc38da55232daf6d005a56e31b3f38e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd7a998a725552b8c332500a2f694a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763c8efa2ce7db3251733777d2be770495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96df472e5c42a0947fef699114c1992496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771d54f9da963b18df5846c53b13a91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e161e2b4a2b6f54fb1392a3c89fec17498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0b312cf2199a42f2bf8583fda2564499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3e702ce6073a16b9424dc7dea3775500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a024e7fce04b1063c1e9c7806a2dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65e67c970fcd7d9374def7a5fcae38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc84c07c72b305800ea3d5d81cb97a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509cbe69e6ace168ccfa30f8a8f659f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd81c2dbcefbf64f29dd01c013e8bb0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7ee299fbec56d4fd895907c98d67e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf316de04240e16814a34bdc5dd41655507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc1e8a42381540eb5f8a9b80cf41ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8a89b619a43a6a0663f6a10ab8be6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145a34e01afc2126d62a1b5cca751f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d44158baa209151953a1b69a17a40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8293754313ffe0a48e286089411ca0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9a797f43580186fd161da8edb20d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e42312c48dd204fef0c6decf4cdf1b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679446e62688eb648e448fc518db44b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e6f180d8bf395c9342d13f8343857516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a92169a83f35df178e087adca16ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fe630225a667e0e9e8bc1b0ea5222518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2df8ccd9b9bfc698edea15a244f736519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac741ca8b124d327914dd8f113cf00520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab6ffc7377cc1b92bb3bfb3d0f366c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e446a73513d778f2832cd52a984ec35522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10886ea1710212a48090aa646916b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3b637e12945779e0e75e88cad868f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1019a1a75c897ea1e33771776025910525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1e7c3db4caf9c77d3a63d0e98b9a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dfa65d15f10819c46bb5d8358e921527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beef6ff2ffe36cb1afb7259e3129fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ab5f626f4eb83e3df85b7bdd16555529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dcbcf28e46ee4f2cf67d2e27dc8e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0403838849a2fded428835b72bfa206531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d678933fd64067cc01a1fdb86d09cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54adac553f76317763e14fa5dd6bd5a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129da6cb268dff8013fbd3dd41721674534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e55404ba5429f8d17c11fdab8790e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764cb17a84be7b86b3802de3180ca2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eeee7c61ef170c8505eb932c36b98c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9b94934038b8a9b4678a267827499538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572eea67a47b8e5c48b34d6f2a1095ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1990c9f259beda3a4d35cf6c50c334540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594a33ed50bab1fca1fde13c7f41c90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7c42c81686fec831ab2d39bf7f371542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f414bf59d155312e8109471db29f727543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bceb74da146991ae6630c4042e985e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948b5f26d554871e3d75aba7de2e5a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314cbbbed8124a2e46ed10df6d9b083546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bd3a70b7d35579c2f090919be45d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bae5b14dc0d393262f0fc06ede6b92548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbe5521ed640f0ab60e169fcaab0df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad54f3e47abae1a7731b23ca4a8a65a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f8069cf7543d3098ec948915fd551551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d046a3cc633e1f79cc8e969c0df219552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3023aa06faa9e6427672d93e6d595ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2ce35b6f8661d5732e0451b336922554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6df80bc3542b1789df1412d86a815555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628e9bde3c8e94bac06ec254512206c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe648d24eaa3793130650a22681759557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247388561c1811be8e491597eb0e2cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1029be8ab4533bf241948d209ad6ef8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734efafe3010597fab93cda7b5d663d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22806d2f453056827ab36585e0379e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071b45d716ae9097f44521d2dbe6957562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ac2c282b06545cfc25b04322c18e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4af706d439f027518b2a99f4a8692564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d2cb2dd510608cfe2cf92a83777b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78031985c9081c36af56dd30cb077c46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8fe94750ef4113b4c3e579ba9b10c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ece7b096f777cc6597142867fa7d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d760f195dbdc39d779ecb049a4e35569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d176b5e251dd69c62bed99a0ccad143570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4912bf2dc6274c9d9a0fe091e78f37571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a1e0cf5b83e7bfdbc12658aa3401e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3e66545c8074c2648e86c97a54fac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d8af30055ca7a25ca33733cd9dfdb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad13adfea266f6ddbc74bbc5243fec0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878cbe6f33661b773bbedf2842350d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dad2c78639e13b15cb9abdb978b46a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfd470dc5afce1938bbee6efa918a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece5a572c71a4f3b27f4ff92c4cb4ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a347147cbd26e2eda2545d5aaed5fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78215bfa5b2f47867619b5c2af6a4ddd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b736a97ce45d273531b20dddcf4ff2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5882b8816690427509863d6ea01f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e52b0befe19699828b24b07503d49d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2ce4508a7f1bdde06c3038a885975585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba4f9e3bddcbae09606932a6a8dfaf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8451333b489e289f767457bef5082587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1ca1e5a7b86989f163f89bc8f7f29588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff0b377ac4887302533d2ce1faf9db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f547f6395cdc402435997451ae01433590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829c83c6fba6db9af9a2f578b5a3c7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda615c678837a0acc1105283605a53d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6292aaa7c695da19ab5feae88a6811d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29f160c6f6663ddbedb66b938a2e45594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fdbbef6a450956e5e492c97a79455595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf7b3350d16846f3a82e5a5e840e81596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08f661d5232ce3e8e609628d96ad37597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16b79aff5c8e076453dfe5556856fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c9f1594db8d91d4fab8db5a538ef6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b98eb956dc8eaf0c8a85e17f4c5cd6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8df453d7c9e895fddb96330e29691601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528dc32d44ea428745a56b8351fb207602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e8f37c92674b57dca7f5334a5ca40603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3807278a084346d961b5396057f6c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dec56df2209d16c2c12b1f73d689d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd155194452f6e0082d805d0810e26c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d72cecb8d4ac73ea4734c617210c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63176fef0c263967b5b7cbc2f32fc00f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6299226e7c775b749f507e49f1a61609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d50a7b631b28b505d171539b89127d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015b75a88b09e7a3ed6045cabcc56d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1dc5ff9489a87e65bb6a64ad0041b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6da1e87e0d806da2d77fde55209d47613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4dd9971609f5e87b61bc5ce54bbe4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3f7d09c1e57dd781358a02414a735615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da802b4376abae84b3d201ebcae90c33616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8b19ce66b059658702e177d5312d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a4d5422ce4eb6ec1b144169462033618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74080b4538bfb266319a8a6519b3d77619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407d4ea65da8256e1235bd913e16f20620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a20867be478324835480f72cdbf003621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6178f55d1bfad6149d2e9b86a4b36b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94175d7837349e74787dd199ed5cb2ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb68695c76339011233d2bc10084117624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365c57998a5a5a1ccaa56344429c11c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0882efb68e6ef0e64c8316ee87ed27b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b5a5f7834d7378c9d526098faeeac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4931b9fbf2d6425fbf4183808d1ae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cc86287e8676c6c8c5de0c459fe71629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c34a232c5e4cca6d403880efe0a2b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921a08537af7f2fe9306a0887999cd6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e92f742a8b372ecb5a649f6940e59f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16439a7f0212b4c880466ec2cf5caa46633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c3459b84a1d74ee8ef79ca38838e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d4a4ab6e1cc9cfbf12fdaad4858fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b053598d0275fdd1f5c8ee07887b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096ca9bc2113d6047ebc350ffb67fdd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830a3ee593dd8e72c73e2c2146e92aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db90d55a1e2c916d5d58bd10d2abb4d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bf72bf3cbccafc1d246fd5e9017c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6108b45fe2fdc47573a30bdc7362824641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee3de1520e9effed875829e0cb6ddd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c819c6c46e68b6383f5656b97c8c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d0815b2b95715609966fecea137e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bed623afa0f2a773e51137e8a1cfd6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a24beda6db2401496e3de6c6648cc7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296ea5cbd71015efab1d09d7f7bb6f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9c81a4fe5b3fbe9171eb7813989ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a17144ebf1ba060c7bd94dad5de6c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591d24572692df01db285c7ab543ff1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920f7fdf32ba110e95c72081cd88894651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0748e8f11c8f591658cfcd5ebedded5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd71d829c4a977885d69aa58b7833a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28622c10c5e554d9638e86d9cac6e2d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bec633f4903ebcb591e14dba97db80655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219e71b5ae6a56a489b61c9d5a7466d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308d72697f0fe8b98f29004dbae1d16657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bb2497e51e096ab9de788bb46ea75658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ad211cdecc96a3664970cd2962377659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15987972fef849658968442b7a22d3ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2027319be405e3378b69661255da649661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740bc170e2e60d545a00d0224f321f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672fd40c1ae0f0e12302981e0cd9625663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02db0eb6538a6b18bb22e57b5b4f6d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ec76be13dc531d82b353360c0a86f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530930b9ebc6312584eabcb0acfafda4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e5aaef37b7586a50bc6299de2de9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36e9021256bcc6e76b21ea621caed8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8806a75e204e8d0dbf90f0ffd9dcf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a46ad75409230ea68a85ad7432bfa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c7ad4b1472752f05472e3faa74369671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0febf5e6bbf7a2cbe6863b98623d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751facc6678a6e124276bdb00de7010c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991099fb393c33a9b1cff7fb25ddee2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee385ded50ccef49704c3b7c610a9ba7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf21420054fcb0768c440e1eb8780d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04017f352d97c950aafef32720d1d36d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23f9429d5e55eae93bfe7380ff5cb4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133c153a3b4f4c0c953838db4839587679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab07050e75748509b060769d2a97f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34c859c32cefb294aaf73e3ae57308681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2333c6b5ce72e9ff83ab84614f23be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16421392411bba2dbc2748859a765c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c78973749e896dc83d65c0d37aecc7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52af9d24ae924a489b22a4804fbe7e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15290703130fba870dc914a01e41ae2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad86ed2ffc6651afb83384281f0a49687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85e31f814e506ae20f913d37e2c498688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191a92d150e18164fe2849cccc67f8c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf78cfd80a4b98b73c512949486084690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18206a87c790810b691149b22eab973691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51024c9edf5355c1bb1a3d0f3dfee9b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee162acaea29cd1c176d90909b584d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb389990c52d52b147b220d0c6b10b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c74c24b151faa9f94331bbbc0921d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544d84b1a4f638a7747447b8993c0ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11c9c2d359427458e730e376ba83ec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8f22eddadc35b08021b6ef7a5ae5d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9774520b6d7b388067119943e32fb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59540f28554cf02909833f5fa529ecf6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbeca85454b38a6f8d06b80109ed6e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b50bed5bd798dcee71881fedf4436702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1e68e40878cb2ea0bad846b31f437703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d85e6800690c78dc11e3e66c57948704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78641c4763440ab53a15c3f5bed8d4e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15353b4e886ed6842cf64b2935cb2e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccb7a2652c57bc97b7997ad71b2901707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdcc3a7fb27d998afaebdbacfbfa60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64093ca4372b65943277e37918b6ab6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f39bf26c78b651f700cd94d89da758710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9e826eb89421537319c27807a32ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bae127f87fccab5d02045561f274e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2300471c1f93a5fda82a7113081c4ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8282490a316583078861ef7b156b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c743c1d8c538a204ff281b51cb0f92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa96cb2c3390384a431e9860ca54eaa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66da4c3fc9f64e1f7d10f76ce568a48717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834f804c92050d0c819b02e3b6c4cd7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a07001a7014ed89815e25b15b81f48719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2da0aca8431b48d3015029e7915993720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55675df2bc231c50481a84301eb1205721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05472183b4410e732e769d31e0aa2e46722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e02816bbb5d14e334297054c2f12f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41434b51fd70f95fef0a31fec885cdc8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01130f86a4759a625ad0d6174ab9c1a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9907329fcc5437c3077b7bd33ceda7f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e41912fd361833ae69a95cc441498727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5062f9591ea4f3cc5bce9f398a3c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b70089218793e12f4b892c42ed21a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d0edb2076bc4f66dbce3e178d7293730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b28c12dfd18a1216bad2a41bde14a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b47c72734abfba497ce31319d29b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debf0424c12e3377f18329fe74b378e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14086c074a95e70394cb87d9a88688734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f1d43e1917aeeae1ad399116ff49d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43c0990b46c20ffcfd21176f4780c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f19ccce4158b43f941cd535977cb1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814a02760a2eb009ed9fb744c26e7fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103bf9dbf809dd0513b63f0e4662ff6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711923e3b7df8c9ce56c1e97f3334d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7a03045e77f3106f56b31f306f13f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5b05fc8c76acf479a9f9e86fc5c0b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9de1d5a0e61af46dc568637bfa38b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f00ed8e11292d914c91db83e7f0424744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608eae8f85a9fe1ae053d7fab782aa3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f3d6069cdfbd16767aee1cbce19c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c4d93a946c2e830c457d2206c89cd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a6b7afef1315f67172ca9ed9a3c7a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a068a0d818c3dfd6bfa821b7cec70749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38dce5840fb6cd0ed865d8b927b43c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d15b276a3a19bf8e99e0f0377f8fac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cdd651670def39f95669861829b94752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88d368e5a49669a52d4355f26a1c76753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2903ac7269f1dbe439699860ac77096754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095acdff89bb7d869bf8471ca15ad45d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba661fb6ebc6f5dc75fb1776fb887814756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d486bd06809edb3005711b1d5cd0427757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476f1792c44b764f4c889370fd6c446758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd037f7ec09640f0c67c7d2074c4c59759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702a7209ca3d6b9e71ec2d855a6fece1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e1a6a1b27134e8cfa530a33f78e412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd50a013ca65691419b60242aedc963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef808ee03402a38aee87235aaa81d5144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a808ce9d33b83a81d15301fca43195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb84439148f7b630a710829dba6bed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983af621fab5609db69570b8aebcd9ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bcd1bd91311ae9f3f8017d046f6078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a2191bb1a82f2231e40bdd9e30b919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa99a9e41ca530a39a8eaa805ec8cd210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe71a515ec05250aac80b02a80c75a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3839a6449f81b25ebe8986fe951874e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cf03d23949720d03818351985b7c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755a5bd0ea97899e56f3a25d33b9c5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db716696b3fa0b4986e85b36075afce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc571983d543fac9073ba9ed5a0d2b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c582cb5b99052fa5868ee33e8b5f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fa438591144bfa9559964cf11fd6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639aacf354788405a4bc0285e488c5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b92c0a69421a417fe82c50089be5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28f7589b923d0fea3d076614acb59921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f503aa83f0646959dcdeaf9a9ac1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2f744a930edd6d122d7f95eae46f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57c6d28bd5512354542c301060f46624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603369836612ce0984ca7696705b6e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1e8b2151bc02fd7729886f609f31d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bf5068de6fd35765dc412c629416927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4112bca15a2e35051f6dbe002b965228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b58ebec222a6daf3c7bfacef5da3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e9b74bd6a1777d030abcf1c71862830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3122ca1b2c35d1ea777d50bad567c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62d8f6f7f4817b586878646fefba0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5de1cbc8bd2f5bc2f0de805805b33233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d84fb81e37c0105a85ee0e3cfc67234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadcef82308bdaf83d05d0edfd00a9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c81ebcf4d9583317a0c11c6f3ed5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16738dec7aa7b56fae1e206ac0fdc737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de973764e652936811f0288cb8e78438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd411952adef20ced4fc1b621b4427f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417605d34f493bdd11878701890ed6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f39512f6268fcdc69dbd6208a2830b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e655fbab5304cbe3dd51a59bd809dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74137b640c6e7d0fa57307a39eb8156343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c1e2bc1e24027b04d08ecaba6757f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80c49aa29a5d1fc656ed8a1133a35945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf799680532fe11697ad4b660fd3f59546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67062c9bc3f170fafc6799b7e94b44847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038eb6dd61677cda3341935ee1385b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ba0aeb203792d2a910d5ddbecf0eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd2f777844f108edc72bfb190baee650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30760ff8c01e08c648621204c2be4f0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2ff0eb9e5881225719f08827dda2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ae14469833a46f3f22c076ffe4d6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c329cd123b53861b80d8c7d2d7c99754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726c8511ee46e93f604c7897bcc426455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01612b0567d5910867eea440b11a0fda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce11127e5c078678cc84705551ba8f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d73ddebed77b109f0cdb1cc58a260c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204f18d551b973170e45b694c12058359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ea0f482d78b23d8e1cf134508064660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4316dba8cbcf62d1ec512a46d253961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce441abad049d45ae94cf97456911a6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fe4d2c4cf3b13c9f8daee0599884e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e31167665168331c72277f9ee1534164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22ffd3921356aecca8e43b1bf6381965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa7a66c260eccf97d87d038b547af366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387de947d6042963ebbb63d9c58b1e6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605251a0dfadbf679202619808e8a1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd6c25b02a141edfd18146e67cb01769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc07801ed53ac8bd02d702b310fef370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffc75ae5b8bf7004315f6e026907f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d2ece05a50ec84a7885276223c3f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a18c271318761bcfac5b67351337ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5cd6c819839be8fe6d95965fb950c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6790f8074f452a0be30ce9d830837075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e36656dcd1e907534bef1c9cad34f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097a45a1b1e1103208d14ebcecea77277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04ca19113bc078e3658f6735b5b52e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7076958bea671f9ea97d513e0b70d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccab26db00669df2278e80d387e26e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cb22d21ac8307b8dcecd22d40ecab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3acef3780dfa7c34aa7442ecb79c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363d11c32dc6fc6c91d59f5b5eed48683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef9803a873bd6d2e9f324c0cac9b1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc197c3b25e7a6ecccca32dc7416b9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f66442b64213b54b031c943da0d3f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d88ea9e8645f7e16c3638cdd36523b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6604fe13d624a8df389a06992bf1c1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c791ee837313043807f32ee88d8d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293427485efe4f1c2342cc61250891690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af16a5779991c123a08c5db250f0c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33027bf162c953303c4364d128cc178892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6339e27e52c39e328d10832228ad693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3d39370c1de48cb7922504d32f1ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341c14201d2a2271704363c57feae8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a5a9d2985a755c45b8c905aae240a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4670ed2b10d72b700b0ae05f76053897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb17f045c2043585844cb9c074d70f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d29c4531fbc266fd56e84d588e39999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60e51d5806b3e47a0ab3888caac5a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414e62e9942c080f51c1f68b1d297e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19656b96f9422e28d5ae595bdaac0395102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292f4efce16d224f753608f0e35244a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85ca7dde2ff5cc3913d0ba5435f452104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab33fba641596373ccb68f6beca6e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80297bf32cd57fe857a51c655b32ef10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a41108c8c13a325d5032643e2bcecd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277f1f97b95eb22fc2d3959810b0ccc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090ddfdce9f2d71d38ec3a3645c4c7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dc28354e663c498d7dcdc5b8e5238110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77206f72317a174c8bd92b5d273504c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732756dd56b1338ad399e1047ce4a85c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fc499f484a8e577b03fd30afdb837113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb551a5e5181493f53d456cbc9ab9f5b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766791d4b44999d484e3aa11f5cb611115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf56003c585c97a4c2950f21d519c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0701903ba85159ba6b691295364a19e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598f6460f93951bf9e488e3377d74f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a87ca23a4c24c991dda6cb1842dd3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02655b3fdc48caf7e94b00d3617d8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c42b1da2d3a95c07ba37f6bb3e7b35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37bf361ce77c0430b46e56b32a9146122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c95eb268b9099b28483bab27541346123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4c720a6aaee79086be677b695e91d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc223e01fe6ba2212a5032817b3a97125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d9a281ae0b393cfe5f82af43e5fff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c8f2d9dcd6c2f16efe1facb53351b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcf812bd2a6ae6cdf2992cb777a301128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9066ae10ae266a0acbdb2110fc1b4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138a61bf7ba64636f377631b14db028130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744d96967c96ccfb912dee0274a5db6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bc87304f405ab11473d4c2241474b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15ec2d1dbc749e9b32cd1e98a8e515133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7c6b7a39f6ae2b883f299566b22de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e15e12523aef16a53926ac13b39f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8feb8cd4dfc38f1c0f3248d9049b7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e53c616abce1e126bcfdce1d82e8b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e4b0cb2bc8b1cfc2959da61022177138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e18f63199308aacc6fe154e27ccc40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cf6689b8d07ee76407d4c8806afb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366652cc754df36f97049dcdd99b632d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f49d23cacea78506b1538fd256bdce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7d678e88a3ae57064155b7c7dce9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c19aac6661a721102fe1109e82bede144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584ad084418d3c92b500413da868a83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ba4a792acf916797efb26e96a52b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d72be184a7e7b196f1f1169a38d25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e65273a3a144235d78feaa3ee4316d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d44ec4d3b810b9bbb9d08cbd7390ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658c8d364f87762d82c9267040308b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26269558bd6e160eb75f4f81f1ef742d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78a21c3d2aff768ebacf78f9d5b753152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e92f6f6bd7f722d040ace5879f68ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf73eab151f465e46e2cd96ae88fb7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b03d793fac06791c4692f532537eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779f5748f903667b4007253b0270eca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e3c8f00677388c0b5a9a00bd50f9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741535e609fa055d83ec7ef17ea232a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fa02d921f545b126148f6e6d81327159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9cf1d2ac438bb526da16056d45147160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa468939696c8255b1f0d386f0e2bcd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ed5336b4ddca4cdd9ffd7cbebf4ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d34819fe6e98128a523d70191f4806163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f35b9c56a855c579bef30ddd171c08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c29ee0d80556f4aadfc8be568f4ca8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec308dbdff085d6c6b04d37de29f51a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd09e597329139a3b43e0bfc956f52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34fcb53ee54e2b5f14948a8727c60f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74c0ab8290b3e30ea4162471f1da03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d309e712ba7c7e6b1f2fea4c3e483170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393ea8d3eaa4f309a997ee2ba265c11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa3138282205b3cec3a8c6bf65b457172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abd90ac825477fde1e20ce265e149a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f185cf40cf408b21a7192a11acc9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a7aade856d4e61ecfa3ba423d9718175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58e50b4c867a4960c35033de87f0c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0ed9f197410339c430888d591ffeb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a69bdf0353c0fbedd1fc805e56be3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ac27042471381a6e329cc3d8b38f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4514b26cdfb2b4fd95c58c91238ece180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c55e9efaf8fc11eed41584ec7acab2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3000af9c25e5219cb59fad694fc17ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eea60ffbdc99141ed83714cc446ca1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9f6ac1e8ef9109e42d067ed1b9454184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70632774fa430054eedc6525aa94e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0cb67437ed76b512f2d57b3f0b76c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4910585761741dface16a5d9125e67187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358f4dd7bb9518a37061aaa9c337b04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4816dd4c92f1e20a2760f1496208d9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868892c7e4e62eda15c8458d2d4bebf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933eea7d7c0524a421500d55cd09f27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c2d6a2b96d6346a38ae5ae6ee76aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc135d5a92293010c8b620dd5e08fc7e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d38b08b8cb8f0a292338e3089bed5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3c0c748ffb11bbb322233d34a5548195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4aa02b25da50bf994dd735f225bf1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40acc2d0ece33226895ca857de2eb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ffdf1aafcbfa2a59e4a38c2caf1a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b25a0df53fa6b69ecf79d95614040199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ece1972c9ceb97c56d2ecd97a105e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9264d732953c31cfc49e462a46bf663201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c6e79192f7e74a40cde2ea21c1971202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80bb08d5ffbd5e6a0fc571c5cf07c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02824c28daedd2c838020b94fe35ffa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94094f63ee9e3efe94b56062a129e89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c8fc84eeb2bec133c887634cb772b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124396cd3a3c643fcac7a07246cad54b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5a9c21e005023a6d2df736d0791ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134851fbe391ae0cf4e1557c4e18d496209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec114350378fe18558740ff256f6083210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd6301ba75c21cd2d78e080b9eefb9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db31b955ec12fce78fa93e88775032212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3ae8f0463c3dc847dee6bf6f10006213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bb6de260e25e0e6add7ffff81fec0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45417048e2bd5a15d7bd8b97680b38d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d724e472d041a014f1cca9a1d803e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135f8c0ef970e4124c7775386a22dc4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e843f88ea146d0e49318c00595b8cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ea364e6eea7c7119e1247e04edba6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db125760ed54a993305fd0a0012ce2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0eb0ddb6cae68980ffacc1e63c1aed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ee07cce0ad8432ca578509cc2cddd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b486702b8dcfccc3a4d96f8f4849324223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979d896087bd1944f08a04956f48f75224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79404a498f415976e53c7c974f6597d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2c766477581505f6595ab3a3bbc7b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcfa3450630e3382756205988eac87227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a119825e573d2155ff87cfc1b5611228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad60869b752ff198ba7715afa866642229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cb4ab8f62ef8d11e0f2871c7804e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9fbcccec37c5c305f8ed33b268171231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69c98478408ce3a7934ef72f4cd500232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a083eaf147b907dadaa80afd005e9c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93391f5efa4f8312e26b5f986008f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee10eda2b952eb5287eb8be84f12a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d57efd2478355968212ccf3d4ab2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31b87870071ace07e000d4814a3567237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfae76b6c0cf729b06521de8291bf8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd16a82075bad787f0bfbfb3aca765239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c52fa1c4e4c806819180710be59f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93391c4bcedb79dfab3db3a9a1d9f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ca968762d386b031eff7639d8dd0c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5dea58b4c611247d9889b49c8857e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6b02f1cb9359b6e5e6d7eae131f69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4b4bb31282ac35da417ede28b3051245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a736ab80673cdb7afb8224bf57ae6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d875ee15c19fb49d94b201d123791247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17f2f7975af3b7a14ca7fc1fa6f8c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc0213961a43b393bc88f3679954f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bf5e7ee80642168391c170d78e881250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad6034340c1c9c1f25faff3d226553251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503e3759f304548b1a59c8822a64a43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270489f84de36614e7f18346d70274c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc0dd93d89362af6cfccac34f0b64c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfda8b800c795d581a11886f46aa82d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769efb8ce860e93833e94af5b19b4b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb60f84ccd27aff506aef9e711de442257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c23d94e7408abd22a3fa40afc512ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376fa670d955161022a99ee8dfe9698259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76835ea8b61c19dd4d2c531e6b296483260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a228b1446477cbbe7c1418fbfb70bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dbad6036389b73e1065faff0d26e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d520692d16850543c37ffe466fe522263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c602e595c544ed79aab502609f5a68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4243756fb05d7f62784b02fe422925a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50674dc6863697b108c584612ad8c673266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f3f5f25bcefa1b6de162a9c840e7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b5dc50570710ba1ef9f8e38340992268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81402542dddb9759bdbcaa02d5121309269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628ea7be7321701bfaf733a45cc3a0c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffef51c79ca23fb46accf9f256111a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9aa167606ee1e96321032d7bfac17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616007787405842e837f0c377d6a237273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc1b148f8fee8d74387d9e6e16d350274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed28fa22dfaaf69efd7cf46850bd55275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562c7d41d0fb84eeed7a0ae6ad92eb9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd5dc53cf3144622ae90db0ee7053d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72ac362212f697f9a466e009d8e37e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a048cbbfbc853c589fd78f7a015436f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f0f2366291fad31c94b7ab7e37c00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371df95ec898d2787220c652fb686646281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc8ad93d9688c9d9e12f4515464975282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e391b52bf39122569b642e657bd0b91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0e2722805a942584793b693626d44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb1f022b6f4b5cffbeb724373dea09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d72a3a64ae00f828b69c5a57c3e8aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b67ecfb489120e807928fdd7a94edf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc17e0d94c53583d33d4203212efeb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b483a2c406566e9a5b6152ffe9c41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6e0e289bd631e468aaf9af1d368ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fb079f5fc7640e3d02d0a5dadf745291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a1ed40f1ee2a14205eea281895a9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698f843ebc96276640ef3b7fda2bdcc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2880294b57922b4bb549c919f20e3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084a9634e47688641ba4f2396640a7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12f0154d0304473f1f80d403d46929296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b2218d0703bc3c82cabd35153966a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b72eb055dab03c35f0f4924982d9fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec718e71f5e6eff5b4f8743dd2683d78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b822125c697037044a9f7668a7fc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb426fe7e39cde10b41ad3996f51080301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9c2a54e145b06cdecf26e4f4a3339302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79dcf2a46da0d249248ad1c3d57945303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ccd39a135bb376cee7a856451aad4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade387fdf4f614ea4583e6b3a5228b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803d4c0303a2161ce287a5a2d0b16f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305010071c4a5f0de88bcd093c19c8da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c5e59dd385eed58746b1cb2a77e9a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed46e451c5dbb33da3054b00703c70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e435ef7d529db0a65642a163c783772310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7878c1f5dd1a91300682ac9cc490c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3a45e480a4ee83e9876b44c59c997312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87025182285a4ffd1f77fc19c1afe92d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9492af782cf30d261364835a00c7057314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46119a439457c619465eafd8255a9fc1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561c90cfced8e507327b045763d8d84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682f3b9250af8d6f0ef98520c020bfa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1818edb00aaac4b1fc80264538d1d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650beb4db694de4c3903ee84acfda2d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b88baaeac9ddff3b8381f278d83b5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011524cb591ad256d6744c09ff9ea9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9d76c4b2043ab31cc006b36860779322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16901c9200ac996aced5f9d76aa5f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18777536dabc2872b4b9e9536876fe12324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47f1956c99cdb33c7dd8c52b339617325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8b7322cf77ddcf48a9ce538e72d5a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f29a643309056f139ffc3a7584f987327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2bc0b0401db2ca02f874229bbc66e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cad12ca8c5aa6d24dda7f8ef8aecc8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9da6004a7546231bed4e70f708d6a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bed709325310d4ca9b9f5412956eac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2b32561e5eda4daf277849b5c85db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbc2c617d2b9dcd645aa4a82301bd9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd84fab8e32ca86df1d50d421af7d60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa22ad5a73a09d628f585cc24473b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4502cc9352989f0c6c32597dc7fd0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92fc87c0e3698546a8ccb6fc7729ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289b1fa764c94509f53f8e7bc01e376338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25638dbda6e77356fa88119c8f698cb5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8e347ef268e11fc53549b58fa8c04340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5be59cc8ea1200742901ebb9840af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3911cf4a326f84855c85125c60cdb6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897ba1f291ccb7a7352d3e9a7edd5c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d487e06f41b7e43c8caa084be033b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15402dc74094df71b84c8a27352fe3f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85131973503a374c211fc57aeb9fb0af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee57d0f8dae2a6e677de125088e9d63347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27002881daa8d957f36bf7ad16c4c9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53092b644741bd9f6ac2812e95f5d35349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d7c1e3314758c753e160dd673e0ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132244e418671480a853c9410a168641351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f800a0d314f420207e3e7c4c1b2ea98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa0b8bf19686049fb9e03f1cebe576353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4f059f425cd1d4a4e2dbe02c9af1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa5c666a02980710989491de30c8c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bd02812c9554be16091110482b8b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e208e42d14d22f3d3da92f458fea72e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423c63534b174f6e2f1e206f76e518f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed08262f8906daa3da7c555f736c05a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd94245bf88cd1e754b3ab8a0351c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f950a44d1a77f11f750c328219da5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff922ee90f49d5f7bfa5ba570c29b2e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220141161bd69b22ad9020fe02ae254363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f33b2272e0e8704ebc472437250787364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4183c30c011496ed9f33680fa88f4de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0279df45934e719ff4e9994ba52d661366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd24d4180bd2e452988eb81c2d70fad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4169bd9229850e83ecb7f3330a46e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b341f764819d7cd83a1d1112d64e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13615fae69c3489f4a2ff3f5bd67c26370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61458c0f427dc69e1a6b084093ed7eae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4bf0c73005fa5f95a2557dd003093372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d46f69bc39fbf3d5087e713439bb7d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb07ff3c40e2a464b308e1ec808fd9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02355ed1d54bcf6d836bfb1e8eb19ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f2522cc99141c630ed07826b9b6d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d21711e6ad99af205e639af8cea73b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9995611d2e434e51271eabadce8b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d1953508286f4ef8e43100f6c22e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4070a70c0c8df5bbf857829382fde380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8741bd51becab71b86af95ede4b8cd0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cba7a30e7c842ce0c52c72d327c75382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ed76c634dc6d49604e8d343de9bfd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530e34df43b552f9c105326018d28ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee371056df95169d3446defa6151861385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a11edfee1fd3b6b86209e6a526094386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a70c3d133c9d7e393f396d1f0f0bb7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d0b4a741f96cbee5be41caa086fe7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e589ef7e25c99590a551741d7d2673389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04509511073b06668eabe28890c57e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cd2a043331845cfd6b8d22751fc1e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b0bcf0d9bf6e6f785c1ef79d36cc0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ced0533b528dc90a0568de2c8d2dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fd56cfa8b3ca2df35c9d99f102428394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c363e7cb3c17604eed8fdcdbb54da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59252e958d575ba03a35d698d0abdba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae47754e00957413317b76eda54092c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deec1cabef7193331c5683994a37242398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927e4800aa72327ea992638970dc5ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4699f6e6b616eafbed89fcf67f44486400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4463322f333e93fd841b3bef8afa9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71230eb6988604d559d147c2d96164402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f487716ff60ae82a43f25728e9bd54f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06b339bf3e2f54ac4c63401125eecc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561895af6123eacf8a05b45df88283b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe68a03be05514a6e81725c6d70074a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf856e6d64024dd79654b89c935764407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173321ce52a45ae98b464a207a42478c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07217080256f436159c17681bde268409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07687fc46b5f7db216369fc33927e417410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05744fc8bb8a53fcad51918827a3baa0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25574ace0147bc6c160b83a68ca683412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a9b85b941e0ef68f93f043fa5a81c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12385ff174382570ff36a6098e4433b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f952fe28666beaf4dc5c4471cc26ef4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7bd03020b677b88f6250521c0d988416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcbe30da45764077857c4c5cb9be63417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25bed7c7f297f826fd0a57a91dd706418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26145c43584109f33ee946e4d2b78975419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65091dd3a90c72a0ab16dd4bb95311f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaf382c3f7a0de60e44dac1188a3f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad21102dedac7642c212c439cb9929422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ad1aed9eaea3e4e79e00698f3c5cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ab1498be6326bba94a54ff12a4003424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b56e83db7bef410f9f803dbf3c5ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d840c16bd00593c1f5018b3ea0431da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33180235b196677df6f072ca51287428427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a372931d2cbaa52878fab2a9bced1f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c757117e56e9c74bb8af36c92cd33c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b8bf8da01acd37e55bd8eced2a87f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3930d017dc768b73540534f7f3fe4c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea835f723cca12fea77405268487fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009780c6e62e9503a7d02a9835d0ae1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ca77bd3710621b26bfa59481b4452434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129a66161c34d51c51b6b607d58c060435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f4125fc366540578df7c0579eb4b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d27845c7616ecfd9c7a308f6df0ec3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eddbde98eda65a4af37a28c103e17e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fd9d44aa8d861ae02baf365585d89439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4d67e9128ca404a86b7270cdb3722440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d2c040efabd2e1438cc4d847c358e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0ed5a6860c5d8a6c39fbe3f2643c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1714a8ae4426247bcd47f245cd4bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053be53faad52aadc5ce0a3a61d24a93444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034dfef93f342434f2b2ae0a1f582c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035ad1082de586789d76a04009b02b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90aeb1310c1f6fe7831fd9c3cadece447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1a1ce2ec4398c7e178bf6f4dfc8fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6bc34563e7c1b872a796a88016bf5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230937cc5050750ffd2c17f42fb41f50450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29dbd923ab39135d1012c534ecf374451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d0c175447916dff215921073430fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ca4f2e2804b274ae39b954539377d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677dd0eba9349755e431634808ca7eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702408f8d173cc201a993f58c0dcb9df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2dcd117211fe0841819e2c5d0d5a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f1420df338dbf494d5faf277115bb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52365dee9427f0520cf92a13c4e7133f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4bc7fe3864a31fe42d8789916bf30459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a83bfeea164ddedc7ac715316788cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dec66eb7589aad422a152000b31855461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feffcdc7c2cc81f4d993e8172b3851462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424b4e8b5eeec22555164c30bb039ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c26576d2e91b53ff947b53de72b8c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9749604659d2b23bb56c64e5d07390465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb201104a38194a19f4fa9dc1e2fef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf3e14b53caf949d35e8e5ac1191a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31a6336bf58f1f46446cbfe6d5ebd4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6385fcacf42902f92917b8b894204e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17444fb1eca8780766d95f02dd0c1e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9591cb9268c6d519bf2710b336db0ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47aea34dd20ef25f4e0ac851cae2066472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88adf2d31ddd40fcc14f2acf44ce79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481c7bed6f397cbf41d001edf8f2d72474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575066e6b003a3dec6773f1010df13d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fbf90f89d416dfa14cc2e7d71d61e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d3e7104d9c7ca91158dd5fd4c5387477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163506a1600b4c127655807cb8a5234478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f69e0055f014af010622847433243479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18653d009dfd74b372fe9c25ccab7b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95854f5202d269bd5d3f53b4e7650f01481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb15fa0798aa96bfd46bef7379a047e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1827d7542a9595526123a889f4cab4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9124be65c79569f17d4f13ee78dfd7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00889d6f18f0f5767ce0d09ef442e8a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1644b65c028c0797252e3c0c18bd4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bbdfb119935ee99fef20a993c11f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3239bfa24afdc8fe6ccd8f23c5d46db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46baf5a48c72fcfc269ab06313d0bce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47086b2afb20f075b542db52b5c73b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cf80226e1d15eeab1d32518166b70491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb230888506cae58235ee90a324a93b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288aff023d79281b00929755caf23da8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5d2863f44cd75e3abeb158edc0026494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b9e55bed70cf2a2706c915ec53453495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77af219f84007ce46a19a66699830e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32389ddc07e5bbf7a5ec4a35f07b652497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a01195e7e26bdd991ddce2be366523498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc3314caa54af9def60cba0895fe01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743e872f87af0ed0e5172ac41c851c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c881829691af1f425de372f81299cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ffe80caa1def4b9c90b857fcf552c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86d3c9d66bd392b340a17249931465503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dd822144a1c8e727434efeba9e37a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8db395a32d79d5be65b4c7bc71d9e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e20794d191f2c5e57fab54ebbe99f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd22530ccb588db737d90d267066c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfef05d66542fc70f85e8f4b493330a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0154d1fa1aeb6cc64b7a837958efd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca38acff90da63a210aae54cfbabe82510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25824d9c04b28acd8066fb7d31bdaf9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42111e7ba177b1296533244a514dc90512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72cb073852fa22183e848f7639fce2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1ff9eeacac9f82f7255f579dee975514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb65d5ceb26bf0b61d6a4eddbb2b8b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8cba81e19835e9c2429682aec2432516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7c6a52ae147e6f4a528cab59181a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279e060e2b6fbbb150ecf1fffdae761518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb71d7f1f90e04881a4885fea810a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fda546fbb1070aed364922fbae21b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5369e1f67150ba36a659d3718dd17521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769d91ef82c0d0f331129610908dfda522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aa3953552d82364ffd0030468ca5c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1f6489d6d8e35a0b1c556d3704f49524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08afad97b33b87ef7e167ebe66ae19e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2f805d7e7ac98088e8b736cf19c89526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391643d52488e9e6678b705e3ce8bdf2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fd5dcffee8b92caa73c2cb3a6323c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74808abc779ff2ddc817c854071da002529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06f197ed152b994c2412e1a30daba6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f044bf23849e50db9320b7bbe33f38f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ac91520fa9db80b17b32a24582a50532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f57f5cd5b34104319d95e26fe5379e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b067edbed374244738bfd8932cf1d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a25779256fadf11b39ff6474ffe479535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba096a17344d8826594c80687cf3b51536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907e67d6e8c434dd206b3193275e9ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72442dde810c676a443e50aa1aa7280e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc64614aec4b6d6e4d9ff7e9633d27e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653efb48fc65d682911dfd5d9486639540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96455d32a062097f6be386f93b84f56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8625bee9948ec868933a95758d594542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa558a9fad74f45a458287729585016543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809e0a9c7d6f8f6fe8bd2469bb75133544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed848da8179989a2bfcea603a2f9fb9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a468e22e01f5888567fbab58c50fd94546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f385968130b86739187a2d6a10bcb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925caf8fdde885676d53d8656893b2f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d6ab6e03c6069578f58791229b309549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67767857b22a78c2c4f812bce00bfad0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9abaf5bb5d7a29e0adfbfb48542fdd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d8655ceae34c011af4e51e2622e6a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8180ce144b88b77e124422b74ad9ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93a49ee8d898143d4bf551a4e32da2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fdf179eb8ea9ca258eed38d43a0c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40519b7d91a47c0d9ac5597423d62197556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3fcb01fdb9b07c774e6626c4c412a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff49b6b84428c803b09b77f3701e52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11240aaadcc34f7c4ecbf4292d4107ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e791afe11320c095a7c9a2b39789575560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f331da596f014a1f24fae65096e967561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256e46e86b87bf8073586192eb19c28562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2f3f8b91113ffc2ddea5cbf2c8396563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd83a18046fb7d3df469474e98c895564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de1d44db2e19509c4c323bc15991c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb90f41b627edc48f90d1810d3faae3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c17674102535773539341727e8d046567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cedd0f1f7f8eed2fed6e5005dbcbe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ada20e700ad6781498c94b8b5081dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5132b420173f4eaf4b61b0f8808d86570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86081f37a522c4df870b00eecea050e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f713270daf114d2465ae8a6cfebe7a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73d4e26502255bde774a73d8c287c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5bc981745d796035f2aff46e37d2d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80564864f8fa6e6284d4c5aee4535e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc244f997960aa80023ad14292b9f6f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a160e8a6f03e61af0aecf1e1b26bd00577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dfc13d64d2661f39c5016d5b235ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c7187eeb75bc6b820c3dc5dfbe631579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbcbf03e2b4685c547bc80d223bef6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b277a5be139ce217b3f4f4b5b47ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70dc740ad8028db95b85a6e4952e3f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e977f2c1bb79cae880f2a011d81fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d9a429274dac6d01c29ea5b9fd25d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe472f570d7218bf0231c5f798651ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272d9d52c44aeae63e429b656efda3c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7498c1e61ce1f585c6ad284a7dadd1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd1c84658f4a13db9df58d522cb1f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f85ea13a1b6171c8fb9390a1e4fa0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997a7b654dcd5f9ec3a4314637294dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5881823e56a57ba64de50d0f022c8f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038925bab902ef2fa532b826a30dbdd7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df71f7584c7e52b020a3cf60b583e99593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b22b3dfc2eca885153ea34234cdfe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8315c67eb0d742f6adb46034a6e15595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e86eef74ada31114a0ad9b70c275cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777d43db8df200e71db69eb7fcdc45d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bedc4aa739e9387eb79aa812ab84b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08d1e6a8a8ae12111857c9a3ba8275599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb51f0617109a48a5343fc7a2872733600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9fdeda8510e9dacbe212726dfc7e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4badd69e8fd7fbd7cc1228e693a0f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ffa250de1e13d972d14cf802f0541603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd48e91693c2a6647e754f024152a94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d94f26b6c64042c271ec303e340b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73792be27c2d36474878903147916f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e5b93cf29f24b0fcc76de327f36c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767c02d8aa03532746cd033dffd4d76608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd35c4f3c6ed7681dec51e22f187ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c80c7e88bf9a3c2a12eebe65485ec4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64a321cfe9689128cf6afd05b67301611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eece930925acdb6243382c9a9de8cd8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e675ceb240daedbd2e6d4cd0d2d938613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501aefd55df30ed9c1de329f71ecd44614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468ca3c354c27aebdfaef4ed3dc6657615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef90c15065fda82e4fc39586117aec0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7f5c5664f88d3895dab3edaae25ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae96ba18caf1a87b6e9d35841e50f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7df0d981616ef3c3fe9e3f82f1fdfd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04160be89ef1f88341ae742941006eba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471f2416f30cafe5cc7638f700fbfce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089b7bf077ac1680cfad45bf930ff69622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c2b160204ae04f58f6959091a0bba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568275c306ee7edb3f85beeac759564e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2682a7ca396af067c22f99eed82c93625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce43391329f4a0952e80488a0e6adbc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d72c0a3c702f8bea5958c882bf0457627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7923b618bfb963ce0feacca731ef1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d1c2b45c022dd7ae56fa7a23a7db0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3132e5b535a4a623f6685749cae96e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cffbcf1d088a5417864e50af5dc13631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52f7a2f4374caa4b34ee11ce2a9e96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f956e26512dcdfaaef892ff434dd2d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb7f7722f3d24e7db90552131fb723634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c47786c063e8d125ba4c9c0cc2b4a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436ff5915fa4f1aaf9e03009e11e362636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7809661d6de58bba6c456db0b8679e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ed28e8775a6d4cc235e6e9cfa346f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ce106bcfbc4631be599ac7e9b6ac7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf446abca51a5443e361511fdd9283640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fa9ed91753e90efbc5aa84187cd83641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb55076c42465c66986d66c25b80b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00484f5b8cbf8cf6f617b6aeef54a918643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde70463b066eec3cebb4a239eef3e87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22df09249066b0014773bc2e8179df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88d23643e53e4fc0d76bf85e3b4b9b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5c5d2e3893b81221350c74daf156d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc09f5e774084e719376fa49df7e96648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99561cf2def9d27eb2469f794c4d661f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622e23a38dc58f6b9817807a4793ffd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9622daaf875edd57730d63ca189285651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc2198da23f7fe0f5ab9f502828e1b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e505a2399e1ece8b6717d9022377dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc781a0cdec73917e743dab321ffcb9f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e58ee5eeb66e8e5dbc120bf3d5f4bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084597b7e975ddc2715e033c1a840f0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae291592b5cc7bee4d4c2685bb4fbf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c418a60abc6344f761dcbf34dfc232658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3eb6a3a5800855dab344b562213619659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9fb582299a271d922649f52766a54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2444ffd8d19a294346ccd87c6b31f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9081aa512cf3088461337e489ba07c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e491ba5a07e3f851a1a91752d0343663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7138e375abee55a7c221759b4a301664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b081cfafbaec82421be71bf518d01665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071023777139f3f7dc2558c4878586d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd554f1c60a878545de04648d733f65a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ed27736c8f35eda52559f6d971084668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7426b0281d256ce3c2dc94311b75b4f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e55bea914e174f7a902ab9b0f88c9d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73154d97a2c82f288810ef0f215d1339671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534e1bff2627e19c3cb9860e5a6d1e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8fa1bd052f3b92f8ad1c170fdca7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8cae9d5202693f02ad2c30b0ba18c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee8cfef47679f8abdb80a49acf8680675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d8b168e64830ccfba35f1780e0e6a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713b403f717e8796666e8e32591da89677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24a8d0baaf437f8ec0ddd42c8c13c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9485d293b0c88f7c5631c7573a31a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd311c2750aba39d07015ca903a754680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f54ca1219bc568ba57beca9413af53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce164063bd3963fa1f1cb23af8942ad7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf6914805139dcb4cfe02806828681683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4189a8c17c9c8956b56d9f0788be21c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a2a6a21501f54b19bb06af328046b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea505d7583c49ac02c140ec223b288b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb3c4a31f3798074bfe3f75a170e70687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be4886748b527f54515f9723d85a7a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb37120f10901f02c408ce37bc7540689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ca7262be3ed5b808f095a98809982690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe93c1f58c1eece58e139be77c97992691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600921e1e9781ca425fd2ab617ecaca0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a65e441a8b99e5de0aeec7a922f361693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f986e259f3621a5c86c0d799ca032694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991db65590ca56ff21518bdc124bcc51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d843ae2516d84ef3dea3f9c414d07ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1131f5198c0c6058541def0b12428e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464585925c87e6f72a0cc5fc9cdac263698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22e838fd1057a988ea33b0f8da72a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35999bbee4353b012d1c5f7a4862ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3b0f942a35755bd40630677da5bac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6472a11ca4bd9976087a9d0dcaa17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82f2e57c220890e4d352d7fad40a95703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a10c33b199ab6812aca9f0f3e38461704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb078507e24b12b30a2023a838a0bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f32a233cff5049f94e3d1e5bbc4fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b7f4efb85b48c3d082e116e879cda707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4b7270fbf2831f4e6398c61f7f37c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2aac50f24e5682713ae898bf12a51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b725000960e20accf299a6a187b370a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3274464ccacb3cced3855e3b2ca67d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5ff59a399a5dcc0320752eaea5a8f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895ebdb9f534f5f03d87bbc9bc38b5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbe6ce528f840b68c5e46f69f12d34714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362ddeaadeca90432563781237f7edf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06de7c4a3ffe1795c2d0d926c13947716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4da2db0addebbc9d20382c0646098717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf0da08a39b884532e1740d586a673718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474079ec944c3a96ebca952d7974dc2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8d406965a4d4d3fa43770e614aa19720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91fa1cc24aa0a55d670e08ab5c4edc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565acd82b62f9ed6ae1efa055e700e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb7d5b741114c4cc96eab4308ebc3a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dfef78a1ef7d73a7521bed98270d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e84b7a03f84cd856a61b2f2848628c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659023024db8927f1ed3c17a23341e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea0b409cd5cdabce246ec98d76b37b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652ef7ffa47ec2bfae52de34e9851b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea252ab838fbf8a85b0d83ce8fe470729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa33993d28b0aba3dae9c0799a0b65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17483ea387872ae62c236fa225aa9ab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043db841df16af742bd9d7cace9198b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a936c4c7ffc804695f16635dae038733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65ca9fe4ab7ce9fc45f4fbd9be5357734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11a088a3cdc1d12feef5ac6e5e0c14735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb402fd6e5815ca95bac3f58edda15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3087872910256aa9c6f4695189c22d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca207b5966155e79c1f2b6c2cc39bb20738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49176dcb728e76f602600a83e8d08f99739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8ebd7ad59dbce82bd0128feec3f40740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5b91a68a96bef724b3724259de7ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c1defe35a52f5aa34abeed361d44d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2f91ae9c68b360248b73e2440de03743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e0064853905a1ef394e3c38ee7775744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa51c4bb0ae51550d964070659e8658745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b6a1224af8d8569a53cfef09b6877746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ad79a7dc85b68229c41e5f6fcaca2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b70b940d4e148cf5567e509dcb99c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678239983bd4ccecc27c32e36109c451749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1af3e413164303c0cc730422cd4907750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88923623bcdffb0a1acf16d472cb6a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd3b06dd3da7c719825c833bd4c2f7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23098c5a1029ef2eba8d9999e3c2bad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb41d65077f92c674b1d27e099a6f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1339519d3482dec61eaf6358b62296755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfde6bc6fab399ced3395b5bea25bd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c549e247749c927e367affdd5af8f9c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df510a19aeca48bb282e2f423010d9bd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d310362f1dabbe18b31d22070d860d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>