--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25854bdde28b11665aeb645d7bcd48e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fa79224d85c452cc910c1a94d0e412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade32774d85e35301df90661e71dcb6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d787f41fd99b34c3e4d1dd4c648c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c781f0c8403bb80df1f0204482c1175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8c647ffad0de287aeaefc17cd1ea36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a84908539ca7d69904e0f9b76d5c197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa0b664d5b057252b9bb4762d219d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e805e3817383a732bbeaa9f616f3f299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a3816178e88ec194a8169b0804d1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389d5ee85c9b271279081774b35b2db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783e1af8dc329a006f0237230e19c1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5427cf7cec07b7b6190c3ab7a52747513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfccf9941f73087d8c814eacb52d1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343557b004e1f1fa4140f0535351c3415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec80bf12ac54a41fb86173cfca64cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad9c7df6457fbdf6c02d953e13fa3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239603da8cb400146ad76b4841c5ec5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377277c0f1155329cabe2a574beb0d6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eecc417cb9d58ed4ac1ee383d9615520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833c5bbc01c90f39585cbf67381c52921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb291ca67c2dd3777d9ba71208b339622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b357016d9f7a438aadc3170cc2c20f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03ada113e08e81d855247b8e0d7a2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a9cfaa72d8a27631f10e09c90f3d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbcfef8994b2864fef636167a7607926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6132568f376ed66a9542beffb9b13e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4d56466af43ce91640c136fe7bcdf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fedc4f923f2704cee1d0f575c0f21e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d06f223d5d3442680aa89c19fe956d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b982c548e7d0ac1ebda77f37fd4a53d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce07c22db6d837af44f5e8dd7582dcc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c9b33c866f6fd752b4969aac68ac733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63887e03c845bea2f86178f726e8cbd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f4819b16979d45af7f80acfa8623935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4b18a9d4ee1236f7680905187210c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d44ca649874d2894ea5cc861792c2437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc204bb27b00addce3b0d1aee1005f1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bcae18a4d67b032accbfa8dadc15039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc5070fa889d51e80f43f118702d3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6e43f7e5a00910637a5f8d5b92d5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396208d9b06bfb966b9aaf6f543da36842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e2c9d5734cf0c42e879acefcd79c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3d65429cf16fde3df698b5268c6d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27bf5dd61300bc313caeef77103d1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab9a009e9f3bb3bdea6ad057381d8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88a19be6530747f677ebc08435ed6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fff9891a94ab029648f7d72ab73ad948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbabaac36a9ff7b6acf9519475a8cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83656fb6a10f3bd43dcb42d126a4a2d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637493cbe029f170095b3ee0bbfd74f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c0b1577e769651e246c72966a1ab052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14195b2fbc182b22fc272705343d32a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d391bdee358e106275e8ae669e01f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781603765f87ebed03a285827ee415e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cc64494fda1ce7dad67e6d81d308f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9ca5d818e5718c270ae677efb211d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19759689e7bf7bd8863cfa443188249758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685f406286e6f4bd77d4b68c009d91659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b47bc8154a5f523d484695ad8767d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8bd482b13eaf988cc04d7fb334ff661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387359cc285b491bbdbaf4f8f8ba642c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da3cc7d51035783397372361da6d1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ee4d6a9deab6e43725693347c23db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d17fad7d123d09e3e2731e108efdd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43fa4abfff1286e48efb52b05ef28766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1130cdb68544008a9450c79606d61967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf538038afda01f393f793491451c0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20c773cbbf91ddd1023c82307837db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70657e39d3c82fe04533156b0eb34b9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fcb9a341504f6ff1249245bd4cf7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294693a22f00a29c2dfad70fd423d70372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d6c3d9781743758a30718b173b45d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd6c3561837717d0245c30f5415e4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f890f2dac4c6fb2f7639058e747e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e85709b57fbad2805038b9daeab8b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0f5ac6507b96ae093d252552b50af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1726032bdd68e3dd1ca4c7f4004086678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1949d55f6d6a7cdcfd7d1f864646f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca99136d74981339e0f6865d6ae1a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb5a19508073ce903c27fb1dd03dd781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f210f4cab86585ea1163bffca36d8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e694c7e5cdee19d2def6a298ed7ff1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7102ba77f1add867035586d948b728f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec1d1ab70a668fe73002165e2a387885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8a1660598e64d0b81953800f1a21486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5fb191b2767217fc1abcd469c961187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6371e5ad905298cb5e8b31eed270f4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ecbe9af3b1b220730d8b2a09832af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecbdb479e2a8dbc0e36366995d4d8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c31ec2df60af01c8400dba6d5993391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2891e51395235736950dc1d063fc49b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287df15c9f1c02a793f7a26f7a3d332293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d15eca03de212e3add78ea5120100e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a42c07e8ad46751d80c30caecd53df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09719ae95ba9891bf7aa40a161a12b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b73ba277d21746d4397927bca7e3c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5f94b0da87585513bb6459e81d9a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31105ea09a189a39a816c8799eeb6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce0cbe41d6a4c80b171f4b33fb8c04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da98aad241ead136e5a777d93eda6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbc50b644f710b1201b52746105922102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a23f956f42d2037e85e14403e2fe6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8b62dd3666c422e050ee74608436a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea402b91a87862cd9fee4c36c309aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401df82fccb03e429c460b7e5ab76a0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273fb9f19b8df2b2b04cd28608f531d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1163ccfd1aa6b285cc5f04e94245c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03537bd76830800478995eb2ebae1a96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c24926518fd67ad0634e0a9b61ee6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afde9f3b94753152f928fb14aee517111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a929a5af360fb8ce65cc53b3c2e12f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095d8f7a7df2b8d7eccea3728163968113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29465ccc8245a98f1b38e6f3deb901b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe0354d419e9ac6451cb62f1563fc3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c55e50c7dbebface0fd47f37ccd9c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e2f83fa80ad1b32e99febf3c4ef07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec56153a704fab3f8e862b1b29c35d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c240b063e9ad94143dd8fd1769339119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214d88c508143118990fd30354590ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6be68cef812cc6cd10a2065947dfc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90293b4e88e4473b1024308afdadd3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7ecb25f1522fa1fabac11fdce8410123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6056f3a3de49391180e50b9de8d3dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a08ef8dbb233181d9900f4b32f2c72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6983c0f7301eadb954f6561320bfe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6f13cea4e7ab5a2eeacb6b4ced51a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db364e2849b3c39498d7947a667f289b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00ad6f8643af1382079f44e0ee45b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d824c677069e83ebdfa38f8e4afa61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f91f778ee48b0798558b44b6d7262131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2a31ed099670c1cf6c2a9d0e519d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8df4d3dd1c8861686b17e1cea02a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3661f0f32da3e1bd1649b9c9aec96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461858503c04436707e173f23690400135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bd0803600b3c0e36ba105288b5157136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a9a29fa2c92308c881d566c9567f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc12de44455ddd340b0281102dbc365138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aa303e65348d226439cb86a318e5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c83a8106997f563cafabafadcb3ba0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fef60f5f87814d0294d1cdf0ce634141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154c4efe36bdcae4ef87ee5316a0529142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349617a929c49a22316916042d67e018143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8b9630be46e52262fd4ef0b1ad056144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366fa5f7a9809d512e13a7fd7040a84145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc63422ed67e3df420ad2afadc95c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109501baf4d054bf0614477280805219147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cefb5c4d5161a20a775b273f60ac29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef945f5055575d76c36824fb262b13a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11573126c507514b45a8f22f758ddf65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f5b858ad76bde79b946108c71e210151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72f427e2194d99914c3ba49022b441152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2a2657feadaa3712edf79bb55ac0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511cc683b907e2ed04adc67aa6db7df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6888d5096b774ef7d4d8b02c1e059155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c0f18b84d7e506088189d2cfb170e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d751817b7b3eba7e78bdff61c1ad81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0c9df998074b758ea6bc8d0c424aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0e74d5c03eb7e32d0bc768af4d572159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8b0f3d800470ea8b9be646514f748160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa238f533b1f64ec6594468e551e30d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a1d622dcb53f2eee20716f450b304162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c4a05054762434dac7f81f2f858df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da844ef566bb22e7417f2ac1b20c298164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57824c801cc123ebea245686811fcd77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6516bf29e61a84dcf03ac237518737e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320550582fe5495cbb52a91e57d9b64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9105bd0026ab90b12a96d1445f0f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714711532321b881212d5ff661229da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133e420f49eb696df5c33b95defdd12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b1b69541de98cf660c8601dc0f4ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc2c5329fd5b049e55f3a350c1f4b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ce01096bcf5c16fda234b4a92fc38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14760c3157f972a279498ff7fb72102174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ac00b4f46b92cd4f3c7ba48198633175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b961ef033373166449155da23d347f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe16a2644d715297e62abac6c2b14db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df613be2e5b2270081faf77243a7c865178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc6f2291564a165b43c1be161e54bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286612aa4299b5c5c0406fecc713553180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d0c341009368f709ad579bde80173181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18280f4bf0ffdb6c32add1407f37e9c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dc2b81975f96f6e1b916605889ff9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee236d2891819af5513a250f7f4990184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781b7926d88f80b18ecee9b9d7f214e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb09bd095280a3a6bd204ca216af8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443701d3a6d0bca8fa878c9824790aec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c5db0949f158753037f9cd2d85640188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2afbac575335731defba4ccf2a127189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1732e9a370623d06f03a2e7b39056190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa070e61999f8576f382a052c7f2386191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d04f6b6b286c846f1f05c1ae59dbb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8d7bb9d4b8fd33dc817ac2cd26ca2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71f7cb63873b0e67e7bd52c04b9b3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968763f5a2f819d97cd14ce44715b11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5dcdc4bb0ff45e907a2184733bea4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5ebeb1adfc0f075f6ec6b573f05d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88017e475c253e6f4c71a99ed59bacfe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f656b53d6914424f949e144bfae419199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7995956253c8cdf1a642afc2e29da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6b28edbb0aca4d1e4bb38bfcac0c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f1f3c3e695eca6d7ee0b00cf06f54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903ff810348489ed795d6e69165b0af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fb079cda78f06a44b532900813dbe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cfad30c4a5a8941964ed93d3a57b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929a77056b5a5ada5190067e7a955bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592848f9fe196933b20c8d0636e8f3f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aaed209ca3b2e21c2b1ec4eeecb780208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bec21b7cf951e10e2f0fc961085df8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4aad85a36525213598b5c84142e09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96939e9578c36ac90de4fefa2d7f1e9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f39efde66e6bb21cf945ea11ade12f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ad19ec8812f2994c1e3a16184bf3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4b8a7abe2eb716141ca0aaae9ee9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfeac90a180f53bb66c886b453fe961215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb3b01b087b192affb5deb53b94586216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bbff45f8ae67e0bd3f8401d8c72d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab804ae848610d9e777b0f70a2d3522d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b771bb63f12ef3c4f47aa87db446950219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269abd2e45e51547869e8f20aa787b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e96438eb541fb5053ea9de967b927221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063ef02ed866ce1aa5c58d87b8d08b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac25b8904e7c528e8afb6bd4794ff23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb289ac9b5bedb99be30c32fb3e4755224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80565428ff5d57c01ab6fec1a2175c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cafc52a097a452c1295887bb89cb9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd76c49f2ed08c4dce139b931c72cae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf044297cbb4011fdbce4482e8386e74228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f72155b981ba065f52e5c57d5ecd9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17d1777a27453d83c8a699ab273b39230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85340f6440a8c491b3ba889e84c0d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d3204ed61aaf3d40f06d0abcd38fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68384232b4caf49183dcea997b3e6619233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95880dda292792f192f3efc90643a98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea40cb65d775839dc99dbe1d570b0f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867326724823f28ced510efa5cc095c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b8cb5090906876967583681f979b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1ccb486a1a70d26124503c2dfedec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d96c95efd6a1a1758a95a8199460f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf21cadf43ba39177021d021230a3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c756306cbf36c7ad5b8798895dfa68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c64e92441f54f5dc5b9a102e34fc4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6e14351f165a6f1cef7dc855bd5ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aa441e83ec0e112fa15b58f9e1312244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb80956b5161bf90feebe3c0ef99c4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94687bda71837879399183c25d89ca44246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe695fcb9f8d3a46219fc1861bf9b12b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaa82cdfee47c0ed6505393254d469248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bf3d47a0ca8a1967c9407d3223742249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf506be32ef800715ba736c4d8b234250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08692b54ddec5bd863809c7009bf43f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61270f4a73fceb3d14dd75505186474252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149ef1eaaa719067dae6adf15f022ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d0f6f1d6b758e6ebfa2565e2a9e95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244cc6b3606970d23d1a5569bdad56d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aec3b826c136dd8b17e199a8d785b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177786a12d1268ed655de6ccf4675e93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684d9d5ee7688b97996ba6186d6e65a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6da2359f5f83189344801e6e9b9f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc25850375fc94993642f323970e0f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a878d69becb79cc56231492805e0836261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8160f469522965287ee3f1eabe391be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25328846580a9783eb21082af1636350263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548edc4d176599febe325989cfe19c3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ba093dad4ee6493462abb6289c121265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bacc4e3eed6d3ed215a2aa52fab7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff779fc2eed6bd8a3bb6586d9d01ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc3e0bacf9d6c7c0ee01ae18d291d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c9aeac5c0348bd83c9f8d92cc7062269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cd68d67d9b1ac6daf36bf18600d8d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c6f03e1c2cf047d3d49f57981c6f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28f639fcc8b2d2bba877efe8089de2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6d680b3c62da8dda7808392349a5b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab343e8955a29d8f5dcc0ec0e5a56f75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40583bcc554194f52017104d9006e90275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f0c7745c0defb884a26e6e085fce2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891c6df1deab93082799d4be6498ead277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209a9f717f6bef42302a3b96f9a51e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c66180efcd2e558f3118f888d2f3c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c39378db47a2d38da739967c50929280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d090d149fca24a567bf38afd307e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510af27793c2772c5e5915ea19cb5fa4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494829183f7261a52e5b746406f51930283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cc487568bb16aab6d58257db97390284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44861cd78d773cb02dadf185f9e1238285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf162aa450cba7151dba8d92cafd361286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d82708c00e73a7c91d77c5ae85c8ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673c93223e1f56bb4f047df864b2be0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2448dcd8424640d28f14b6c776bc33289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca937ee03d075f7e9984889457a823a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea7f10e0e68cc267bde5c1c30c111c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cfcc725c2b3a7b3c41164da5c0f5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57814dcc05013f2de2389214dc2f537293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c7278bed53741ffc95269d1522aff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa6b3f4199a3aefd7001b4ae5c9ae6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd89dbee52ffb00a00f94a0cf36715296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c567b8a2d037d732565bc4aaab597b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280043ff0c022d4082b56b92cba23e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27ef02b54d7f28da125679440a1561299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7f511dbfe18a427d8f119f16edda3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77edf14923b1245b7b15a6f22efe558301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44bb0a959de60881695339f668f01f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82fd2d5fe998606bd4006f20f2abec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d2f940f1ea055866e4894d6ca64b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c10ed5d3f215a2e7b74dbcdec79089305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e9b544977eef9bee5c336b571e87b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d6e8de976d59e7e6dcddf81836a80307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debb103a5c3080e73a64e233422fc23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c73166840712745866f6fb708f2a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de948221ca783a3fd439acc53538ba66310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cf66b723587359afbc88dba3f5cb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d7036784711dc81b0b3492b21e0a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257498b155dd938570911c809ef64bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e957c92f1429510060b57d2f531a66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4825b314e62495a472e252dfec1dde315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d17653728df52b39564138f8e071b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f188fc4b36dc9aa5aceb9fe24759f99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282045b69367b7422894411e0435c65318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6dda94c1997273386a0890f9341be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6867d0304f476f35575d63e334cf92d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78301b76e79222d508e18b856727f9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07f1ae364146813619834267f4e290322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f1f94859fea0fa93bf153916dde49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7899375129fe15d332be99459a3d07324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960030610ca65e35d79cb6d634bd1ef1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9c85e2310c4ac15e91517adae8ec5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282ced1092fdb85ed968a3624205e31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d46578c0656317ecf1dab3d1157a8f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099411cacb36a9f04bbee981d0ff64d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c56866ae59452c24e5c3b94943e580330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea731eb28ac993002eba5f47d7058ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87981c2427301fc8dec53bd9b898ce7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beae4df894db2ea9b968612ffc00914333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17eaf039d53726d4b13d793c156b616334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf17d83a72de2b599837166850912b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85e59e552ef7209f27d5f0777ff64c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c60a49ccd79e362e3c4eee987f62a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869381f8495b8585486a2ee32baab288338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36780e5088c642efd3ac795a34eaee06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd093722f3b345f502b36f156bfd7c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399428747ffe913dbf1e810ce52d5dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f001433a5dcd0ab27eb042ad6d82aee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2776dc8625055c6aa1acbfca3083908343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e044658b5b9b19067b2266b3d8abab1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278267cf55f8a2a6538070941fcad2a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c22bdf098cdd57d92708b7e245daa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109b82b4cdcadccea5e9fbdbd5b73ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd1b44575882fa26c9f22ff8a6dca2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ee6e11fd284ea5b12c29916ebe1e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2879e383abf388b26eb41fe2b76c8b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d592a567b7ce0bbf0c2db50a4937c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552399e632712b9079c0c2339a25e00352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe6b29f19a64ae43f6b8feb3a7b6dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcadbe52e6c13d710f36da9a6c233d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b598a013d226305bfafbe4f7a3ffc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd01b04a4bdc9218ce250cbead4f0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fd21c38564b4c268948cfb9d2ea35357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac2e27d5945df2781bea4f51c10959358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfae463ed22d72263873fbe0d1366c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4066efa7329f23633c5ccfb1e614c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefb0fa4cfadf4cd65249777456a57f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6290504a88aad1726da2ff1b5fed6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945c25b0db54f64f879c0f6001bf4cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003ebb1e7a22f6c8fb8b72352230f2a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef625f87a9ee0b5327a53f1ac2b2894365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61ad5ba5be556354f0a51b96ae4772366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982275dfa6d3137e745fe4b4d7ea33a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f6a9d5ba7af791ed0d2fcbcce0fbd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dead815a200dc424c4156a3a4f66d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ab6ea4add351c950f4f6e04a08148370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23fb0c1800c746510f22f9f24e7e25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72c7964f9e20aaead3eeef87a1988e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5b603dd936916e60d8c71322cdb00373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e07bb70f40e07783eb349513322c54374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e264d9338f298415ce1dc7108d85ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bee4bd792f2f8bab2272865374831f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f2c131a875ae3ddda1347f8bf0993377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424412b9983565a91bbadb66cbe6a3eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877f53c4c83c2a64ebc341ca63972a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13a9666579cf98add2a20e192ec9c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3104301e667d50abbea022889822c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a0f8c547e2a4b5083e6ab6d85db14382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104bbc38bc8a1d1a338d1a0f60e918f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054de4683488e21e1796ee92071d14b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31bab6c4cc8bbfb6da7452d9d4136f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32287d3047040ece100ebdf0cd1fce2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f7a1240dd78302fdbfde4079b1fb6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba149899b165b3ea3909015dec3f0e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d853700038f0ea817cc3fbf50dfe5ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0ec10767a238fb1d15e8bd3fc8da6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9384601aeb6fbb0286663d7bf57b469391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47059f9e1bb2c3881f252c4895a345cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea73110f0d309dc2290bce8885ca87a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84c419d7a57ad772e71a8fd32a06ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738fe991b9c1fa4728e41e0ac32fe40395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd64be9ec534cb00459a13fc4360d02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52225c290716002348a5da36fce210c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88ed91223e8156833cfab5127d8b40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562acaf8263372c935b99008924a2a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a642a8ad1144fbde452c927aeef06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bac173158947e881644f66335e80b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1acc29e1d69f912fbdd1fda735751402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258fbbd18ad2c0cff44e3c551c333f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72b7afb7fd1e7c01df5c086dc0ebff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5c801dce2e42bfc88d388e9f030e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07449cb655f6522c3c87ee93a68f2a49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cdb1c7a6039882819bd59599fae89407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae406d557fbc4b25148d6b123dcae41f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668e1ccb300445bd7e020174c830e43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea135d0ba05786e56ecdb3b39005a55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38107ec19993686db63615b3bdf1574e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bc2fe2c5a0b10ff2a299d0efc2599412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b8fecbeaf6a40c71d35df9594ae6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749dbc6be1a41140a0d94964e14e774414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72871a04145847874b9c7be9415b5ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f7c9f941b27a64801f7634364c2ec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409135d4f5f93e43b930b62b4c73d89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc552d3b383847735a679bf54cb9f559418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bee070e556fb0096760decc9c49d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626a7de830772c4d2a64931af1ae03e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da047ece3f18136f6448864d7fb2b558421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471b5045903fa2afa49abaa54c16aed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57e5d8f1751ddb20e0da49760e8390423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d4493296104863e73d3bd81ec614a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab80b91a6f9960c701eae3216716889425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658476e572b3a98571bd79e7bfb603a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af205e547b61cd2bb1cc618967953e4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d98dd2521c3b95182731af7ccdc8c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fdca9e6f7160f6bdcfdfb411ee946429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be525876b70e0663f54080b28392fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b231df979ab2132b84dd45dec7daa89431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e9e9cf3589268db6fed6c6931021a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbf6e202a3cda170728e6e5de2af9d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b689287ac0946e8dcc0bb6c56a24da9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a886881981727f95a557e6b289c0ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ef3fe85030113f14ff29157a03bd1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abb0c06c455adecf44b9e29cef4dab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64209c7adc04a3dbc1ea171d0ccd0de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a80eb9dfd14307dee019af10a5435439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070e52c43710b9f295b86b337eb1ced440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ff458553b4954272e9fd047e7eb19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedfb51b2cacacee9457d6d64fbe56a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a1dfe8620aee76e0b21bda40161ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4e3af0f6af306ca4a0f719e07865f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f91cffc0fd1dbd69f87e5228f0c8d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5c04e79f7e624d226b14bc189f83d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8e4866f18c51d61bab47cd523ac1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a8a8d456a034472cb920af8d91909448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcc0ee833930d9fc96e118d4b7544f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14514be6539634036a0a57f75a69aed4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87007d1925e0e7938abec035b92c4358451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a08dad1608d469892c002ba3a0210452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a2a40da948f27dd9408c4fcee29bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495baad5a19e22dc44b66d50a25d530454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cbd2581456f0e37755fe3f13cf6b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda72e32099f487034197ade0112855456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602f8ceeef2e16adb7c51f825416033457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b6c355e2c954385a081b4c1e8a3eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de860e65e16ee1636e52de3b7e71b68a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304747ee9aa24024555d3c2e04d39af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23253de49aca900dc53aada0b659c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac786ad23c6974de3455c9902973473462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbe6f8d49a0d0803aaad562f1c3329463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71270e7a19b05b680f5d45ed970e4aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92f2d66095d0576f68cbf5aca984f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867052a2a47cbfa0da97ef4d3832bc3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b097da77ef165dd0bd0087634d591d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a603f23f70b7ae695498a2007632410468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227a553de9be274f3af83faa99074b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d76dbefb10ae9d9ceffa12ffdeeb9c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5b2aaf9209517293784fcced58d5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb97a8d2191e1b010cead743dde54a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507941bde5b93169778bbc9d002f2648473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261edb4afebc6a373ce0fdf44d66ba1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140cb75789d268b400efdf676d9b5d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158520748fde0d233e0710145d39a3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181c0c758be2b7852489c42d150ea3f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86220cc96442519e4ad33a46876b283478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0e4d8005e6b412059ff456f87cb68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da565b902a3d08fe2a0436e8d7b2a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676f3b5d76f80f1acc947e8b109ad2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3aeca5f815b0e03c52765b8b9d6c43482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca107437173aaf7e89a06adedf412b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37d972894a6a8bcf7f57ef79d6f856484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c554fd9f7dac67b20db70205652120c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdfc82cc279ea887bb990abd6ee20b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418599d8ecd3c4401d56a74a5f8833dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a9e8ea99547af2602d9f16ebc4628488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4925f72daaebbf0a773bd06251ce033489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f23d63ba2dee32de54dfa561e8f70490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3807fdedf5b60a5e81b8c1adb99dfb7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff5a795392a27381c974eec8c3b9ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e487ac5a9b9b8235936e34d11a46892493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afc51c002aedc56c61c1f9df7fecaa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33313ff6cd2e581fe14c7c03bcba69fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f098212e1e3d51068a17d17f07a7fc9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e79e22f165880ae4b7f11020c17d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bddd85f319c2d04ba50d7ef682b7e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bac81a3fcf6478ea86b227a35b4668499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db74bc916ce3238e37eda71205184a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fa97bd74270dbf649b5b6c8e6bcf5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9d0d98870b8c55ca492994969b381502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df86a1a82132bdad27318f667f2498503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da84cd8cd86def56e1fcc152bf2180504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f8811c4bb6d66409f29a00dd8af96505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b9af90412fd5e7a1ce3905f324bcf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c4763d404f3e02b77860313ed234d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b5301bb985bb116b404db3c0e3734508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7884a3c0bc3a087d5438e405ea5215e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00af358e52497fd3404e4cdffda3f11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c235b9de494ee1c66abfb25440f44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658e57b6f77e380abe09c0728f13074512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597b030a1d7a9549a36b4c3e917a6b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173b8c270f4df741e9ea4a683b47ff6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4023f5b0dffc91c0fa9462dc4831f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4e3e2cab390f53f43df451c9f54a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef98739df42c61ab2a50eba8647953c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96953dd15af4487a5a084be76d2ad733518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9305dd1ce5844cab2c40197c12d4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525a42b8d1153172531233d45773efe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c417b92750133c6a1f98a8b4031e25d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106a7ced78c968d15fb3cf2874ca08b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0124481e819cd14738e5109f039492c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a93bb21fc6587fffe0fc3f5bc86a56524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761bf2f3003c98c4130427db5492ebe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d236352241b3762809fe34b3cc005c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bdd5a8369852480177427bc913727527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cd59f3bf431b8af5bc326813f074b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a99d0e1b2df77993c3ff2b06204f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b7a584e31c46e7f91420a3623b674530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa517b1cff98f3d2d4823dcd0c9505531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c97fa1cf200d8e3870cdaf7e257d3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbec14d3b371fd1fcd32530e0a2d75c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b829da7c94463941d4fcec6d83cad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e640ae17b907c06899c5794862822535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d1d33c3f1e522c12b6434398c7e51536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016d47d401c1718ec851f18df191b52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06e9e7366d3add4225a8ab8f98e959538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96e085413a238e01ed4ddcf19ada92539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e284431f1ab2f0a9525ef5918c563f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517d2b74e7ef1c1259bbe0e1ec9d77e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6ae3093833064b495e66dcbd99f8f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fb70e9cce45c01cca8b854d6fefd1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12338617bb776d84db15072262e598544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629a7f9d387f7875d0c52223a0c870d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efee2b201472594508ad5bbbc2f89e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c609e582386835a8a3d964f52928c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be744c3c719a34fd489f4dc7b43eeb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cdeac6cab9ef332dee8219ee00e57549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deccc8272743a489c3dbec12ce9f6d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d95ee443f83a7cd682b3efb279792551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972875cf09931eb930a351eeaf1aa5a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74993c2d78046ba318847a6841f2d284553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc53e0076a8f9c1c532e9f9a5465f25554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5e6188f7d631281d8f8fcba291f75555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e8e5f00bdc20001d491635c3cc88e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9df50b2374390b3f544430368342c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff59f0fda0058090fde023044e2c28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86df6793d1791e16568e264b6d826f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872ee3c9f4f726a2f796ad8c423c9dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583e036abae72e5b83fc50645de3cf2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08913af9778c61feb6f9542cda74e3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277856a334bdf688140e230ef313a033563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc308440265381e8a3ca495097b217564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a280c45680d66e19d824d0541de47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e284605d8328ca23261ed52d809e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a841a2fd3859163508128b06cb47e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d88f72e2ddb4f00fcede8056a047d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09619d07f73af77b81b9996703e0783569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6aad9dbe28fbfda3b5c270edf5931570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3f238aef581f028e2ffd5a60e4409571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb7e2890fa62b8d855711bdbeb2018572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca104796df60de4385daed1019759b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9341f66f7d1a8c839558304630bb1be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3a52e3d6b5eec71a6db9841f5f70c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21cc7fde729f685f0772cac6738e96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678587950a9bf9163af9b9440b212f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9890ec0c0437f1d167c4cc017ec581a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e730235a947d0ca500b508086b04af4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e96c30bfcdc164604bea66ee944ee4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc44d57f0e7451b68782f9633e6912581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61765ae998bd18e6c7d16e1e13692f47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae3b128aad08f59853986f9dc0222e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f231336dd44394e60b410da777386f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d5dcf7edad84a3df1275dde01ba1c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2477ae307043189c7d99e5102eb9c06586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4a25abc1ea0b46d4794d0f8d8655b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72b48eb2b28eb0d22df732ec5d97ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cbc79c806f2b3c59ead466b307895589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ef8b93d7befa291cca09af86a2317590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098d4afab2f03b9e921b5012033e499591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204d50ea8f0a4d8259cf36d0f1d2525592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec6882b8b36de0fb776c2d53817c07593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ddf2167509300ef3a92b818df28b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53efd14ca752c39cba5bd3f00a871a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff803532d5b69b87de6405343f643b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c02cadb22382083c5642fad0e73d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f581ce98dd0cca670083630f5501f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bbfbdf06b5132c7de4c1ddecce428599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297acbbc099a847e97c16eea848be5ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef39c8996e47e8fc71483dfd9ce67d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13dc961ea5cc85f3702a4d58329e89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcc8362e8aca4cb0ec31342de38238603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc7b5fc02427c741f30500a5332676604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb132caa06423b15b7d75925a4ae63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb8cada3da27b470d391e5a6b0abd4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a013bad68124eb57dc60f700ccf0f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c920df309232e35387366329eb5b8c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8c5c463abb86fd47547ef145a67e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33612b55769e5bda918e9a8deb4f6c42610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e2d1cf1ddfb613e87903bb4e89a9e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0e8500ec20429dbe47bad0741d194612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b3278d4d7182f0e8beedc37c2c4b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e116c22cfe4423b03158a059286be08614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bfc079dada9f0214c0227f35034e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9a8af7f412f8fa858e264cc6bfc0b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71188a7a5980230daf70f26ff2c86b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd69a82e524ad95b3952e9c98802886618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9d7e0222680ec74b069b5d4007373619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97a1fc378b4ec93ae455cb6ba25d6b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75e7aa94aab88b25188faff494a7ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74f11a16d762d50804c908d84d087b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b0463444c53a885ce1a5661a94bd8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43513fb493348fa4a95159f512d767b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e74bd556b0e9cd48906b6920fab38e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac19d65951d0407f273cec25e78b44b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcf45feab2c047e6e507b69f12e739627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5285a5a51e54a86d3ff64b6b7e0c70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffb5f0e74fe54e52fd63626a620a2b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ca43562d23027975f605f937d9a1e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94ddb2af83109b530f669353371987631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dafe160bf28d127fefa993ed75da0a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d05f10faea1b660e3cfbe1f9094420633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60212521540b50b96ed56a3020f00a29634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52469bf21d8cbaa1ac6ffda5a7b1adf5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7a8f5a85a18cbdb7dac13e586a97c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7874db145b194f18b352db6838e8a70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8221b9e4b06d8e0dd69516b61163d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715d24ba065d747fa968f14961b214e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ecbce4176437c86fbb7185660982f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2f01687d33477aea7ad66327c169c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5432ec0271e88c9ee03a51477abd2c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28d5f10b93a923917fe914a0a0550a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc06926e95d1dc2e7625aadf26902e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31413206df549c1ef1aec344f6ff0b17645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d08a6485b2d2ac9fe8c086678f46b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d7cea3f08062ad3e348bd0e20b898647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bc79f4584ff05cc6edeaab721adc0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2e8175f86ec786538bdb7de6a5e19649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e6a989d3be4588f1fed1bbed1dc4c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f076b54800861b26c4fa60730e20089651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4361a125a202fdbaadc0e91fa4965652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902319ba6cea71c829e6406e0055244653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f77d9c75f98495c668ba83c9d1721e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccc12baaa67b281b6a56876270ddfc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c8b37bce60e1d4b5abd8457a5436a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802875b44f3d5ab1d7907426d526fb8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef52fb6cc0d44056937d4f59462acc2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8b77c903447fea1faf336a270d57f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c805de14416fbfbdfae7303b9c3f55d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158e3ed0880e1869aeb9b5b946d90f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe14317bcf821bcd21f6cccb5ddb121662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e9bb1342c2f14d5643fa8129859bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67593753340b949f93dc0c8a63e7f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e38bc2656211e0ecc1b45535fcd7ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdf47fcfc069b324483b69e578969a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3730d91488db456e556470243f9ad89667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651a4216b57a7a9ce4c1f21b5a1d305668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebeb50e7186308c49507e3def980af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8da7ca21c064fb0e3a628950dcd2bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9864ffa723db29f6ce78d3a8fcedc3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c749468fa5eadd56c491a78f608826672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408e58f71ce7d9ad64c02ecbd652cc6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa93f4187e7d08dd9390be47f52382674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d22fc6b01ebf36bf69d79ee116768675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65682911070e098bd8e9f4a5b6c61512676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ab1a8122e55fc596abc05499919e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b46713dbebaee3d6a7e2a3997cf05c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb29a95322bc67dfabde49f71fa0e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f0c9df5dee7a0b819140a176bed08680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8364badc056389696ab543ed29b9b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676c616149cf18088db75b168b03d73682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd55ac3f9b1be8ad18785b0e5c7075d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93814e4c20eedc461ca83fb334c12c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a54b6bddefee7db915c11c5e6473f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601867e1b76ce806af624ae2b3f9eae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe6bc191af1274f01eb9e49b4be3be687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d3b4d7e279b62234753751023aa05688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06e78c90fa4c3911f412a82e654cc7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb45c4e474167bda361a3c07237ca9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a81ccb0ebedc14be080eab6944016691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea2ac8924714ed92df4a41232d7c17692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a0f8b7bacb6558961df21a89197d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f2d9162f7daec8df2132557a301df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5dd9433b9980bbfcd0ae677c5fd17695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02b15257e39f525b22ea7e1daf93b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2fa5d649f85b7456d2b36771715ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b182a33e9d46177ced6537eaf58b4f4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30564773cb569bb84be0729023909e50699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1f51a6c0e53e5adfbbfbbcf705ba9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290f4c7663d6ff0a28f5347c920d046701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01070248f3d657c2215f59a7a697776702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d097bb93938448f8cde9a337eb49035703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545199f1c7f30d172781ce7f8c1cbf1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf306f92f84deeaaec30f6fc3d12cba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a3231af7d544ec4daaf3ea9119407706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8902e49bbada876b0b52c5f4400dff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c757dbecb1f1e25a99206af462b9db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fd9be401a340c0e7b39a0f494cf46709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501731d186646042a31169a6fe71bda710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd173a3b6013cf8b96e785ef1ab2755a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2f63f66c3a9306bf50622cd0da3d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dee996dd0f617806efde051bddf30a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e3a67d7d34d51498e3fedbd030703714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8000428959d565e73c1dc3541ed2f40715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba05c8c0988022d4d654671cbaba2f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a4f36600c78c870c82e17f7b74b64717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f81cb6e469f20519e78be57f25a72c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0f69afab4f358cf49944098c08a84719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384a8b57a72376dc2ea5d58a5c43b60720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c40bac20e6f8b13d03315ee0f3253721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f24c84c4b9c17359a88afe4016513722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06365ef06680061965baaaa5b252c81723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fb1b811fe532fff59218ad9803bc3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28b7f7fe281015a4d888694edff37d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bfe4dc26b563b1314d26b3f86a69f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274e52b283b79ae936a6b4ef246b8b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60363726b6fb728024a55ea4ea0602bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1b4a5bd0fdfb065dc80ad93debc82729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7edf2230c05aba653b78e4d2ddc827730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779e180054762585cee014c585a93f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ce13e97536eb477d206d16bf2bf40732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35934edca779a9b8225644b8625cac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c9f698787b1fdd730908a6fbf558b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501b1ae7c659d7ba0d977f84bd80ead735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285478198e69ced2b9f314a0876857c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2bb6fe8edbf3d234cfe0568d53b2b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bf0a06ac9be891204dab0186d5ec8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e243d5a6c03937c8509da3f2e165565739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1834d69b77dd8288431fbef433fba52740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbef66618c706b4f21180633584b6cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062ef11eab4137f6a7d90e566157cd4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbb1915c698de50adba3c629a3f362743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7c83356c6c0d64e0851f4b344596e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d1bd90e1ef2547fd65ee41308a527745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169048b8c9d39b3d84c599106a03d05746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054edb259641d65a795e15a8b91b05f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473069486616dfda241ed72978f3032748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8a0d25a73e4c9ea98c00d06919046749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b937a73e066c94a9c0691ba38eddf9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100cde59a82aa647c40db2e2652f356751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6995b94f5dbde0496c9c953e5d1a361752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad5967d08b7afa9740eda7355fea77753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110a740a593b2bd323ac6736fd3bb43754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15487484ba01a4fd5814cb37b8bcbf1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b25e9575a7ebba2aa6d009b876be4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a39c965e30b7486dfb0301415cce03757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c4c963e94ea8eb248c0f35ad7ae96758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfed0e0e6edb9466c4287d3ca85d85759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294317547ffa1d12047c4300a27c94a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0792695030dab7212eab23b1c4e9422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2cf0059854522327b846111aa034c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca25435f55eedc4555157ff33a8fcf24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6a5cd3e2cbf6b0e9e611a9a530fd15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb14ea6376ce95e6f4ee06fd9be9af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07cd7edd014533078581515d28a9727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e57df613bbb0c4ba2a89a35417de98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c0213ca487d1dd17a8db4b4dd2f159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344fef2bed84ec648686248a6c5cb7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d967be80a8d2602e57293b4f38bc74611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be0fadecb358e0e137032be0495c1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cc8e3d910d700f74246184190771013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87d6307fe3838db5a63322beb484c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128eea0651066ba64f2e9adca692898815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595c7179478cf9e1b50e0986a82b16f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a88b27e640e48b999bddf101bb1df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7575252a566e9e5b585b6345fe5715a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613e06c8347ac62f1fc65dfc266f83c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42006c340caaff91633c9802674278ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0b220f77db268dc91eb48d28e91dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2249d0b542ec0d3c74c4e144b8cc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6436b4c142dabfb7d7a5357dcbd85cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b7cedda19f433038a2bd1d0a6687124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f3883a3de13fbbdf30f5b264d5b7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0f74cbd7e6c42d5728adbc2f38e1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f782c7eb40cf1e838474b11406d6f0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d15a1e0cb1b1371fb8700c05a6fe528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593603e7aa670de89e87af1c029d16a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b518e5c103ef334eac78d4d2c56365d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9185c940de056c2437d18ab1a9769531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9101545fe9358ff6d249848c246149e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeff96d97b2a4601cc0e99e703fe59f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee105467951d785fdfa63ddc1c253cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea7e63035f0f71155492bcefad296c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b91138f40b2030f61fd8250048d89036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c020ff2ca9bdeb1d6b669dba53a1c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f038494472682a3be3269963fdd91e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78602079f026373790c469b201a0120739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b70480b924ae050602570c6498a78440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cddcf683eed560662ad17d861e50741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbde931f5e7f3c9c765d986443ffcc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c051b92643662fcada2e8677d9340643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abd7f137f20826e7aa5d47de44076b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a145eab1db3a0c5c0709e26ea4f4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4382e2dd4630fee1ec7599500b2ac646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36946fa9f3b6e463eeee02104d418947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494263ed43cca0ec199e2f9fb86c551248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ac5cfcc78fb0167bd821f687ffd9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d0f708ed82c3c9d66121422f6f23950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497044bde68a4d9726367bd2edc3c50051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997fd8691f5a7c271a00bdee76491e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63764d82345cf0d5c8ce34cab309a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b6bb58b2bd5abe68c1acc488daf8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d83b3353c60baf02519176632dcab855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e60cf67a6ac6922fdb7fec9af8b8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb528418f35006fd239621ed105266c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754cc5d77ae1cf8344a9289cec8e50b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72217c332e7ecc47422f12855052ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608afeb3d3dc8121419d319ce26077060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0801a24d008b6bc79b39f1fddd67da761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb80ffe348ed0d1ed8f03c5cdf0709562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ce7a9e07dc14505bf4f8a7c3d90e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf741f00895696e04fb571f916d85d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fa6d5dd6c869cedc0b35d11ee6dc465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c34de07e9ac9539d7a0281868583f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ade33938ec0657c6a0479ffba91ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1aa906701c033627e096d6ab9a36268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4e6e800fa573e9e4893977918234669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9e66d992c5d9872c888f3bef2592e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19216af23c60105c49364529a1ee19f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b4620b0a5f5d18f22922abce6b3eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2447128b137c431f8309bf21320d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca86fcd28dfa31e01580c456f62f18974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40553d7c050f452c32a8c5525e22b84b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5002e2f854e09828cdbf41f1891bd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d3f90bcc20782caa61fd50723c70677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced099c783f657610e57ed42d69da02578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c62ea1493e4036726a5dc7a50db13579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c92288e79e232c7b582958c7e76d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be426491366560934eb5b83ff57b6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900031d168e07b266b6d01e7bf87f6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a926de57b1558366d2b98bfd89420e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470edf5f68f1d6112405b05543af2e6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca307738a978dabfbb75e2070847fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0e3c1b6970b6c6f4017eb7164f84486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a8c316f740857859771aabbcaeb9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda4f7b5fe68e524d154eefdefa6e7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb7441e68b92953b2ac4b60ad0210689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4a5037a21ba0307f12893ca1e58b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ff5757283681a972df340391db91291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682010c353bc7756cdb4b1c4f609fd9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965e4d28a71ad2b12a6c97ae4bbe26693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6bca98ed22d7cca58c5d63c6c28f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641f7cc052beabb091976e4677d8c4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703eba1956070d444b1adb335fbdec496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614331a9fef02d1514e93355ea49818597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a463c4e28f9eeab1c784dc510d54f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb56104c71d7979875a5efd7f2801fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17b6d0a87069816398d9e70448dec2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74491fd62dd2d74d73fd3af757059ee5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30608356157f2d450c5835203c898fa5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c629bf4eed6784bd711c1cc868e03cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfd7a12d68aee00d5d2d89d8f09258104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb72d60051c585608db10e88004a123105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692efef9ef28abcba462d0a3bb438518106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc4db38d87e067d9a16abf2eef49d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6af1e1b3b91926fa49f6fe664c370108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f68378e116a4c740d8ae6eb0cbb17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bf0e4186c73f5b37eb2e22bec499e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1601b4eaff3197cbfc1394d4d07d6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3dbc5291736c03218122abde24677112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e1a6e7dceaf936b352a1e882033ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904f9e7dd955e2aab80abcafbd19459114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8e64604adf6844ca01cd641cf52aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e01f8312002272843a870bd4207af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808a4dd3ee46a9098c3cd2c50ba0bc5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69966c904c95a0e0dd363d7301b2af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9887bde23cfd0127238c597848e198119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501c508c8586f4a95fb8dbdfd118c8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a804fb62f2b56b1ea39b403aa74d46e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab349af20b283a53820b8fdf567e0e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26545e175fa7f3b9d7151fde02a3e7e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dae018a0c9403f02e75290509fe92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869356a9d664555554a36834374830f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45968f792a3a5031282548edb3115202126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f63b85e015a816b3797d7258ee7568127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8cd1f0df8e33200d6e867823313ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7225eee4ba3109aa4a8d920fb2e7b24129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fc1a7a043b20177e96976b48e9b83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f850c78da740fe44bdb75ed2ffe6cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c90d810e62f2dd973ac96fb5f2735132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7b9bb729499425ec574abe24bd0f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1f93fe6493f8dc787205f9d4d70c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a406b784bb217470550c3e32d906c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe47538cb1d13cadae1dde91b909b3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4816cbe3d903394a682163b5547d5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9113bdffb6ea0d244f9c970eb483688138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bc62577f7e9c91162c46dd8a59c3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b167bc5a37d0131bad9d3ce501915e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadbffb9e0a3332a5aac74e20cb32ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198a7fa10eca556d795ffc53a2f4e1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b8e1802080e9bcb46033f16b6efaa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbac7047087871ba179f14a5e31655144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0043c8a6b32db6e0a0027592854bfa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec27ac5bcff4740eb50e2e3defad7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cf7fb09cfc550d2eb22dcb63941bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2a12ba99490521d35b1d7536de74b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb372c0f81f21bbc22827224e8867a0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145837f5e055bf76c451dcb828f6c46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e644787e814ec9ff00ceaf24a35aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430afa71fd8c54b90f25c39dd7e39c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c200c7ca83a8ac6591518656405fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b0e760dc862f0f31b646d060e0bc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435945990d1f370d3cbd1858ed7fe874155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b17e6da682af4a744d78e5585e7ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a564170fcf93f56116ab72da2f27f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eed68d10ad81065e80be3f8d92da80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e33aab1997b664ac466ff119a5ab9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a56f12301e1dccec8da5bfbd9f7e41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0ce8098e835c9a088dee46ead8bb9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a0d3340a33b51909df029bb4037b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303042745bd651649edbffa8ac371d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be4422d7620b70d750900bac8ac047164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f13615b08c600b617af1d596a35237165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd73db424f1193796d32d29e94fdaa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13c130744fd1a4c97ea8149b2eec21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca817a577d8a388f544806cd33bbeb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc8421cbed8fd9bb9fe8d860df5691169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ea9b6eb9c5ff47eccac3849f33e33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b093e29cb1ba8a48e88ca295060c2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42212f24e09665b50d962a5ab0ae2d46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5190aab06a1559c823c8903b05958173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e82069b8b9d11462ac168ba883ad38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ebf8a3a7c5993ff0f5d981ee7a4a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ded0ad217c4b60b64bf44a4b1ca9db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b2771fac8cbe0b5e1823752391b94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab43caed4682a7d721c5dfacd2e1e12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec14bf060a606fa46c9a6c3e34b2ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96b88f0529312233437bfe8ec2a830180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8e1154d4a4ff5ef07bdac863f62cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fef2297dcd3f5f282e62a30582e0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e87704d9178a178700c90144f0fdfa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0ffa33e98beb34d07891ea3777ac3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d16ba5ff0bcba7bcea126fc5b680c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26cd4618d5d95fadc9f59eb9ddca9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4487a1a290d179bc5a88f10c70edc96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad47819d8ebe9ac4494c627ae8d7dff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2375942ff2b328591ff7120dff6990189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5181f4554bbd1bff26d72cd93e89e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbe1c06ca41366fa98e687eb5caa6b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ea3bc3619e8f27bfccaf02db99094192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eaf5f628e55e0eddbcd6f07658293c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6b7404949ceb4778eecbd23ed92bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f0272fcab9eddfea538881e3a76be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddf66d0d2ef7ea1bf9eb2424464b4a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099c13ee61fc742465c3f15c0028424197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1ac10bf60d682327abb2f5cf39f6e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aae602dc51fd99cc0e3ede32fd0225199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89b298c5d3ea2cb2b19454c3f4566c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ace412c39ecf2e7e6c85ab8923cbd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5374a96f4b1df89081facbc7035f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd6ba579b8960281817ea4207cbb6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4f0c4247ed1af7c40efd1888eaf4c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6485b9f807a09d0bfe6336fb2cc6f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72970401ebf92711c24e9413763b18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee75976812f8de5356e737bcd156fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df42feb1514e93e31157057bb8da19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1aec7e67d3e5831e56db6de0c728f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb48a89ac7a1ddd6210d4e3e903912210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335b47f622ab1bd22239eee33e04078211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e8a17488ab0c1a17ca3495eb3b0b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a772c71e39874436fa2d49ee6c1167213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aefefcdeca7ff2f2437fb4c597d3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bed5422e820c91f6cfc7aa5bdadca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf60283a29b71d2a174a593c5a3bdab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8477cfaec278084c6c33a069f80b3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c4de6cfca0dd2ca65f7f253f9bc0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c2c2f23c8875822441e4fd87c7e84219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d84552372ee7639ecac62a4cd206dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbebb6cd69c5b2876440a179dd31ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad59440e56af82ca910725ecf6eda8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2fe7691dfad92dd8635e5a55042ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227717bbe03a451315d9471857ba784a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39b05afc1095a558292093f9a29cfb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d04a34ce44fa4928612ae8a19b1769226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b733b814e0449f45390b6b6d67abb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1f7fd9b5c853ef70cbcf0f157019c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ec49aef5e9585ce9c57df9178a353229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8ef6b03165a9aeb356721d73cabc4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51d3cccceecb220945f4d183feb71b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef87884df91bad96a6242d8290eb4ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35fa5f7e465a20d004cb4e4076b0ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98e53a1cd9e00657ceda9020b1fcba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a45f41659be4429fdcab1e9bb8ef9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8b28dd12bde34f5753143ae31b1fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e38e5516be1a8046e56b004c355988237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4743f0e898ce091f8e541ac757d0335238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df152596e6756a99b1dc9aeaec06c935239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117e60c083b96f11f1c267e26ad279b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55658f9a2dfe0a3db8bc68357b7003241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff68f77f22050e022a430af2875a0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b088df8b74684cb808354b6b414fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facf90d5b891c43f623145a04e7d22f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5332cd956cf7198d21799bbeb457b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f879eadf57bf50c5558d71a59220c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9b5fcd437123348b09fa590a60c25247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9bcefc3b894f44cf438f6f6330ecf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8891d61d8af563293c74abf9043a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08e5914e33aefa716489e641c5bb34250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4380bd99bb1383462f99e6892cebbe5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75e8f4b8f437367cd82e3379d24c42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492f3ed8d38c90397416b5507222254253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707dcafda5cef9bb217032ad795fecd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f855f2fe1449a2cf40c6f622993b30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a81d66b015d8d1be0835b3d5083a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b96dbf459b5cc9a07a407e2e56b353257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee11c848c21eac580b39c966526a12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab3a09355885b1f74a4c9f4e56d4d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785434dd27cde24562501901ddf1498260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b18dabeb2e4035a2c40d262afd65b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be452dd30afcb332f89229eb610f45c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad1ad35eb6696d8dba83b8ee1e63ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f94cbe6ccae0597cb1570f03de658264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693339bf80eb96fb311b1347731cf9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb7248b76df8aca8ce6a07749608c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32ec4b80940bd005f2901ae15c503c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba03a6fe1c830cc8ece5760b50af3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6f7cdafbad48b7d7ff8b402344cd9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56c4fe2fedd2d69cf55cc7303eda64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41ec08f362ff8096164f463c0d173b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001b45e5ee1377f49bc6f1867405903272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e205dbde41e447925fa53b1dfb6868b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94db997ea82098a96c92d40776f8dda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda71c032871b730aa2ec3a6796a53a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e345fd0282bb1df3a149ef5632ca8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60921457b676e9614b6d8a7f96eb37b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ae498ce759b24a17c9229d668caee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76923a8359ce4e1a167a11feb1c456279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a3acbf9c478472c22134461a544e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411323e11db4dba5ed0f71ec8cb56d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810338417987f505f2ff601d7a1dd788282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba5e50b2a3161c42f2ce6583ffa778283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d80ca8c108c5e668ddcfe796a2073284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc72a8c542895fafde4eddcacb46d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d2fbd2beabf0e7044515649d74e65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582525be0cfdacfb49ab6979152893a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9683536cc22530dc49d696c06ebd0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbf8bda7df76d33171078f81329d79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4c9e54df736264a6dc4b56317acd3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cdb250fd2d392c675f1b06815ad83291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f01559c5c0be1ff0c4989ce976c939292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8e2c030c6f9d977f870a5ed08245e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54826718b9505f216fadecb675d14aab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2bdebe9cf8c3dd3a757c8fd2b97b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a57ac3ddd377159a4ff48d36e1eed8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f16c9b96eb407758871c2fdc48bdd8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7fe1c63352780f4d1e4edd74f6b3e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dedb394130923d5316ab3acbbaa93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0494ce00e6daf22781274fed77e4fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c91bbe09643e09b4a2ecfe14613876301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1613e96795e40d0df29b90d027b46c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6210467eaf3fcf34a30a4caa9f607d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20cb654c5f185bd9294120a016e0f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf57f153fa2235c3d91858221dbb9ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c99c91bd12cc0aee376b92c52ae663306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee32ae8b287493790040ee90733930307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e832a9b203032c5da452bc67201439308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e1624a6827529d5c2c5f9a24c30c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6ba08c5778ad34dbce53d80ef1ad2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0a250ad73f29808ecc0e0f53caefd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37379c5729e716c1d7d2a7a2016c7264312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcb5eeb81344a3953d85430acd8d8b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d68c014f854f515ee1bb143980da27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a61ab60d32ad83ad1af2be9bed57a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d6d96602b4882fede0db9299f4b9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d414bff51014311bdaa1baeacdbd17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e5cc756f4c652ae94fd52fd3e524a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c387172c9d42ce0470a82e5954cbf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940bd41ac315d5e95079deb763457bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a430334a752caadedc737cd2098f89321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537d951001384caa15999fdababd5ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56989b8a2f2fb40d6abc1d90a1d95f40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b078454d514f4bd94df1dcb6b64ecf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf4c7a7dfdf22c457ee60c58d03b11325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efc7d64f14fe7ea3bdc234b15cade5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1500c8e55e410fe14bd1bc1dabe66e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80faa69e67b060279dc1b61d3f8809328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71043ac4a89a9b360d64570ea8ebbe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd9fc478a50530972c8287c0ba3de0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08710554dde2c534bb31b6b9911bb794331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecad76011b0056afa01aec1b713bea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359de1442407037d37644d26f67bebd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284f791ca2664288e5acc43a08e8d76334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d41dfc348592bad6fcb6d32f7c8c1c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914deb64259c75fc3a368798e563b24e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a56270812d2a83c62ef85f9a52af83337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80e4611b6bec7a16f8791dcffe400d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf8b2cc57c04be7a492fa0aafe63c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d8b8df0e1da9916ec9545d50979cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496784bf86e037ae815e70112eb7d7fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216a4aff44664cdbf2a0636bddb4829342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ffe7cce63a7316ba9cc4c1eed9f6d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae8fd8fdadf31730c17a4521a9c23e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e39f637788a08a15304204ad817d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3745f91165412d1909632191a34fb2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cca3c917d8f005db5530e221705249347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b2478e59fa7af0a776fe693348786348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3f0158de44155d860e21136279b9b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1c47db109f6f67cced81aaf7ceb5a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307c3302e32a375a8a1ca1e4db2b83a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa6f6cfca597c833a4a3ffbbad0b56352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5d9e2cccfacd75266428bf98a5f8b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abf2e51d692095972cc74bce7d2a93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55c77c7fcbbbea670dfaf593e8f94e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30d4b71411be1c18a19e4bee36ea12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e46b6337b79c9f61c30684c6bcdb07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7e4a3493a0c58cc7390afefdda45c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76abff22023363311c434225e06469c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8632c6ac6013be0d652ebb8c109ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf6f0fefc1ecc0edb4a6b3c1dccc3b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91a7ca4b3fd19ed3b3e79fc7803206362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64f972470214bc1f1dfc88a38177dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febef869ced9f6c54149e87e77e3b13b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aee4a5bc0e35d3d3c9ef10a2d163fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb6842dc3fd505154e2c94ead1924c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4341aa70f9b6d217bfd46ccb846db1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87c7e791392d3f63acf020061d3b7c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61973b757019d7a74c1f186089d6f352369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1f0f8f448b747d5c4607a2c197bb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f8bdab13467f04fe257d536832aa1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae1f6706088c2edd4eb17a4e51fd80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270af398ad0caeea42ec5855e6766492373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfa0ec87c569e7da3cfb1906975035374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ebc5d9acbf96ce235616dfed03d54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c394379b6acf8d3297deb45d551222c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8f6877d772c01a0557f62106a7f2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e922613d96134091e10cb869f661986378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03034eff4788155801c1e4d522b2fdac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ba3fe9b89f1f14d905f8691fc133c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9124ce3ea846c594261a54e68c9504381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f909efd6cc2c1cb69738d0ec1a7e70382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc53bb64b72c00df9d783e5da65f8f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb85abf384482bb236b0506252dae68384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00526e632c06dfb997acb36a09660fe7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37177c3434863caf90513e3edc8afcc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b24c2a96219887a6005917b56e4e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa643a4fb85f47b0c38f136a3a7d6e30388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49782a4cfb5f290c131f43622e4c5bc7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63195fcb16ac0ce003df0b35a9b7a86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa0e9f6ecd25dd957c4e80cfb5dda6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31be64df8d957fe7b79e6fb2c8958fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cdd16e1dba78e52c74521659df342393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d759a23be913e2c84cd8f41c5dfbf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1a2e02d4772b5c377400049e6fc1d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450820383a837e7802a623c1fe69adc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a7c86e8e4ab082c6931cd97158325397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8787c0b80dd526181dbb2f1e4afff16398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471d72b2cec5669e46e38b1c9a3a375399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a54e0fe7ddf0a593056a5152a7f56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87696dbd6bc8877706c383ee4569305401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d75151f9f25df796a8613247527be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709464324bf78a39409aa759f6911a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93c6081c1d169bb28400c231aa9a35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf37b297a1a1bf90989a21c9467e39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e122457b17938c00d47cf6d55b5226406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88a1f69bd2885a51547e9f896edd60407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424b27282c0afef1e434637f2e3862e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b71bf533c20c08d196eea30b07213409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fc13d4583b376e305512957c96f34410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875206b29a9849c81f7613c21ac377d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e4c8516b3d3d19cf57f05b3ffb5a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8259dff4c7c6856a3f9a7dbad357623413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4e7584b2fb30c1189bc41cadf6c66414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80111c6cd2073caaa0dbed78a47aaa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a17fda82d2fff355f7ce13fbb16c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74ecfaf389cda94ab5ff2d8cdb4d58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f125fb05ed0c24b05a55593ac654d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1893f240dbb0c08138d58f10987dc3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe021f2d916a5eeffaf22d215d631c1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc494be2fa1a852e7c2a0b199b5e43421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6146615af7771ecb5d4cb57176e1d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2063ac0135eb93e4c77fcc052b366ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413aa20f7524f02569b46fcb5ec52d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786de751ecdd33670d4ed34df591669425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548c6bd78f1fb26c1dab6f5c006c9ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96cc01620511701fec20b5dfdfd99b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29792b3e65255461a040b008589e1e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbd3e88d243e954227a1ce0dcb0514429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88eca1ce17c4243f63b55c295db4b5b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a1e1a791e99395a8c3093ec16b056431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4c1c791bfe9fb4cdc15d97341b1c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf14d7a5246b6cd1deb95e29cde8fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f73ab3069d17ec99279df04329eac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bba20ced8eb08d3a251f811676d9b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc536e20e2d4722b7323f147bd3b8786436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad15c2ca379c8ffb9981634b2824e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486657d937212d89d888898e3527c5d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304839e4ed00fccb57253b08b2e5edf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9144ec001df47247aaec0ff9764476440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f6a30a56c5f6e62283e182715e40a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367c3d4cf82d9e24aa5d633a6b6e51a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668978e7f78ca19a1727977cf1ba0af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52074693d7b9f121f32cd97c04d97601444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29311fbe3e618ad26ba9e278340a8ad7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa43d4e4e2ecc8c19fb12789b786fa2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad0fb2a8cc25a645c33696ba14345a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cebe0fc37a6a80d9c144b16aa1d2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c59b963f8588923ce96ad04ac5a76b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00810a5ef70937fcbadb3bfba9ffbad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a696bf8a84371f1a8f1226155f1fe64451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0555a2ab15605a8b2b955075c8826452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c641a3561c51b1e6f92f1bfb05469453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8373d2c76ef5c4d600d8cc43721aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68ae17a75da072f4203bbb463faefd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87294a8f21fa0345dd356eb7e8691fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764acf1a077c89f4bfa3c5574474f56457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b6620db54451be02fe52cbf984011458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91b9fa15391c4f0179ec7a088fc4ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cf37c20466648d1130cb02747d75d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621d7a948022e6e638ddf2333b6665b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b370251783f969829d46a741044b958462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be27d5d2b5aa17457988dde91e4782463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b60516600d6e2fb8445d8b8da66f93464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0247029b1b4dceef47c9d4e1363e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7012d3b74a5dc721bdc38847c7154466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9392ee982a958425148cb81cf0d383467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adecdd5f48443bad3c755a35b011fa7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b26cce3f22b582aea543555d3c3a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785af8e62b1973561fbfa3df8307a121470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bf1767c0903c5fc949a71066923f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e9db6d58c6b6c2a2e2807f2301c47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afb495c4a1fe8ca175020ff8b21de7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99860b6e67196e2ee57113e169380b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae76d4f43c8c096cd3b6dc5577721b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dd94fc7cae43e860d0f3fe2777d16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9228550a343d874afd24b9987c5f6c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f42ed4b4b05061f9c7684696947d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59438412485e805470173a1055450f11479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16454eaa05d496f8cde65cc5df8582480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c706f496d434934bd6f5556cef9718d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda9ad1098865276bbab5e563e142b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8cead61262c673177961be6e2eb95483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21b14f5ca1fec974bb364936609b5e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8ad52fbbc82cbdf7f32fd29b0642b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce310eb8f824eb4cf6b06587663ef5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f880c768c987b4ed8799ef8a72e8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932f2d99b5cda0b3ee669870b513bc7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4647e70faa88b46e96f5b5b9e4d64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8bfffc5dae5884d502a1386489213490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea93dacb6f12730c75514556e33d86491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98567b6007bce044a32fc3e74fbe3ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f6ecb3abcc6894cf46d87e8446c66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced025bdd263fccee13185e20b44110494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7d898e37c4fccbe22418833846410495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30719308141fe1dfe03ed1f3d9a422496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be78b5f7e5d293e188b4e47d097682497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dc0dee66bb272d9cbc01b09d31f72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3ae6e8d582ad6ecfab2f229bc3390499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed113b63a5ee8d4670bf4e15623db42500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c496955d9afbc5d9abc56873c2a12501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66fc128f566c8787f3c8013c8083c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5f8f89f52b79215bf0c1764edead7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ff0bab2d4eed8e00f56b74c58825f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1420b5a652d95c8614442903c02ff6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f19f64aaf0b99791b564f848737b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b359e07691c0025079f061193a5cdf3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7a7221a57154b3172f70bbd02d696508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107b3484d27d1496b3908057ca5c6c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df401c3549c8921af43a69e4893227510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252b2191f16c1ebb56e3bce8e43119f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f2b9df7457b2aca527ab3aa76192b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef8bfb48bf3fbd6e8890d7872e20d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a05748523e199e0402f4deb963b843514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2179f08ac3290c82e36f64f9d66c801515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dce66cf657bdb65179a9ae6348c45f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927365642aedb8e6061f3811e3b0865517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ad34c4713c2555bae0e4ecc840ec2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced7c89a3e19ae30382c78ffdd41ea5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db01938ddb0aaa1324d54bf702768c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284df7e65dacda6156ff3acd90abfc74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab22ac53b63a3fe155df1444baefbe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac21ff35968240c95c727fd26bb1af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763e4f599a1f99e91d8031fabed49d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09d78749e508171f9325331dd54eb9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b1e232e2920a309fb45fb46a9f60f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b389b9ff630bfd2c6ea327463dae7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da402cac4e89866cf0f246f9a1540e59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7915d4ebd756e430438fe986befb5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e643aae02e802d25bd6bbde5208e998530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b709bba7fa88e76ab35e6ebab25d6f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac6a72562f18ed5e288f66ac503338532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a314757a2821ab0bd526da5695906533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06986956b0c89054c118b4d3c45c3d92534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c1d24d9a6984998770193e4156ab5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abe4cc2a15e0e09dcd9432f526cbb6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf59653e8e4b7e429076dd533553a18537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a618e8cd7cb2206d94abc369442f6a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49072ac4fef1533c93691239f761d92c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660637fbcb259aad612711fdbbbab20540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c13fef4dbb987bd96816fcb02cbb0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2a174ecdedea37f983a7bf340d99e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf7ace51704fc5db33aca7d4449a39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1438514a2032762cf9e8eed90ab3f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948344f73ec2371e00807a33f80ad68545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdf1ce1d6e43f526d06f1551befddd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fe6c762e8c2082a4d8744548f0ba1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00646a491d82277b0830b772f8dead548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c60522468bde9b730d044ee4a1378549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c46f5d4b3b0193d387f22c727e8dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc0b6ef7d0ad3a71b1b3b1f9825f8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df82d2c632b15524b9283e8149e542b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73017f521acf2e0aa4d5292702720614553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa038ba7611aa5fd5dd980bebce5dba7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a918cc4702bb6222335dc2e600791555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb9c7cd207b07b9ad497a3f3206daf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d79a16f56d548e121da2af480baa1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59734285b37d4fadf378d7f3215944c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecc629db9e55c504fcc7a3dc38ac6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a75ebc37524a4ee0cb970c87683d5f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d403534328e3caec683bf4c0078e9e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318771e4226231e4cbd7d044dd6ac597562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c37aa5f78c76d22edfb4e35af3224563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083044a79bf461ffcef11dfd30a299d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b4962ae8cc924ad97d59da0a2bf0b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a551ccf34547ee89af4919e780eb6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac033f2c55479a64223583d827cae189567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64545551e337ddb093d74405441fcf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65860eb813eab8b6d4dea682ecac2d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7918c9d8325958c4d079109fd2b49a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbb2da4c1393b867366f9cc0a07f47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed841585d116115cefd4d6b25b6af21572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253611ee7199348831310a3cce91933573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf145ff5190cde47184c5d2e0a684864574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70d640a89ddc4903e3a600f59ddc93575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd25c56b6afde9f6e2e388530108ab2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9879681693455318a24b04c263c45c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4858110287c3bb7887378342c81c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182ed109c957699f6a3a19a2c7caa7d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec300a5d12adea1a3d8a8ab42caca4ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c281647efd3c1c52b004cb937c3241f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c89c04ffb15342941f1dd724ba516582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4c7863a433f590e648c45302e0011583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21048d9d8de57f60c5bc6388bf714445584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06782e63f43f1c1867f1d48252961d63585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9431354f064a59acdb65d1cb18313f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64530799cf7a171493bbc676b1254811587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988828eaf0c0fa06a57a640915bb35fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31d5bc962b368c0b7b2ceb0a16795f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ba36051ff14b293da1c25fe26e794590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8d5793262045bfb8810a7193f3693591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a047e95ed1bd3f9b9884fbe423817592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160851d5c5abf1133bd7bcf4d4d67827593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde55cd65e21e207e496c88ba2e665df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e409d41e10447a4e305bc80778b0fe1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c7d04315071e036c0cf50a3bd4b1f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a783af93adf4fcc6b8910f4e373b97597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990e1817321b281c5cacefdb77774b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558e90f4181dadbee8e874c6cb56dfd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69db5fadcb1339bf2e181d6a87553a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084fc04809a0a301baa36f53c2ff5d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42df44282ffeff3b1f267aa32092efc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e3ccf8b3b01045d443552237a239b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247298b11cc0503f1a41b0cde29075d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85848f72aa402fb62fcc035d48995919605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562567390bf8beb91d04cf6048acccd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59beaaacc03f9d95ee1f0388aa3c0b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dabc77852e09ac55e56bec6dc12ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1936a73ee101e10569001cc37b9500609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93db9b2c6aeb7febf867441260d0b9f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3514b29464619a28c4ccbdc752c5d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57228b7c98226ee9e3260559c79f0a2b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5be66f29916f804cc082135a786ca9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddbe0dc858e6c76b724de0689e4fe6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7f34c97b78d963f20a432a7274f8f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d0efe7f63c8acfa277db46f912d26616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6760208e696019fecfaed72544236617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d4409350d041952721c000df23103618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba14cd0f91c758a76d0dfdb3af3062619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c958e356109f6476f78297996b9494c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b891d209eeb5f66cc901e95f62bb63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c03d9e9c9dc92a4aab44b218ffd119622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e575c22cebf2a98ede4414a34c9793623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e89895b46691619050297f5b314c5c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e9d64109b9ff07b114490dadb4b2c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c2c6658c1f9f5b02ebedd946ee046626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fb39c8711ae7ab5744e735b0e22cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87714b5a9d0745d53f6ed1b7bc2328b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df0dec4a3f06d5f322d253daa8a880629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740659bae30acad6cc214984f10cf73b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14fc741cbe44b7b0001c1567516f27631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175a837c3d69626f476c2219545d120632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dd59515ded20257de7934641518b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6aef6fc1b4950f3da61aaff61ed173634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6fb218edbdcc1ffa3ba52b9571480635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c378ec925df2c60242d3403746b4b75636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4958591a8b36ad32d445426ad8c243637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545f025bc945a6fb2d1e78bbdd343aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6176a32ae93d28bd08cda027792a9e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a8227adb8b2d9e9f793864b83bcb0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b4500b0a6f7b3934d712a2ad281b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884be71bc30164a6cf6f65fd5d852ad0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5579a7d29018a27f03ee33a57d336a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74921496011ba985c611eda0b420fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d53a093d9cd80ef2e00801ec5910ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af948e2472e53585926c1b3c2b4918646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356556c7334102c5e58a9b1a87863eb0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68565c75b0e8465a8a230975aa0ced99648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9418c5ec21f3c27db178e1d4fb814e3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56259edb5c8d1999ea8f5a4d1ff69766650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65fb9a7dfda1671c378ea0643d1f92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ea1e06882c9323f19d8e92091ca6c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e42a9151eafffbfe349af22e14214b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad59713f0641a71f6b945a6d36cffe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f802608b32297e87a52cd12e7fd331655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5265e10a2b2b5ca64d4e3ec5328b42e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c10b0dbbf1fb3246efdecf3ccd0d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468d1f194e010abebdbfbcd13934014658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48bae7b2f864e58aa5280cd04163ef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a58391fdbff807bb91e73e4e68fee5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabee97b6397df74990b2febe77e45f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67b04ae5b0b1ac49e5f64bb443ea97662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9ea8006197e97d653f2ec0157b767663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed6933d6e4ea2d5092de480d2f644b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04d7ed472b6d9080f9ade759d3f7f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd563881c261c838f9014f8241f161666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be958b9607b1f8a367e71679c2083a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881d3de6ae9ec58078144c5166529bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4fe0a88f055d7ee6e1539c0d32cc1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edeb594cf0d8b751237ba9eaf8f805b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cb03f57153f4fa3204b71a7c2471b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023c4543d62f4ca5c03300a9427213c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc59c20b73864475e0c60d6907f83da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb16abfd6fe472914e0c7eebecd750674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfb7d33c3ee2b3e337d89dd19383c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321b43e28e443164e15af51666c52b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912240cb39b5419150229c39a2a471c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e1e7f503e0ba28566286eae953099678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a7d4f8a05c5b95f13d2823a0a708a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b0e186d95664f38e2d1cc610d1968680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665427470bbef2a35bc2019d56496b52681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f009a86787e35ae9e92a93476e9059b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94d487e3c0e78cc692436236b8cb4a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd173000f64b94829364ffff4fc296684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6d1e1548f7b3e1ef888e63c48f226685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cab462649a6a168f2bc3b10d1b58f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d097c43a3be9f31fe2dc595dee057d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff17abbc0373fe0ad791f210a17a0ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b089f3b6864cc603eb5d985970af6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769a33ded4bece940596f95f1e3fbf4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcf565f077aa672b9f39082af1af23691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c745d0956f451fab0d7101797ce70be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c2b4ac71776e9e0eb4f7747b22991693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f3977d0767b8425fbf97e3fa672ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f6b497929503355417c25ba774333695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265ffb4dfa746f519886cc35e0cd076696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddd104a8b9cc4c371191427f3f98f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4be7e1953c1157567da328de5c06a5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068212b99188730e4772cf244d1c3bcf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cc7499f07fa83af61610e1d196e21700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453efdf6eba99267f919bee5f99708d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4d5aa245cb5d55009df4f4965edad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba783759d9ebf93328ac4f7d683a5422703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659c6d3eb37c2e53a7c646cd0c804ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55068c94501eb75423d478e279d8e24705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756f86af250c9ba82f7a4ef04e1da61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19268066fcf1f7998a2efb931e5c32707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dbb6765714b96bb2450796ec2358e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89d0941dc8cd08e09d9baa9ecf2016709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae21e19c1a7265cb8a204ccf1224f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229d4a5fdf8616533f73d257be1b13e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f27cb74aaaacbf8cbee1da2b6836b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4ddfce91dfffdbece929e6e45d395713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33e7da41f2abebe1d5dea36413a259714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b65cc7458fc5406cf53335f9f35482715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5525429f97ba01a8b8fee733f2c6abd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7c5ec45efb8cb43712d5546b68258717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f2f2f0306488c409ec83153d5407e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169aaf2ab7f51e8ccadba12c4d90cc9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc28c07fe916d9a2131662dd253fb41720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b969d8b09fe6e48ba1790c344a0381721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b9523dafe1e4be2ab9917bd2a5c7a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894fde3ea8eb6de6d32925e93421614723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c4b4cfd9f6aec3e18afde7f1aa9a6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcca523ad1598cc6bf073ac87ffcea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c117c8ee7de32a7d4c6b3ac882893d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98153ad89758ac518c61ffa86748be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72021844dad02d654227fda802d0dfd3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2556e4d9a7678f27d2132057b4d58729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127e5d722f4b6ac0d3ef245fd5a37fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0eb7e123f5ce339ca33e6e60d999be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876a01938cfa2fc428b1ef67a0d9deb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80ab56a49dc15e0d88b1b315c85cce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de07bab55c408933f4dbfff7f65cbe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380972ee894727043abcee731ce17d3d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c69717546e68487cb1bc2a8dab6ffb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8e3ac51046e891a39e1a99cf792c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc96cfe86ca1749689886f51b139d05738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332883d51476f4f92129467c5e4a029a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e692049a42c0c33b551d500066e1d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a63c1c3fc19c421c4f8300773cb0f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a99ea3cd93e8fdbddb76d3492197b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e326951b871aff981596cc47c79ac7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac6fff9bd9a8e2b1767ea55286872a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd353d47af6d380cc176daf774081382745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b340cfe7df83f0979243ac5655436f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54edd59aaa304dbc49e7885e30ae18b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcd20899fe0fb06392e6b57eab6296748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1cb41c6b4ac2fd31581646da56c7e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da365fee57ce566550afad0c18ae3ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e23872301025bc4cb7ddcb6604e592751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4eb2824a32b0ede93462a79531c9c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582ab86ff566ed8e2251246f8e16f9d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcae14c62b4b01ab0b9ca53a3d24f0d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fc6ffc79d2aabe2c6236ec89403a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dd73173fbb25cc3668019d81db15c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa03f085cf3e8386335acfd8e70764757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5deb16125c50e38b3250af7ab92949e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0443b6d72b351e5c52752326c1822f3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>