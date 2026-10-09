--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f49d56c7baff4e4118f453cea16351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bbcb3d2414b2e03b5e171fa70d1d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5244e1dbb56d9d92f91cebf13d3c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb17cc0ec6853578bc34706eae9d4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a0c8ffb23f0756c0163dda9d4666d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a3e8a110570e4468f39e77d9f45f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bdbe06c5de6947bfb546d68eabf507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761fd6be3b16ed6bf8c4083c01c0aae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2b3b3285f0fcb45756415b6a9ab699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2aa5eb45a044a34e1e612e15644e2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39be12f611ad45d1034cde3aaafc9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa7756ec401bd0ccc18e2445f1a24e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce470386409e6cfcf270d62f52c92613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0266461250346f7b7be2689fb820a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c9921550406de9c540e8b73bf5b0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dff3a0c9865a3bd87a4e1ee6af60b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd99614c45b247a6ee59a281652f7b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45123ecb406d7dc094b95c6cd381e0f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e8762e01a01f0cd9d9269e40c7b6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951862fab1cb665e4bf4ecb7b3709bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6bfe8442d61540e0a870c24565f7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899dc50f06f021443788150b1f194e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7ad2276766bfd9d72fdcbe32e029623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e5b914c69c53320ee7a89c5de0b7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56ed7b2cf3110824ba9eaa71c4910b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d265c721a99fbdddcc45004d1acbdc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5f885817146e73c007f29d030ba7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a84125f36cfceb8e4747f0cd7ed6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a024032f20ebbe20f0148d5d90fe03329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e9fae89e314682956a1256fac17c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730a0a9c904bbca3f7fd51ede3a68da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35631b721ae5733a27d59acd41f688f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909afe52538c8f885a6bf7a8003748ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a454c5741b3409b20eb59785c7f7d1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2bab21fd9f790772c23b17398318835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0cbf1425026c63d06c16cd249c14336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a8a4192bd978b1bcae50b545a7d0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef598414f3b4189adeca7597b725c26e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618d2180f9e0648c20a994d3e33908a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69013192660a4759940947a7c32d25540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb7cb8334a7ceee0c0d788bc75431641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a23cffb8297a4de9461eaee761adc742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb032903212dc8f760cfd4b8723353843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a03ca4b2be6a6226ee526544386d7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846dff26a02063174938e470f51ad8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2c60f7de549b3606a26f24cf6128246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ab9cc3d715bf7afd203c46f67950847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754b2905eb117c50e51d98f1e4a895048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a557ce4832d4fa8415742aed909d1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afda00d78f4e3ccf160a2416535fe7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931b21c3f5bdb7676b3f8c65b842cf251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa6b5ac28c68a16706f2811ecc278152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03d40c5087faacaed1623de36e6e8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b51d6e58215b87bde79fffcf44e0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54a73b0a93059fff0232907aa4248c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6fbdd5a3e3db6c7030ed9ac60b12456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4935cb2363894f47954ba2d8a9ff7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5063852541940f963e07321e3f193a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192696ae89a6ef4bdf56c0625973742d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180acbeb79f7a373420ece0127dcccbc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd540fc1bf3d9a864e6a6a4cef3f385a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36161b1f5105afd50f49948e63fb14662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63fced6207e330e16e3052694f4d5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005a2a964391ebcd544e69a07fdbba964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ac710df070dc37cf688d7b2e0a88265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7e2cbd295db7b22552f46840d3b1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68066386add581e415a3d0ca5261f4b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985901f41d2baece830f03c7ba7ee1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499cfb25436e9aa52667182eed23e9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f678eb956c1c92c4d6b7224d46173b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bf7ff6bffcb0324a076ab95ac90b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d61630b4a434aaa6e0aaa7538ab5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bfc028ff3dbcb1b556cdcaf25cfa673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b2b51845a6cfe1d4b766fb847d8cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbca28af56be45dc3b992515ba98dab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848dfe753b563c02c5106c420d5366076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2e6da13ed60cfee99fe9d3541af1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a84961e541308d15b5f115cad3e9278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf63866d711df7e9fdf5217b171a1c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69711f92c2e698cd798ab77125918680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac4ac7e7fd556e91afe440d125c11681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803347f8b164a56951314dc63b66843382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca5074de2d6e3b735aa80110349e6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124abfee562b5d089eae192bc834260e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9df72785703e2ebf76d4ddf0a2cf9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b523b35a2a6ad240dd3ab1c73ab061e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c12d482c58998330f304916700e0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a882c6da49824051872841a59c04f1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacbbbca5019f41c0ab6acccee732fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f11b984bf63d537964e7446b3dd29190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852a719faed2b53bc256ac98729bf4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b160b037370f052d7c965f044ace592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacfb0be7ab7aeb513119d3c2a7cb9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342753270a558b7f4f6b74f9001f75194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f37bb91e9d6911ca0021e2ca4237c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bc0ef3f1b0b0a8a49630bb1fede0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5d07b5e091f968bc55378e3ff890097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a10f919cfaa5f755866e5d5638e2b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e4f6b25f633275f8ad76c2b151a5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc444d392383d34bf5ea710398c671100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648de403e20b69b71bf2055c60631af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627e6e2d70e8662fc001006d5829b09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d943d1702fe2416750d3fb69c7d0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f96b25fb52321374ca6710dacb67a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127125c11cf7bbabaa2b7f650ffe71c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf41a4e163e56e7789b9e6f2553973106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde320cc9bf92c2164f8b30f7bacdca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2519b01f32a180c7d7f8ea998f1ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432f615330f69600f5a99024238a763109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8d48686b0b06138a7c413bbbb2b5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403d6925699a62ca360a974c5aa3a57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77b73dd249fe675d756eddb4703637112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c08d02ad212888b70758bbd64c411113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446c30cdd406b488a7b632fea8343b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb27e69f68a35f35dc119d22be48abe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac2357487769dea14219cc2364e24b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4c2826ccaef2053401a956f005f32117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01668407c2dd7027103ab13eedf915d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647022da6c3f8b0c7b7343db76eb0bf9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660529e8e2c629994807168f8acd62d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d54ba07f4af7f1917aa58ddc3bac08121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c703add7242dd2f5b915445ebc2c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed99f4a54aab66fbd1918f9374369a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce56ac6c43bf37512077c81314c73d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47eb1485b42c84308f261a41e55f936125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e491dd211b06862c139f8757e350a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dfa3ad05fc724ea3bac863561519e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da806ad85b34a8b3226b617a782baaf9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a43144453c7272b46878ab79b71e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e29ad4af8b3a357b412ffc2c317b43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802470135bc2b9c8a35365e8a7a4bfbe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a09564321854dcfdceb3e680167ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e5a94097f8739545482c876c652dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a8fde86f9727d8adc1469bb2ac3f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce052670e82fc1caf6c16091b4c47a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed0810763a2b8f951103bd4b614732136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88df8f5697fec7345d135e0d5cffee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a18ad98433a6ab4a48f6e8f5ec1fee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e235bbe7aeb2bb73b5d3a2060102a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836abc7fc2bd67a5c1bca2288c177e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27645faea7ec8c4bc548ee6fc6d9065141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9147800508769b59855f2291fc0ad5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba21f607b6a22494c1af299fa97fa8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b2318cc97eae84e2014767c33e642144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bcec2888409f624a718c800c3724e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa36b415946b42336dee4fea30c30d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cc8bd05e435509492c3a371dddd7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad019bba95fc206771775144fc630a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d164d65e34260bb334bb79e1100b2fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce46487c4b29d0f4eea71a2e32199b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d128cfe22b879d419e18a83fbe4bd0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c6dc703d01b95b3b6c25d2a7cd55b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7223df188f273e32b4b1e8adf6d1fa8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed32537026037eaf8fcee6d1a2464b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254a084f5135b203d00d208d61e8c1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a2c1a996bea71b48634aa536c9807156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438d217d6dc341ea922490d3d47e9d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4185534c1ba012fa10ba6b1114e73d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7f2be93031fc106fc58e3d5cbe6dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c560cb8d0c74b31e8c0568c4eb7dd70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cb127a63e5f55ba5864b625f639f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a781a7d2bfe3a370b81b2e250b620c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed69f1f2e095b854f4d4b9694cbb69a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638e60d3b3679722313a650a9985235164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c921e4789fcf846276445134d5f02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc8bd06b6702ae69a38751fa1f1ac5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddd110e1393100c7ea3ac62edd2be4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f8b770459120e5cbd4097dd3a0cd1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66141b56f423ef8bb407dc0ad263f420169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0ea132ec686f6e0ea5826b84acef1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b6e41b8c57600711b50522ad60b4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfc0360040dc897cb7db9756effbae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e266f1bcb1f973dfd7ace9d066951f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cf4db29c6fe4767b7152c17bdaf13174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30c51bd86e6c4b332e7f3341c57dad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305f12d3934257c8648825b19aaaa9b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4534fba1216497d031cb34b079112177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58334aefd859418443cc717c370e599f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3261ac45b2b429179da4e1fb85dc15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466df4c638823c6e54bcc2783449deff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16792cb7e589e413d705206f00d2aaf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecea67316d8036ac4adc305874f117182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229ec2f1d75054e0324e08891cfb0ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8ff17f813f19f032f3a88956c63d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910de3e9c32d31716be237d28523dd22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8734d16858aa84ae66606c600c28c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e7061106dcd07df24dfdadfb86bef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b79a04988558d489ddd2d2c7d1aa9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dda2cf1d126dab8ac414052e9d20a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6bbe36a9d4a61d134d06d20e2fa8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fa3cd4efbf8dde3a849ba18deb1c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688785a161bbf6a145ac4d311b0c4a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38783a5646f7b899f61a9705aedd3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614678bb2b6348432e1f03f2716a135a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652669e9c1c8234c4624a8ca07a7165195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf84a920bf8b83d84fd2b134c27e27b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9912b0c884a5d3e24332159002e04c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe33fce658af23da9a7fab44ad5e85198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d45eb3f34494d26e03eaa6f9e898eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bda8f48c3bce0d455f68789398c062200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb3124e7ed86dee4648d51af2dd882201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1c7d5bff4702448fd1c517d426630202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3671fdbb58c2354840e7dee61cd3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2467cc6f2a3f8943834e23c8b8d039204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983f6015858411a754b3c8b34b9c935205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1710f2b121169dec1dce942f51e10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46022eb76639b1854ac105bf8f3a35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991436424206b490632bf5adb82ef9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b497db0e422d9b96a72cd0ff2244c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873f60b972d3939751a0ce29ffeccda210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47971c5a473bead38bada3f6b1551567211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c97ab67a69404e2c879ed05d9d8c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1606853d12e341bc4df936d717ca619213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7602dd5daf55133ad3d97cb47162f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f5d63e6bd335a00c902a3280406a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b519503b0255639e48cbf9349ff24a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb297a983dbba31c00d72bfa35ac53217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5980f43f4c15d3f5b6209e1389d26f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78041a5a5a24bec4b6fd6d7e5a542ca1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e5e2924e3980eb58d064bf028eb91220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23167549c9cdd2b41db7b01d6fcc1e05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64118f5d1d4155ce53fb198ef990931222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86177794b30d4af4fe5ee09c5ac97f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042b7b46d03bfb9266849e090915c5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55936e4abfc4f32dd17cd37c4f5eaca5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff580a7ebf356e4af5d9fe1669a8a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c58af9c20c25c476ff7e4f4075b98f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f59271e9fc200354e7aa85946480a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebf6068397a3e7cd8b9f95131a96c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c534a8c72d4181f7e83c7e688ba658230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca4e5ec5740747cfa9d06296f8beaa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfa16bdea2757618c1d3e63df524c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd9313c69267a74c69f793642fa9a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee22ad6da9f5995879cf7e9c371786c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2ac48553185e871b23fdb2862b8f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f6cc3abe7add951eb9bfb79234442236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344ec3b97bd01bd18dfd20bcda04a84237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967d2554e8cc4bbb2191e557b8342ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66559bce7790e65bbb9817ea7f01c6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804b2e658d5544e739608f721227701240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0627d1a16d3be0e0944c9effec288241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551aaa9fe3dc91da6759af4ff07ba86242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffeb9ea7414f756b36149901f95d97243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c3d10a55dec6e6967ffb9a31e998d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d88739ab45158b662c4b96ba12577d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdeacb7463b885f5258626ed9a0569e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b1ee293f57d1f223c83810588304a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0344ab79a6ea9e420e330a931033a5a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c14b2e3212c02066f543453057afaa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bd00081b06908a8ac41684db2d84f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367455c40e552d7d8b263013d0913dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dab4c70b5b5172deb56a19fcf70e8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649b867059210bb03f5d43b28ebb393253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e1236da34aabffb8986cf8154ce70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed29928d78a0243bc13b0134cd0035255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37126717ba0dd21f9531bdc5179ab12c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56319415225ae3e741aedbfc7be23453257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00b93703c4875c3bf4988ee1caa7f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715387712b3c2b7ecd62107943c96024259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd93eea302416cc217d7e87832d88b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33e840d84a2cd98f8f0a2402723640261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915eef09c7bf180065a4ce68fd30877262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80bf20354e8524d7e653dc95ef0cf3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d6312f99815431e6fd039b2929fa4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d672479f8aff4c439fecec91b6a43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b0fe60f17a433f444febcefabd74d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6107f8c8854cf1d739a397465fc1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10230b067b015646c522d97c9adbc1c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddf7d6680269b62c95a82876c09f69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a13791922d775194a28e21a461dde1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167078622986dd27cc84204534305d5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa7fbe52263b3b0ef56120490ec7a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7abee7c161ca10f6bb9d29fbedabb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37363b4f4151739fde9eeb9982722e4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e5fb586b4179c344e39dcbe711df3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfcf917019b58c1586e6b5570bc284276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ca5b95f3bf965fba0b16e24e8e3f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978083d810c223720084907e1180f43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65a91f3763db188ca3b9b1104d86d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332210ce7db5ce2175960d2049c26bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628819f323f77594e1bf55de55e703ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c2470e5ff7b0151e126647824b40c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d2459f98f75f80eb08f18b3d53ac1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdccab61fca55a815135d8c6904863284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c24a6876d72568e23d0a833027757285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3868466dfc4d7f0cb8b30b0caad9ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104644bba3e7fb142dee8433d32e4e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3256ce6f773f33313a69eaa4383d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a062abf646693cf50f35e84f159172289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9128be0b2b1938e07de8a176976a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574d576c911451227b2c78a97c3a03e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676aca1ac4e9935fdd8a287fdcd2474292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529f56fd3efe0a17ed9de78ae104299293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68531247e35240cd8ad18fa5e4bb896294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a616bc42883a67e0c39e2ceebaf20d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8efab2ecf05e952d67c450a38f4c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973b0f604e7c74f8c9590b5907309a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a9a59990ffc8527d0c1259f71f3b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7f3f9d67d4f3e5e5f2050b20df830299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a052efe0aa574a21d4fa1bb7d2b6171300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40519314ba030b1ab32b50e4a7a14a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7935a79214e344a43f17b9cceffe4d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27796fe27c1a75796095e4711c38f4ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd24eee453b4a6bfe976c39e4d8778d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2829381e0c13f440c68880ec7c54c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980b217fa39665548ee31fe29fccc78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada91bf29d7e3088f0647aef46363193307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01605e47386e035523fbe65a104920c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651528f3ee8d48005c3940c4b4018027309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3545574d2d2180b2fff8076d452a88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465595e9575c0287c500ca0129b31118311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df764a52fed6fa377f0e118c15bce70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d235ba69906e2ba80a729b71d2c867b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6184ff416e8f3776a9cfa894c7f13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a23f5b8755ec0f89d73cda92efd82315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886023afef450e0cd9b6263d1ee5fd5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e626ea57ca38be37b6625d27c14be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7426f174e2dd58a2c008b80dfe42f84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6604ac75a1bd25cf3ebe6019015e490319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184382998d8f4854a90b7a15f7f14c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af83ca539ed83c008c02b8fa35baa69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfd8c31f78064b393b9851f042736d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4bfd305aba68cdb769060bc295c47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0f34c48e07cc0f2bc21477228d0e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547eef677ecf9d0710c75017f0cc4976325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf5dbd4adee1d5fe2a11eab31e73ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2a53b055011bbf6f5573802e54599327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c9c509abb00eacff4f08c57ade3f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce761776dc2f83af3c4e98d585bcc27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d06b24c80fc27af4d2166e050d13c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a958ebe7f4375c6af23cca7dd664d24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b799ea163b299581e5e7b457e1ab49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d747dcf80ae966910b5fb26097b61d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dbabc1ce52171032736339476f7ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846af9c6ae764fa267a2b86b96a7c3fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b772ddc2bb425086b64f856415c0c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02221987410905a83cd12f1db13ea3dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f504ce9925254fecac882da76c8919338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11192851e31dadf324c195d2f01f1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ba983873e974e941137794dc45a6f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac836c3f2fd996ca39c53fefa6fdabd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84afe55fe6158e490d7c5403e9108be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156cf66adaa5bcc7daa3f2956f22653343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44a084c2017390d9a8d55dd2f8f39c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef260e9a73f686e9d43114107a61829345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc800d9988a9a65abc9ba2a181acba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41d41a8ae373eeefb9ed530be058e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43226f8c0f1ba1e7a454c71de294eab7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e518060e2ead6a803e71d445ee9792349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74670f9ba6302580ed7e1a3d1f6e8d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34e4ac43f8b617b07683cb6ffc6532351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a96fc295587747896c71c1e32b13a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd48127ea94d5b0f97df5c20aa69d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474ee3d6dfba28779fac4b09f26b7e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e2fbfb5877619c7da177878e04e35355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5718cfb0047a04bd9e95ba7545a5d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fed6d26a58f87bfcfc00c8c28b2361357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd417dc3bbb2f676ecf093f294a98a24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2282967cdb07748e5a3bddd956da5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7bbfd19d5b103d1b0ffae86f2778e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f63d48bd333a8b5ee754e69f2352c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35253678f0076ee47a0401e7264624e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898ce78352bafba73d33ec43f99f0d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a72fbea9e749dd6d080a4abed447a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fe6dc23e8da7813da2a21ee95b097365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f8b73fd149901c4bcdfc7b2d6275d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7e98816582b3b1a6d47d0ab682937367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1549d8d130b82fdd789e050668e7b93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac5e06c0609327602a652ea8a8e5bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2cc5ae76b92c6ed67dc17a91eb40c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb52fad27b13c64a6e9f4bf747085f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62c29906861e6bb3e1a1cd9013a2ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525689b9f25555379507cf1b0f72c857373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d14a39678c541b2097335ba270a7e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0f01527ea3b63a6fc632a04ebdb5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac708f3cf590d23dd3f1e6a9135fa2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd700fff92670b9290df76852a2e5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a7b6d12177d9b9c358c58cd4aec0d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6c4bd627e644e2993fca200b7e77d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e86b2164aa5f62dc79190b10108dbc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670f53b55a4ee9623d76ddb7fc25566381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383703bf66f664b9054384fca42c7a36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e17a2c8475b1113a31fa086fa2544383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03f5bb3044e462b7cf65f4f1b2869b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb86f0335b59df45eb52cb4b64e721385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468687146254b3bdcbfd779d8c92e6b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91046d1115647551b7b69c10573c27387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd171a8658c97019d1ed2725f634a616388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b63c8f17e11b5e547ed6019305cb3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ab30e0202a76a5fb23e157b3f5811390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f758680aa1256b73ed70dea602579dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301221593b48237b4e62ccae482801ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873086631df00fca119202b3e223ee7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d531308c9fd93f3060a46f4fe435914394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18561b82c698c0772507e75f9c6a3327395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1f0efd2d677649f1715521139046c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22d0d96368a386b34d7ad7416bbb7f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6dd3e0238a7af9b4da172cf42a828398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3f45457b7c646d0653534e7eb6c0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361d0c0872403a9b88b303315eb5144400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63065076987121bf443c723ae1844fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f6e98c0a31a8556f66c8faa313299402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1d379bec0a85e9dc8859f468fd2bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed627dbcba3124952532fa90b1078ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8f30d036dbd4cd15db9c933818ebf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab8e7d62f9b58caf74a33f8e7c652e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b11c4c17f408508a42d86a781988d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f223c75732305c80f5fd1d2eafadd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e842ddeb12c834e61c1cf4d7823cffc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1134a900b034eaf37117030e0e094410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f617910136b9766569ecf5474e0dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50171e026cd80ad1660e14af5d662539412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711475c2163b5c9c4c7374a6ece415a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2e5878a0427af18f4ec2287a463b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204cd82cd5d2988c411f4910f37067b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e25a22be1e27964da4d146842855d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7c03cf898dbd787bee016e797cf48417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e98c9ff7d3d32b32ae542f6994d39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cd2245803f634e127d1cca478a905419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1fa8a321063adfb8d8e1d4ce3fe4d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fa61046851dbb3e57749136af6cc3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e72be1e550d39e498946a7de84a0ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f14f054f3fe8c865eaeea90e81877423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd69b3ef6d228b7b95d652aa94d29ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e034e0757087bdf87498af76f47a0d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb967cebdc031e4857843cd18e63bc1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95153b59ba61bc77bc2b1094cbd8b177427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90fd98b253437fe182fe5b1fa6327b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbd9df3abad8fd3ffcbe8451927271429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808afca28349670ff1a27d2851887738430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395bcf671d430c074234987b9c35eeb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead99eeb0cbfad907e04f6826daf5c30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a0cfae8b1fefcba68786d68058f71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023840bc0d9cfb8d13f6741ec6a0a827434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6992377a62c7362088420d9b642eb37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41532845a7e1c9057728739c580ddbde436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4294ef8d2cb1a4914e245aeaaef66df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd6ce61e5e835865a735d161d838c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701a2fef9f71de16805c5d4f9b67d72439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698650e81514e4cc823a8a94aba0f4b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2f3ec77fb1a5ded9e6aca92b2fa52441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e84c6cfa302a416edc95fe58e0fc9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0e9ade8469726eac79b30f3bcda7f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3f2d4c823d9b1e32564f18ddef23e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108763a585d240bbbd91bb11f26fd34c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776581290cd49842993f79f7eaa7c8ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9589c622a4d1feb0ab0ca9b5ccde37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bb572401cfdb8e984db4450aed3c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4f47dafb883567ad3dc63e1eaa7e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b7024892cd62e4bbf10250fc9aa5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33751b4dcb4db8331393724f8530bf2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49376c51501bac86a87b19cedf999632452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d00607f8166c411cf748d411f6282453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849c09781b71ec54651a9694d3ac571454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c3161714746494a52d65a0366069c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed27770a8bec0c3129b585931eefb5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c69fcd8f0ffa6e4dd16f77c2dbd5d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577163fba98b2820038aa41c3a3865e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984041f868dd88903b2b1c6bbb0621ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898588c12216cfe36497d79c1451e80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337f25ead084f88620b10b3daa5c906461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3e278c26960194a1ae649a6093d57462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e427f9ecba4b4df94b8548a749472e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946e8dc9123811acb67a8f48fc27191464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ee1934259ea1f2caf4695a123ca3d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef159ac997caf175127c2436694f61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddba697641b03cbbac79507716a9419467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4974f98f6829de8bbfe31417d15f0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c311b3849b53116ede40569e19979bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0de43013a720dbb551f3f8f4defa0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827cee6ec27cdbb2790b1f27919d77a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b878c70d971fa5c2dbc002e80c66ba3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb702d47ba100199d6ced465c0201998473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654bc52e9871f0b6994c4aaf3fbda1b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544b462b03e317f92733ae3c509caeb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21627472bbd53de2ddec36d88854c8f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99b620f2acf158a0bbd96f4fdaac91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b58bc7c2e7233f3645b972226b9036478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9126abd142a307e91eeb348c2186ea4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce70fe389b59ce4f3030f3e2cabd45c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad43f801eff30c1d62029492c110a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b059a9ba70ba52cac4e70ea5841d468482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c571263ef7c73c0eadfc8e2132b78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e7e7243d617b53a1bd439e2f4f214484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe5a4db9a1595c57af7ff0bb3dc05e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452c854587c4ac5d267f23d1c981a14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6324db1360f0f3b8504a4f97e3bd00487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74566a4206dbf2f4da68e882882499488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f588fb0c55e7065a57e4f01ebfbd4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8057d93d1a3bb53c3ba9a43e902dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a4adf4c5536dbae40353f29d5d238491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935c9efd1117d5b36d0f4783644976a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695be3805df6ea07f435b35df5247a23493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5aad89e2d9bcd736e3dad409cbbc1f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5e5fe5ce1ad96a753ccfb71fc6c88495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e394f85900493a986c024a03bd44a4b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26525834190c3ae08ac55e90bd7b5d05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3502fb7c1bb402e2dff5d2f9aa7e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622e642749edd5d449844f38f72c734499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b21297b2b4d4c4d6b2dec9e59245a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f41cfb3ea6bc74acc33dd3f81ee9b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6d2dc7847436a2e9769a6bd49d5ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3db624ad7fc8e41e64e8cab2bcb3e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd81be1627b5ceabfb8e0a60a95c5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da70ca39410ea4a7ffb931e26be8a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62aa371b24f886b0f0d0a3e4c325d2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d59883b622d224e5025c577653ee99507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc931e5411bd335bf9e3270439eecd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8346f22ab4121a0fd319570021dcf67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33656d98cb539ef85b8b5e38f79e2f62510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0fbe30a76e0101d6e34d5d13e90f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a488e7ee2dce9616854868551786c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dd8b2387be3ba6a2f1674b630541a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5943d52e244a0186511db2c2ba2f4c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9e1d17d49a0743295feafd2ea9764515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3bb7b8a2b3a612bc019a71f3fe1db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff822222ec18e82bfc1c9d8bcb37d4e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fdba9d5bf169f5a7f6619cd9731bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb937ae508701a8aeaacfbae4623eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548b76f0abb57ac115d7a4af37cf234520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5752d0f46ff5d4b306189d9f215a1b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bccf046eaabc6567d4850acab172e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc0e017139671387c4eb1fdcb23f78523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52613e3ffb9881cd28ff48787e0ff4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a4fe4da3e196a4e657a96b17f80c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7ac5a39efdb898ef531fb1ff86973526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e900ed0222922d7de0339e4468a2b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7025737158e95dd8fdea0b72d4daea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041d6683b47039754e1138bd0ea6697529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2542beac2e708e16124f3f3838ace0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c565492ce7493eba90d19b04a0f623531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb02e3c77c7b2587c8cef9791ed27e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b191c9d0078556fda6463e62e61454533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727babf9763989dc2b000eb334efd079534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dd0146fcca69be5d741e1d35ebbf6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6e99eee9a8c89a5edd2e27e8baa46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6d05a1c30b95e1de9195e9ef4960f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc48594a2c11073b7e45bf9ad51a7c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5402bcb10e60e1de590190e045470a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913cf1ce4f6ccc7f561afc894840486540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d50355d5a1b4cfa6af33b3605a1ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f86dcc7876c81c5101d62aaa4f8c45542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068f195f0a017872aeb3861d215d1ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fe3180962b42b20f0485e63fbc769544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be891644350017b9aefe497fe4f7b7d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e42fcfe5f5865303e79f09f431e983546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04db6e025a73b58e432b57af08f62e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4cb5e7d1b2ec15e4ebef491b2c556548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cc379e07a806394502a07615b628f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2093fef68293bf06bb808a25eee4270550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39a001a14e814bd4d1f854e44ffc61551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d524e478f28084d9d429908b90eaaae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa10bd4bb6d7267e01bf7103d7d706553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163ebcdccd9b5180f0015316ffefd03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0fbd081aaeeaf35864a8f61cdbd7a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc93e64e585ca642a1f20ff9638d48d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d45b5679a20056b9b94ece572c5b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea4970dc4ad532bb6ffbd372ed81d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fe6e3d38be7f786b55946dfc4eaae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefaafd5fc53b4fd2e543a5a324a0ac9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02ec6cd4e092cb5ab3a1d0b4a5f2f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede97b399112dba6e8604f0acc8e15c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5f93caa96b24734d19a54e66514a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377291e0a6bd9bbfe0cdbe7186f4f456564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019142f8378d9ad10fab55042b258d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9eb676d30f2a3efb719d656888a89566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6320fe96fc4341d51e945598b28151567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30539fbef3a90227644d7cb410e6d1e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f1dc713c4d727b459f9c89f290216569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18393a9d477001ae7fb9c08250e203570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355f3f620212623c97fba8544a04cb9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc08b5faa3cdd23c24ec301bee613d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda7255a37974486a3cf7614e31ba78573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b50c57ba2768c02fe6b341f8ec815f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c53406ea28d74d6b84b37fe61d222575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb0847b3b3b0b7220450aa9d65fca4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad43cb1b9a4fead22d11b93aab138dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db271724f7de802471782f7d0dc37ebb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766354c5365e04a583cb3d9045772672579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7f8e0d7fc75afede83d51c0f69e5b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d28a3d3243029cae04bdebfacecd51581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eb555f0a927801392849ea5221c67582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b544c6d47c1e4ac38b369e306d49108583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96632011908bf08e6566b2943fd433584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276e53abea0d909bb234cba69f23a17585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea09a084cbe9e2b661110542fddcf8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fc140a245fb9c27529de728794b4e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceae47824300a9822d9fcd8f05a5327588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1de2b160117489909ace285d83cba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d972c770a8f96f3365453109ea28541590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19256ac7f925b490093f876acba13cda591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a8b1030ee9a353d3e9cafc7d06425592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2495fe15d4463b78a93a119bfe2a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8c34e57e62f65e34c2e5b144e5f48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f1853590a61c59ad32bff305b0bd9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad7ea14f37fb6af5124746c2b3edce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45034a8d11eee3f2ca5c09f5c7c65936597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c5f5af6e2835a16245bee16ddce1d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcb912348a51b3b8e0d9351fb843d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77799f664f121f9a484ada93d6e7db3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cf88bce19595b7af11fe4ee072e9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6d04a48591c5d6f08b92c5bea9631602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069a6edb139f8dc086bdad3cc9fdbbd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430219f4329c0bc879bce6433152cfd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86478dfa649e559cecc02ecee3508f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4cfe92286cba85b025fc3576a9840606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e00dd54c260329191b59054dfa25a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2411eb5f21e3741b762e6f5d3b40fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710bf9d15cba98ecdb2cf28a1edce3c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bf5a229352111458635c4f3690cb0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ba96ce2ebf4da71d67bb4da68377e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f26b62977f7117b6e8eff4e743f234612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61968a506b69a39087836a44d0199c5f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cbb025c581f60c5f0797753e904a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577e2dbada4d776e346141bebc88e97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e07530262eaf3a7f591348189bf6a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b11bcfae6c72e17b17858b355eb1f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef35640d50e301f32a759b2f6ed1d2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618435494e0cb672f0fb8d073fd4bd74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10e37d4cb1542e94666f9c2e82fa75620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42365f41cb4edf93115762febd9cd33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e6145c67c80de687a38a6b7c8e86c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec48907cbdd0af5d340a460cbd150b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1357caeff2b1cd2362317bd0152e47624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93198c7cbd2364ca750f7b42a0f799e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe7c5b326956398d79676d48889efe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8eb9a892db5d75117481024c862dbc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7a1907f7f4c23eb9d12c1c69edace628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fe757ef4d4fb8088dfd5030cbad76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f07fc4302b1df7800d83ad628dc2d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e381fe49c568a33895b86d55ec213631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74ca9058fb986da087e05151e46b70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1682b46336aa89d928cfd03341b4bd0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6cd99d1dc64eabea83d1ee01574e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d0f9a625eea3dceeabcb7183811bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ec3551ee586b341c29491e84d160c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a72faa125db5bafcc3eef89f53028f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0f2e7f19b8ebec62f01c7f47a6fab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48defd393afc0778745dcdbc9ae37db0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a76b35efbd49f357d330b6229b759640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b3c418064dad4144e4767ee526880641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890d087572e6fee16c19df2c9db0a60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f73ed6528d3125dca3c62cc8bae111643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5713b29df66d2db83996b91dd4fd8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cd5fa6bd60e9956a1e7e7fdea94ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302c3f94bb7e53cded3aaa7c0666f92646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ae777f35346e014e6f3e385c893d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4faa89a2d07e5abd132ae63560849648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08b1e5dc60527bb25608164f70a38b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296cb303c0f9afe6893a575526a9e20650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30725657ee71f90b3e16df47d5bbf939651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb15fc61e097b4016ece12cb87858b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2c32cae240b0b6bbd999a6e13199a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a6374da7299c55773c8c862f62cc5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be801cddb1607476704e9cc246af4f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6718994ca9b4305681b383a43d440656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20091c014a3eaa2242be2389fb91849e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8285934078efbc5632a37853c4e686658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb18116756a8dfbcc7b4e6244ca92a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729030b8b27afc6fa93b7d56f3f1505660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749a765170a5cc489337b1fbdd65be8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060b4bfa69acc7637d69d2538d594f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998a71577aeb5eaa28daf233262b52b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd0627f32480f966fc2d2d2872f4d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d8e2f40ceed1f9816a2aab1240c61665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffc1035c9b6085ad33142e279a8efa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ca2c460a3c724f7d605b9728b837e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90db485290a1dc1d4010e4f6ef4631e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1526d079d5991169058af1eff41cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a3b20a0aa9827677a6cdc1929f858670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352a371395dc27276a9dcd7f7d95ee7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b2c6cf60b22539b022d2d87f47595672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8510eb6b7cc2bed3a7c53f8056bf0b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57159f72eda1fa1c69b054e94add363a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d8219fd2651900aa6411271487706675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0b06712f1ba164ae48cc96c38058f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aad6c9a32a490db1546b2b2a9a17ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa234ddd30a78a614e127f104729be6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fb95946ba18c30593575ad7f32c49679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ada0bb76775bfd5b244a550a730b3e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfa6014adf16b229b788f54911fc2a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692753f7c6c874894738d43f780f1f81682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16f59b199b0febf874f31676dc4d5d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6303146e173b11194e117221fbec40684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424ea54db57d39e9898191046c8025f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1736a21d42dda80c1613424e0c5b6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74af0781c50dcce0eb3ef2425916cdb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9490125fca095b98124e4e2199e2d10688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde23901e6dc0ddc3d9e54fa1ec96bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e485330e8f69416bc9d9f9754dd84bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176e2a3b6f1a61079df95385028c61d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f869bfb9a4dd049de23f187290eefd6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd230f605d38323a3e8314566a8ac58693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434a9480e0b2268d75a68e79a960924694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50194af60add391bb583d58f3b03f72f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767f162e34ee05d96f80a441c7b0d44696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e9175c6c4a0545c1f73c0ab6685bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e15036851798f61768010b3ceb87f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc1a427a82f920b08da2b72e51af81699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfed0d292fb1b6ca31478db66a9cc0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab161db1772508a1c8caef0d8f885d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64148a3624ccd35d29c48d7fc0c520ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22829090501b0aa78abc12ff1a005469703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e6bcf749cfdaaacae29e39d928a56704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb003186ef420e510a9483dc44b36a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba7c5008f22bc08ef68bbf64792aca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214c4358c131e5e57c9d7a9b2cea7a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f9e49b08836f8636c2ee172717eda708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc924b710414133792751efc615ba49709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555c74cac906f7246237df4b618cd35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce5747fa89d1c9fd7e38325a64eee7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61afb3a237ddc45bd69c9dfe8e20d49712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb76ef879a8dabc0915d4d62c77db8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729ee9f7f68e5c1b72e74b0a5e087b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1696d5780136290c6904400f713e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368725cb69660ed1951d4919c0275312716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f1cccda5e262c78786f3803d87e95717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07af88a80f78582b03a7b517346b69718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3df6c851e67caa36efdeb5367a5fa1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008c3f847d9483ce327a7805a4f386e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c79580c47143bdc1acd1593869190b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e3b6c7503af64919380ead98fbe18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65985c3ac1c0ffb8c377da3bec2d5c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cee0332024e9ff3ecd5ecce97f5f49724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792cc43c9908af2149a8ddc21d952df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf866f5f35215f7af9c47a1af4849794726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb98714abde06f1e1f70aef8991a70b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9526a450133d008c63520ff27f98a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fe470ac7895a44a7ce7777bc51888729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e009200e76ce99bd3a9ace3cc340d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fd876fb5c1ecb178739eead873293731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89c370303d10af40685192758ae3ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5675c56011953ad983fb87a7d76a9ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f90006a2b04a56f2723e2d1066c5ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b4e1f9df6e761f836f7eb9aa41979735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb05efa4aa7b0ae4276ba5f4983bd8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684362677f5202a1c288925e3253810737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4446025c52ca263e82f3a3b5694021b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76678cb9918e176e977af5ff49c97e1f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71b45930c4ca6a9e27a51183d83c52740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0d7ed0d36653884b75c7aee9f3669741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a2007608b202265124854c1afe19a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93730da18a03ab10af6f11ec98f683d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3522a0d032d668a5f573e764ed6809744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576b2784b0e0912922eede0252f8d19745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78a3f57df214d09d9e3aa24a713d4f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac273aab29856d75e361f1fe4cbb959747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da31ca52713a4a6c20a4e044948fc43748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7c7e5c241b142c03fcea822bc4b43749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de6dae1e901d621b82b9e8aa240f2c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2a921aeb3783ce355207a97db3776751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2824de2e7f9c1d4d4174297a94ad5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b8deafd89d5f07d05c43b7e4ab68d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837131fb1f3c94c28f85c9f44bd0021754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4db85d38c2db801a5174175a289fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d51c4a15d7248888c12b87ca24714b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cdeeeb8731052adc13c2eb1dd7a5b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204629d2b70f8bdce3f932914bd2057758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc8cf703d1de797ac38cca825b115a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56745d6698b8280ac0cab95f874635221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdf1c8b0b9a7e29d50660684ccb7252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dcea7aa784b756732ca65c2c19a853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739ba4df69958c77cb4274cb0e903b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e02a4963faf2cbc54af0c0ad28c8b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634da5a69d6d4c9888390d50371e451b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a74f6c088cbb62b2f83bb571fad83d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d91355f97f43108ff9c9babeaf6e178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348dea9f3abc092b7e3f097ab4610d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed36cdfe0600f1483c55287f5ffe9ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb48b7317bf8824d2d522f8ba2d47c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945ac74c837ccfd41251fcf10bd06f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71fb9aa361b57970f8f12baf2b61be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb78b835fb99218ffff54c3d77532f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd99eb0881163511ff27dace584404915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735a03d240d8cf5822d70b684eeb15d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be7ae8ad9a84589fbeb46a2995e0a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a260c8ef096f00a811c78ea6e20f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998fb41b47c83eafefa1ec700d2361319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd14a23b01f8305e8068454638686920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6b53fda54d0e517e07e975f0f379f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090163d7d7b7bf470e5b3580dcd23b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7800fb145ac8a1074cb677a4675ae9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f17c4800e32a3a7391d32a2895e8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c637c253989653f389a1c896e9bbc7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3f2fcaa55e85d59b0c391e74c4c8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082619135377d6ff198f5a45de1d586e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961566487a74537fa9c0e2eccd799f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22952b278b5a63410c6c2319c2e441a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd5d99ea59133ed65baab0dd9232f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11910c85b2c5104f25540fc26e86614031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866027e60de5f1856de8630c726646132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3832f5c848ddcfde2ff21341844d3f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734408ba2a7ed8985cc3944f4be5039034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d314c55ad5d635ba7e1b01e2bd5e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ec0efd7dd63657bf7f57b2721002936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493869c1989f11fe63e272e9b869ddc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d6adf2eeb70b8ee6db8fc04847d1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8541e1058ce588c73587e9bdb89d5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9748e4ee9b0a3246aac87dea4cd3b3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74be4d907ca9aa62edff9c098abdee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd7390469a4d4c0a14e183cd9d7baf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090cbadc97f3958e36bd45076adde9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413eadb529199757d7ab0277c1ee69e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8d8d34fac0ad2b1c94268b97c439945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a902726fe8779c38fcd55ec49f7b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca50adf7cc2c577458d70ed0a947fa047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff86be5ddd33179c505cc97798eccb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa53e217316b9d013279c6efe88af549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ba893505c29e42a26024faa405af550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da424c52d3697ab1a59a752a2da67e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b9be4d26d9b68be7634f68f70a2df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda095b9f2697a56f4af9ae80213c4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fb998ef1095f024ac74273e19d07354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba4eb2148725f9ccfff32a6c218b0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465cec609d36f75f38fe28ab33ffe8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47fba5a589c07aa346ff5d7bf6af6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8a8144a8375164c85ce1e04bd3f8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694573434da747fb5c3d4333dc27b45859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d24cb7cdbfe1cdd2227e076977359160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21670c35e1c81577fc09940a946af20461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadd083a77ba9131f2a6541ca6a54ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a8345a87f2c547f25074cd782338563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6ea33ee57b5a2916762e6da068f0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81d82fc8957721204b5db81346567965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45352ded5437ef31077de2ec8aca4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c5972284c2b799a00caa65f14e02867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d80f46bb0485fa54606dbe9ae510a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b8469e83e13bcb4048c02707edba969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b987eef8cfeed61409ece62b97283a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54e877d25afb150117133c79fae94b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16847a820b4b23d76f931d18fd8df872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc14e795e649a01eb1f9f64bcf2acd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4ffd4e9e2dda3dc0414cf718f134274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892510de273fb9b23c33ede4d3a53c1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3982f88477ebcf94d40020fd6c41376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dd32655dadf80fa505d1e0b9d262977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb2c9702ef88f964cb344444f6d5a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6496e8eb36f754d6141084b4675ba7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257b8fa69cea61aba4a7bf7157be6c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcd6b05eed73aaba550a4f65df6d7281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a8ff219246478dc46df3f6d012f7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff4fdba4f91b8424714c37c254246683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3ad51f4bbb69d6a355bf448a4015984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237090d131a5706b19e0d2c0689c9e0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53529a65eb9a00bf9ba8d8ac0a69793a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25a7fed2d53dfa15a86efb8a9fc6a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a3692977740b8c81f53ca528fa01888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04b8869b01c583bbb7abca7fd0ab1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13885f80bf2b1b6529446528df1b750690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae331776fcdb014c9e105f4ecce51db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d38409ceed5e2cf47206872bc40f0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3068115be63ed3e70dbfd8bff0115993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c87858a969d598ef48cb60d417969794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54221a01e6c8dfa802892084b61e0ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f343e8449292d4dcf044b8d4e7b854596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575bc3d0d3bb7bbfa831fe4e2f6612397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa30b1bdd7c5a8d4de3d85b6004b7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dac907b99f0b6496d946bfd1cad29e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92345e691c4346ad574370f28b4996100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892573b159b0e22632e725735a03def7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26499280ada003da81829efbc2071954102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc20cd43eeb587a8d907763f0339c6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eda2e29672d281040ff247864f3360104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71953cdb75b26b4de80d8a3d7ded7f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfee6992c2176c02459fabe5a2aff9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac39029ff8daf88bb5d2378d1d9ec83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09e5068cd0f6ebff205f97caa1a379108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8662ac84c2773ac1d8ff999469f54d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442eacbb613056386c1dfc30bf17ca62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ebd70f25e99599fc7b47d5a109b00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae32a8742c3f695979a4f5a4467083112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea531160622b5c62b8131dd9a0464b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af73557f6346b6232ce901117a08aff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cde61950a39e8f1cebcf3efad956c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831e6de95381fef03daaa0626a65821116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4aba7822a02ed018cb8dfdaa00b842117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053662e0ea4b2efd9c051e8a7c97689118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ab7e223469c65dfe8c6be249f2ecb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13fc3d44f5ff1196f69d9042e1de84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7b0968d1adb344d011884998eaf4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cda1504a4f927c71bd48c8c1c9d41122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe3c8d5e37a31f166f552dd16265c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a75d1598f7198f428686248bce9f1c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfcd4fadb3a8cdb4a682dd612c9fa8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d748b7db925ae24fb382fb357a798126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5cc103391677cfc1910db7f0e74ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e525c8534f5446197ed1b62472176128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46926fce5f8bf781e9711e4a25f53f78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e1765eefb6e46c4c6f5286fa19bd1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b3954341b037fc0629db95bade6c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229081b37d2a190167ea966582793ffc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea921836a9246b2bf83385207a8abb8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce7f171aa97375a299b7956f1c3d2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d87db71ad7e4ca7e6efc3855aa4f14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46c579b882e368645afdfc198a2d66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56fdb0a52af5378d8bc14bda80273c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611ed3f391226be053ea2bd47238c39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c0912e01a166bda51ff16e3942415139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8d9c4d3cb5075f3f1410605070282140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eee18184504fc6185a9e3443cae5bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875d3cd04693ce1ab66cc2151f7af21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820e31907b92de2dc77c97dea96ad7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd36e15a495a6edd096a88e35b8d5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3acd55cd5e87b07efe59a018a7e49e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248b81d24ca65575b7d7d5c6ee56123146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62f4226aae2152dea5b8ada209cb6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250639491cfac883c126df47b3aefae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48b6428ca51cb29248f5324a98b777149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baad84c3cc68e751a576c784d6e706150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558da0997c48a18ed551b13e2e08ffba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ad855d7250f6f9f9a6628bdbe2b6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0ac1871b38b850975226ee2d082d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b2632dfba6983525a223f8f530f35154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5390578b4f88a19d71b506f464a0278155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c16e9da4f8d30d394bd2dba7570fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408920e28abdd0d9e6708e2bce5391e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473db97e08f46646c6bd109b1b17689158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124cae56ed710c5e1d64259c64c5285159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dc9b87a9d83ab48e4acfd9820cbd0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6284434aa7e53f6847be418263f9f42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c90621d9f55a8a7743fb8f879bb53c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc0bf1b585d6be5dc10038e1245467163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170206724cf2f9dd2c1de9bd938ae04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb65715776905d19846f21d5c177fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b623c7685d021ab00f0ccbeee6ad403166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d392d6761f0c93403c6f56f7ab5fb81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd77d9c10fc11df1c1075696ba4394168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd40003f616bd9b1318640af4ba49c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec07ccd7a53d2f509b52d2c175c2bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7621477a38f1920294b2cf0491ad064171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289cd26c7ba41783824316d2eb4dbf6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa4643b478bb34072acb5d596d3bc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a15d49a5d9e8867e5697aad45371d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cc02fd6b93aa950855839d38ca3fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fb050ec5f6bf8d3a0c53279812408176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996cbcd34799453e4312eff6430751c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5046c8819d08d2fb710b4d0dc86bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ea54b22b7d7a8e0c99b3c361f700f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aed1ee928c298571b4e6a87ec1f3df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d329c2ac494862074f5301d03efa6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707a7b3061ee56bd294b03068e162bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3c0fb63e3589fd8fa3dde5573c236183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227d3611a3e45e0ffd51c22f81c0b7f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6da3934f2c460d3e7b3b14747eff6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22921ffffcc3117d7190c88bb0cf0b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41525830def530735a8bb60e61764277187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed30e96f76be68f6e80a2a6391ecb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f0676b3d6439ce5b566421bd35c67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0ce58764fe65708ed760cf5e5d091190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5df7e96de22602eee84ee1bdefc51191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42a5f28cfd3362dd036f081448974c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130290d0f15de466ccdb0ced182d8a1f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce42680266d34ed69a47fdb23b183b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540b714164248a96f630958794814ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7143bc90267e869e823e04d405759a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3595fc2ca7fe0f0e936b5386fde0087197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b99a4856a76080f63c94a343cdcc4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbaa30d83c3549f48373b073f756ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2fa14b543c09e9a66cdfa4da0099c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc4303c51297555fb6c7681fcd2264201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc997e931a25918e35c696f408294b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c331e693f55d04e0669c7a78b00d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa895fa67505bdec539a064fbef065204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdc84458bb3bfe2f0d5f7699889b0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230d168cece2bdc4dd44e542720fe75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13055c14df6de1182a5fdc5613b6ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f15d86b3908d45ad33e241c3a1b925208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69391422e647256df17950cd49508f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bec6bf4d8cd831111d0fcde6b0296e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67bbb7ed5dfaaa5eb6bf9be45f9ee9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d7aa7b518513508a3efc29a3f15c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b559804fa4b62a192d06ec1c92fe68a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2773832415dbdd7d3d47e79eea3e6d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29937b89139f1063c12c2d7211ffa96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d2aed61da9faf95750bc149457507216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655ef91d866cb1cb944d3113a085461217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35561a4d59a76419ac43df45f09d9761218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081638e58cf94ae1b2c90cfc05fcccc7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b88c94b11602669762d806c3d86f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe699f937bb5c421597fa458fcb6ceba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2edee8d991f5781825990810b0f48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab4bc3e076db3d464053028e788a71223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf9b61464d5bc91efdf89cdb61c169224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed708d86e06a6946f0ff7b805af7d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2013c84b72a5569dc3a981c4b5f01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c759dd49e5202f60d7670bc7f900df0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37019ffbb5115f29883ebb19a06161fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0310198baf0882c16ed48f0eccd0e34229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b144cb20483441649ea86b9dcd7d2f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c986a7593384dae7cfa44168afae77e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe021b4d7802cf3815e74e16179fd90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197edb3e280f0f414eb3531c5c232314233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e22b32e0ffff9f8cdcaa895a238be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8294adfa8dd0a2a92d99879802b852235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f58067a1af72d4ad9d0333b19ce9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14207bdb2729051e646773839e95f077237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d67dec4687b882e1343cbfa810b46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc94f27f21117cdda0b93b9a8829f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52fa822d151208541257da7be98e62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614ce962e9aa5f68bf68f07950368d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd95c6dd7d95146451a65d5e42541f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c9b5bd28e65f4cca07796356f5e5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59f2ee082384579c958e97ccf406b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7611e5e8a137d1348b8697d9ee4fa91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea844588144a69a637ef83ab81607b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff7170941a56fa2fabe28200c0fc9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7468b996875a6f6f9d9ba403385b0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b506993b3dcc15ffdd09e7bf8d6b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d746902f267c096674650956d7191c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ad2eead59581ffc597b454fc803e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c334a6402ee8bd434a56f8f5a76fcc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599f856d5f9f50fb94a9843e2666bd2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db430e17b6305c7963651f6cf9b33a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e045f2ba8286178a9d8d1667da69a65255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda38125d6ed62032f044cad646514f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec5859bce2450af3950a19f0d5fc18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b341b897d0ef99520ae82ef981019258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eed1dea6495bef1ce48aecd629b106259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7e6526afbd65872b61a3a6c20730c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee5c714cc0e19a3a97a5e7bf519cca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b694d8e95d296171f888203adb0870262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1840d2457276b415df7c09a1bfe6b2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55ff97753f341d1a0e10d37539c8c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1765a765aa5eb856305327cca226c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7848384f00ef78b486e3ecf5b65c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e55fd57ad71e4a73834bd47188284267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5594ebe355e1c438758c8099ebc8d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f941266626c9bb183f851ca045f32269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa074e1c6cbd9a7f1e1121b4888784a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3281ac2b1e3f4d4f9cc1cfb72dd50271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077de6de25762ccaac884260e070ab8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f1cb92b5cb9f74eed868c3a605a72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208738915cc1bc07405d228e9fc695de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cb0f3fb234719381356a074863063275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ce4862fb4e8a33d846063cd56c586276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1b4f4c842d060ab77bc520cf0395e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c8d3c378c36c5660316003cd54794278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cb5bfeec42aa18247ed923e414d03279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47110b3ad47e6d72e8de35d0c19008a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e186f51404c17d01152facfa6d361a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98205c5317552afdef03992acd2d26a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9e5646ecaa55d52b800a9d0c35e58283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd644081a455275aaff523670b54d8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9df38716de91d3398963cffb63bb7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cf53f2ac5cdebcc61d61aec88bd20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fcaf8695e7b8342f75b2000dae987287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd2ab53b84693e752f70bb3118ceff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e9758d6325cb026144d644d6d52d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508d496f3d2c5bbe54fdfb6ed575718290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d227c2c6833ee0cc20f34e74eea12c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472b36f9538407171f163ce27ed4237292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce6e6abd4b0d03793ee562ea9d5944293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e71fd233494101a512f0d137bbdf0d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59fa620282910ac4a9c44468ced85c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f231adb9a770ef5669b39f46540bc5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d308d12f21b55668f64c6827acfb577297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3b6bc93eb83625dd57968db9f8d55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec2eb5d59c7240cbf81f25bc328b31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c59f7bf7f2bde154a696eb487f0f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308105223504c4f1bcd751817dd0501301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d939ee90dcd1cbcf19cc2c857e372e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45aae1805de6a5e61a5183c92f59270303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277b14593fbf9a4d1057823d0ffbb4c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6f4f467cc379c62ce52be3e0ad8de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e7432157fc835e764cc91c540d511306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d6a230c2afff970a308a75a236ec4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3e821b3bbe7864aaf5e8a0e9e34c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e410a917e06f83791523487d2c7b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc1f33f00eac38bbe8018a5636af88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13732b0288cdcf1d0aa782e45dde7271311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b9d2f37c3716f189c73eafbfae732312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544a20bb438d609d2e603b73b04729e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392cda3cb19d15180307a6cd34ee9da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e36c6290bc4ebb2c2cb033d6109668315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472d016ecb4e748043d460e6caa3667316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38e92ad54041259bba6f154005b58c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044ddeaab41ac8583455a23dffe5564318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e28887457fa99fde0e2af138ce4b1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e76d3e4110a7c345feaedb7a2c101320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca97e228e6d8ba48c6f8e37d9da2f77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edf6e0b8da49083a9a4bf21f35cb5a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3863d85475a39dfc3b06a9da05db5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ce9c5363b56a13024921e86f8c577324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23743abe16a46fcc38ab3e94cffe2537325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d58f1dbbf75a7769de2fd14dfee2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039259e0d82e442155a22a90d26b9ffb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57c88b799f7db86e6e5fb31c2d7978328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec824809612edf3166d359b0284f52329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fde54d0c61927d4eff8ad657e4ee18330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183f9eff482e6d5f11c249a3f166df7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d85d5eb56634183701b0de28f7e41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a55c84f46a903ec94f62890cfdd2d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed421c29e48e2eb986009a980143b4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16584573dd4ffdcfb8d85bf1540860335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fe5af4800e2666a4a71b973b4488f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684c50bbf71f866844ec7a1e2400e49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a76227df6bbc6bb301c8a32a4b4044338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925726a1577424aadab505fe2a07822339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7135a451ab2f27ea97b8b16c66873340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0569c1c052f1eea1683754a32434d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4393ae7c3b41f071227c00f485ee222342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12313a01bf7cc6c37a244a6c49e0837343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652cd070a2067b73db2bda1d7dcdc93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea905b85ecf281f57e24bc181a16cf9c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8ef2f5ba2b89235ecad0fcb34f1ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27a3515edfecb84beb51b08aa3af09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c5c3fc02e37dfb978e31bb0d97533348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e00ccdd9045025c9868dabe8cc7131349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd93552cc117142e21628dc47d1dc6b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70437755bb2d864dcb01e6c9abcaf946351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76dd2231de0c2a58c70b09b3e27456352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006543a6e328d5edbd85f50fe967545353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4807d1655d5697cc09107220457326a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc132ab468fe7e250badaa74aec13d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980626e3a0d5e40fe8ee3b2bbacb287c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdd7233ffc300b159e1df0ed899c90357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048c462cfdf293fe27b81b69c725ab4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3a2ae301d8bb2fa1170b92124be61359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07cb9910a204a07479072fa9419dc9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca3604e8dcc95241052b7d83367d9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab5798d439ff49ab48b6e45d36d354362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cf0b1736dd482cf518d1d8e141964363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7f6e89ad38c81c9636471cdf81aa8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76651d68fa0384273f5fa7542d7e383c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a1f56c982854a9018f604c7758c58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632ad70332ef729650a18bf0293bbf3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c339ee1f3c4a526d901fef34f7a6115368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72e2d3dbfd341c98080189ecfb63e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b46ca2739fa4b92cd05f3188bedf8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561296c856386da291e80ce4f0dd080e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277945de2bd1518adef755def38e33de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaa6e89c8670e003aab4932aa1b090373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186feaa748ea0f9066017d00413df5f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb43ee792f4e82dddc3df16e506948375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262644e5292a40f7252590949942265376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda2ba4047f9266a94d571321f92b91377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167e2d8ea0cdf74d447c890315e3f23378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18482811910a747952789fd3dea398ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de36c2628a984b7b5927877718beaca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f9ef9cf7d37a73cbe33a4d27a1c94381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e484e53f6d3ca2100f703aeff389b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738dc9251efbe9ecca516e55a40dc45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8918ef4eb15b37d1048f3bbfaee0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9288c6c87669dc2be525af9ac389e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9b88e6dd51cb22eb3636204f30663386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be9daf90fd59db33b08ce96717256c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e252ff8b2c71bed15177bf3ae181b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d968aa0da112154a5121d46bc1fa4c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4ac86064c952152215dc2517bd92f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ee252fab5d5759cbde6f3fd07a76a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1cf8df457ce818546e5d264ff6f5a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c459cdb59822aff5288f657feb1b02393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783caf8729101c511f9a2733b701a6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43628547e6c2131108aeea0ef1845ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4427d08798e76173084963801fbb3d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e8df43bdff694daf2b35e245604dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626491638dc6e87b2f3309fbc3471b65398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a735b325d8c1d51d6e1c200aa562a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfc00b6ed42abbb9c0fd1f031ba030400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5228f8292a3f24d179c4c7e3364887401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6958c399fb137195def1c5ab8245b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783b6d2fa4d791582a76e1a6ef850fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9285084c0bb9a4933258e1ec5623c11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8596b38eebf8e02141c1bcf393dd8ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c737393ca9d28e9ed2e9bb6dbec48e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ccb9aac9077a02bfefd25716ae114407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece141da3410c3f22018d507d728702408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb334848239c020ef67450d7eb57e98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dbaf572f2ddb0a1ee672f90f3b429410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f508166dfa82229c48d9bb23125b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c8e4cbcd193a70a6581a73f96f356412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67171aeed8df2c44c20285ca2ede2993413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167b49622de378703a97047ca259aee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010919d46397397b1cb9c867c513481415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45299018768d02fae27d2990e203bc0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251766f00ccd46ec1264ac2a7f7f15f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f349754867e41f2a14e23cacc0499418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae2c3e62f3609f59f91ed6d9b7c37c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c407c6eb145161b3ddc0587ecc4d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbcc924902854baf4bc3eeaecfbdfc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3c911ffe146d16c443ee270f98bea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e6d73c6507f77d85ad0dc07fa562e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91d9b94f6e2da3b012d41838f24a29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e58a640249e3033cd33ea07ea20a48425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fb93ae66fc4347b2ba2f3af60c466426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868a3fc86c73747e52294beaacd3eef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931461a7b7b60853cbd7397b5e10c27428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5a264cd0cddcf73092d6dd9912994429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475c0df2ec78dd1fe949349edea19a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384524e1141b69ddf22365d904dfe79431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb27fca85fd78dc2eb69e9e8d77951432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeee3082e01f06a32cccd243951b038433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106baba5174263bcb84224a727ff12d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c3e321de921c27b4e74e30ef97702435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9171ec503c1d9fbb2c30a79f00935436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c470373f7185daa844817ae8e26c6c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00bc42b632e4731ed89c1ebbfb52ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e959ee008934048a8e2c40d8b35e68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ce97318e610d2bba1d8e813e39c6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913031be142e072662d4cc683efaecd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bf1ad1ddaaeeb7a798e43344d99fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d5414c05c7d9fdc0803933940c0b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89de544bf2544ff40c7881065f3df98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9078e134480f4fe7c176a3e74af94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506dd3e4d527a6778a5b44a6c263f24446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1677e35ea245d1dd8d54715268570d3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38dacae055a8714f07f965c29bc74b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759d2943ee4e11fba15f4edded1fda5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9aeca3f89fb65195c4dce2dc52e25450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0d957c1bc1381a2f566208243ffc8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b0a30f03dc4079791eac090a72fe0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363610a5ae7dfdad51647898f1eb839453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a641b3770360b61dd27c08a668a6a86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a295924e0cfc75c21444883d225953b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace3cb06152f523c2a574c5364315d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951aa536d1d936c0ab55e117c69b116457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1091c65c76565f6cc912203ebd612458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef095dcd975f4a6240a54be2c6ce29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a15a35224b38d331c877d198c451af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c88c36af44752faa130b6f36218696461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741f2b9542c2c908801cd20f47ec99c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5567f5a9a95bf60a6de87ee4b2455463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4901dee23d4135eb8a6dba1f2c61d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1c76030efbc3c80a4ed878f64e89b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e50df5ac026928e0643a4aee9c8016466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6eff13dd5080f738d0ac81af9b3a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b312319ea96890ef70ca6adf4ac54c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bc1b1e848d0f5631e1949074cfd6f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dccd9bd36ec61ee05cb1470def502f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b8cdd5c108677cfa76f9201d87f22471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe34e42eceae63a7e430a267280ac3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33f75562e48cf51150102815809563473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995851e460f2232d591e5fca6c0f39aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4062807dd40b1ae506cc13d4eb9f99475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7db60c3d4284f521f0e1e3885ca78b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd74e67cbd16c5ef05063f61ae203f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9ae7cbd43e41dae0f53337e072ea5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bb89a83baf45d425d224317f72c17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d49589cf77815f247ceb3e19df57fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255134d53e5849528a27d131cec6147c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d7f9558aa7f8f0196a95774b63225482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d0056eb06089b3a6642e70a6f5852483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909510038e4baae45355f1218a29068484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845435f9023e01af8b40f52f208fd5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf500b2625f22079337dae9497329c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41821855c0ec998b0248f88994589a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88595582021fe5478d07f779190d2fdf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9b8aee417e7f4d5bfd8dafde64568489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de552dda035a5f41316d1104dc2af7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc815a4c373ada17f370765466b7f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169232e871c7a46785324863b3bddcee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026c10ca50bfb0a148ce8d9880d5d33493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607125dc0294fed6b982ea047105c6b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a3d4d5f5d07a86a287d3d101099ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419465d0c4b647d54f8aa175a87a429496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c0c18d2d9d75ce13218670c3e8231497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fb8e0f3110aaa6d1b9069db1f9cb1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0562808e01a4e5215187af14088d642499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e6cc2e93872342c5efbc239341aa3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a9b2eb2087284deacfa4c84930e65501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcdd70410abd64df5b4541117db162502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8922292744b584123c298efbde51810503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ead5b00ccb7c0d0153e5a2958b840a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fe8e449a5819e1ebe9e2cf7da0aaa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fda16df322088c5eff58cc9d75269506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f9aa6bf675ff857f6b92869a54db1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6066b52c107607008d5517e55b50a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567d7a15b99524d8bd6d9342da79dbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40162bf2c7490066cfa2a5abec00d6e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5087ff1e1540714397d6ee0ed1d44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1e115a527f8036cb66084e22accf5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80feff1e7a66f63db3359dbd90494188513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54243d6da736ea423332d32a880781514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa6d175ceb8d6d51436022dbca23e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b232c5abf0ec3149032fa6b2ecc6993516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b6936d89a2b7e3316282e5cdff1f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964c3bde757ae5faa4881bb30435a45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16f632e4d560174e18a5ce8f79ff01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f85a32ac4f9e45ba75f7dd3a37755b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4caf6d654b17e4cd233790dba96fb1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080a64122708ba0be7f7b42b27dc3eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50139ebf4f0b11c79be4c9d8e7f1149523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f0cd26b566391942e162b5a5f2f83524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f6c59da83c59d54ef5a68f04f060e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31606cad23241d7e3982ddb04f9edc06526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce32096c7714904688b145d1634934527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2d3df81fe91ba1351cbbb04abe72c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170657da596e688dfc3a05dfb34cada9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065e3ebc49b9e64bd01adf983765a87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9f57ded33745c3fb14d380c278ea0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6881e8aec6e17bbfa85b03cc4e83e1a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1f902bf63c996a48c95a22baf07e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd584393af42703537726f740c6b437534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcfebb6c4433aee3ed2da210c9dfb8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61e4d0e5791f1ee621e8e9990f2e4d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d84cd8c4e268752e64447db0f6146537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c292f0e89f058ef296aa76a1d0f13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826b6cd7a5b95d7b0c27a4b1a3a5367539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377222a93bc954f4b1581db071b9600540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0f365d6abb76fa0ade9f76f90934b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e5bbcdfae6a7961970fc920bef920542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea2747946d802f5629160003a44c85543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319e348407f8bdf92d3d861b7af0964544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9b1036e32aad4af8f601b8cceba2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472df7075b8683d8b950feb92d3756e9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fce73e7941739363661272431529e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77c43a5734d0f962e2701a330d9d1f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf618c2c8b8c32ac93445d06c93c5ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4b7956775dc0da7347242b0a1bef3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfbaaf9ac8a209d049f429d913c71d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8db33d276824b8ab3e88e6fefda6ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311372e9f4521270ecf8d868e88d46fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22299ddf66e7c995d6f72c986b1832554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec88afcc767d1d6c2797d2c4f360f35555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880c8f3ff4d2327ef3c0dba892832b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e82e754e060305e2be6110727cb209557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fd1be2ef1f5e231de4b7fe8b8f8b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610deecc36f20afa1b0382ccbbfc5247559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd33d9b50d12753615424269387d6ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c669a4fa71d86e5057d90da162d1df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3808f670715310b11eb4dbc5af7cbe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71caaaa472a38e914d775be4968683f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2236da8968827dbe044a7c9336d67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40293883443ce402f3b3349a185cf4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020475d48dc58ca8a0349199c65ddbaa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ac073468dffb152d291b1010de108567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe21cee753bd08d475404d85e4d411e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb36f111b97312b9f1f0267a829e69569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf98429e895f1c58224eff9b904426570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da959fc66ce249e9b5b153ff08e65b03571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbcb0000e6bea22d1261835ab09803572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d3781c03406f9db38ce333379720d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93738e615323f484e3d93e0b62b8a2df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e527517878f4c1aae73fbeaa951c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecce5f63e6ce04b18620f3bab10e43576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db78042fce27b04229ec25104535814577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0308869584beb1ce923be6081e4f84578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189e34a1e133ac3b9427b5b3b614fa3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710c10e37be9d48f2d6b420a637c720580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d7de0053337dd31fd54246eb9d04e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fc575f7363c6209a60263d749c76b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc201d7497c83a6fc0957f5521b07e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5f78832fd32ed29cf222f841a142e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0395732c9b8b5019db24eb89f8e5fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1660426c43b5d544f979e5d8f2367d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7bb8facb177774991fb237705e702587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f1543fab870b5e9a050dd6b27e372588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac54cd70aed7e1bb465c03a4d832d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e129e7ac103d8c2042c3e05e169c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36626ffac6dc5c487be25d575a32465a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65dfdde3799f27c60dd7491f633c4f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394f6301d5905202081b35b378bc302593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2a6ed97bacc76e94cee5634adadd1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7e72a30b9e0bcae87fc7a8479b3ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876abf13e4f8704f47ec2fcb0cdcc6bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c4775a640c43bd288336851839fa0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa06125508ad582c72fc2bedf618d72598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fda4519bbe18a17e9beb8e88c12f5c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53882044875a1afb444423938988876b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43d8a35583e2b235d5fc94f77d0fd4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fe610bebdb927c190fb2fe90cffd6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ce9ae4f7f4568f6515a48394be85f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ea228518810bf587248201dfee874604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dd54acc9f5b80e70d8495705d2c9f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34182df34d73544a9b983dd03c89ab7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc645daf48cbf9a12911e93bb66b44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009fca7ff8f0448cdf083c6e92a10cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5cb9e5d2820672ba729f5844ebdad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f216a50426a81d86c94afe9949a6bc4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01c77264605793b3f40c8c7feb9637611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ef61dafc9d400b1fad6c383ad196f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c246b6a414e74e677a6d23cc477f87f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7663fb60fd1c388c06dd3c592a4a029614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa8943fcd430f71bcf86e5cc6abbe0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41003671335aac13a3579c7ef69001616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930af21b9bfc18030cdd15615394ef4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54e80bb9e8e8916e32204b938e757d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc92fc7786f4b43e1529228123dc3dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83470605057d4f3e980fa59d4ea1a074620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3737dce648dca5ab1cc9be49226a543621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e264eb7ca65a4fbb342e53fde88be29622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dd69c91fe7514acedb6e970e705a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e4eb81c04ee6656d875214780bb90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0130796c7eb77a53796206c159daa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49af233cfddeeed63f65fe387dc36c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a623edb6e267d03da359c77bc4b6dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673ac83853afad7cfbd5d2ca6b72c5f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976207416f3ec56021946fdb3b85e9b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762bce3c78d61e3f56d805d799dfc87630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f439ba5214dbbdd9bef6113a95dab06631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cd8b239a626881f03f743276d85ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab0b65ed9ffddc0fa6557535282d60633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838a6f9705b687f0b8aeb890c4bc2b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f594e2b712ee2634650ce95e7fdf46635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ba171d1cc7be2bac13e9d6e14478b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1a84a91e991961bbace5be0f921e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cacd6db28b4f2ccc24d535715a2c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c33cbb67d320abbc13e98db0885a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f1eaa64629fac25df844f870abd0b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636132ef807e2aabd7f3ca661de6b23641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2546b118f1b90baf1ca1b9975d9ade642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d689f618dc0f1091207ec6467d633643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e501e1f4b7b799f3dad77fb698f5618644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b1c330e308eec865d6baeb7cf8d88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf0a2e6cbe14e8bcec228017a00964646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463e90c8ad4715ff0e07bfdb3101dee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724334c0c1c990ffa34b9939379468ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ea38be26082df12c685adcd820d07649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10beb5c7fb2a39649e5be140c96ca79650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9ab047c6e0271afd6477bad3ba262651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1446793f23f9380974df1bb13d4048f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf703c48ccea6cb81a33bf459148a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dbc7874c0a2667883dbb4b8cb5a7c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2a42d2c55c7d6e3d8ed0285a48687655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e23384eb2e11f4fa7ad9e103af97d1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e65981d888a5fd41a71f956666a79b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0075a586dd86a6746f8ac36a148bf6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db434e6809d860e362b3f1d4d208d3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5b6997a5f45e993a3cf6d73777404660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a210d723939b7019ac1f76b774e2b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfba89ea32526c228fbbc498b31e04662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3832daf8fd228289a8242d91fa393663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627271d27034aed46a2f373c67cedc5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7edc9d96eaffd877f770ac468c2492665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260b863ee226564f61befc1848bee47666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a464ec851492b8fc7ec11ce53b0b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7fe1dbb58084a02d00b5bf2a41079668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c7e2047e5c0f8e6e61158713fdf8e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085699de717f43c9a4e5cefa0cbebdeb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b70caad4cb1b92b4040ed3251752a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a33a553fe61064d4c38b006abf1276672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2782812b3140a30e8979aa9caf87bda673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b2b7851f696a41ca3fb5459485f8f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44018dd8f80d1e7aa8eb1e96ae04c4c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb932b1822d2b51723eb78ffdd696c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15cd687fb9ea4700cd04f9c0c7343f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f814ac46dfd06f38c7c087ebe172b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f61941791b2933d06bfbdade4ba57679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37c4675df1178f4b10fe446d5849f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a426efc659693b2f774def8d3a6eb3d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3242e20d432a0646f66405166a4fdfb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dda34e2f6e888a384fa4622e9651a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740dd8a1c923c6c3337277ec73e6fb4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cb430c4934408146970daaa640567685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382d928d0ed1afe73eb73b968e1d324686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49c3f112b1e44798544d25dd32c7f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f9a9b59f383d614262afd6b22bac5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663967bbc0135e89686c9624421f1e85689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce589bcd95e75569a3735d579b6494690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617b476a4c0b379df5880e0171be0d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e7a7c043c6ffb5a11b7c61d94319e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1eba097c5330a0a931b38107970ca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0837d13c1f782a6b740a6a32ef278694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81317589990db4d4c3cd4443f29a70d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a04fda422a7985b6191f4127a4b8b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e10ae381ff7ed7d08e0ee7df298062697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd684fa9da3ade7ef82900624b2b6492698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b91b0a0ca0a78f3b004cb835dd028699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b96e572b1dc79f75a34e77284b69ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953878995153d3313fdeaa9378f80cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45658f9bb616fda21ce3a1b0904ffe43702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaecce66abc38978ea4e6c5861a07b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860286a82dc7944416dd7f131c466df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560b2bba47c7cee9b8df0ee8e4ef8ef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac2db95ec4a77b81903ae3c5cb8781706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049b3b1ee5ef9c8d3f874e45c208467707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132f7d919fe827e470b5e6f7c6de7e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873890614b4c74cec6d18123ba939cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9c374dcd959f604b7ae20bec30e9e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfc6bb8ac824e6f0de61319114acd4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d193eeb83124e60a201244697c30b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150f50493431b865fddba5f73d81d49713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb461c43bed8d5e4ae0ba7acbf96471714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a92ac05da98ca568807a439fc38e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6653970361b5ef1e8c087fcc0c5b0fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de447e4f8a1f9c5d734cbe43f118b421717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc789242cbed89486db8047b0bd4e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d757d10441250085c3f765f7640a3b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc520a9cd121de0ebc0afd299eb5ccd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ca3ec59fbb7be793b75ff7fca4b4b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc3388581f4edc042e8f4800bd8e05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad2545837331715f2dadca3626436a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428bff3e66d5c20d9805a0a3dee20f8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65253f54e759ecb9c16cc322a264cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd377bce3e4f0fba7757e9dfaa18db4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bedb1a570bc60c262d36c7600818d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3271019b922714225a80bd9eda18729728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cffbba62c028cef348ee68da74151b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4754142c5b2df5b6c25537171aa47730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c7babedec807f0d847fa047767c3c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2d677f2f19cbb7622a498260a27f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3834a03709f5372a0afec352d4aa38733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c973bdc864e23ff86078b5931df4eec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b45f6fa2cce2b9c13815c4d0a2240f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f79ae5dd09b710c653ad9e55d7256736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030df5ddff1c56d012ca7e74ac14bcd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962532d8cc71accf7c02edeacf7b082738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8bc72c43c00b97b2650e8bcdf50f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3a59a4740904ea2cd959d996efa41740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca24838762b417b81406ec36c36e45741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1af9ca507813cd3864c38ae801489742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e6d48ec8ac64355e7d960f43f7e3c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e4e12169b62d560e7bf1635846ccf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999048618bee8a3cb5d6ce03af764d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d807a360cf8f9eacaf53ed2f16c21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9a25c18a2fdb386bea0b407269e4d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f54663bc1fe0d7dabb3b8636ada57748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bed6aeb8bd18334cdf9b2847bf8ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04ab0c1616613254a9f060f9720210750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f4d7584578db1c1afbbffa8fd6126751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff477ec11548208f54c946772caa8e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee603ef5cb49291e4aee4d5a172e80e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febdc374b400dd461ee90558514c15e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2879769e4a74abdd115aaae579999a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ced1c7e0bd580dce5008276c17c1e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f3421707488d9ce118bc7a0bc9967757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e571c8fb13f7791f2bee971f4e0e6a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734d889afbf3a7b1fb0fcc6d8eb4a15759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>