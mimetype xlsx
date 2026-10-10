--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278ba9e9cc02ca5d9648f13130134bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ec7faf97f5f56e3b57506468cad542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea95b2f68ee452cedf5293d91b94043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba325381a3efb9e8c64d0bd42840ae6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85055bf1ac32102d4c55e78bdb0c018d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348be58e07702421249cdc4ca945dc196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163002a7ccd931d0eaad684309f423107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a5141c69013a097d07b307380b3168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640252ae684c066fe156d073d0c79cb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ba9345e1d69a34a0284cad15694cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bff09cd6938c26c99dff3ab1c1db011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b870bf4835922ac57680d9f4b573ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2efc11a809bd4ce45d6e99d343c9f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7b01a639ebe7fb1804a0861becbd214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b99c94b0fdb28684669685c16e2c1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d72c56e51f7addd9415d352c108d9b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd064f1abea5b37fb5775d9b8599d20417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b9b6eb406d8fc546f45066c05ce5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15e24912e2ea96d214b6a94221e16719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a2bcd29ba998511fc7f0bb3d5962920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8385c36509820efe6a84f9058a3b5e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cad84533ae5b86d778790ee1770d8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600778c05fdf83e296963fbeef0e3e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7b6bb38f97881dfbd874f69afc4ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315cdd0dc305ad6c6fbcb039d9c774525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b85b60fe83b8e0d052be893dab89b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ac91930c9262da614ff6b2a489e7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0addad8454427529a828582fbb2c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2560392143a2c6960c9e32ff1a945ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053591a1c0b9471b5c4cc1c9caaf769e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca2b9bd5bb564adfda6fc77f1cfc1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93edb917d486a2cdddcdb89a8888a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dca6206a5d7aab2145623dfc2e02033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885fffa5b11dbbedfa396437fbe05a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cee7eaa2695fa89cce60ed5c944b2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936db5379597c42867bc3100b337b5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b964ecfb0a817cc2e91660fb2e5675637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acb0bdb4b5c896de63299c69fdfe4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65836956b994fd69192570aa22114de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9008a00c4cde9e72a1c30e4b2916840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629ff7cacc0edd33f711a15c348dee041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3536aae0b18c260579ca98ca6e5621242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc0117af7965918c14effe650e872a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98bfb906cfc888d9e68f5d09d7f11444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fb57faee5b2556f82f14f9c999d5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411371e307b62c01bd7975cf34873cf146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247888a52705a20ba908ccfccd205fd247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c78f503323049955e0cb1903592d6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faab5a04d4e8ab019bd39f17a3ab9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f8063c4c3f12a11f84139d307175a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ad7e21d62aa740c1088a1065924c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb950f85e7f2d25211bd0274e9084a1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cece8d667c1fdfd1424d376f0353553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1500465ed0648107be2bd84f6c2ba954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b75a2d358e43fc7de538a000d37c0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d320ef307c889afaea960649806d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372f465f1a0fbe6a8d0eb2057e45b8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fbca6bf80923d2dec64fc2726326858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed07b2d6af05d56fda93a8d2524e1c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b044568079428b3e08d34f200823f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8768de327b18a458dc4be1f08dd787161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ede183daac23272f2716ee0a1415f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838ca78b33ce5a0d1e880942c00c52c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb514ac85d2e7b0ad7dbd38bc6839c3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c424953d8f824548a34ebf077173b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6401ae150102a6077a4a61d3fbc92066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7f3ea5c9bdec8b30c061c38c167c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f805a5be4a6da62d86659d0f551d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55471c9d2b93a308bec7303cee006b2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086ebe1b8a529f3fc9b89cd1c0bcdac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a7bbf55972f525d0cfe79332dd19d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6e107e1f9bba8ba51872ad8b4ed0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ef4a7504f95cf7fc5ddafb5d33e1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7360d1c055a14e000e010fd49580374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a48263f34e954c6246bd6d9b61cfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d85696d73bbdf3cec1abff30eb26776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f5d32a298487969e48c1fafef563e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64c7b571a8f4a2a39c0ddd02e45a0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e593de0d964921641fa759b199d8a2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306841a00497779c0c7fb18730fafce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f804cf09f36a60622f3ab3428a2f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb0847cf5f5d4c30412ed49b8cf21982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63139bac68ab13e37a839672f93e7c3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef78551b01e5ddfb8389ffbcbbef09884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441056e5ba5e0012ce28c0efd1441eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51f1e4c65a9ed61d5548aa989b006d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750eb656e468e7b916a2b722343f259f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adfb3c8b29bb57ce277718511ad86588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca6b5d6561efec7348ee97ec01f07389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef533f3b8b8c9427e82e7a109bfed9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf65f17ea0c9565714041ae25453a5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01703530c969b4af306f49c37edebb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09581cf253b36718cb0160710f10468c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f298b581e3f19deba19c6309068c94694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c8a0d5346bae35159feb46f07a60895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355310f56d051227e5773b08f84f6c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1d1e449858313059b89c0d83cd94d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3574175b041d9647b5b82a4f862235f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dad0c27b7bc57829c843fabfeeadd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee500902d9016b0c3898dc18f5e70656100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e800d110e65678b1e7aea2a0fccd6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c681e29c84628bdaeb409374048e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cf52ff3f87adff7a575f08c78cd6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f9c3787b064de40e38b605f2119cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85734258a356e123c195b877041d16c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebda15b452f9358ec579f846b6df962106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07e30b7938807123a0aee9cb555475107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8207c24eeb86bad4f2f235f517123e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2262f5dd2bd4999513e21e9b5ee8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e213b67618dbf6ef79cc73008fb3d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995709075c129f201ac5ea2a00bd0f33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e6ae0ed7d487cbea446fd2d04ef95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71960654d4aa4530f14ceb084fc967e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41670f02748edeeb73c0c59c1e7d0b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7189aba5b703d9f4c6637b1441a63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd605ae622952fd01c1d3e52ad3d9edf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6278d4642b8d232b6e0074f45d2f48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa5e28135c9af83671a2193dc5f4c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6030ff7bceaebcbc458ede5e483672119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e1ce4f174d4f3dfa0cdedc2336ad3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1701be6232febdfd80b6fb7dc6c7c73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93e949a936bc8b344f560551efde1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987840f09a9eb9302f7c2c3668e3b13a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30ebd0d84eb89fe96db3446b9e1c76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d07f1486fa790ed91bdf3d54d3cce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb799697f09ff5c4711ecaf66121cd38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab556fbfdcdb5462f880be481557c968127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64892cf97c40d0e4a6698578ce3bd979128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dd63e6d5ddf0adbc0b2e6f1034836129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a267ba9e2b3773f62020bef75e7dec6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0290b7b5ec8a35f7601c2fd82317ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de9df094c83da19903b54753827336132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addaa51e0dc409077faf0a9a16d4346133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ee5eecafa0a25896242a1d2f2738a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9d3a555c1dbcea2c2a1415fc8652e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59595ab01a9473571152a4d6002ce8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0190164c52e0639a5272f3c8cba9dd4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2ecacafc55870fefb91ad82f518b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafba817d1032eaca91a85013bc69400139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566db4e45df53c3051ddc64a17a79fd9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e05c9febe2d37755edeb7842e383a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d70e4c6f038372d688f279fa936492142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed3e30f29bdc27b314096a32e2e565143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d976857d2a5bc097d7d2bc438bfeff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a092e160577e813dff825f8d280a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969bfb0f9d70c2c570234845d33808b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb25c72933ac32d559759f54eb7e46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce3f1a637d9a2bb2432ce33e04102c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb427711808bb2f70b3bb911281944149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a63f4b62fd955f0ac363e4524ac5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7791af822f8b711f047b6e758e195d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7483bed5bbb96be9c15bfe80a18d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcff8bfa41a2950c060853d2f82e9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22888d214ab69295d25f66fd5bdee6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f321b64bc7ed2029526e3be6551633155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848148307a13c142aae07bc80b28996e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789d1b6a964a90bbb9f8703aad80271157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b497356902f8d6f9d5c7b6f5a88be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d01acd5f8cc6818b84916c2197ff7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77ca5e8c8717e70600b37d1651f4a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef21bc7abeb183286c8f2c9687af487161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19f16ef82afbc20792679680fce20e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4724b8d8dbf25e23084644c9d5aa384163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdec0603c367aeed9a7d26ed583c40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d674b6c864141d0925014f7fbe1587165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b924348ba9ff0dd3162121a72b744e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a65f054d113f3fa370b8d6ebe7db6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f07b7b76389fbd288b37c5c0a68da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dab1d2e4f4dda150a306149743092d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29598fabbc949ff39f49a17f065e7502170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f91d7cb3ec00dfea66946815885d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46e7ad6941aa0e62c15dff88dc7a27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e0389bdd684ee1c285396f3d15e60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1108c09b35f179de56bc870b74c0650174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e598b972eaff9727952e6fa46782d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d4884acd549ebe3c13675f502fde2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68a9ebfd4eefd6ab30457a290f5462177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba085a565e8ee5fad887756d1f48d39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be660f56a3a285e046846e1d271e9fa5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01819ab32b078e0811f1a3b12bceb4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d68d47e22a3ed91d0690da3013336181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b0aacb0db0b63cb3d065dd929b02a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0b3ed4907651d63fa8ebf3e2006a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed37d6887b1fa82217229fbbead81a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62458fcd4fc96767ea2803deda44c04f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139ccb5174250e9f847950842de4858186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a906daa95e298e286036063700941a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98c6b340dd3440a89887fbd57ef4fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53ec4b452996dfeca1d53bf46b4cbe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4140eafd48172bcca1094500090c3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebf8bfe92a4c32f1c0c6989ccb5764191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500861e521a371e85d67bb0f0f85dd4f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435f828c460cf9af5e2380269965bf1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f4a7790d4b494b128fd56b8372ef7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787f50f5d4b287fc5248d3a9c5f84dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1be8cc5ba92c3877c42a3c89bd91b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51bf2c7bde6f55defd5706fa24421f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09165b46c048e36a6e8371d4d8dc1986198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae74fe2c61e97d1490414d2f23481e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52617735cdf0c84f71ee909fd791845c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e1fa5cdb8ff0345484c21ab061124201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01936bd55e4406bd8908c0b5dd6493d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579630520d0c2022a749b7a1f2d0f0dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d14a2d9d8a047bc813b5e86f1cc5d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f293140dcabd377c2aa1ccf76963bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6aa64146b3035029bc7566ac42fede206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01300033f73c9079d79ad514b621dbf8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f2189a6e1959cf2f936aa3112aed3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e439e5b7708679045c887fc979863d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecde64d197b99fe55a5e50c0e6241e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179b1df3193f935199535d1d72f69a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0b08e1d07d79acec6af581d6ebb7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8ac850728412d2674055484a2a0c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061a602efc417da3a9108f8c06cd81f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518538dbb51f0ff01b0eae0440d36ce0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ce435e9bc160e25bfcc86fda6c14c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe92c287865ba1416a7473713c83a52217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536010ebe560cf4c07ccf8e6b384347218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea168a80fbbfad6df523272184e727219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cfbf4a2b56ece9666c614831a030c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958e243dfd1c60f9f39a3bc230d0334221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b6140512ad88ce11164e69d5be9c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515d9d42d304e2393e0b0f3f36d3d6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1615c554a0fea352f631a55ccfd07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b57327e4cd00b1c382c3619d2417cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97141ee9592dee0ab631bcc3f7be0da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dd048ebb1a63a8f18cbbbd374d01e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3d870762eed287b8be1fd8f7568c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cdf3789b376e1d07743986724a5aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980ca4338f4ce6a1511ee14716d635d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4d6f466369488ac2dfc25a9b1d99d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d967e7bc347b622b8ddccf22ebf6ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdf45f15347c41138f2d211a8d2b73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5b204a5382cfb76bdb54160481f04234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8f43ee34eb8a84ae8f2fb0cddea26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015331ca5e781a22e22f5faf49c9dd63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55f86fd69205548269f0b140ed2bb8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0e91009281f1d822b3a6b7dad79f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d91bf8024b843b03a250594e4253e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdcad3c9017129e9d54fa6657ebb50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c29248ed8dc37bfbc4272f023aef9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cf55f297828cb7fe36da11fd7b726242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b945c3f67c0fd7bb49e693d3875c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77239e10f5c596908c3bce45fb9db3a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ea22bfb5f7a04736c07dda4534b84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca09754be23e3b9bede7959b38d182246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6298b2da184c74d0a546860afbd45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828eced30ee1b48a7834b7fe14906070248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefeb2301ab10dae768aa0c7adc158c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025d6a4d3c06475e55b20d165559721250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4277ca8d194f0ac94e0f8ab04aa2655251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8472106e5a093f4bb3c2bb276405941252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f8319007f277ad121c058e186cf9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94401323f26426985b7eed79cb51c204254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e5f4661ee9b7e9b0fd09e0b13cb2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca9f22bb805d81edad7b04fb8f8ee6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206de27fe3bf2b3dd7601ebecdf21b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912d2325a9ec06bc0c53ecbbad78730258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f3f40291149a6dbcec30ab0045638259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a81ed6da80c5812efe993441e2ef1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a165d0eeeca962ea2790ef925f4a05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17943be248c5d4e9074d96a779b13d71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5211ff34e7abb77479aaf7a031880a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d671295ecd1972ab4c6fb7f4534b9e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444fa1c6547dfac1fef1c74739504cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179e5fe338f501c104b72924e4943b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3e986b015aa1249312600f1bc8b32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e264df426bdf17913959f3cdcb7325268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af5c2fe5dd26590ad2fda80d199744269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9d38f49e0298beea8498f81de1c0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289706761a392e16dc596c00b19c1f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458689fba2a8eb0238b414249c8c4ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00e18cb29c48f1f6bdf7a47db4640f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff5f46dddf573d2ce62d812a27c754274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a2fcaff23cf80eecc1152bc52ed34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020213863435be1e0717dffb7fc4a06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02295e2a4f42043670db9a144f1f93c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67344e8c32452b515e50627b5354b2ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842a171bb6b7cb66e19edbd458c46fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0913c74291633a4faabe2222fe3f5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4221f7d3595a977ab879b79bd94e39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f41ff0408c923aef911bb154b3a08e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0244151b723b4e5ab5ac139a894da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7d29d8fc9270bf85a258e6c1dbfed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41b94bd15841931fef0865ba6d83a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de69182e833d5df55c5892e8d83ad0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894d8bcd38e784a39b4233e21d166f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9986133df69210fef02454d66ea18d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc366e7a9bfa46aa082a35a0a08d1f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7bfc0c599fa6b167c5c74350f735f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a732f9abf6d5e62133272c45b2d5972291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e90961a67ef71ea56d143931ab8403292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad59f17347530853edc052c6378f89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ed28872fd613072c76eb68e822359294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b8a1ca5c9b7cba938651f69640f2c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667cde4546ae2f59fcfa0794c99e2e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a51a473baf5df5c7bcb6597c046b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe192400b8e86d0ff591b34b34fb6d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59122d3f051703671559ed267614a2f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13405e4e96e615258f4d2d157ac383e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef8a491da48ee7ece8faf970d2631a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbcb03a6660fe0aa644d94e256d68c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f55afe626e9c0335a8e084f65ee99303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21a8a37a6cbc1a9d8c4e1b5cb158cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbfd9b1e6785633fdd0ee7f081d553305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a867e338540aaf56a834e8654e3e9b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4317c6e0128b581df3b45d3107a8549307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c49977551f1419e5d406f10b24640308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4158ba2a0b7a041f57ec2d934fb71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53b7cc1fa549210abc1f998f81127c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dbbf214620a9f366fd947e71bff09311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfe39dc658aef67eff5b2e86eb8282312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee075fd1531b02bd548ac1dd622729b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a65a84556d449a6c3bf673b12de1dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f8f0fddc669131ce58f1a3f538c89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9764cb8f308edf0bc18b08eeff060b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a088ae7a66989723c2925a59737bb7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbcb2f27b11030d9480bfff7ac7df6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed57b3250d7cf4f20fb6852dee01eee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdea119919efd3ae26c7f73efa0cf6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f37c5312e27794ba60523797067d22321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94576ced23ef9b74e6e7b977bcb05748322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49fdbddec10ffa8cefc6b406ce52f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ec283afbbe4d8eddeec3412fbdb2d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a9b3a3f41423d7b5265c5ba06aadf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd151fbccb7ca18070e949de497905a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba434b59afd395ac2dcf5da159add7a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ded067f1dee3482b71654ea3a4c79e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22904fad14005121720cab3cf44a7c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb58772eb03f6b2923798e55282dd6e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6102659b0be6acaf5549bed596841331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd1e54a4fbf5d2f008761887be6870332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24c37b80634e389c1b46a7d92cc675333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bea2ce898f8b40a5110050e27c2940334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c8bb0e37143c630deadc93ab9dda5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5ce8f043d2b79ec8cbf5edcd61ae5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ada61033e0fde5315e1431c401d18d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aae34eded99e4fc1501a61d27047fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8074663d5fd0798dc632dda36bd0196339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3738331a5c4893c4cb3d4b47f1802a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe88fa3637c2a1299ce7dad7bde8b1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8a911bbb196ec46b7808b10d2185d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5553790ccdf291f25ed08d81e977bb2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b53b5c397c2728c0dfc47cd371ae7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914a570493306f99d8595a0eb123c88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0931d4266ed2e06f688dbe3c371e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd062157e96a5c3c500dc25c0258ad66347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ae7e8d49ee623c0e507d329e29b4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf13b549ac34edf7f76b191301a8b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adc1ba14ff09a6cb9b25bad1e9f4d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e9bde14e3bf7b20421b3541681956351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc92528e0ede18589dcb0cbbabf569b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191d8288d30eef8be8adb5ae71f81e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d30146e6df0b1a8659bc687553dce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211bd53b51ac749abefe4b62d27f91e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72de78e7e3f2b83b8313b460ec62211356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fee9d3896b5b5afbb63436a8e402dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124580735934e70f25f53b9b90e7b49a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d01ce2170e7f31fdb5c68fae5840e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44886a6a1a809befc22937ede297d886360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218d8a696119efed5aa4cec18b08380361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7653efa15ce721b9dfc3688c274ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b61c3144e64eb18ffb941a38519fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f7a561a553f5028cbb9d9395dd9f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc242fc64da063400d4621c56d85c26365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9757e89dd21844cbeb223cd4a35cad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa04ee31c8ca034e5616aa003e0ed87367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c5295131e4ee2b570d9247a43a01c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf00a85da44aebaf3c9a913547185bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c54ac7d9a8da417dd3a3366bc85ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8321f70cd705a4441629bd03f50640b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5e6472eff3490aa6b4ca7c7d041db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84016354c8a551619ef5b81d7e756f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db752c67336714bc23c89b4ae7177041374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956de4a83017a03459c9b346b7fb224375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf749bc56b4319df524ac9e25c3040376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dc40ebc03b03bec7a7505f69a013b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35f375c27deccc9d06e7dfe97b527c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130e41af63fdd6c0c51573c7f27ae43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70bf209a5e3ddb24bb8227cbee3e4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8d38826f6218cd4536352dff6f53d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1913291c14998f7ecb6299bdcc258382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d67844852b8f693d0992f97a26a101383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb506c4395ac8151b479795bdfc62793384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabc43bdb751f6a50b651650753b2f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff42ff0ec6074dfaae75d39909814a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d7fc312cff31b44056c105d5b1a07387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd33e5e77b06d02e166e86bcb180206388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3922e0622730c3bb811549b6866f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60953edb8b322c6965a67a33f2acef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785541009f91deda908b6520f2fc19b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b17fe05e8c9173f994f21e693f058392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23c816733e31d7740256ef32391711393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b625651205bb097fe816f2a08f97a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7f474e6931d50531de9bb4c30bea9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305c98f2767d5696d44af2642031fb1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27056fe38ab75d72b6fee4cd965a12397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e457774a777d3ebd9b75b45f261da8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c284b9a94d06ca87c5139a8bbf4716399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063a73975726ab6dec24618aeb0d8d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78746712644e78945422ac0624efd79f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a51efe4410be8a8cb7588c376ee55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c96aea813d34cd04e2c1dfb7d8930403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed509152e90b3a160026fb87d8e694404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9d637bb8ce2e187852711cb6953eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade211ceaf1ca63f5cb3eab426a3b6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26941dd63fff1e95a5c5b45c438dbadb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab90a5ee4fb2686b6435a3a4130c172408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7244683856e049348648f10973b6f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e559d0d31d40fed26ed7cb575ab9b74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af1dd71afe5d412fcb562c6d88138b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7651935c9ac83144d005cfa9537d49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b13697c93e9fc497e9cee7f3e0b42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dc4c568aacc4f4419530afd76c916414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb985adedb637f721613d002da4941415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53338178ce37d45a22fe6c580bb45d61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f37bdc2388c96b67670e253d32b887417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab852b3ed323d1acb8ce51d46197bb7d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fbc988376c4b0c7b591ad19798b7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac42b20b667a4c763f0a125302f602c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f315d975f3d3f69f14473bbc31f38421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382dece324efd9f1e7cf4a2ec28c7ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841568abcdb6f8423d3941316b5c8ebb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818e368abda17c85d0b14e30aaa45da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffca44d575f73d44f4a7abd28f52b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4dcbb1117e18b5378cf1c02301672426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b12012e3b957c8f7b49b69d791d34427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bee3fe5c40e5575f7f1f96742931bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d619ece7e2c3fcdc55f41c8f397cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f872a3ac5bca7fd5701b879bdc29bf3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4c77103c4d5a821ab9d97b3be2cd7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acef8b3c076a551767e39ff13b6daf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697218541ee52016ea826694692d0a84433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee8d664ccc52dda9320faef6a72267434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7c119861a1cacb06705e7ff0bda84435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32415e02d0e958cf2600be957e0fdc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82bac90bf1890b5d7a2228f6794a5a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2c698d3219c953a1e708ec5b47d6f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab831df54ef2da498e379a027f88bbe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12502bb9b5a0456ab6e4fd915ef608fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a18565d59d05e0f2483f6a2664817441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbc621a84bd1fb2e14ccb4f9b1e064442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b0054bfbde34423add0cf2574a2ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa8ee2b3d34196a9d2373ba1470c53444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d09d01051df07e8d1b61b5ac714de9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af96064d6ec6fc8e44beca575831b9d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd80d4c0b2cf8c17ad4590be7f9b27b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ddbc772ab9ac83758e69a3eca82d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1b0f89902a38522e02c00de97caef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722bd0fb021eb417ed6f15594ddeb11450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccdf029093bfad6055aa4a7e9d12da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd67eef10871b1e4f5ba630327cbd2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1434a5157585247a270e739af9170d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328151be8dc550022763522496604bff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e98207c126c5d16766b8915228b7c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b791a1c521bfee119492558e20f4651456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b14b7694502b0539c7b9ac5dd63d8b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db0d7913735f4295098a9dee0521e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2b0e6ec1232289a8769a9d1db1a12459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91e505a859cf26b28d1088ec827fe9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0369410418347542f51848a21b5f4b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141f0f36b456a29b253bce94b0b5d28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a82e901f5c20e549ceaca8e5d99ab2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb317ad42e3c4380a872ca216883738464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844fe1633eff62b9a54ebb145d7793a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c146dd9ca9de0fcd5456be01562fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a50b74dd89522280fa9634f96dad5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce70a239105eeef0de112c8f99df26468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad23c0585e37922258d3d9aefa1d95469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35102664dc84894d0fdc5295ce6d2e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a8f0ea45bb5070581310e341bdbe6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9691df47a0bc495406f905bda5302472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c28a7f43dc6e2c482f75078fe9470d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad289659ca405d8b780005f84c9948474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcaf85c8b656777ca9cad60e4e05c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f8118d7a38bc02d2f611048bc9285476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46847fed6d6b103a563d9cae38ac3024477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae276aeb6c9cb98d705090a76bcfd4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50198d668010bb916734f9f3ac90bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a24585e51030ba7e09abe8b9032ca8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfc4e24cbd47d958f22cb0f05e9849481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24c368320090292169a9fb96bc4f5d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d75b93c31c7c25c918cf892d608b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac0e62c1fda67aebc85986f584945a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b85e0cf97299cc5f9e2de2bdb9783485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a27dbf8542e3a8fd5253c323992e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b797f6f7b7693bc96a32af83d97fd6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e6c13eab0077c0f04c9a7d26fc62f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e05fc698d773a2f343a45fbb127c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eebc492fbcc927a8a96cd0b055bdab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8980c2da46fbe31af6c1ac2c2a216491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd405a814420e9fd2a35e23c635fe7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372289554af816d4ed4934df07eeaec7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc554285a814a5247aa85f6e102cb2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954688270ad85f8408a8067f9bcaf45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf864dd822c2ae563c680b4e462cbbe2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4d258400811d3ed4cbaa21599dec8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660bef2a9ca2a6e93da1c3868b2ac71498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c62d647464e6ef3ccc324b434492c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab85e756b985581a0cd59dc2a9ce04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e5a6f7a8a7eac42a0df8ca09851bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d19ffcf00b2b7e379779b4229d70e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed807508c75796603940e14621f6adc9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda2c9c48bb62d143f528d70272dfcd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072b2e462881db7b65c02f3df02d16e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6d78e464294f633e75aac35530122506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1241dd51970f318b1ce5e6da070fc8c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2314d16fa4a84db39d37908fd3f21508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebc736fe7c7d9e8ea6f0489c2e55cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bacd47797593942fea3af9d3b88112510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e257ed2de43be1c2a3fa971b9f1a01f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7263139364a3ad9a94615347c4729512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c4a1280329034506cc0c75c010a63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998125ba7cb38f6752c5c8b68766d49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4d5bfe79215b6532ecd44089dfad3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b607f69eee6328df628fa2b9a47b3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d079e2c2347d3178df4307f21745e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f1bac503a035409e3847d18235cf0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3360c924d6b0adbbade65fbd8367a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd79e414ceeecb55f1764b67b356a57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017df7772a50b61ffe090ba099a526b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef898dfccaba49ede01bec29fc5eefd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4991374d5e5273fa8a2e80db3cc77f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9975d141bcd616978f03383ecfde54524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a3f9bf681acb903d3aeee19f25803525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8abeceb6108c920aa4f11d9b231861526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddd553a18e24d6fd2d4b831ef42592527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25fd2e8fef9d048fc43526a544eb03528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb741faaf03388cd09878bb7f6715b4b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369987b2a3e29d950d5cf87fcd06985e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a050e2e5da4b81a60820382ce8c5a53531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3829ce2ded74a73fdda1071100ca1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefb82e87015b32586069a00e1fe3a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e370bc435cbb35efe38fc60c12d10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5668c50c46a9949cda3a21f22decd8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828355eeaa3716771bf23ff331d48a1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76c2a36f199f84f20b2f71ebed6739537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75c431f9bef87dc526b6cc6cd392d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38040e4f75699ec649cc8488d9748a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf438c1d3ea67db35a42975ae012012e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28818a2f59141011554ac792086e6a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce19522932ee2284e8897ed76591a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4423f6fc80c155fc35fe6de7612d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da6c38c8b1e9755a6673418c5cc5f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee3ee7481a9ea6e0b6c16129a0a074545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534891a0e9f70b2b37fc445ee85d4e9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40ae4118fe84656906a73b5290e08c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bbecc4b13f1ea0fe561c9c1f44761548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff6790a259a02407ab16bf6d55d389549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b04bfc7bfc92fe4579b53bd9f6cb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18620a1e71be5f22df4de7a15ce5771e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde490e3923fc54ff07a95ba40c0a5a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e3295a591885ca17771600792e28d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f9d0fda2021158efdaf50c76c14cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d634fe040ffa5c464e3a16c61feef7a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef454571aafdf0f20fbd8121f764f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae527455803e9966509d3d826286a2ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ee84e69da58c4b5ce80443aa92cda558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5be973efae29bb12de1107d4a3a4d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fefd259e790da2a12b0446a344d81a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5f9b49accc399c846a8bd01e1dd0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e984cbaf5a91abeb430d74297d6d5b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8a7d0507c44d631e017085327308e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f53d5cd02d5272c0590c79edd42aa8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddd06204f86333b5a8421b5c047bd2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e255c1e7489f16fdceaf1eb1bc59796566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579af3ec11230cc07468a7dee60ca715567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dc62171a4f5f8a76af65c4602fca2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a63a04d3f29144e1dbe64943e86d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b414e613bdfa6922cd9e16cc2dfc27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db2d17d7b9020d312db88e2dae22c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b0c74c5b0bd6ab39804b218901473572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12090943d895f121456a8f242ab7c27573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0752e4d8bb0498e1fa028d510af0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef71953661ef0ed7765b3b415d7e0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903bef254c4195a3ad1dcdb03044d65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92467470e69f7c578ecc25368278c272577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d7f8a08aaa00eb14b367a6e4fad86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb987f675dea7c7c31576d49b804ab6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994b5d06b6925e89eb48167a5d3fd03580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760133ca704a76b884034c85bcfb2188581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a69493bfe5c18e381ce0764896b9a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabcf2520d571b236feaa3661626b5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634e8e9bd26f39557e43b910f7479cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a9c935a71f96fbe17ae436b365eba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf64b6f6df14fc5de1590286d4ac8d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d46f8e70fb3e2917c246714a2429fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab0fa75fc07e0f57fc1ab29b241a4c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf859bd6be4f73aabe3a49e4bf13a95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58ca225b47d91e260866446bbe2cb2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2871305882dfa8ef8613a9789dff5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a4a9d719a9ce472036051c50fc91d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b4d79b498de82c72bedf254561b3e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028b2a23b3896416efe2e52d74d8a10594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170dbe7a03ed27163e6b12527fafd7c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997b1d7badfc373c7b4e4e2af5c786a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814a92b62a6aa635eaa8b58eafc34e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b68e64b884a7bd779bf16ab4daf170598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778010443256ac892aa3ed8ab7a75af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf0958d2ea8b22baf9cb6cc9a64d79600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7dfb9725ff6fe8c102e3c920b99bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fdf6bd253a55ffea8f2f3c1cc128c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49356992da9f9fbc0714a482b24e347a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bcf047b01e236dd8171a7408a4b27604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fef0ddcb974efd5863a244602c88a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446e62aee65e3d8d9f7364dc4a52c36606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb144957c2299648f559f0b9c2902f22607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280e2ad913003f5e48b5dbeda7bc39e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6b1a78697ab144bd6e306bb983a5f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdce6ba264495472547dd2bf4c68e6c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a33afb568f0a5f1f0e0cf45fb8523f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108449cb9b71939dbee41d9eb7870d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b2b0a1a6ee4ac653cf9abb312d0e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1a93c70cf4e81bc9724addd7fb813614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5ca1d89814e4b23e0e364bf4dd153615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be6c3973720261cf48dbf585e3a4d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285131d5e013fb9f6f11ae1a9239cf27617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506f561b0727daed6976629de469425618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506cc01a14cf09ead87e4318dc130b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83657b112d7bc3c6b030f21eb88c270c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311995ae27cf289d1e45429dd6f87e48621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60a30deb39cac308fc97c4b7b8fd44622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212a0d0842e51e4d320ee21f473d14d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d827443e79cbf160df032f36e1fbfb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3094db83ca95ee3d2466aa1ba341e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54fd7b205da51469956d91d34f80a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0951588381f14113caa56eb5340c5b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efbe385948d776e50a114c4417b1a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471fc281ede4d2f6b9009439544dce8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31887e54f19b5cd957482a2ae3b3bcd2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6543f01370d6ee50329d55619df241b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf057b30d2f181144e21910993993ba8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bbf3873e296ace65104b37bfae4f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe90664bcb202ba272705c8fcaab12634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32a894156ece922874966c200f8b53635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbf267372cbb9f735792ee4dad11b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a169d032e12a44318abc43c9c125ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a59950f08b7319ed0cdc6b98a643b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298f6a1dcfe78e63dbf7770889975ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eec6a515e7462e9b073c7bf01655e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a128e58fed2a08147be24c827089007641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372d011e18458a16a7e37d03077e2f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69541bc0b0326c1b66810738694a56e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c978ea8a2794f059e6ce9ec94e127644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dae7afbc1f80e92b053e4dd04785dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51026f3a09f23a25387370da66c3f46c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408823e1c3510ef93b34fa33621cc3c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902629f1c36323a104484bfdda99f5a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a2ee86bf4d056179883b1f06c6f06649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a940d8b4fbd34bc4180ee6afc12980650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9441211d2d555d40f257797c53874651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc494b63ef66bdc824929d1fd0a1835c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45563303fe9302d2e0a058addf1c12f0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76d320886bf98de7dae99ade912ed5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50b0735cec4086cb484ebbcd8b8286655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2900696030474d89f447a6e858217656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cee125d042d7f56c46b37442a895d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9693bb5674b8abf69a2ec39c819c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55451d300aa5b711751ebe969ea41e90659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e0772411dc136a705ad9a939866ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb3af762bfecb79ec554988fdd4df5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047868fd0ac52f4166c8f6ede112cbb6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819b4a9ca2428ccb22952fdf4fc3f80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff70fcc8b711eda95385d8debb2c9e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f35d9a88e974f546ffb7f437caa02d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6208fc3353d0b1d054da2d6333e90666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fc94f3efec9987d177e4f7e0a0e5d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11d2f52ebb8b65d92967ba17a5fd6c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9f2279884d445f6f1cdbaab3260c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49794fb932d3bd92bbbbaccf623742670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178f46ca05d920e2054632dda56a149671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bcf639ff18e201f5a217e596fe0f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac5f60bf20db1c5b458910e1a8ec0a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f66f1e3d4423868ce474678e70adfa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93b93b1add96a8a64808fcfa367fcf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d7f6c89ebd3e4da84921854766e4c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bc6069b8cfdd8f16095814bc43caf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132edffb59604cfdf94ee89d293ef4b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc59cba237b4f2f81ec9b57f8fd05a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fd95d44c51259fda5dd754ef4a008680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142de12160b2b82f59be231cfc35b7d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f9154e61613ef84c5c838ed64ecbf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f71415d4d441f042a7fa7d11ea31e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb6a618b3cdd6b83cf6c6d9f2bd69a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf743f0a00df0f5fe39cbebffaa3ad0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873135e8fccffc0c791fcfa453ccd08686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71e225fdb12c09eec8090c88c4aeff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117dc005a936a0b33b314da4e3494a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a46e71218124346e0a750656e5ba92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f886048b39ee4a6f805cf4768dcf28f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcd1534e9d75d448a883be71a8fd15691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006b97e71de58c4fb5bc9a873a00247692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992505169fd046dbf21ba856a8ed2901693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f59542db20967075d727f518c07f66694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba7e994400484c5618fd56af732de3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245e9c04e685f08d5d1738aa94bc468696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba85aeaa9206b6136e6674027a0cd8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514a89c69b6b7c3fd6a02acdef77eb8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee3d40721e5d8a6b08d0ae1da1190b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bca81a12254b5c055d8e5ae8a3720700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef69f72bba505cbbde593ffc6141a3c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786972b9afa21d5bed69259f7bf54a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86af1761b62adec01e89ef61eda732f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d5dcdba2e54368e525cd7d3de80ee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f7c81c35c8a17393eee0b96352407705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f356afdbb537e6d3096b2efce87354f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82489a64c74300a1800e49b824be8839707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bc631c5202d9dd788f8378d5879df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5188cad0ae3b56b1c421d2c178c86709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475d284d4bc47f545c52ba3499808de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bc6a42d84325e28f1443282687233711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f3323b262f89a7af11629036e7fbd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6f94d8e0be6d27bac4e6a6b44c110713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e8f7575fc2ff6f785441ac0a1457c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1dc70abb5b5fb98e337aa0de1f3eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a0a78227abe2e39c6579c7e261286716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eebe872bad63c8ec53302c1e81709717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcffc69b5e77ecc2b6144b6b2e0138718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6980e578db3665fb561df31841b57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d19a4b3852e76a8c5fbdd08bc47522720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63318fb9c1e377e46cc1ba7cd478c1bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e12295e81e00c70f3651558c86ef8e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3944e2422368c7aed398cb6536d38723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945ecba537eae982a2387b2cfd6ef78724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6161c24589d1ccbc9f99131060239e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75faf920a3147bc00fda00b1e87572726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63251789dff643ee8b83d1e84413204727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df975c8c004107a0d6291baa068321728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276bc538369d2d53f68e8595f0f6843729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730260c681313b6d4734309f0cc653f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb518fcf639c7916af3ee96da0609d0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae076155d5f1121cc68afd9d72be58732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf698d026ebbec915f34ce0fd3a29ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac6c60e78701cd3c6beeed5f2aeea3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbefb482c1e7ecb18b5cba62a882803735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed468a31b06746c8938da2aab1e731736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51074fe3d0c629619e6f690512722579737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af769d08d24873d516987e1d86e1eb1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2c45752df05540e96d3fa9788e05b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75798f9367d60cae971bb775eb6fb67a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4c72604e1cc827d50dcc7ef023bc3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4faa15c49853e624e9cf28e8c81949742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d94037cac4df60136ec905b4b0801743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6938006490b94d826b6b85285e119744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ded75c330c0e7d9ea47bf3af166aa8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886c4c06221926936603d085367402d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7fbf2b45f7e2f1288e379697fb8ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa453d2edbafa1fc2554b295a3567ad7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105879e085a854868e7fe23020b8c58749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97fffb18e2c4ca8786d17ee7b0a12b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122fe3ca6b115e386a20a83220dea63751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f90a146ffb676f443c0be91c44d9e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546d7968521d0a57aef3cdf5533a823753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251afcc805142eb78c2535874c778d58754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11ec4e39cc8c3f1e84c91d9a77a09b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35b6efbbb1001c05e5e4a73d116967756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cb603f0ac209a0fa3363c6639aaac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac87fe2da41678e74efbd6463db1da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f0edff530051e8fbfefff9ffa1512759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465e2afe0814a6c8617dae2ef3dce7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f72a63ef8ed4e95a5075bb0c91162f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d0b8b07d548e5c4a7bd27bf6562943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f332b7eae154df15482dcf10e2e9ca54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ca7f8bd1dbdcf76a7270761ab360b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ffa61fcff3fddab0ab4b9a9c6652c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a2d095e0cb9ea331ebb208a04e6ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690f460278e8d033998449fc77a96938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc636bb762aaa062a2bc500979b5e2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9cf985f845413d35bf6b5a6a4ce1010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc1539aa9c2756a512eab41eaf3cf911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69a750c1d9ac316256edbeece6051912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef208150cb8fd7dcdac7418000867c6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ce202a220d1b36c3dae89c28634b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4b0642d867719d29ff612901fb18e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d9789326ed5b4a3b2c51ae252d0c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4660414001641d44023774c2c566817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb134332aa1e8e2be7f3b646bfbd9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d917ad469f9b480511117fc95ee54f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183935417b3d5b3a545b07f3d4b7bfd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b32d9a8163cc619d05fe53794e72f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c757376b5686708630e060a9b830922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bba3469273b1d8c44f3b3b86978ed523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e523ebbf799f8bf643dea95f7be62024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272883389ad8575d66f9ef718f4440a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f1fbad2dbd359f584849184e3292e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5b7a528a90f8ea49f37e2a2401cc427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7070a50dd456d320fb6becf6d09269528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34485d2b23380cc6a59d895ad187ccf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcaae077be5e60a27142885166f6c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606930fb2df9ba47f05304529e8e55531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b6186f0a244c81cb3d596acd2bbd132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b743dee1398cb29d5cfdbba748d92d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493812bbf6d6b7a260dfc8f1595b04a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d31986c7bd320ff7ab4908b31056835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0254ec0ace7fede79525eb45915d0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32216821d7adfd9d4ed583688271d94837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7f97331bcec0bc613adad8becc9dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9ac649995964f3dc33ac3bb222f1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b4a1d18c2630943bea7214eece4f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e5fc621deb9c3b1a73bd9b5116a0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c07bac96008eda7846e596ea9536542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be9394e36f8f06d0e981ec6cea129043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96f29c93d63ac54719ae6194236a2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9c1cd2a31ecba06087093b792e9b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c5cb58684eae5f556a4eb2947b3bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb2cb7154850fbca4b05c4972628b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e734a0f407d5a8e2fc82e2a19bae148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55ccf5b8563f245d5a646295eb4ec949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62735db78871ba27dd48703b6f8f9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f594c540e7b74a0ddb4e7c6bac3e5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c9e17b12aa478fd0d11b8192abb6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a604a61073e02f6904747f4ed42f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a25cafc1e09dcbf4bf5c85191d1ab354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b67652653703b8ca8c1af6c65abc855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90164e8766942c6b016b1d5c5b5595a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704a304ed66c1574beb03b55a57785957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1994d5bb76380ab7979fdf9e9f10a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0bbadca05b2f6b2bf960cc6bacca659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f9c70cb4a63f002e148b1d4ab7ec560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02831254a2e2e9c513ec101a2096118c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ff47733931adb21a0acd0998381cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e47fd23d45dc5726acc57074e544f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb6245e1693f82d6bddb569874f49564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5642c8c81691942a26ca4954bb30a6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647331e318203ab8757fb12c73d2202166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dfe60a267c1af6153097c6c31db4a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c133bff9c6d764097bf499e2f86bac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e567586bf77c59791abab97620b6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f22a895210db9e4e88e386a9e86e2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ebc8e55ce1c3708f47494b2e481c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3578afb539196c439e72bf76b08e99372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0a5c09d7ec3a9593d3b8d8cb7821d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df80037426d7bee926bd80a08a342f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78722fd46bd326635b4ef61385bb3bcc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca58184a2fea49f7b777c55e95f520276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cccea8d053bce9c31c3db91b2e094977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dd7b0831b6c629be6cff10b09ed8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5549bb6b4ed10e43522f5e0d3919fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44161c38c0cfcd05fed57e4ffb5fce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47847b133d83d4a4bc741be85c54fd681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5db349149d75687bf1e958003fbb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7569e51e210933e862791f6f13e64283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe74e1beed499a19efc3ed4123a8b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5404ad02d695f5927764ad64dcc9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a5a61a532e32a7cf6db66cd4de6db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67ab130e014ed3a987d9d4b303761387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3548a7bd1d341be7c3b6c83d01e3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0c486d0b03315c6da03ae39c3595389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61cd83954fed55b7091dd0c10947b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff007d084f088fb0018dd51a854396891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b674849e3cb0c36b08ccf12f8e1ae1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1249ebbe094a0e277db3f227a74b8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b8278e327802be2f059f4d4bebdd794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b5274efa66dc8d8947bba4299ab5095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40a28aa9ec6a616dc3c0e1eb39156896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f57c37d422236d41e0a82df00242fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23cec0f2a90a237df3fa8da1a45f1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a33d20ff3bd513aca51962d29b633999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030264c972116cc1995680420301669c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4385bea447a060cbb1ad3c9e69ee01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345a04eda82800d66c4b04dcd66c088102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ceeef3c42d58c74032d0be4315f79b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a53a1c385dc0f382c31383ad1ee08f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d08914066060e69e6d71527046107105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa657de8227ef7bcb6428866edaf5537106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b416c13c1952a51d6a07961eb8a0c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd460d563fc6b2fc6dadb182796797c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1a7d715d74c319c5fc47295f559bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602853b37fbf08e0eafdf340e57688d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70d29200c6167ac4e7e57fcf338613111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c364bd9333c6d360d67acf7e7a2a24112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc6f8c4544c7052466908a08070425113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86999f5b32f1c86dcc4a41bc3ab60082114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ec318f8984fb20680fc8a49218e23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a531b563744bfcfc8edc90c06ca5a2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cbc877386ecdcbcf0c02ac9d7110b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf11572a9d5f23b022dbff9cbeb5bdb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe32b7611078eb66b020a9ff24020a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aacc67493495ebbf0d300acacf3633120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389e312007d4e737bfdb5c932ee4195121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134f80edaba15dcf81e272ab91cec0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcb143564a188c6b8da32242b6fdc4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23175b077cae671b93fb314c61f5ed98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36ca0aeca53953ec39c59b2b226465125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e3bed8c7b32ff65fe939651a7dd6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110b27a1ca6ca1754003d1d8dc27beb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b7ad7acbac2999586e64968176a8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f99efe365f7ff7448e1930822e57d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65137bb07c4a17aaefebc39721dbdc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26f22866d7c0ae41227821191f6177131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6b1a075a282cb1fbc08ccbbdadada132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376efe416072cdcc9e59cd2ca7b20c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a47fb9716101d719d974bafcf6bb9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb5765b4497607d1a12e9046b48cde135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33de39959b35b2371043cbdd9b27fc7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0c8c6b79620adcdeaec058ade7b6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b1cb4b58e623126c6620e996c6953138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5c66df299bac17eb9db592d7e18c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dab23d4ee56daeaa40902ef20a7229140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c2c1c7ec5a99154f31a55c1c75038141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbea060a275596e71ce545b92c62ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b863ab98725039712d035634cfb0ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e86ea004100068a4f088819dff09d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864675453eadb108a99865f6c20d3afe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b668d6ab581f2929d0f847555ec194146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556d35e62dc3eea21c0dfe0ce3779b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fd8299b0a36a6db5805159ae69abb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23342af815f3497f7793e19f8866751149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7890a6e68a907f2786fa565391b47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb39e13966587d94b6c36cbd932c988151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ec67bd29be066ac7822ad6e0a28ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfa341db42c489f19749cb77a4b107153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb5ba743e13157b3c7460d20187091154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf5e01c35b657ff8f6c07441332e66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d872175678f9cc6b16b45708a5bbe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb82398f664ae8f2a9134de3bf427d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7a8803d9d092e304f93f6f8b08e79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b45e55c0e6b9efc3e73ad2a20c48b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d67adfa96a2d6120e7e7a62d43a27f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc7ce54785080f6361fde0c4ba1a92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca01471d470b26c2a7bcaa58728a86a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38ce1db882bcc97fcc905fc3cb433b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc3eefceb39b958d77f05f2b79639f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abd302db8c82f2e64c0fb43d591da6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc63f0f1f270551d2df480311272937166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d55321cab4d576cbab8356dc711f1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd519d2d66410b5e2ef9830e88a93424168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede125ecb6bdff2ebe01195c9853d81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cb408d88df37d3c93c3d1b4edeee4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d688762e6fb269cbda8b2124f3b73a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f66968b492827cf727a37fe7bda06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ed08906bec6c69cd2420f0615afd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848379fe5ea5742a67679c52069d5b2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f457a8fe2b204a917d849c370076a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927e1b15ffdf62b4ac216cecd8052e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e630b1264ac6ac5275df29de835b02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fc7cba1e6008cd0c2b91e36036e20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015218de25cec878a89ad3f007d9b90e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ceba8eaa38e81caa5b3ce5ce102b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7040507dc126c78ffb67a497632d0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bf75fb14c8753e45895097fa219b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c668849d5e48e97a13b29762b96e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe095b2a656b205d9b7ba9990ed044a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639af8d36218244f73c570978987563b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34e5f7f50075a9a83f33f6a75c7f8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ca49f7007ba5525f1ed87f58f832b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917c47d19df1bf970c9b42c53634a25188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90f427e9e413ae78f04cef309f06a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3eb6109798bc19ce8eb07666b9f204190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c589fd87594b4471ab2b3ba6d1cfb52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17223a85b0a7a8a8c7ec31050619ac3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4239d18ffd0b9d965cfbcf134baea7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74927a464b662606d736289bf8a47738194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ac90df14fe996aab1e75f5161e0c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7a1ab6aed01027c193197792e0f02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d4e46c6db856d0b1c32f22cf75357197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764872110cdd98e7d4ba0a6b1ee02fcc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25585706ae40261d36e11deccaabda44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1650ac993c7fe0f43af57fb10430d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35444478d0018edd3bb53903def52a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a29ac5279a005850b1237bb30e3b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40323014538d8dd084499fd98045e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b23dacb016bea0cbb80699fcdd454204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4e45a7a0ccbba578921d4b1ba8d1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467b59b915d57e4a6b05680dec80df9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f10d96cc803d7f4b13a71172bf3a51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb632f584cfb5ff8892841f9e624864208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd670e3eec61fa17e6598844f714ed16209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c81289899a93b5c313c898a659c11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158338ef43755bd4c27bea8fea91743211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051c0565df26201faf71e1ac9d17f95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a509bb7bd7aa8ff401424b2ad83f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57750edd2a2b94ee3d0ac963b12a5c7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699e22b5fe7a0561697d4f47b559c1d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e405d894ccb23d821ec9fa9946206f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a506397396e2ce730edaabeae0207c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012f355ac9aedb13a3d99fc9e23e587218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c687b65339428a807f6820297eb8a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3870aed1d4435fa376958580802ab2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e6796b661286b89fc3521e1d3999d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c58c91658e0d2aed5fb156e475fb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c076ff9ce74c5b0d86de8f23ab28d70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e314de162cca922b50ed96cd357b6f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf74aca73cc2daea2de3ba097fed56d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea05f23279469e8ac7226a074bc8ad4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58cb8d78573114bae9931619308c60227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda76cf89254e90f95a0675168b2aa98228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e7b0395629c9719381e6e2d61c24c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad026f050812bc5f0a11f7d6052918230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbcc46306fb867710f59ab7611ebca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4901d529b4387d63623a054a4685ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c289f748cc6082122a473db0b18b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf025448549e91388f4e0fdb4a1cbb7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b982e40ce1c31eb803cd5607912a5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadd9bc793ce9a0eb14e5d5c18f5825236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4bc1932bfc64b8a6b6fd744bed37f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e44e56d11baa8e2fb961f482a4b97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381441fcd9969eff6feb7e813018c9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca058a29b598c449b7f364442872add1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f23d9acd3f91ec081ffd90124ae36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab347e1d33c14c5b37915fa3107dfb57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd0d6a7e930786cbad8412b2a31d51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65683506e1ba3c2cb3fa73f155d0544244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a08acd25b11baee723dd5f03f5316c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645120bd1f2bd10f59899f5f4d71f924246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f7582a954d59c69c203cda5dc27b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e32999511142cc7bebf61cadbdd5a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774f2434e746168fc6896738033e284249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62903e5b3aecb6ab056383f5648e3799250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0000d450a86c287e784c3130f5546251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e108caca011789e8a7a15fb8d347f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9538a7cc485354e3ffdbff04ee604253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbacbdd0afadcd21f91f6f98413446254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e010accd1768ab12cc20cac6ebad84f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171da5ea96d5a43f586b3d112deef61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64e0e2b7cf9c836a3a6385559aaa22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970248002cb3ce3008f8287287e41800258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76553be54337b2b63cdb15c8c573fd5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b46b1c6c3135602516b927c3746b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fe790a3251c31bc72145670153765261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4e9fc63f59761ddfa7a3111886ef9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55feb28321d89043ab518701e6ff4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158ac68bd833e9dd9d21dda76ba6324264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de69c4fe9510723ebd512cfc3ae3ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fb95f00c1314ecd4a6d33772813f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5361171f304440ec8036d10325332267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58412833f040d760889715eed6fe61d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9e52325b6bb57d6ea6fc3db786f8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a90f075a114573d22ec18757238646270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d344e36dadb06dfae20da37769a9c5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b534745d4e95e85896a036a7604f1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435284abfc8b9e38692d0374e9e17806273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756143824eb47b44f93e737a3c636e0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455341fae5430e0acad9a4eb2b81cdc9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca3344558d8a581eeee3f603564d94276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87200977845cebd5ccc5df0a1b48dce1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45135f7547a259571dfe62f92279e9d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a2602c86ab4d41771734be0cd8160279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478017b7da920e9d80ca04b60762739280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a11bb808a3bbb68af0a3f5de5f781b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88daf22c7ab1024a79b611333575b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d87f3017a0a8b9170e12d3ef1ef88283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e244e56db0d8e0d052758cb6e7f28c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f60e84b3b887d8b22f6bf5c2b42585285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940370cdcd936bb5d52df20a89611cd1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d657e3dca54dd7d0082c68e2a2b64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bd59a0c4161e5b6a472c92090095e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891895ba02e6454dc9d207ec6f03814289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfe1b93bf6b54fa17a91b76b45094b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a37da55636b53df1075274959951d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e13240982be6b0784dac52bb38817292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7357608b33b95572621147a68a20b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33f1c5035ea3ac24d8189137149604294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2c40170c437ad6df2141dd3a86d38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3863d481d88d835808e44c468aaad4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51358028ca73bc18072c6fc913f33965297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db1ee266d5e24a5889a1d314ed4a03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f44c90be8ec7660dd9eeaf015e482299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385620cf516b0da2caa8a1af7a507520300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787208debecfebbac608566d9dd2af0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e25c3d770a5cc2a2a72b56cf7b4be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85afaad158462e5f269fa7a7a86804e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12119cc8de0d9ab02615a9b699f85f3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3156e5f35370f938fe2c57fbb86d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a52a5094f97bc381963eb0c89db7e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0ac3c8c92a644bbdbf3ec9915b602307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e590796429ac7aab09fe8a27dbaf38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5c21bedec6dc31671400fb0327708309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690ba58d32b19cf3d7659b8c5c070f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e90a4580b9e705a1c866160eaaaadd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd64dd1ef010d6bc3b8dc92332b23cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52c515ebf43f180f0473cd97399a0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a430c917afc7a62e066fd9ad9d0588314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1f6d94219fe52f0d6f8735fedd81e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be190e20e5d77d2320ed3f66ffd5174a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8c4605ba20079266a584bae694cb4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c04d20fe2e5c15328557f8b56313b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202b6801cc23a7f9cf8bf7ec8a536e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17141c1610b459d0b71807b13ec60367320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68959c498f73ca7333e1e0a0276512321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac657919c859648c8009f3e04fd9fab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b5ec8e83771f05ea89f287efc7892323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e468e56305a2c90c06954b04b59af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2e79eba1f96685b340227552d68d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea8db6c213069153b939f6586a13d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b374f6d177c97e047a7aeb60980792327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648dcbbe0858bee5fb4966ca505d082328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9ab23ca6f476c17b9e9d2ae2c46ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665593ce9d71f59a28410d6c80cfa29330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884549e36490229cf1fd8675679cf401331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59950e9c1d11bb55d9b344a90c005e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47328b092b440ff8706874c7de73108333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf8b491c5c60c2df78979814229da4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4eb43a4e7f5dcc664d01649687126335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349851d6bcd6614320eed15c4944162336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc075fdd529a8be717a06c2f7038c5dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7e523c88ec9afb5b874dd18aea195338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371db6bca98d11d2b8e9aed9757c100339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7770b77876a1cee8f5d0c4b541be1d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fea0dc9680e77dd12edbe1db6aa20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0918d0adb92e14696c115d5a06041342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23281fcba1c802a700fcad04ee913ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509f1111721b70a81c91cd51317c20a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88249759c9d01f5935421565a79c78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dec4d4f72ebfcacd07c2873402e6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfe0b5f0fb8c12535d430f0620ab62347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8b7effa496d0f9afca4a3b644aa97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b1b121947359f41c6434c5048df61349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd2ef0cb3cc9e3162a0953c2c2da31350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed779113bebc4c6331bb5633ab6250b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ed05954dbafeb7df12728cb8e096d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b42728a785431a618d5b47ff269383353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd699b9499163a758850ccee06377c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f659b353dba0088bfb0c568be784b9b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e376be212491a10ddb841c56f66a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05120b50485af73aa47dd348b6fb75e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e06cb40e4fd7a9eff97ca5f4075c97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a914566007a36d78f8104e4dee78cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee1a867ec97aba8b4500ee951dd394360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfa9f1802fd163c33159bb62097d2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a3d1d9741a03388525095e3b0cc11362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a757e01f5844b0948a3be7301e4805363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588c6c620e60645f64d3e43c50acd57364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02662510ae1e15e052493fd939abdbcc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344255c146c55b7ec9d7020c9675b727366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df949ba76d2f7d6a004a05cc95dcacf6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bf172282f85ffe79f8deb3d4ce96d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71c4d6500a7268b80c0b22f4706b82369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc298f990941ce31916456de2becbe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50f6c65b88251e8d35858da0b5ec4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a40fd056971f216774bec46731e876372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7465237af1e7c724beb83b8be3a580373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0635e022e488bcd7ee069379522b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc117d2c2c1fb9dd3726c76f7dfc56db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7475d68e76bf6a82aa739ad81a0eeba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c38ec981c5c3f1f744a1ba410b088377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c700eb937a940ac7a3fdd3f9bb0a2d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf035f7e57376f31092153f71a8fc6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ffd4a28f44aa9114ffaad2c9af77b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3eea4d71bc8ede6320f65affc4fa41381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061310a382a778f85a8e40c60185524d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a01bbf2f752a8c89342e59e1377ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e3cc020fc77a4b25013251322d2d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29c1dcebafcb01543126c9b0f4978c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab263a0479ed5d50489f5a471aed1c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b71926a385a9ce91130d40529dc2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba256ab5344fdbfe09c7723578d347388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30526838dfbca27a85f3d665bf2b58389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ea840f799c767352e78aafec6c627390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9841d1b2f2d785429daf8f1e6e5f3df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a391008247c83a0518feec807964918392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c978d4912858df5c3d08429b86024393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c416204c79ded3c3017e171db7a043e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5b424661f4cc6e05fcd0a107a58d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630700e56bdf4cf0414a998bdd3006b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e5c70b22168d6eb2edd796208165d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d51c3212b2d444b153e944aaabcb10398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db12ee7ad3c755cbf8a7a7734b2ca78399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b00ed4eb8649fc10b37afd071ca33400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85db5d87afcb9fe3903c7bbdd223b68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7bd897626d4f99109d47ad6f267ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bd7ebdbc9f1d83fc37d45494b2ea4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040b09cf431cdda774646f409dbe7c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad8c8f2956a33ad6c7b65df63fe5df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8361085f677c588c377b29404b4e99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42a7f4c9caa23eec05319d181c10f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40030151e78e5f62e1533fd8a354e6c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddeb70dff1feab37d0898dc812190a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf159a2033357baf03f51da303a4b96410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d48436fa46e5747a30be0e7057b79b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbf5b7208daf518ca254c52f2656fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfd191cdeeecb8ccc98d908f3dd020413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b7b4920c476a5d4cce81958e6f539414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884df3260125c9f8a1f64b2e9611d8c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ff58497643eefcaa6b5bcfd80a732416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cc2d6936b6a029263bf86a6025c37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354b6a8b2ad8202fe08098ca5e3ca1e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab160c37f375993dadf3196ca383683d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bfd9bf99cef3ab9d580fa854f0931420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc430eb56d43d16854c39ba968d25a63421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3d88d95488f272a8f92d5ef9791bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b32c53e2e18e149922b920cbc8ca14423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd1f43bffc655bd3c0a0aeaf65ad1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ada8a56339d4f495b9443f6112cdb8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e13c7355641c9aacd4195027f8c82426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f81709e5b699ca0e7a4b8c8a39d031427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574a0eae15c2984a6ac1b155220b401428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6e8037c79b2e649e92d4c5c9b0ff2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d514d1064a4bafcbc7a0cb9390b54430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae64092b906e7b6c125a8564a4cdb51431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b369cc3e616ed10e7cd6e5788a346432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7e3fc83c9934e3ab7cc9b316be011433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9979530252b44566596479329d1f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69671a544f9b84e8a24c92d065aa4166435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd9a50bebbdc6842a7a005eecc5d19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397919d6dcf2f5f4e3ed398d4cf3cdad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03117e406cf1c9a5d3fe4d6e98b4b267438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fc8ac92655761b176530e183b6d4f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43f32336b370d28c09227bbea41bd0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55c60f1e69599238bafe342e043594441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74005556990b0571f4f0a500c7541f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d2fd454f39392d45d6ba503d8cbd1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6b007ba3fbbabf1afc45fa294cbe6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737c211df57e909574aee2adf36dfd3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68b573a1291f55cc71f2ba2ba9187c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c8c4ab6e6f1bc31417c0f73dd3f65447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922a597e35169c71ef05a08cb38c16d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39ad15f1ea6251ff869910ce3c7761449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa98608281e33981187b6b4d9756d5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8dbb4c2a4714a3a06c8fefc007d99451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a087f08d7ad87ec6e680c7c4a161c2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85523d1883d0aa7efad6940feacf75a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b97ea40a4e47143dd9b412be4e6b6c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b90fde7fea0378630bfa3e5a54d561455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68befe72bf87c47552c858c69057dba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18162242c62a33dec01dbc2e3aab66b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef00e3ccded529ac6f9ffc9cf9f1e0e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18a28f1c6c3dd9bc6db70f92c9ad2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50101fb5cc612b8b84a499d72430e13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5c30d9226d2eaec6c823bf18dc2fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea36a9087c3f8eee62c302956cffca0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc304db158bcabc76ac62d0f4597c00b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac77fc9bb07a8def9e0960ef8b74425464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50424746089fede88b9c143389fdd2d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fb96c6cc7bda282af82fd9b175f2e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1f88784ac8ae5154dac0223d46577467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffa218b349a95826c8f2ab58e63c29468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d69bcf8f0e239e0744169946043cd8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016e47fb6f2cb2cb4417a86f3fba136470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8606c4082c036ca0baf804c2c14ae4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dc9c12cffc413e85f7900a5f6dbc8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dbebb2dc1f71d0fd175f00885db7a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e1d92e6e00f9f2739c9f0e6e2df40474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016debaed4cc68ea80efad9b5942a089475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bbf220045328a3da0365db5322d6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246291012c7c1cd458a64682a09059a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df7528ddc4ac3a5a168ec13058943c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921a722ef831242892ce12ed2325b75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790e227d035f54bdae8df0c469c9929480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8204a930ba60430e04636458ecee4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967114b492804145594d56ae8dca0381482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86741158de1d64169501c40c18441108483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64728bbdb8f54d70fea7b88f91158bab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fad99dfb8187cf098b1d3125339ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff655d14c7181ece1c9f7f806532c994486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8009b5ef4fc34715577edc4db619dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396e254cb0c3186790a59ef7f87056b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e715c2e85f85b97bc3a511d454114a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737bf876bb82113f9a0b4986bc6ab98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38824537ef2741ea778aaf5c61cebd99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff806cc82d7407e86168271a6f4b80492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb025a78b1b787e8c387c01636c34ae0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535f53c90fbd6f0516c99fb2d039997494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a9c84e840ef176eaf7db164f3ad91495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df658c6043db0b310f491b71180537496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8d26acd3e82fc9a213562f8288d8b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487d1c7ccc7df5c1b5261068bcfe44c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86be88a19fb8a9d511d1f5a6a70155499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43352ba8c16e710f9310920a6090f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8216fc968bb48bd7f40fcaf0ec70863501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dccbe571ac85e6369f3d69665140d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5c82b82c74847c5cc37811ab3ee49503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234455dd443811e40e08c2e55ab2575504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf572aaf25ca894bca44e9fd56ed4c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31692be82ea63a2803867b9c1e0061f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b759f981850cd1b5a41cb7298ec0823507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328a50df1c518d3151f87ab2cf292c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceff2d133c098625965936f073e18d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cc3447b050dcf92c2835a339ac005510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6746b8661f904279a07d4c378e0580e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372b03c28df06db7f27db01a6d9928e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114cfad07df06908be64aab73081e0f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8affd780dd2640b35ad85c33f856dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6be2040c5229313bb4ab65be0adc8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb63af29724adea9ad9dda3b44d8bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446adb55690fb83ef01fb58d18f098a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de74872cd9bb4fd97bacaee563787bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96042a52ccf6648cd455cc9368358040519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d28dc880b61e00a934214d310e1714520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4b185a55dc6c87e0d3e002cc183b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f4784793c7d8c6c9bbb632d87c7b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c2433746b33cfe7237fc027eaa3cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4851246949bc936b99d3f0e7e9d646524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346707053d1a7dd29a3655949788abb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddf8048d25fe55c049cc7937f546eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2063c1f834b7c62840677e910ab6d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a96b14c8aff2693ed8c9f48ca5e53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3762dc3453992509c43d035e085df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba36f4bc15acceecd41613f26ed44b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7041578c9e0baf7ebd1bb9466c4b85531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd166413b39e297e3c3a376dfcc7923532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3519749894c15c763ec66dc640be5ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27301ca26b16972c67792c1a717d8a46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d512c562e041224157cb8fe2bf392535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff8df892bbe682e647f595ccb1553e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc60d631ca0aae9dc8843d11cc2531537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97098b5a9dbcd42ae053c126e30074c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69efe63146584cc0cb874e2bb8513e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce348a1c8e456bb2cc538ab003684042540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e55147b04a5f9dc9957dff5b84fa97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9653ab5a7827660b123f405ac20595542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d02b48091175e7149ac4afd4136f10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30760da061e1234c6ce0d766ce076f70544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6677f34df789050f6d42002773bc9a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e94f657c972fefdffd9af40b8bf10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6b65c3003e13a46af4c98f326122a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfcf1277f7c2febbb43f48df48dcab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5206a40b79cb812467e84bb38d624549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36171b6b3070c49aa6712c97edf4383b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364b46864e243e4c0794f7fbe07c964551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86d9e2b6a5627dc9ca43ff3ac34854552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c824aa71a8ff5404b76ca10dd4fa4bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4537685694d0a7d1994f2374542af75554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e7cf743ff6ed0473180f5d242405b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d8220aafea024ff3c1b2dad0388f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb820a571ae59875bffe07c2b7644fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc6d8fc5c10525a199d550f9c42a4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dc5111ddf52264cc9773b75610610559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc85d530f510f57c28bc0adf8fa0564560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed37e55dadd635a88eea9d32e9419c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ceccf72da941a9a78afe5566c845e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8d35527475f18b590492be67742c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a8a628590110bd70342b65e4ec5ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63451809b348a1bfa278f9334ed027d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc70bd1aae7db09894e371cfb58c056566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfadb65418be651abc6a373e0ba86da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fae4fbb7f52ee0c2f6a2f5c6e4165f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f05f852b7117e7a313372b7057865569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8885d1fd02a9e9d81b858bff42424570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882ab6dab343360ec6241851e703230571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae1b1d5af22d237a5dce234c409abb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215b6281f93ea13aa200bc9a777eb4f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6851a66f2efd5b3b644ee17611d0b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee37de32359a75a4a3d7d144f51dfd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3bea3700f0c326b236b3aebcc1cea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d441faef26db71cb9702e329b83bfb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6609294e6495e5abd5b422bd447a497578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59236cdc091df3b1a4c2d6869ab15ed2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b843a3c7e2c110bd7a77523cea362580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396f67f3d29051ed1fc3f853f3bf0cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b85812909465d4167540a729efed1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41a369e16951373413d6f05aa247ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5d620209cbaf3bde3b7dfe5c82646584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d80c600477308d5a3cd88565fd2196585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2899168aa9936ba10d4a432cc600572586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966567ebefbfb7487feca0a987d31dc0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca62eec65af64b64ca881d2b3da968588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881e800645fb11f04cee840cf4965ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3c9c8494ec62a144edbc186314502590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31034d6a981baaef9e7814b2beede1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3425b275137f4003e745967f57699592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1065eb26c54ce2f3ffe31ec61f473593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920f93cf16433bb9cff3cf4c224d6e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31d137ce52f36f8034dd6683cfa6e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2dce3cf98d82e29678f265c9a05f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c614d25be7d9715e95fc94610992671597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a845a5585402a82ea07f98f4b3765598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8af7ec1c00aacb1703663f7fa3eda599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cb0d8b9a1244c5e815cf2d1e7e7c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b4c1972148bc733ca01267582169d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacda297ce362a27222687f792f805f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65441163cea610793399514d7daa2c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eae00c932dfb93918d018a9b7dab7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fd70b8affc2ac336370701b8f2de3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23a6e2039c05220f6bc9c93a2bf08a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f47dd6b13a3b42a7ce4572ac65b06f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3573f3e829c28a85fa755da303232608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2a8856bfbccd62e4b40f377f41d1b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b729413cb17a9f1c44e8e101d7cf1b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d97fce916613c888ade214658adee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63976ee3d75aa26cf786c7ff6d640cf8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbf4af8b8e5fdee70c1657379fe9e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490781d9b15a0c3b9ded0f0441bcffc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6486a14b8d7e6127550af218c77b12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a2d82477fad6c9d4b30e749c7ab63616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347cef05e67942dfef72b8f121fe9f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024beed3dced537bbe0ddc16598a418618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d2983a96337d3623e9e8b654a4226619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc148c1faf3ea65bfc65629ccce127620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24f86fff563758d6f99d2830869b61621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1effa2e241ab74559aa4d64860f42622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dde14c19bc4222bebaea14299d87b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485b2f47ca7c04133af41e608907764624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028a66df8a4e7ea5e59302fea2f11d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9773937d90a9a61795d374daefef38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f93779cdc3cbf805a7dd22b8ee7838627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d3b3b331e80df33613b0b972d2168628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92010b8a88b716c45cc74b4bccc52b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667000401bcead712642bed44c03c4a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67ff40fbff8a58239285d87a7008a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891b5ef9f8900a86ef3ff8fa6376025632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d3e4224771496ba9ef6869c72f5aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec3cafd286139d4a25a3f6611b28c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4a957354a6b037f5ca38eeb5a6eed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f22f7444a3e8c1af7f576f789c606636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a14adf7afe107bc49c0afa8a660c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c5dcc5fa7a949a0e5c0b8917e7e7b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ce0eceed8fc7fe76b91c0b9ecd1f7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cef631db40a444ec7115a7f1e4b21640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776bb454f86a30ed35fceb97f2a600d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a053927aa6d892f9ef38d608d69bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484cf6778aa8eedd4967dcb9e60e1d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b3e2f342caf6ff5940e13ea80a6a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575f84ffd90bedfa28975a1e2330438645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe453a7ccefc79021ea87b284878ced646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19e6cba4b1525492f4865c18369a8e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7bd3e29434f489c33f5b719739684648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e17ae6aa0a11d3763bbb22aea8660e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f354f9d25be062d7cdedba86de835650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c592c25d254418a3e832c25ab0a9c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2063c41b98182f2c26b0d778fe4f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71d324b005803e75fa31f7b699dd9c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9be673367b5d3b5aca3b7e46963b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c65fc70115ab1746c817d25226d044655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01619474a789b25c397bab1d5c25da23656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b92726d5db8c07089c7f4586296793657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07375375066508889555bb56579c28f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60adfbe3c124f62a0f3f1469b47f18659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88784636d0dee02802b925dfec830e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b31f54a640d5d32ac674481428e1e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55a87ede356e5fcdd603b8c9c5f051662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffa4354e0ffa88a5afcd654fee23db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a891c6e7cef50b795fd75fd79008c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2901425d0f8fc97c798aadd341e4014665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5faf9b18f9150fef1707bd0a5fcc29666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efedb62355248306a05942984e86a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24ce9e68079bcbf3f1629f9ac1599b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f5ae15063ddfe693744760f19956c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9611d3efb37eee668804d973c38a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f029425a15268c12a34faea85a39028671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d289705e524c7e06147677c36839e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ba26ac7a05ee39587b2585887bc38673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b0e479e314ad96fc5f19e30c78f31674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d33c17b7ce8ed21e7a5e136f623dd3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca34a82bb305548c0aa6bedc98028a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66543d2d245228754c01fa33e44e4ce9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed942165f052d13cab718613a9023f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0773d47642be557b17b7c75dfdd95679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb01749df3219093b4272a5962083a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d6ac5edc72ff1d702342b5e57291a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449c063a452be94abe31bb479028278682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37275cdb34f8eeeec18819f2dc3d3ef4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89424aa851bfe122707a1aa0e907be0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03937a25f7a905fc790746adb46f53e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99512757897f278bb2538a795b3850686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3bd8e2e7a02cb32eab10c0ea25ea5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e58d7a4269370b4526980db867c6c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7c6e7dc652f8b1d58bd3a491ca174689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45e7a1bf1a0655a84022e091b9d482690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d363a942a09826a2a398c5c58f97a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca2405fb2dddf7cc7fd43331140c1d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4595c4a5ac9a4ed3c148a6057cb180b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dd887a5a0d5cbe8105b5b23894629694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8e56f4323f896e7df87568d0e364a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7033bac8fbdbdc3f825f1d5292c2e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c1f6d305ec3da2dda40588863c2d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ff4e4ad2d3fedc05e7290b2e26af1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ff0556f24c85d80af8ccd3aeb0fbf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aced94eeff7bc3ec173fd1f18fa2778700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00652390229a01ad4df0cc617f7598ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480c8de881367275c70449ca2d61547702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a00931bd1ecdaf3fa023572265fbd1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1f54315c664e2f08fab028f99af54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d10267b7c136d6970a6dcb3b67159b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982438631c622c05f9bf94a0a1c24063706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87047f4d462892eefcaccff610f1eabf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fec4cf5bd253d3a47ab921d4f93b65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f628fd27e35e30f7b9d3e1ab6407da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c750b0baf1420e12591376f0f336c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef823766c8877a05e72fc678487b20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067f1135797405d9524d7c3453c871f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0765c6330f7e32ce7f7eb42b8c1094c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e67bbf72a4a1c793cbb39aa0f6c57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6b2e710c1b95c761ca9c21142f3ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893e368cc2938d68d603491907e1a48716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec182805ea06dd751c7208b6e8b3ae07717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d78014078fd3ea6693d4e71af9577718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7028fdadaa34bfb2db24c756bca3c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be05cb66f6a273a5a3f36053cfd84b4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cda62fc30e3909bcc2dc8f999351a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cca90f075ae7582d27d4f48a960816722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d5b4f3eb7a4965a0786e0211f8c99723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f33ccaf793a61154a9532b24f67b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadb74417c1c6759bd43065639d77ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c28b648589fed7f0d1dd70a4abe3a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407be01c37c0612868ec5e57273efe10727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132bf06224ea118d3ff3abe97f02e1e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c222b9dbf2daa6a621f24f4e03f0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467aa065bf35dec0a23f2bc9d2a5d13730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5251ba53f243eee553cd3e32efb6635731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864579292925af11b39a602b9936e27732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027d8cf0d3eee822863c004c321f0b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e6af1cff1de7e82df3531e818317d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08680424f8ff16c9d5691063dd7b8e2c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547a98c7ee71ffb12d548c636eba69e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c182f551d739acc28b45c6d6d4ea9d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01dbaeccaee65c6b234334d5014be9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be529c68bbac1064012706119cdb191e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4102db6c2f98896197504209b1d5d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31363fe92d82cfa4cb7988d18ebbee3f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31697d469ad63d6a2d4fbbd1289a5165742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729940a27cfa4fa357e44bd568e74db0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddeff8bc406e98cba4f9a5060cc5fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4a42540b40e1d7787e228b3fbf38c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dace21b9f43d253939fd01e7649cb95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e0d6c7f8c9f8c34b0b99022367cc7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2827333d1b5fca510ed61ce8e9e343b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955b4853de52c7cd4cb8e216402ddfc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba12ef7f074b85f9b4beeac296c2d68750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201397a1d44e020e286f7e36523dc6fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c11c6436972a8d02a951a3c916557752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b715982081b3d48c4c2329f35f06d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998f54f4ccdf1529ab094014aa6d10d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af3a4ea90a0c9adef8559a8250b995755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b29792d4fb5e0ba5845261fce7ac43756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2413bc3a7f00b25d960fdd5b5ec551757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62efb1d01730c27e965b6e0d0ae14b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a6bb446f6bebd2e85a50054663a2d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>