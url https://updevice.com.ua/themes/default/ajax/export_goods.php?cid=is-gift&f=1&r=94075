--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb421cc5dcfdb983c3df1736e1f49a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ce1952a48cede3d63c78cf090a2012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5b341e33cf410788573edce331fac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6a2685e43f19a74e248ca45a769e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ded5ed25f0b2abc5d4e89e6a7cead5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7314fb102b436fb61e40fe30d9d2cf36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e3677d5501607c7b4f06e88fcdd2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77e7f1b74ce771e2e894887673954c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab50d2546fa6f058a3ffb2e23d874569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0583063467a3a5c8046b4de09450bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6d9885ad9a92610528e4f28fac27d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80470e78a4e7e0961470605191c559412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57fca9eb3785cf1de4f60981b4c39413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1453117c3ab00615e6103bd590a77f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f73b185816f10869db467bd6a80c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ac6b4f91c0d31257373a2d3836f0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75ce555387cc1454ee59e148ec38f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266e7e091eb256f4de5d580205c77af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58304052bedb4cdfc903e7539737139c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56928a58e50ce71916ff5b6fa53922e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c140c266d12e27e02945880e5bbc1921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f545bf9902a6ff5d7bc5f52c2a21cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173637f68ca19f86188b917f5b37fec323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049e52606484331593478ae1c09297b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3953b52e8b2d5a129044f488b9685525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca91228c57d6be092e0ebb50d1b87f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ea76094ba29eac80f897a82bfcba227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00aecd71eced59c0661e2420f73a2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573f5b02000ab000c6aaf08053d852829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f08bdabfd0215eed43d83fdc34333230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93860d5dfdfbdb7609e7b02d63674f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833d27d3ad99aca28eeca1be40b3b4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a177eda5d1c800301d72889f0e3f3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a28774fa53224083b2ae83923204034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f75c3c7d525de7de421f4cf621333735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c13d5d6182cf3439f918cc1f666cd236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcfa8a7e7da38c714f1018dc87e91537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07df3b2f123eb1a0bbb82e7a58ad7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf38c4405982887f72a1d3d19c3f6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f0b4db89770bdca56627e2742862040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bde992aaead3fdfc9f8d4b59622a0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63068be7ed45fe3a8cca7afd8d90a8f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020014889931dc19ba8675846ac8c6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5fbf43291ea22e280f6e1ed29753244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784175c17d03f92d125dab38d114de745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b65fef72102a130284638403c606146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bd10e4724c433d32cb5da3c1a151d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7487b510d804acd7ca73341fa57b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b0b132fedb6c8b20421dad5d4490549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1148969b97d34537cc19a4d5b54c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de1bae9b1d81e1a3efa7b123f923bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bfd552e5594265e86e5b2fee33d8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba95326432ce048d7ce9f20f99ba28653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16192e9bee9239b248733d2785609be354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0fc76c9019b3fba80d856db62b29755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c84083ff95777121c7b15282b1bf356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685ac84eda2a8c9e4860b5264ac952357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec45e16501659f4b1fbe78050508a8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78baf6c48139ac4cd7ce162d1b46f4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0902f9338ac42322d2a175d518783f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c1594744385a7ba36a70468cf49ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838587b96ef605dbb1e9cc401b588da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b953770fcdf4e29ba0c6f6e43829763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc5a2d51b24a5a8e2814057ee1ba6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed8a9fb7cb6cfbbcfcd784eee1f83d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a0eff9f20997e3fc71d0b97cd832b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa913ce2fc9c8c138e91c238fb4d424f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0176e3d2c4a635f482fdf195fd09f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009cf39bd8e60b7804fcf8d18939cfa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778def5a098b16a71cd76d0dcf7c98e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698353e2c7217e2248ff06133d5691f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32cbbbab071511eb5a898ded72aad472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c5d508f91c7af0816c887eb0aacd973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37092cc14c83bc28ada77016d55d7e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806977ee54919556a9b9d970b369b8b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75c2eabc63c2135d9af6bba3d2e3fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3f6b67efa1064811475f5294efeb277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da866470883d2ad38f201e64461e16d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20b53001767a320e5971c6abfa000a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d177d3263a7818cc7079b8aa3cba680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d9986939554a2a14fc3da151e850081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff72e5fd60e00c62581242adb752c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03808d2645dce097b435cc23859804b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae43dce9d3d19f338e3353b5e5f04bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3218389ac5bd1e0bc8d1c7354733da285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505d5efdb603fd89f6a065cc0e97d3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af915563657e1c87a641de5efbd9c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ea424e70d8824e885b55a8736079e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a048508efc4c14539ba2aa67f5e4b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96abbace0bfb6fbf8e6cb3c09a749690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15539384690915e452cbf64b3dccb22491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41a2662c506005e8bba8a1eb48d6a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeda6e7f57b75eccb4872045764817993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c01d497c53f3abaf5c4880a741bb294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783557e8d6549e1430f4e6fa51438e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24589e12350ebb6c17da3d8cd2e10d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab02bd50038cea6e38680cc2ed6a0da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293f9465c047846e2f0e9be30efad5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9b8e0650a3e34d79620e7d9f454f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699e8d7a646b72a2dbfaac52fac3275100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6438f1ba45a46eb26f526cc2c170402101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0845aa14200fa3cca0b0fc3b3c1e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fcc380185a6d5e8ffbb16ac7036f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d01f195b542ef5fda17e6fbecbd6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102438e52516722d290317aaf8d9ba2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9ae8c6704e611dad6be6f4eca03d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0e86b9478aa34fdcecf0432c26e6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35efe95b0bd5cf7a1c0c074bb2d698108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9a5272f5fe8c6457d97c5a34adbb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da661c494208b2271c797c4be3713c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22a7c0413ccb3ecf95772d258cbc49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780c5793f1b4dddcf961cdfb4afa702112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac9f1a0d4d565a9f0d155effd3d3d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34bfb493fa8b7bf34a0f5ca27ac1fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a5d3ff908c25df55ac5fe856cf1c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c1fdbd0de237dcc321d802b1f52cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a414acc8fccdd1bc9dabc8922766e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2bbe2d51439ccf9b9d7f6141ba19a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b89247a6b95e692559a81b8f399735119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db895a6fdb8247d7a2a1ba3336ec7bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296f656765ed3aca4bf1b05d921ddd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70230360131392f22a41827210bbad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3e0f2755e193c23dbdac0f7936696123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147a9e8e09db3ee4f3ec7eb90e02e0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9b5df142110d413282ac549ea775a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af280c287469cc178d1e12e434a590c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa17ab5b6c21f1bce1b5f88cc770e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2707d78f116a0a0edde9d6e51d7d124128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58aed749ba15ac65389eca46c7b6c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bc43f545c5a34e5117673a0d7d65d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1201afba670089cbc8ba50d9febf0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ba6717eab4f2bdd4cf428aafc2fc9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f40da398ad53dedfe2fe7c266799aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b2801c7b69ae0bac1556c88d3c877134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36271283bc12658a1c5c600a97cc935135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99594de0c6073229463a09c6ea35497e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf67de3b0daae0ce9aa9f018052ee6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca776c4459fc2f913c95fe86f17b7a6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb4fdabb61cb4bee41c12ddcac1f80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb291dda6e9b607190e449248ef724140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a2be4fe19add712e821ca2ec157e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b89b6109fd55285211754325cfef14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215aec452edd70a06973240e188eaa7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6ac89b44eda8512e6a7316818a66d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b2a40fdea468845c5637902c2f801145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00673f2f69ecf6807e350f8edeb69c18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d135912028f9ea07257d423d1c9fed3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8e2c2bbcf8086e0da28c521236fa0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ec50ed392b764849b6e668e61b4cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3523c034eff1eaf3db5e30372bf375150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3363779c0f461552d638c80cc23b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552c50fe90e352f113570d16a4076de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50537745203f27d788256718bba98f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2993fd6925fca76ffe99e4b7a3c21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855231238f34ee3611d7f6823033850155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616d66af1b81705f246279d8905687b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5462449d38cefaa9056ad84a639ff3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62988fcc011f1385e5160e73cf9b86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fd2b156d14e15ba7a7aadb75f8f69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c39677e432598edba28df7b917636160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80825e0436804ba97be8a7c27c60c8f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c2b97c7f1bc1b894bc877587a108e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cb881d838371b92fe5af92ba7f48d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b760c78c6c80413fa80b377a1b4ea6b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e68903e9002253882d9924433e1b28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3e44652bc69f912d6f7b9cce59d94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc93760fd6e670b1f0d91f10d29f239167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27200cfb838459606d14b0bcf3dc92be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c7fba85225c3a6410d796da10929d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccb46573b24cb656eed6165b09959d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6be89f743677247091c20ae50beaf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ccab71be9626fef54e92d063b9736172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6824f4b823f4b55448d6b5306198c60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09e8f386c5a174cea801d2acc0d7be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32f69f86a2e43cde837b4001726707175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5fa89c847a62f7b756daea7771735176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec152f64793db2d20c5f835dc2567b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb688bfab3ffefdaf7fdf7ad57fd8582178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e876e04003ff9c25ac838a9256516179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8118eaf2604f3df36c5ab485da55e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553508843df87ff557fc42bf4290f24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2937e0ebf84161d22f378ba2c8a3da6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0137d65f5188f385718419498e14de0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36f22eb5241b49e5b99af5ce279db0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd57b4c5459aff40bcc45b49374c71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142fc82c2373f2e26dc77a2512ccaf3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f7fe4a5e68870fadc395501c38be1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51200590aafe4b2f4aeb9d46426153a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cbd7cb20ffb4b8b4e2acdde735532189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f681208accf4db81e6c2d7227841b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b26e9fa14eb0eca17539121865f368191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f14f8e0f667e33935cfd38f305cc74192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b6d4854a7d44a85b0671703db5ec9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d00f29112f47e5e8f5abfef3756fff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcac846c31fc005cc8fc6eaa564a5b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1783750d2230a0110d64d7decbe07a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be572048e8b727940397c420b8c16cf8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0d4f42d42f2179ce8c0fc12f64649198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4885d2033831a3adbc9f488775f8fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3aa77c57a470ce0e76f9881b66b637200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27b3ad3affc2fd2ae615d66fca0fa2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4fe0fb698021f0ec9ad9d90557076202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ef61f59e3879b10d1086955cc7347203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea76b1cafacc0d9ed7d01391fb77e01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782d105d7a8d696d4ae5439c6a08582205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aabb9d5aa006d7b93d0f1381f587b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910779f5b6f96a318fabf18237164ef3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f09aa9d9918b28e79fff586f804b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887b7ea622d22a70adaee3aff6dd8c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf77430efd0a1306d8e5027e62a020210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e98816bc88a2381c376b369a69ac9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854d3c6aa4add74b6c594573a2a2e26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8335ea3464de1a59d793c303e0a99c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206be6211e156e0879d96c6e7a2cc2ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e622943b1541546f43941c2586b7cb8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4c1ab6e6bd6b572a725b3b000cf09216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dd5916780badc40d38c410fd545e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d68603d9a5a009f979d51d203914b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a17c8b74043524af7bf8b6ab2f4ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19808c9990b1bcb79c8203cc81ac72dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63776b229f3a29240817398f5a1dab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22332189106e9144e784be8197f37303222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76121661c62820745836e05f4fb09e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819112077da20cd6eb50e7b5f31b293224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9104edd4bbc6baeb7978985aa5cdbc2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c3b3d8b05aa694ac4da38b50af633226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20dcadf53d3be21c76b898944d024b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea1093358c43cea14d1a1c86f5903c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71fd3e0c9c56642676b6d7a5df3bb7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909a71e6e6807b26668e3f6ffbe7fad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72049bcbc96d3130a5970313beaedbfe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb58b9a29a2c48966f9d326ff599e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e883a148a84aa587e58fccd8a82f627233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe29ff47114b5bd3140908d8d2daf33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24804fcb8db8837272da96c213810d5d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e581c068d1dc393e72db2a928aebe83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06f23b27ba666b6456e73e654e56de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbb815fbe1b4f9389fd10be138821f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ca02bbff3ab8e70ea4e948e287d28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b12d57bafab0ee4752d419993f933240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028de5fe507ff4da2251efeef4bf1540241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafe8439d55261fc8ae8096046c03b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e5201e4f64749312653f01293623d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9e36192302835fbc3d3a3efbff8e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227d96f6e65fc7b93892c7d8311ca5d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780190947b30d61815a7547f9bcee33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67efb94e723f96534fd4c7937f6701247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8996fbf8a93c72eeae05b4884903d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f507dc4b755f24bbad84370b12da289249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf0f14d9acce5e90d068394fdd7ea0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988abb1e06ea4b219b61624a35b2fff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc76e5da8db454996af322e990a6a5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842920ed3df3f53970ea2b0996aa825253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe341598734880223e5a655109bc07ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8f0d72ad7ea49be7c1cade6fe5a97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6eb9ef9a8086f9761348a78e3ea90c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacebba9261390bc95fc8e93fbd5187257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77f253b0e4840f114b3bf3d1310d85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e047f9363e95d0ce142374dbcaadf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e080e89c28b497e204c0dd55e786f30260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8be1f7f204efb2b89b76e5886da834261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54099bbe4a4420e872d24feb33879833262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de6162ea87ef721a166a54ab04525f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af932e9e31a8e126fb3e8881c2b2ad8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7d7c5ba5089176d10fd744c3d978c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45eb1be392b91df90cd0450a0af0c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e5a61acd53a5003892e8aa230f12b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c08be2869ba4150ded73ae09152a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb2ca19cedbe2384cfa78312fa0b0e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974244c3df8edc714f61568f87073d0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60db80cb373b631e1d88e0af24cc97f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01166ff33866756a980fda23d076ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a62fbdc387c39503cfe595042980f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5a0b533e20f76313d5dd38735ee18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369e4d98091bb0a9e621c4aa287f1a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1ed335accd2016d9acd624d1d4238276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee162501f9577247fdfcd6b983616938277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f986c3ecae9e1ac1a961cddd1f58475278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8a5515dee0e0e4723eb7b3ddad825279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1119e18ddffc2106fce078f5bd4dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d6b0de1afff2f5d0330e8fd475c43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91181c43a116ec4dc466fd14fde840be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bd3c935c3f50aae46ddd3073a0b87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364607943a9b899c9badc1ade60bc966284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7034f87ea1fe389be09600e97fae74285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fda311c9034e6d21f4b985c4ce2c2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87c8652b16eaf35d317ed9e628cddc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8013a692ae30effc202defd9c1dbf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b94879fd80c84fbc52ebb199a72f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe874be6de588ca98e7d763505ef7d81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97903ac60bc437711959a59d8eee0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f876e49ed5ce65b52e49ad0c64c315b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abf844d63a14b684fa389d34e8a10f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabf464c5ebe4a16f6cddf72686dec8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e70722820cd3f595e38f131fb3ee1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd459242abe76e84ddf32b05344ab02296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e317637c124f24ae12e16100171bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26f939e76d3e6ec9854daccebb3c3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9fb889197fd59bf451bb3bc78f6d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011782ec182e382e15dc65c5425959b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e9fe560a044c924cd7e3383f80659301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b098d3d2ba77fc2e600c0bc71aeb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dee849a0c0aba719c3a587278d0d0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f57ad3bb6617995f2f80ad4fff2f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc364ac2a95964c6a3af43773b5e2ef4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285039f49867627c992b9b2240dfc28306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dffe4494f1309d0ee21092057b248b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155dcf9aad7068cdd493c722157b834308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05a765d3800004463182e58b78849e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56dbeb807655309850a14200307199310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df399c673f72d8e4aef2a946af81fcfa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f920894843ef69b04fc124c505056e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233aa2e51f149c6f565feacf4d5d31b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea124ef9f9fb01bf9c8830d95c95c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e5d9b870ce88ce5c89d8637e85316315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4c8f347414eab73fc1664b8a8f6cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51378aae086a1856aa210e3f1cd4b3ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257edff74d93af29b6872a2aaa0c3586318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235873961fef76184acd69ec1f8e68d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a3ed6438cdbf8509eb88d05f1373f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6882b2ca53eb801ecbaada461d315321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bac98adcc4de2ab1e59a6e4cf59858322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c809eec32262f01a98ec930de12d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890f3bf5343fd96181f69ba33bc6c52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95ee092a2b69a935f21dfe2c973c4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ce1eb22b52da616c37c0b51a62cc0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55224b5cce0a71b810e26e637ebfabb8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d129eaded5e429a0aa530b8b4339c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b5baf5a7d419568e957279534cf1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e53c9957293a0873869ff28aeb146e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823c2dec35643ff564c473ce4e46a5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a9a43d1f4478a9138b645eb92ec2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4922236d8822c1fa177a228ac3e81333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a4035d254a58bd2e3964a3dd12e4d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a29c130f3db5c0d24a05b2065e9399335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336a9f41cfb9978be0be1eb375a3c9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da82e8e297f2ad1524a74b34287898337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167c7f4d3dfc3ed69954a97770f8efd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd500f8754365d968864c65073ceaa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c37b203b60c62fa1c6f114a6755065340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697efde26393073abc8c915c19095c99341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775bb4d72d9fa2252317014ef673ad9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0eb70a6a1af702bc325915b936a12343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a832b61034a73fc10276dac841b4353344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013201dcdf2c30a32c96b746919fdef4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93239f21f7cf30eda4bca376c9d574346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbd5b734ae01b4adedf7604cd0b07d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba35fce5dec2a77a7359658073e3d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60db7a32b790a86f5b386964f387fc2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828eabd40d2958787f26ae1109176cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a09d76117cea1e47930b65d0c1d3ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc2fec531cbb9a9d38db28316d583b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8653756d8f6b1e9f2df67c88a5c8382353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e213c38d425d9af2a5a0fd2f671e26a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca70ebc9fd0ba6064150f02cd8fbb00355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9e8652ca16e7576cd54b6f2674489356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4336697ea657b2163181565ded587d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48fdfaac156785315e6f32a8739b83358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc342062ed45e58030c7a23d863c541359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12302905d0080512fb44d3fbec39b071360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f166faafe1a2b07006497b1a307ca6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a6e5db2163453e782bdf7998d41a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d542d901d6cac8a09b215e2eaab757363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cdb58078a82825ef59e4afede32fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed029bd0ecc8be6a22c89ce10838d83c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ea40136c3387d62153c43bfb0098e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0daf2888b8716901934771c4c07455367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f9a4fe265f646e96f03ef74ecfb85368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72df354cb62647d186804b614c1a82b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b5c8f75a69d2ecf430db1373b3cf4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce401828714900d50097b2af8e6e60be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c64dc83f8533fe2bdbeb8d06e5c653372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8d726dc56d98066bbd5a3a059eb51373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981053e8cc65c492a450e4dc4cb385fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbd688b5ab9e2533ae65ed8585c038375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579c0910fd46891b9bfc7fd92f5b806376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e421a33f1c28f367adabf2d816a34d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439a2c6a9e57fcc3f4dead9493d694e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230ae42f1c791d11202486299413ea5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c950e7ced8d333562eb107d2738755380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f22f64b00c4fe3ba60f8cf8c95fc61381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845906f6eb7be0f70fc87af13492b46382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48542f9ca0290bca858cfa2a8f74903b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27833e79f184390f57ceb79c46e712384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d8cc50dd951507d64c4d4b371e40d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a8dceb15bb175882506546d6b3f2e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3efb2b6bcc6ef30a779b2aa97e54c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2679979fe77e95dadc10630c86e08388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cf6ed1c98d7199e373febedc80712389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17e10ded4c61ae23bc6a836dc1a744390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1f500cda9a02afe011bd7d875d103391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916532602cdf1e985eaa4b4b76f00c68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bf11b2df2a9cebac25bfabfb57a2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45583b0de9a7de35d7ab057ab7ceff1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f88da84015f5c47c05006949d65e25395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d3ae21e0ab8f1fca7c0246493ba7d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6307e382d7c6aa5c336d5c0630fb03f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1991c5b668990273905c9baf6e90c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11caddae60e278182fe32aaf2a3a356399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11397f030a27345ad5f5050327061e1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddcb9abedb5325565fb1b7e56d6bf1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d848d748e3f597cb7d1679b76ea737402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6b8cec8d8aceecf9ce947a1b18947403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c72b6e97d3f677232589bf328ee55404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f2520bcdbe42f648f197ca94a0229405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cc1e02f1507315c27cf354d98e828406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2dfd4ed2bf9f8ede47b7b2a5ae80b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9747b5b7bb4cd1aeefad52e29babfb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f08935c1cc326e7d4f614d8431920409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b42ec85cfcfa4e45d538040dc37ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f16d0245868804a932b676152354a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6167a3f5248868b957612c004d85df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb7d50010c4cde645098b7d40ea5f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9def03a224eaa6323772d5a6dcb612414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49ad38fcdabdecf2c463d56b25ec76415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ad7ad478507a25556bb85a8e87e2e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc45b8420fa6c27a47d1444bbce402a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0f19fdbebf3b9a7506f11461f3f88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236ab0e56111996298de1b9bd03b082419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a65be0dbd062a475ccea1da2aff06e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50dab7143e476d929260164f9b6440421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671048592524c799b1319ea421f0a60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c06d0c61516095b8ce8f35b8204f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea4614eaf7e99ea9de5b08d0798ea5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313eef67daa1b0923587ee1eac8a9070425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918e460bf825126c87caf771ab1913d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc0f4ade27c1a5e1567c4b4afadfd0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7039d6ff82dbd53514be1cb9e3d54e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2cd880333a2c62b5771c065950280429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522211b0ec8a1b339fc1aef9c6b48b53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a218a92f508469e162f0c59fccebf91431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6002c1c7bf4114880846a500fc659432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba0ddfed49a9de779bf087614ebefa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c11812017e842c2af60a128c06238434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a225cc2636352b9495f02a5991b029f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c4c77127a2536187bb69ae144e28a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6b2b3408119373357d36fbe7668f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183336ac1491dd91c07bec2f45f8fe12438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4a000dbdd2bab4894c8cd20690407439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8f880bf40e13d5fa20b56bda7c60e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431476bf20d166d0145449a6971bc3b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f02c075fed29eed07c2435a18b4c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdbd5b241026cee9ec4cb4b9905213443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea296bde64b946270de9bc69a1391b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0f87e9d9f07781319b5d24090d885445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eb877a653830041ce3fc5e7f946fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba881f5397d910296077d0d68af34a94447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb8b77719a6aaae44ad5f0d3f5b1a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3117079159d829a31819b196836c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460b8858b504eecffb6a806efdac88f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d22018a05d9aee88a78727c7c7340451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35b2bcc8991a23c9345aa9cceec81e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b771cb2e6ad94850d5b1ab67a1d66453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595b50c27b6584b94787bf394a5cb24454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11142ac49a6f80b0f86f5d0ca3ba39f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d5bb964ab80da4570f83676d57894456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06945eacef40dc08671371894d92f34a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2d078c85ac8b85dc187c3f789de19458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497db42dad45d099f7c8406e7baedf4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ad8861d81d415a2e8843d4213872b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e1dcfa799b77d17f7add1b4288220461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32ac4cf6fc3e01867ac3b03b7f5c09462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e82bb74b07405cf5740ea0b9211e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf1b7c64a5d39666172239e108fdb5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c261d3f03f167500bc753a42d0567e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b34c6425bc4a0f335252e029966e40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8ba52d483e6d41ed2d9dff460eb4e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282687258f083ef9f9d4d0833509014468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ba45e3e4504fde0e0146e5d1a1cab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e21f718730e3f37623685c83e4727470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49434ee08595c51210f974ed5f72ed75471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381135ca2f991f0fb8bd91a27b34825472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bb2970eeceac25e26b5d498bc7412473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0ced2e406dfe6881e5593e231bf87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4704a073462c8a9f6d0dd8086d9307475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeb00398fff619a8fb71ea85f71860476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b795b5420b0378b194703d4556916477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2de3484c2cc30f13df111d6c7e83ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19810de42bb99dce09aaeebc7eb65cf4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6922abc324933af64e96d404c486f33480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac70533e6cf92ef24a29f3f2c6c407b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f99e8abd61c8b55340b84f1bd99cee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ff8a5d52938619598a834cf671838483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b0d45c70530a063955dc0f5e7e86c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe780fa84c498bbf538bdc1607be8a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960afd1e58ab471f8425efafb24575b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fd4b97c8d9a3b4fa840b4f363fd02487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0313797b0d1927f6dc2f5f7096f717488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbf4ccd81389644d27693e5d821766489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569aec0348db8101fce281a89e0ea17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37600e4ad0783e53277309fda823b60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed961f33058b53485674a0187aa85f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac667b4393ebd364d41630a195ecbe77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe353acb9a9fea9daf0b7540a41054494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301cc2f69ff81def272c3939cde511b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1a2070f0e17ae3aafca96b15cd573496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d59bc57ba4bb8e1a19c1dd9688264497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe68167edf863ec784c4c0911da56d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8648c29cb86ed86c7f1a630c07b57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639870b73281cc5f78617e3d473dbe3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe8e1ab7f0c752e460f9d04ffe661d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fd5a85a01acdba53f330bbb27dc27502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8f8eda57f1ba1f9183a28b8cc1aac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e1ecd5ad970aaa3e5f2c0f3ac8e90504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727287166ee6c5aafc63ac10d72e9c2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d56f7c7c55201ec97a6dc13e233b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318845f4816b8908304206f7f88b4629507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff5e226a7225fc89f4b19f701eed53508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c49717a3dee27ddde1b0bd3aa63d05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d720e3a76536b956403695fd9817a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6c610d2c0cdb2864a339de0a5f750511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e720b7ecf312cb95ed7c52bf18bec37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1277b0e8cc5cb7a44af581fdc7aabc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad2c04d6b1ec8427ab974d7fac1a34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef1d6098a8088bd7b013d6749abc35515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204688b5fbea345b4d54c26af5133505516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507fb6bc3a37bb799c62ef8a03d8892517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42ec3554b282423081348165dc60b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ad88508f863cfec68e36ee5f38408519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad291db37828b6d447ecf264f1267ba7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5fdf286392797ccc7731742369dbd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b13e15e06d3571d4b4e2aa78608457522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd267cb8d1dc78feaca21d9c14372d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dcbf0a3faca39910f7eaaa5c644dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5432dd9ff5b9af956ed112629570c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb67b22d5a33dbe9c6094bf99a01cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a9722c97fef84995e51518adfcd7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900876ca956c5107581eebb563360b06528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326df66c274fc4f1c1962b4faee35b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1fbb8c34ae7547dfc1c2d63634b32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23026e2fc69ee04c0760855ee32c68531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebcded45d7bd2191e5465df4b90445532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af0187d1ec569dc69310ab010335a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a75dd932818564645c8c749ccdd56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0318ae61f714257b8892303b04366535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca842b3089cf386aca0c11696087fd9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d99dede6fcbdebaaa07d1a0d10d5e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94450452e290adcaf4c3c7d3b878107b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e22745d80c1fb2bc95fdbee70f59ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a865402813700e99d8bfb1858690c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268168d4a2de36ecf6593977ba7aa09a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b40652fe7bbb54b98707d882638744542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006c33225ad122506de28d2fea447e2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411768c39a82307f484070ebb15c894544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a93f79db55ab7945c65564b049da5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40c8b91b430758a57755fcb018d9fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4da96915193f4dbc00c6cd1346cf4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff8a88cfa9862447372ee70b707816548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aeaa6e782589dd024a7fb1231f5c17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545320715ab78495f7dd0e989514d93d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e0cdefc4e38ec7837553e3d4ace6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10420de926f4db63de21cee3ad4d6d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e7617cbe78e7d56c65dde832fbc87553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a72169550e7732c68a68bc8296535554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2185605046124c919862bc614d572eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a9787e746564bfd665c8b30664550556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bf11d75d54c1bfe14b9ce71fb6330557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd2feac2fa6fea26390cf1966d689d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fac46e4a25cff7c9639759a5e437a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983efbf4c7945a9808d337bbf287902b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c26e818a7e7e282e156089b43cfc1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdcc6d7214c5c4e2c8458c981cd20a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbfbff336154d27fd1d7f54b3f1e51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91064cf6e64c2f06a2227fc5fafcf20c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71845220f0e6f11a393f9f1a5e17b5db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a050a883de38cacf5e0fbfb9179d9b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eedfe82ee6c94d18a9b5f9e0cfcf0d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ee9698490f88cddb84aa005af46ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff587f37eba2f9c36aae4676dc366b12569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe7445e1c01665e7f391ab2e6a533f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae182f893561bbf718ed83699fd8d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd79ce65a606156110da22ca77d5c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274f254e36cf105d8416dd44a259d11573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73444c97a016a40a598aee25b6fa5fcd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7127b14d536361603caa2861d37d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280e8fff737bc7f94108cefb943e9bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b2d481a30a7d1ed5053c0e80629bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c169dd2cb3da2c670330f38c0466e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd2128fba80dd45f29c685dcf4ab87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fff5b2eb7db9fa3e5dbcbf01ed1820580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3c1150f459c066a551a5732541e27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dd8309ad55607100f17d9b1fe8d63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dc53596d84b457df2234cba8475c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f38fd17bf88e7fcb19500a14097375584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2b084ffdd2a238ac9fa9cbc228833585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7c93b536e4a7c00b35b1cae83187a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803387390dd1705d8b2fa3b9d106429587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ceb2a1ebd2715e02cb4fc331f212d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8477e067cd01b0023a594afc7c2781d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b222358d39e5d38b3766b734db308d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cba52f862c56b1dd8aa96228e8d98591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dadaa0877f1effb0003d0a11de46e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4906e1cc65e1d958db70f4e4896a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d09613243e2c145b34aaf08363d6ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83c232056a668cc96f3fe66078d909595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b833d743ac3d16956ea15b07e68fe7c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098835bf08c70c6006a3e79de121d2e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1928b999440ab0e25c1e27ec9c65166598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ed59661068bfd3e506adff61657fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910fe7c28875db63afe40621b33a01b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501860507ccbd070452d28bbabb383fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec2df47666b3c080550af47cf218dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e64c64cd153c828a4102887d397a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77028121d0773f0242ffdc5a7992f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72ef4499ac5d224a84263878207348605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1281dc00bb69bbfec7a7a3fcb024c1b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a9ed37dc06d293a613350130aead0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf3952f6e206f14bdcdd561eb35ef1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc0043f23847ce86ff6583986716c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202dbdb2a133ef4b14846e680def087610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca4dfc510b3610b72fc4e738aa531d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086615ec74ba4641857c6aedfc3bcb0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c50233a3c6fd55716de39a135443e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b59ecfa0ffdf5e931e23fcd1877da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74045cb2ce4afb909c00acdde2a28e35615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709a86ef86f74d5f68c235ba7102b52616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd380107d2448331976a35123acd831617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e767264952aef903adc1f25e3e96c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca157317c0d13c373270ea5b6d5712619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c774941a08eacf1b11714756825035620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c65375a9bc498e1cc10f61b33ccbce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b3b9fcd1e452e20454ebd106bc384622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2972ac44747089972f8fd812e58f07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754703dfbf068a73cbb4703d8f462159624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6b5ee2c55f667f30d044ca9b5bb66625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a2924fc90c02730108518005246e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ca43f56ba63152bb41829d6eafaf1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f217b9a2a41cb5827bd69b6318f88e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df40badfe35d13b2c67c07447970cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376ce6d28f061eaaf8458b888e29ffe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109080c4feb29b9d93a7ef582ff7186631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bc12f8b846b5d10b06a493c2e61df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c47f8d03200d47dd9cd7562aa8a12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395820792f6e36ba4dc740f0be33f05634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5312e89dc5f561c7914661e264e2ece635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baf871bbe4f3e4d478db93d3bda752636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88e584e15e197beb0a558e4e7fc47d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a525fd2ccd8909f8ed7c99966400a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695426bb5651fa5516daba984b968f9f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea023f1a511c52b81bd9add2afd38052640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f98f621c24054970e5581b70005115641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af100e5361d912be906fb2eba781659642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b861646f5396d53970b0c2e5cab5785643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7494a41236f35a675aa32c91638bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90483fdd10df813afd71970c1dbffd24645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c3482cfd6a3f24d360f6b422eac82646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac829e657be01c0f171955481749f6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2c3373e921e712c48dde96a96cf28648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1a6237a9bef1ec17f262944159387649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a68c947ced39dd3a93e39b65de2d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e703c96a35875ae0009aa85d2e746f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4726c0af5558222ad73fe2c65922f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af577f58c5c262cacca9e83598ffd4e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266378297f4df6ab93340b1b24b7dd3f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae26d553615358d2eb7aa7fb1bf44b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adb918742931832401627e120311ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523de9b96ba993f42c912e7eb576b87657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9192998917dff0f534fd0220c94df8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc3483f7cec45fcadcb7d9c11ae3f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91a52b3e856e57cf0acba515e7a071660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454ff32bd9b0bab4639ece21b118041661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7449d2b9970e850866312a7e69b514662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb0ce565057552323267739e3dcef6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2f1350aafde4b3cad487b021c73f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd114969be31ec8929d94ea369d4de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6deb65e3327691342b5a3add712455c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d0913ac9a7679d3088268ab510ed5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098933c8ae64cf1ad25388f3870fe82b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea47f0fbd38c69c6b2d9db6f234800669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64659dc93690d5674d45cfe54f746e68670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f025d7e1aec826333fd415e1f21d194671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c14f8c06c8ea98e6a19d051cf4cbd7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea377f0c009ca9328c42198ca94d26df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f516ed04a8f349d9b86d3fee3aa76674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6830aad4226c88976ef1a3a6e1cd5b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fc6ee8e85f0fa705ba50b61d7a93f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c53523bd4ba85633412f394206feb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82adb3a1e8b02554f56c77c86268f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8932312ea10f3aabc6cb0e8f224f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bd50664a4d6988d3a04a8eba7bdd7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86314e7557001a66829d1c17e24e29681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a5db3e9ac9fece5acd54f4b58d1b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1d08105605a1609909894e4491f44683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdc1555edb8f6a61897c439e4b9a9c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bb12125f99d72c2519147d55c5202685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aeeca345ef9cad0e8220d1297e8214686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929adfaef88c38af1a7590d71e13ef4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba82553207b6c720837c4641e4737d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025697dfb7a300974e5318f1e79d5e63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19e47fa18653285ec3b1f0a095de52690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21fee28d783606adf7c40ca3841cb6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda4fb9f29543c723cb4f19d8f7285f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745f0d5833256850219d3b71566d522693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0111d9d9c326ea1a7e8ab4e82e10f10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdda5d89751b07967e22a8d6d28502695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7968df39480e03951dc1e1112581e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1f7364ce2a5481e7d0ec64e0da624697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b806fc3965b44214d01bb1a856fc0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcaa97f139ab0a0c721d50ec391cd10699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35975c0e3d114a2d6aec59f3daf8f9e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625f7e48eb13114c121359e5e55154f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547df9faf76901f3c1995eedb781ad19702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9076891fbc2ef82563931abe002c6e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e6121f5b3391d16734b816b65ebd4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90c432fac2e6d49c1822a7386e3b4d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae5b59f1e4e98f2d8bbc43395c4cae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683082d7b71e59357b1f17daad60d8e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2333e97a5daabc8e3858bfeb6153f35708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018366ac109d4f28a633faccb67a5205709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fec61701fa407ae7bbb8009ad403ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abf9c80c0aedc802d183723e56ccce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712a0ae57aaf202435dd6886bcbb0a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7a69c56ffc88e0c3b61089362feca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72717a513de91a0a58803383fa342c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50fe1a224bc5fc68f1c547e1fdc635715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b3cde971a0d186c4a1607dbe843df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a375902f59189d7b0dda1609875e090717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b8e56734a75afb153a3775c5d731f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24e74d123f67541585b80e724cb46e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b525fd22ac72fa68dd05a189c8609d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea870545b8a7a5ac9ecbb76243fe57721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894edd8a6ed56ce21058b835a0af38e0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724668aa1046ef2ffd26fb903a3da648723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbbcd48c061c266918780890dbe7df724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ab4b04b74bcb1226ce8216ace020e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf10e1974cf8a67d29d81a00b61f7f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a90a96a6f7dbc60cf05c2f1c4ffd46727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628159f3fe25f92f855a89ad3ab5f02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fc33a55d095dcb964e2d7effc908a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b867a227921d0872a31ccf29ea7e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7fc4a631fd3a182403cddc96c2ca5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e7706a5f5f5b4559e73512e0d62a2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fd48b83fcf29d82d7fadc55226003733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea9ecbada4732907b3a2f3314af24b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b15285bd6970ba0c18b7c7124eaa7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc598204cbf935edf852fb4b0d0909e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268497d07ffe8eee27acf43fbf598de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757433e880b028ef23939595d6f5ead8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5486b2122fa21f46f66dde6dee85a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454afde7ff501de9efc3227ab891aa5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef67bef06ce6f2d1ffa122950f4dc0f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac187d9c82b6a92c0c5b311d7dbada0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a19ed6ddd63d8c7f89ffad6cca9afe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94974ed97824ec55daa184f4f9708d5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d909c0addf99342cd409a18633481a6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a992c3f7b84ecb94025b347f293755a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4b924a7973f373e6aa9eff4e81020747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7d090cf6445a733e555e735e577ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080d2b39c63b88f3ba2595b73d674d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4568ddb2a812274ba4313c51819d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b917ad4d27f04676077f7b167b3cb6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f838f1fadff5e6a2cab9e0e93c9b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4fa179fe9710b10cf78c0fda43f18753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878e21befa13b74069631987457b5fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7438baebfefd38f4d63925f59da82b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa968c0500c85c5feaddba691087b9b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4df5c96843e4ab7f1f87bf0ebfc5d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf7aad44d730ca8f39d3766f18b60c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca099bb15238edbe2c961b1d681d9f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10be4408078da053fbffcb60c5d7f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17384dde98ad08ee7b3e89bb734de24a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c19ad110ca5504a6ee99bf0a2392673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc03390bd2131632a024cc1bdc8eda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e208ef3e1d08a99e2c0069c2a60c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258925c838af482ac33906f7eb6d97836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593b36d068ccf1bb92bd73cbc7a461c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca83da90a169b498756548a832729248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156800413c214042d8f735cd17ac6029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f264c4da71acba7e043cd15fca815c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e300d4fdc72f898219c5cd16db8399c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35880d36a6c146ccf25c77a6f98e0b5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc556e87345ed78083a5d189815819813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb27b086b7eff31098ddb072633c3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237595bfb6c37618b59070456ac0e05e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc354ffc2badb22472dc108f628a038e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a372c2057626dcc08bb1f91300d828717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa318dcf8d999f8eb83748bf29c2b0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d572afdf51b6d266f356014b331af7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7cee75f32f8bf60b710cf54c0dfd820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00261a1c1d2a86cc9d7d3df6cd586b6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9067c64ef8864e66fabfbd41cca6bcd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702451604528ff5c3fff762be224c3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868c1905fd4667d82539a669e2aa47e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7b56203edd2d3fdd6ea95d672461225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd887ee6e65a006ce6e9ffc71245ed1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffecc6e0e777f54e57aa50783b6dab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf43a235f4c513b37b9b5104eb21be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a527ac579be1311e0931d337174606f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb8998e01a4a4114e9f98f2aa6371f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09beca3c1a2fe74b00963f9a3ba36231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3913bdd9b64eee66132e72b26cd10b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d726b9a35e66b47901ebbd34b26b2a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467424463b4c35ac509e0abb0cad2f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fb23a1b5ae639cbd40612af981f8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cc06f50fb39c74fa431a95ebab5f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078f487b7a509e0ae260db4a45ff21337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c398b86b66049ff313b48be9e9226338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80137e68f1ddd7c71df7ce93c46bf05d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b6ff6efb2b542fa77ddf8ed5afad340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc378d2538f1007506a801714f6f6e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea908d7ffc37d647d4d61832ee7f09a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c8902fc06c59739c76b466a853c4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b430b05b08d81e85d8ba76880ebc3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ceef550a0d2cb462b087925dbadda845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b5cb92172cbb4bf993a3292876bf246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8131b44ab5afd6f5a1fb4188e5d0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f4fcfdd4e17596f6f83670f02adec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112292847b342803020fa9bb853fdf149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c06fc7f6fb20bbcd04169c12a6e69b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c64d606abf0e09aac93180cf407c7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d78ba9501db12d34cf3bad679870b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff8444096404df874017b7351ca7e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f2bb8952f69ae7d2d5ff4b21d61e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483f4641c200b25175e913a50cf149655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212d758513d795ece6a8981bb6a7ee356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782de54583c1ab6d7b3369cc81d272a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed2f7cd041a18d70044051df6562cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1443b18c804099ade9190fc2f1f937c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a4ea3f85594ad4adb5cf0eada695760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08085f5690eec8d97b82ed8c1d36612561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e83a56aaa1226d0f2eb3c5c1be265562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c1453e2d24b4c382848fed1c1c2ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67a87b0ddca9ec01580a4a07c59ad264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5190573a414b5d354a5b321d232c6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd8fed7f88c8b044c07c1aef4e667566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78cd752a63c75a90efa49bf52c84aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f171f47b479ca531a7a2948a9b70568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a165a2a45d5458eb4de1ca262e9dab369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c282f3500c15620f5d9b88dfc58ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53af7f62d204978140210e0e77f6ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ef8016357b75fa9dd261cfe41febb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd47aa177ad520e65e4f22f409bfd7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394dc86d4a1abf8af87e00dd9fe979774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945a60a5f68470dc4ed06c95b3fcd3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecbf075c49095e94e876b7dfee8f8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b7ef3eaef370860c4a1778f2b905977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaaae9764af8818c0f879cf3095ca778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7ccffb124f09b56937a9e33f85de979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4250a40f8f75b49a0db4df5316bfa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82479aef53a8e857a8b6bc116020a8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35486bedad841be9994de3cc15a124d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c034eac96f7f17092de89d500ec93883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fd35945379f7bb69982c547e44ca384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef4adbeb890b1f2b29341998b531e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a67f24983f365f7ebd93db4e0d613686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2485952a718b636c724290ea665bba387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc64c1fc2511a9df0221e58f923040a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca7b666b93ffc23b2ec0607fdd5fc389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fc9294b0222a9ee237a2f612edc9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a6bef416d2dfd13a8f9f95559ea1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891337566ce81c4cc5651e393c9d7a1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567466b1cb6ddf52ec86c8ee6043d59293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0416e1b3f6703a42902938df31bd194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5b964f1994242226e009fcfc1f42a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e015f6210c1bb5aa7400249245b564696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f931498ac612358d1eb59c45cd0f2d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8420e8830051e3f9683d120ab58ff9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd8b59743cac2beb90de4a145a55a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcd219c7f3be7252fbf43f84f7f623100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962d0794187c43beceb7a75fc4fdcc6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226feb73f5c7993f86e149cb48df6930102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05dab211ee3dabc604a18c90e51b27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694f077073ec666660674b6548d1f72104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa986e06bb8ce9fb7347a8b6c47fe0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce67bcfd38e7bdcde7f53819d9aa01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff82b77748e8bbef9c599a996ce71c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b76bff740fa8b5c38b5ddb2dc70d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae6f62d9d058411ffd37277544bb09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81b64d3b521042e637c90c56502379110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256bcf55904292cd1adf712c3a3768b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b9f1c9c5cd1e34c32910cc2dcfbad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600259b57d8475a050677be16f046017113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d71e4ee5681af1fd5c5c4de47f9c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08930b931b3de23f7dd538f942f541f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b901c26f610418ee360b65e1b3f9583116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f98a3bbbaa8bf74fa109245a8a6238117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3264915f4c96b3cf52b7b0b1b643f1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5688623f38a8d962d747b90e6ee6342119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d540d214faea9be9e2b2dc766002f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51417a4acc7195c2b9081a7001e6b6c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae0364c7d7a4e5a3ea036b5cd8170f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f88b0eb51764e293f72a28b7a740b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fccf6bea889d490d297a9efe694fc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a73793c192429ce2e78b301084796125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5433916d43966ed0c892e07215eba99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e85b7c7d45b744fba86367cc12f14e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be431d70c769295eca1c09a3e0f28f04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5584ed9df22a4672ee0e1544082e433129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfc3581fe0ca4a2af1d8068c5dd870130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fd95316f7478fb28e325716884e35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef9ccb748e3957b8fb9b3bda1435d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90221e4cb35e6a80a9fd2af678767ea1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdac3e37ff9116636a22c41c85e7e2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6832d66e122a05f8203fb0beda9ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75ba55f7532bab0cb6e7b76ec4b71c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ace2e84dc452dc91e695d4fe08c92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f787cd84c13f25f6c0bb78d868655de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bf40581e41f22cbc4ae84ed91eade139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964c08b9c40b879ba139ffe72ece9c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27a709b24f3fa804b2117c3aab29b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599d78fffff069c5d56222d811bdc51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ab90b2df847a1f636607d02897252143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a86ded8582a976f3d1731a22a794cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97474b7cd20488f938861210abbef961145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55dbb23c02563cd964e3b0b264b7f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029e30b7b7229275e453c3964108715147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04e5c4386388f51b8bd18ac1aec672148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1edc20e7cf92a60bda31c058bf30f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8274aa64873efa06bf860a634ae88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e3ba95cf9bfb74af058ac810b10db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9b965cc7ae83a360ce60bdecbcdf9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638978fe352c3f577fd1f07e7f22c69f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcffe49212d12a2bbb7e0f75f78164f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944b69ac583eff34e8af258e13b39fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec74f7d86f83140031e126cd8612168156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825c0c0a53842b1ee46c5a66a914972157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81fb7b7bcb52bc95c869857dc0ac3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57bfd1dbbb4cda90a98eaac6e909f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245e5e732f587e4a8c44819e669b252160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba108b12f1cef7768651e3084e30c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6faa57cd31614fb8499e3ab939d0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73d6b4527306a8136e21e06269e3be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0609ed2ceb54d8dea4d02bdfa8cbf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65744a609bd0e668a95da54d0401fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13794073143366179a06a2b23a6a671b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf39837d8ebbb418b2a0ea79c4269c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9501c54cee255a7a9d8e5174682f31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a80557ab5b93cea01e7bb0250c04fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bd2e6fd06aa18adc2d4dbea9515d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d0d122dbbce88feb899473db560ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edceffd99366a5db4dfd2c48700aa05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58e00d08e73c2744369fd317360d1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431d8e9c419a37e2c848d6667a4f87a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228035cc4022b6e87c26803aa6668b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6a23f40d009f25c4e36f3bb866091176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11117be20e13ff031e7b6d91a90187177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d3b1344414725f0da4d7cbd904022178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a0822bba2fcd00932a82ae3ed5946179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62714009a8dad44389ad53b9156b905180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a31f97f0b18634fbc80db58c57cea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b803313972a81b311863c94db3976182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8decba4425a1a88aec6bfa36d2a2488183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768226d63518729db7b86b3e9314f6f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576c165dd1a192c9b2451c8f0864a38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0766d8007cbabb935eeff5743d198186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1847ad5bb83cc8f04fe63fd05f9bc54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e88cdd3dca7940473b1c1e5877216a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29b3175630744243d7b4c44886e5fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445e661735c4d6517349019f938305d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f633335315bf465d932ed6f7acd4a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad12f0f1a4fda584adf8138f63c47a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1e6838347e277d9d774759666f08f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faa325824a049fc365d24875ac0291194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ff8ee4512a629d8f405ead201194b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6d278a607ece6d290327a817aac70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddad23f00467567f37c2dd40dac10f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540960ddef571f0e6885e2b808fec8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aedd158f4838c700857183320b39d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6532c9b61955d03c94d2ec988c4434200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc0371c46a4176e02f121dabe53cc2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350f78d087e4566b3a8f64315670efc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf839bf9b50575c2f8cce10143c541203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520f304065d51ab25102d00a6abf8ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fea23885ca2f78b3c15000ee06e062205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052eb9d92fa2f18498d494de8d899a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0aae08eb8729dbeb4d2085f8c151e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59861b33f7c0aa38074254bf38adef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e389efd32572ff2046ec7ba03c0a7c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca15d9312a65080bfc756ba64f7de16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe7cfd430fca490cf8b279726e9ef8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4328258af23290264b41f6409e608212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f92af1de6a5910f638d4221f6d095213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7768c770558320279e47e66847b815214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fd58acff56b19ce542cf0f92b4983215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1896a55c34107767257e3bdae22379a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb7e6668643ca35212716476d6c1c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef51ccfe947fc942642526795728768218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399f2b1fe60a03e1624629bda1a9d1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3d8c4f70fb6f8589c50e4888a6955220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b844ed988f98b62b7d9b9377ef52d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0d609df0284dbf2d71a5051b85f59222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47715f6d4342751e970785c9aeb4256b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f9b954044ca8c8bb6a364dbd03015224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f42ee1f91971da8f73710dc7b2bcfb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebba08a47c1e2e6d381340eedfc55b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55391b7533700249c38c3133cc617430227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df1aa3998b8fa268514e70c968652d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3076c0672106d683344912c1db583229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2813beaa560bba8ae5944ae9d2582e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc43f793afaf92b278991a74382626231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b34fe91b32f8c421cd3b5c612c990a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1071c671c3643f83b6eba4197186fa8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba59b27425e7e30246f790e7fc91402234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a9bc27475bd155b4a128b43c21a7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f373400782e98315477ec3c4062b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058262f42ca498c09cf8cf8d6369f99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ef8b95c67db1ecb0e8ba592836a21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37050fa4bef8351c1a4a313a6a84b379239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6397590721a1db4dd275f825dea46ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a642072fd6348cc0c3bca730a9e70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1eef06c6d7baeb74fe6c4f59a5b14242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2e2dca3b108d47b4db0e78c0b0d4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f386408031ea360a8f5f5f653c40268244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253095dc535f16c2d69e0dddec7a9f85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6b772322aadb4f67208196e855443246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bb874522e27e338b91d26684569b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de514b75f055bd4256f1611c7f1e0c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2973b937a0a89a9f9cf22c490a105249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cf5f832fbfb3bd41e019ac4b6bc7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302eb6abbab63521bee10a0ed5b2c4d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c217f1d2b32b2f940429a6f4eb514252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669551dfcb312d1d68c45f2c24b899e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a40bf24ce293fed1ade61d425b354254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efa4a99091532aff8ca385700e763d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68d6d748c988d9038e45e87b2ad8a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf08f8600bfc1e784c4ebf985045320257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ad24f172c96fa5a91b9a9dbf2aa08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702338ad8500c19f47b269b241f2fce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b788dd9eeddbd53fc13638d4aabc8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf4c05ab8d7579de8102c93903293a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29980aebd0e45a93295f8c377d5a47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69230644c9b880d821ad279e69445970263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a793231c0a7f87377391f18c1d033264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbeb450cd56d6c66c8daef35176c9f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8406da8dc06b2c0aff12259f93545266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c582b8fe627a4b7af1c3920beabdd76267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40737cdf19e7100a358891a8251a6002268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc9f572d3be6dcec9c273fd20170df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392080ae4edfc11692f48f94bbf8899a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e0246ee20a2b9738920e9c2cc7d54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ed40c2d420965b26ef87fd2e302b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950df1a5d7360669e8286ccb8b064da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465990d7b620b07fb1029d81b34db0da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53a2c221b7eaad19279906ecb7372c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167538031237911660c85b39bbc08c46276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cf3824dcf334acb567d91b8460794277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10250fd8857c076e73b10b6e706ee67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b934fd08915749fa1fdaa9f366e67c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bc790c1cdda5375ea8fad34e50af3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5f274932750a6ecbd9126c32d0da0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1c6f0fd827e62b80af57630c2f581282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a056017bb6d1cc8f5806a384430b85283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdc8f672ddd92912ff2ecebd1b113a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad9735b789cf8f80d76c1ea7c1cb61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67df0eb0b5933f4f54d28b32bc9446286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077160aa86038a9b63db1aeaf0f9a3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5536173056a63fc83ae4002b6854dec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15001c5bb316fd21e6c449002a72f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9abbc904799b4a475e82a29538eed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc7ee62536a158bf2b38aa11c4a119291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc84e6149c6f708d4807ddc7be76026292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fda622ac6f0f33ca30b7c68bb8fe5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca6c4dd816f585c7f522260899b5d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360a82c3909bdfd070e2a01bf30cb1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7771b8eea8916c425dbafecaa19a942296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e561b1f7099901b29b07a3323c7254e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23003e9000338ab651e75bf4a17f3e9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44baa1e90f281e3a2128ab3326047d3d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc22450f0f04911b880d6d3ba7ab32300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab13939a06bf996ab6790e848966598301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b99f2bbf4cc5c30ce824383037abdc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89a8e037905531915974ea5cd1618e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37e572db85157c6ae1bf9b1297bdae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5471b6065a282113503d57c4078747305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4241e879ba4c373d8965bbd685c3f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5f0497576cec9736d733dfa52b6e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad0c0e0529e93b81a5d3f273dad9ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d03f381adc66d3d938cf26b88d783d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15005c33628bf25b0a89f42e4605d5e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7006b8a5e191018d3fb6bd863299eae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ca629ac61feb6edc68bbc87febe2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314770ebbd16b160687f9e6026ab8c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d374fe9e93c27161de79a4d810260dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069f585f80d2b745b228d752e46ffc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a594bfdf4f9288a99de1f1524a3a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45d06bb39738910f44bf35ecfad55b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1befccc64a4e5c13313ca0a7dd27a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bcbce78d8bfde79190c5a62f271fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880367fdf4e29910b16a071fcd85ffa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630942ac80dfa56b2dc08165075dabb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10ab6cfe173f76d937c2e4ae8b5a68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040218ecf1b28ab5729637bab8b3f8a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028277f36330a70d5ee820eafd93da9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b2303573499316b27b1041619da91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459a15e7657535b539ab3635e4fc30e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23a65a8d8d15e2942b4295e5d4826e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403ee525b13556af240ea2600eadaae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b692aa260ae4cf39c6f0a4408d5cb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca894e617eaf1f6087eeb813b32dab9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6a67eb4cb3ebe6969926680af6a53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c917de3a930c558be0d05dc040505e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a998cbe4a396696562b3453a23bfe7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b48f1fd8b5e965818660e3c887fd50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15370024b1d16e027120337cd1c10e58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164f4adc3407f79313d6ffa3b4b6256336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb289a6120d191fea08309ea2ade2c03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a1b04d1314b212860d15e07a8eed5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb8e087e698cfc658e54cccecca312339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70afa82d4d32a6d8f19d649e50add5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062b834ecca6012e68011c36e71b155341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0677b85ad5b5ebb02e8ee43593739342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4623f4db6a873f0cb2cb6ad2bd8f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad3598aba276426f7bbce727717809344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5ab3d94362177074ceac5473ad464345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878741bae07303efb395bb703b3785a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58eb73dcebe26bfc4578a9b3dac7c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cb3b5d27ee48924169cf4f429dbbc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816af07bbe9edca27b48c38b729f4d84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3a985308247a1f274d95d4e3d0388350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7172bfb61fdbc76d42c63d4ab6a5193351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31088b215ee417656733d6f346f33db1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd600f6ae8ded4701d606201e0e5488e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f7fe23be916e57b36633962b71783354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecda00772998243b779b44ad54e01b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b67c39161df3b15be38a8c4dbccc16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc073e0b3926be0a6f5ebb0e528e040357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef383d5c9ed27f885e58bc36c516c94c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a28745dbdfdb7d09481829cf39a6db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92e721922b26391dfd4875caf757e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4637fa81b9c779bb0bfebfb56d445fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4817fffb108ae4b92789d9837addb2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dc733cafdebb40766461f928e4548363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6d56f6ace67010ee6abb9a55f1905364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6b0a616176c0f082c9d9ff634f2f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cb5991ab9a6d7879250c8de77e30d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4ae256e98b19bf183a40b49d6a4e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f633191a2baa1e5e8aeb2198e93ebf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9099307a4ac855777fe6c989e7ab966369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66addd620b9942b64e5812fea67f475b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b70d73037e7381328bfa409f2d27b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82a5b79f5c4b2440ffe3ee6f8c613f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53057a0877d83af6ad29fcefcfe52a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703e1ab605087543e30865a30624c0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b430b3e068027025e9840e3d8e1f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe774405088bce0ac94612b8bdb0583376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a220ddf883bce59b2f7038b3ba8f12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699895ba91f4e50d4ddb746ef16f3a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96649a8d04d80b0847273152ec016c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9209eca802fb8d5626ade379fe369fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e854200d7cc3b38825dffe5c74b4e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f3b0f5a1a88698f7557abc4ff93fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e6873b3a511610b47a55d1896927b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e67ec1343fb9c038f679404fd56e8b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258081b32ea80ad995d5b0fa3eded53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5a80efb2cc3cfa8214de71c4adc49386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b00e3080592928dde25a301d593f77387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad5b5812484792dd21c530d41b18bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca5f5b6142a0e2c1791ed636dd49a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc632abec213a610e88de1cc0a11e0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb969f1b5f52501480f1a13fe6a2a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3170168ee157f32209c277d9875366392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db938b2a24d31f5c87fe4e3548751785393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342ab18ce97d64e45361f2c85f588a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d88b24edcc7f6016ae44da0ad6af7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e51011faef7944b333fb18207b99d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050222634b03457913f3fcd750c991c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bbd7a049014c268ae14944ccd3ce7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135522c08687dd7dc5cdc853e92e537399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d016c04c2899da37c80b818cb237992400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54b6f0dede8167b02530f033b75dde401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482be7d9160057ddc23949b4b81a157402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136292c24bdf31b4872f2a81c6c445f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576aa1a1b0d06a41fc3e7a0bcd987b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2b50361442bfca4dfb36345a0358b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e815427ee2c0353a01406329035aca3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf903c408bd11dc8f47f50551fa4711407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca16ba185051f907575eca118d6642e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568c4be108e77d4b01383b32567ca04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772575d7440704d44fbcc2eb2643ee0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bd51f0127217774411eb7ad54700c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec880448c32ccf788dcc92d8fca026412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f91f8953e82f9015f05254dfd836f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863c5a9001f38c6bec38a95e69e96e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaefa1f3d198228ecd361b12edb5f09415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e194d77946f3d68815142441f3804416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d69590e918c390e813c07cad26af8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1c776a0beb46891f79ff6fdecf7e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ec70978f828abad4af2f7beb2b597419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87b79137331e092601aef3cdcbd9b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46d68fd50c3feb3420756b6252a831421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66393d109a1b5a548ae112ea48e795b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15811b992f7ccf1c18778096f596e8a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05e7ee51a09d253a002c651050a5e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fb3059d39c0baad109576ab09ac8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e856059d3b868e6b1cbcf742512eb1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cd6267116ee4071a98c6efbbd01b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388b1036cac84c8bca4f83dc402dcaa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56576b760adc188f9d42e1c0445d143429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bca5dda0916aa6f93998ba1abf58a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ba416d3759a5bd865434faac0d8bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afae22bf624d4af642a34835af55a23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11188f72c27415c6e5f3519fb2ad8fb6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71781bdca3105f891de5d57ba1d02998434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838cb9c6b9d85ca11581f782febe29b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e809bc8cedfc26fac5d08002b394b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51866bed18d538b4fab24ce122a04c77437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161c8b4ef136425968ed2d7417569c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf964f32b94c532da223f1cf093ba5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f491626f3bae0fae8f5348e48e32ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d7b43bc4aa414e31860afee0ccad9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218414a1fc7a7b1b7b56695a19c582fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508c9a8679eb071905377521a539942443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf5f7257be0c448e3114b77044c275444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31d5b3c0422a310db582a18d3473e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327881102f3d6ff34fdde3b35b748d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889af56f7438cadaf6da3ee0d64265c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515715ecd2031790d0d59816909fdedc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25094010515417097f36f65c8974745449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6040f76355a402dd152b554333576450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e44d170ab07629c35c4e6212ff4f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510f8659668f3909fa03358f3f26dfa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf3b688200e0d7e5c4c7c463279edb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edb2f69d406515dcb55e13c57c3b93454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf632f94506ca69d01e9994e01bd799455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8aeb7b29700bf3d7f4700c34a646c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42215f77f23109344c48da5bec2cfe4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33a75177cc6b1fc7b2c4bde6f4866c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043428c347c2d08be00a509076651b2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3315b1d310378a4e57d801b68334be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3467f3a25051885275f6938886e3a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4111603f84be61e674d93354bb395462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff41a3cb3e2b0ec6017949f4af42ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2201568e20ffa1edbb117b4120f70de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511b83a73f8375e2a776442e67b8e97465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf963780d2441e5fb94302562dd658466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4a763830481c8de91646b6aed6bc8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5601edbd57b6f79641ee758d13b630468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff954c6221bcfb3b4c1bd8ab58c668a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96baffafaaea5ff6a86e2aab84d7590470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8ae25cab5e104aed6c764ae7261e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3bc216dfa0fe057d7e0775d6c554b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f535f2fa397187bf8b5accab25a004473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cad7add0288e9e7d28bf0fb54e8aa8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfbc57ec4d334da37656c99c29741f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4a850d5b82ec8a6295f6979935a4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659b60edf319ccf109a768f009dc857477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1965e24437199151ee3c09e2b4079478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be602b544e897a893a3df1ab38cdf2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b84e958d7654db7c50f50663ad954e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0a346eb039297cff82b35c0284ca9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3968a9704bbd8b0716ed34e1f038a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e9ea761b104e2765aca74ff9ab8fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11968157492c5102bd7247e1b1c1a3f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821653823716215835b52c30f7bd6c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5f6d81e7e0c2f2d866df1f3a2b949486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078283ce1dbe41f715ed3bd0eeb0b40487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0da38671557f5ffeb426fc122c3f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83893527110ba0bfa27fa07812f1cb84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d518bf4840024fbe3517da914c12a70490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c044ef2f00fd46e62422033a79b364491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f6be3f12be7eb3d8053bc56e8f5af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390d22757fb9a1526333b0c29c4a0fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11a65b65b16ebc1c4159342e4df68c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1998f0176887cae3236625b77d346495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc26b56921d40e38f07b5aa0359308496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7f89ef37b1d4ff04ce0f3dd6264fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486720ce5029674fa7dfc716e5992bc6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b88ef6e3caffeb8b5bd6b2440aa34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928af9cb687a4ccd911d041b1c8ea037500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29867f562f681263a3615a0a47f343501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541c16cf5e8d9e4549e1b42fbb6b4d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabd239609c0627c0594d822d024555503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20d19646815f5d41386fbce6ee5da1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afca35ac5d56dda55e66ef7c47a2da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43e6f66bb4fd0087e2fdcd7e2f2345506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a1e411c81920e3aecbcc1c8d70988507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5cce56b2805e3480a288a2695acb4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1be143a7f299fb6c78bf91ecc62d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbc3b66f66a3bbf271f773bc1260b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd711e6070e5add3737f5053162a30fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33115cc63aa736176f3452c242ee1fa5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954369958425592873a155d36d8c0cf8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cacdbf99d329f780fd2a78bf05a3f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c08ab8961d7ffc71a14988ab148c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653e2162df5e7a856eb0f77f5520b24516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2243c3c7eab903795c519d05e70035517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8881331b6658be297fbdf123953ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bef518921152d059b79cdc9bd270d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30e830075de635b40ccf51681a8d61520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17170c743cb74d6defcd5517a44746521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8007d912b57987e22355899343e3944522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5fcc7858c7607189c72a2e6c6244f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facddeb68fab821a7d0f67fd660edcbd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11af9c5b637bf09b98bb277f1734b69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56504d45de23a880ca5c54aca79372526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae21a8622f2f4f3058f48ecd37846b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fa36676b60f8a19813e5f5d0df290528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aab9943d9345a8f942593cb35329b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80add412c337b2fcbcba5750ae5a76530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ebac354a97df1875db0c4335945c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34067c2048c44c5abf29681dbaa55133532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237690875c335d6d4854fb06442d605f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a813b839ff401f37bb226ee978086534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4ac9b06c944f768dca83b274b2d69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceda1f69fa3c280084d8c15838b77fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baba4cc882882e51a215ca9b6f1d6a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c2bf7bb98a9f9ad07d2e7c2761be2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf99adfb77de24b51deb8efaaa6997539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709446ffcafc34ee79412e09eacabd8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9c27e9e7ec31527c6349c87e891d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72613152bfb87333d32bb3b013c868a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da4045cf3973243e0745b717f857bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f04241bdeab9eb042ada3efc826170544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1222c3ef75a63c46d234e1108c4919545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4b8b22f29355eebd052a57e15ac59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89511f2a78a90adaa70e05d6aa23c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba717cdc539ae9ebc78e3df86689767548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160aca12affa32bc220baa673095507549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162b5ade6b3d1b2c828f96d81085c0f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9ad8253854ffb42f2aae3493cbe0c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd08a92e22c2c62473bfb90702a19d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e22859574ed58e2bf2fb81ff22119553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49544fe6f524a056be458496085cba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e46dc16a9b733ad25c62af59e3a768555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dfb016a3844160aa8340eea49d755556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfe9d2d979b44cdf2f8c820ea40f85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b537a5bec9874a35a9cda3e6bce7e18558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9ad878b841b2694b5d4919d6eb9c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079f074ca6199c1a6be0be5511fc4a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c5ab60e4d6286eb19472412f9f62b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183d156a272b15b65b4c8df104e31dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880f745fe36560508de8f10a9048c88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ac5883ca1e98004487afc6424d18a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b36c27537fb096096c4814d842b4d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ea5995dc98d80706e097ec1800688566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b870aa2931d9dddf8d57f8e2e430c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e0ae618066ea1e034a0626048b8a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8ae5cfb6e48b9abf957ed365177fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208fa18c2d11df8c529d2cb0686867b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ee19eb132091f53f440d47bb0caa4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0234568117c3323af753d64613ae80572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb03c867b581f700697b74568b63c8d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7b3f3d92e41dd0df1d47171727ace574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e0f16a7f2ca48077aec8e69038346575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2583eef8505bba5d80ddcfaa2eacc8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f87fb5604a15dc09036e64df58a68577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d1105675cdb294979dbce5f91cc0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c802c500a680afd109a9231aba7c9f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e1c215ff5acc319478d67549d76a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f7bdba2c6da4897a40e1a5e813f03581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddced68e43b0b5e88bf6d5a1d1e1166582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794ac8b86cdb545c367f4f9d4e0c683583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6650211b32f37822e6142228e9d6f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a457269fc4071bfdfb44d597a8ddb19585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6673a6cd8ffbaad35f3d786b54df9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120cd421d7c82cd5a564a4331be3a43587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5905273bb538c142437eadd26880957588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e0ebd67bbd6a63c8424a5922fb927589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098844aa5ae807d85f30b77addf6cf9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69b34e5878b6ec8f35575161daa1a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94df81aa99da030cc7f9ef6a152ccb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8425d6598e22b4457049b82debaff4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbd84ce6e1fa9f55395e0049c62783594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d37ab3a9e838cec0f727914eee19f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b529af8ddb2cf7365c11b8b5c2a386596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdd0fcc2c56a941537c7d81a1fd2e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a91ab7af1e3ff8d7067157b4bd34a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bba6ae797a771d423d9a68ee0f895599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a11106942d7cc29e6826734e2e5aa9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb901fabf43ac639a41c611c814a20601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d083b7538ca15b884851a82be456fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccc09574dbc2c13b1a7ea021a6dd5c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0d07ff2dd989365c37ed21b127625604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294296c6d06ea5c451afc688f0f88dcf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dea72fc3e654d408e7b02be970f80606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b22fa7f2591d86c6088bee12c2555607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b311cfd83727baa980f6ddc75734e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89bd5d0be7c8eaca6ffa5748b3301d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d3ad181c5eae600f16bcf9d676de0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3155fa46bc874a46cf230c0041b2e7f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d9d3c3ef73b3ed7f87d9c7d81384d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d224e46b36ba80f9463f48e8d76062613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57673546878d0ad00ef1bd7ac2468602614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca8c774b568a29d7790c5edddc087f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa569f38b161dd30974f491041a3c450616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9ae537de6d8d977f0b97294fd26ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18192e9ebda658901308550a8c890802618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16cb4185e353e4dbd3ab17c6df915c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764681ef3efae63cd459829b163db2be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880252fec51193dd349dd7c3fe476ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec7b4e798b369cde56120dca4ca3ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7f6a70060aad42ae6a75a642699d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e412f0fe3015add8cb99b3946f15d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9889d2a2989928c6eb4fa483d008a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44440b98c04ddc63b6defa1e67f7f62f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070605043c67518285f497b426d6292627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a9cfd3a45130470dbc1e6e6d96241628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380490a50a692bcb2acae08a358329b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b3c31ccda761872bc16704e85a2ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07c9c6bed0647596f28b2e2fd1763d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d940d8e183cb00edae21cf26a072677632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf34351fa9461552827586215b8b5a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b022118593ab0249e4db7c5e70f9b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b0e890a71cfa074cda749fdf679aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fb6a09ce848aa7bd81cd78ae7649d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea140d34e4105c752491387092beb55f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b51fa27078e12c81c96c70952312a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7615efc001ec54a63674bfe5941e30639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b697809369f0ca70ae8f2fd4cebe59640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6544bc2b59b875616cb98081b168a44641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647050e7394c46fe3a75ec47947ea17642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede147267833af26afabe0cdb1439d4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5d75a3f318b7db124eef3fdbb8a65644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302f0e49b71ef0e865344951fa310c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca981d234f09134a14ad99a28f04b0f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c72e05a890a395abcf7fa9554d20f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559988dcef038d0097a0a9b2dfb356f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e7958d9cc560d4e3a7c8e1c7ee072649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c2c08266046b26641fb7cd96c6f40650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec613f45fc0594a327aff4352ebec84651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b28455ee2f2488a3c12b74f2bfd698652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07565167b398601224d7995a4bb024b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f65cc81688344e712178b6cca3c96a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d89d9efb4aa75c50689ae8c6667e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8417e563f256e6602dbb27a713b0503656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c725d4ae909137cdc5f0d8f8f724a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e565b2cbbbfe4393afa0d305c386a29658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb6820ffe7fa7991e52fe8686ccce8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2130a2be500774d5152819c9c6f2a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cbc1b81c2ad497ca3a4f1a4cefe1d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753090a9ae5bfa68f541213b695fe85662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae15b7986b1b0a19b09cf5dfce86a64663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9e29157aa7b93ec338a89d8dd4eaa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44346ec878302f6e62613b11f5be4f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d7e8d9290a3f55beccd69f69b0214666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45811d3abf00324fbbc9cab27fef3d13667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac888bd587145c62a1b8f099fc2d111f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a35f67f00eaab28c19af0e99c499a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd509502f9859f5ddf861ba8dce56e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791339179b9d89d7bfb0d53c52a618cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537782dc82c2c78e19ffc07ec873ebb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71bcb5dfe0fc28ea8dfbfdd0c52649673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96269b6c8fdf4a70e8bb5689783c34fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d3676bca9bd177debadd01ca9b9b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c23c607da92906a36a96f14725e6db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa0de36b0fb0f5ad85c2b87b33712f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093da744321c44d1c4b4e9254e2b4b2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7446b96fdc89a4b526b9ec2bb5483679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138460c8580a55a0a73e3d09a8de0e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ef391a73bcd03a4b435993839c25f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892feb72719c8dd678c76e33d6dd668682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d05092f898698b29b2830674a9ebb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddd8a05ad8bb153ac9c01de069ce3e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366afb13cc1429c18d1b9a160fdccf5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1260901469d13f34583a3f14c1faf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648c98b06c8258daec43fe65a95c4aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe81951e6d2e3170986708e56f5dcc0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05848c85d16eefa05fb9d04dfee82f3d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a762d08c59255bc6c75df654812ebb7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768c8d3ac8136078d278eef1c642a0c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fd304b6805e3267cbcbc981e811f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b110f3001947b9528bd058b434451a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dc8033a68e451aa3b2333c3fa67db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbe863faf262e0bba0a24baac70790695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd486c14e6fd64ef03c65f3d2db186696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02a5cef1b82b75889195b380b246c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15011af63463c85a6c22c461fd12ca3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4938a4c337cc1e27237fc0f3fd9dad2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39863f5c52a073f12d823540da4e60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff8a25a63127b76f1372f61a41dc9f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b874125fc4c4c61ff4ab9ca95805192702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6862303f8380a3f345e160315b86ced703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4960908c60e791f74231f503b1a2555704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225901b77e5f111ac4f345cd1cee11f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5add0948656a1158d44c669f38a48a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680920f1bcd3bd593437a57c9eece162707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13895aba0bcd702feee10fde09a121708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c68f3b5ca1ff4a0c8f3ad3b99ac06709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbffd2a0243e4835865c07fbb37a28e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db81d0fb8e5b9b3575f6dcf84009fac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35481ca44e27749149652b72cd16985b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda342a11a5723dba02049051ce6f394713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68e9b6d71e5ef73ef5f3e5593fe0a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9193f7a58a6be5a834335a4f92dd71715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3659adb588831959bdfa026fb1cea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777093fda13edd393d25ea98302afa0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d56fec7b58baa0c9ca11e0a3e24c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e4d45dc6341d8a24de7984954aea3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c3e7cecf5d462863392925f21aa14720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a28c00be1f45b44c5fd8c485344ee2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edbf1c28ad55bd6f5fd860c2fd0e0c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9285f90e8fa3a0d153bbc12b2c3592723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5730963bd77ef67ad97fbff7557c3f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e19cbae302ece4e7d5c0c2ac9e712725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780e6ce71cf4bc5c635e9bc5cb12a8c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ec31c3b06d7a4bb56c88c8c78dda9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31af4365d91c936da6ec0f26589170a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e543add9ac511ed8ff81bc6b6a7ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c43fac6cd2e7ca02315e0b2e46731730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426b4af5b0e5a0ea69daf7deaca1c89731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760bcb975309eb850b30618b6230f11732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ccc33ad1ae5bf0eee8170fb1c94fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241913443bd8920da3025d3fa2f0f03734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4760adb8531683d49ceecd2a0475498735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88294e44bbc788fe243838d7b7777d17736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef5742460975af8a42d41333036671737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6087c808939d8129109b79654d08217738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4e940741d29d125c84fcd7e99cd9a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d7fee8a7deab8fb42b9ddcf861f18740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00815f98911c73e647b0a842191c1d48741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a8c02252b04c96ac25b2d7870f529742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79d3d34775c23257ace4ded44401f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d623f66bc07abaf196950ecd9efb1a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45789030a4ff74c1481bbb5afa7fde1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c10d506df0b91935f666bb4395e081746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318aa090427f4fa238b155a45068c34747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdda3b57b4bf6d8fbc05e73a0a0679748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ffa2d3372631aaa462e6ffd8c3d57749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c184b3dc9d4f17b645cd5bd05a201750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b3e628a31ab87f9b76eb145ac326c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c628f6b13d4e73cff43fadbb74629752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4ad78defcea763b311d0d7b2b931c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>