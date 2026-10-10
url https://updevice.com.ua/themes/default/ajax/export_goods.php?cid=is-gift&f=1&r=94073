--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbdc5b8639cbdb57456b53006ddb311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573c47d1925631cbd59e53dbf4da2022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00218844ae45e8b17206da8a661d28bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e4f3eab310d971cdffdba7403dae14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb3204238ddebc212acc716cfa49de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72476f08c928f9b438cd7785392813bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f8d2efaba6a4f2653b31332735fef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018706e20e0a458d7a4b27d58aa75768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659662cd7ff48ce82df25392b7cf2be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907a8bcfd36ec5e634099e496b099f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e28d5c5f0ca456dc4397075f0a74511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ce014da26ef35b18f20ec4676b50312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099eadc0aae196b7ef2425f36022c7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ea537c562ab4261f4c5077770dd6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f9cbc4639f3771f6c0b1db355787815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790498e08cac310ae2a1c6f104df381216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74e6e3e610bca05f3f437fa985641217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5897a0203901ecc4bb4f50e91dd8f5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407c95fe1958276baaa63a01578bed019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e148e919755bff1403d8bdf4fbe78320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6f62b0c03390aedb6e0c0ad5fdb3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01d7170090004fc1b83dfa1556aedf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e13a2bb9353b4589e550c53ccc44523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634daec796c213debedf15b39d25cfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beabde0c3f03f514218e1b96867cf425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ef3dd013213b3724906fc944f531426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6f212f17a35ab754127ef87e772cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c377f80633fca858c13af1e9a850ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7b2cf76be1599f74ec2c86fe36b3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a28e64a0e690e53c09b820a6de13330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d82527a475047fa833da7e820f4fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ddf344d8b7cbd83d38022ce0e1dd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c32b795cedd835ebdbc8b6f30b2c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d0434408431cf771847b9f0e2f16c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a184753d55a875cbb74b7d49a9b5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0367c6247c1ff0a032fcc9972130a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b124e286de74a998514097c7a4b2ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ba75d374217866629fb7b1978b7fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf926a40a9302e62e27a5d57bb4622639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015ebca485e13263d67845aca5f5da140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292af9f7570ea7b7a03c0c6bc274bebd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac4fc73dcb55de1cfeb518cb78e01542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806a459150fbed8022f8cd55daed1bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4ca08a9d654426d6978806423b04f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d07915ff70c36f09c790ae5506a92c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e328ffbd3c6be8cdb26eead90f991f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257b4928f2dcc01ed3bfe5292b6b96747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2385a197049a8caee2ae94152d5fe748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb457c29486e1fffcba45bce532aac949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230245c68a55e58db285a3b8bb451f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8f829df6f6601a3360ab2efe7c40151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bec283d7870f0df3b4142655dbb4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8d516be7f81651c7d79d3ecc8960e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a84badeb3ce6f1a43e0deaafb9ebc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76738d3462665366bf2fd2c40befdb4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccfffe1a487cad554c61c2beacce6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620580331af230c05ad723e78e95d7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d75a4c5c64679c56167900bfa38a5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303d1f0c46d8961b4ea7407d96bfcf759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8427c78117dbc3333b39df53b0d882060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad54058a97329717f24ce7f64641c5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94d531b6262ca8a693c8a4ef6bbe7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fd8aa98a9c6bd495b20a1c3fc1e9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d3a088eb9fc6737efc1bef328501564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e9a0f28992cb75f80da7843d3602565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726a45a759ecb24981fc9e3b0decb5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eae8a49809c62acbbf296a0c88f9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94e92ebf9c12628f583bede195fd9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43767fde0c2d87ea5e14b89c0ad0af1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abd62b5b5bfdb2c4e13efc505baab470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d671acdd5a5ae26d81460211a5763a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd6679e9dea959a91b00fd7d0169ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8842f2943fc02bda00fca3185a25bc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25491924f3ce216d100718cd5bfdcbd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be66ffdb8340f09d4f6f4dec925071875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268cbf61a9c4ab421db4b8b875884e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0ab2542edecbfd93a8a5874c2a2a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329aac6a634d20965dd446639e7cd2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebded5be881cd038c3a5287cb133d5d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e58266cc7f89122b5c16065aee2ece80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931f266d6a67e5e20040ef0879bbd5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3d032cdadd1a82e2c58f2e05c343582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a065fdd2dc4cc6706b11fddfd577c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be13f52bd9d192463fef7d04ebe1e4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba23a3b30e2b7a447d6886a0877214b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84630be18f09edbf273938b0d1484b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb619a01516899a4c585e4965afa0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1a0e17e0580547415b2704fd8c0ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637050c08a513ec040be18550c1457a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2e4c6b9312430c1fcc2367131019090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fba3eee0ae90d868a0b1715e914ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb48a14f7cf316248e6764e284704792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d293c09c2e35f9aab93b3df52f5064293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c9149df10155b5d6705b267e6e42194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f53ddea0328a37d94e33dbcea637295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f5ed5b338f434cd1ee7ed5732b07f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4acacc1a636ef3234c5d99feedbfc797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca12c8b630dab931134c30837047fa098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbe1d2d0f75d7fa10a0dce1f8ad94399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ca4c91f660c5261fbe77c54d792a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ae59186edee279604c1a6ecafe896101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ff662ce8101e4801780ac6bb38c20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e14b9c039390339c1040f84757937103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584395cc51a0581de0f57d40dc09a83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bbdd5d80c61815b15b95c05fdef22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f25180730ff673b94d4cd7ceec763f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc8f4c7f8293d45a27b2bdb1f8f830107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538d782982e3bf4b3a632f7510042f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f1f181849728773a02792e7e093e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf260764990788dd65c7abd8c8813afd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672646619df8f22a83e6cd9d6ced72c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f552d70194506d725a5f366056f15fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbeb5aa8904604c4dcbd4eac19ced4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4142d9893c972bc7809f76f6c8bd6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f236d3c37517345403edabaea1b2d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a86a6feb364279c26507440818912116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4304ae080883a588867c962c58647117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fefc3d04f215e64bc97a2c639ff04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6935f98aa3e6292c3b2bc073d9e341119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f886a5512be1cbe89edff8021fb51fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56845edd6575247b2f17f5ed8aea2c25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fabf2dd289a0598e51b765af0c060122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933dbce8a619a09bebd3cd52fad3b24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661f681ed5e24e31c721ee32ab22eda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56184f48397e7614918d8839e912fdd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0fd47bc16391fa0d75dd4fbe1b5fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717fac3a456ecc25b4b07f5f1a25a65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e6bc849b687b525fde9a183f8b51f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de159b5edaaa549d574afa024f833a30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f36e8f2c0f4f77d4861eee3fc3005130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf79772ee24a043b17098cf07c46330131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad9ab4fa5732e3de314e27b6d1e62d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62f493450ae9d51c8bb32bc6b9e5d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e5d93a8795eb43b406757ddfca88e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06d0efb6861bd56331464b42bc1dda135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c771ea0c37049251e4678e60cd88d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba4dce392c42b943d2c77407d31702137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719131df899744ffb1251d92160942ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9fdaa8fb83796643bbb4e8b3b38e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4579750c4aa33c57a604a839fad44a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10b0d39f87f274aa618f3f96823615141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a21ac97a4b10192f374a609a5d421f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a9aeecf527ae2b0af6475b905660b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714871c7b8bf84b7669847d17e9aab6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054de20b8d4180febccc092c4485c11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2396b7502fa2833678391e8c038f19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521593fbce2f99045d12a37871abcc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea6fe6d543fbb0123028f07439e7c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191bfce0df72459f4b2eda705858097149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508585d439e12aca3b76cf9ae503d75f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bf69ce481956b90786e7b33030147151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7ab6a8517fb7386f193a278fec8c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ebfbd6f91b6d2a7fd3423411ea36b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3da012419edf3a2ea0ac30ef8b4919154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42596dbfdd67b10134d9bc82a3cf25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a641616e72e0a07aac03bdfbbd68f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3141d259fd98943c713e0209fc48fe3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9432b36e4273bf5bac4f460ef333e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5edf0a18b4c06f61e635db09e4517159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8f2389f0859c555f7fdc765979658160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87151d30d1da2a31a31b3b67ff788399161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e64a83aad2b2f6139cd3cd02d1b7fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89bf5df95b9b60d3244af5713e440f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7efb895009b2eba14e4136c6cfc70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08b9e32e299787857e698f21d8f64a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bed75f32b7ab872d75a8ed1318ef88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a83ac59f4554a3526d64c633950de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22f618bfd95400067e08c597e8b249168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde2e0d4f33808737ea5901f80b097b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c260f0d98751a8dac56f20cb5d560a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98222ca049c8506900a4f2fd8e1219171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdde4c8f6fc12e0addb34b9f1fc448172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d25c82e184bb1c1096e14f842f28a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca968d9ef02b132f83e2495d9b4b09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458a34ceb71964462ecd76431ec8939175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01b119c29b4e08509603f6be5bef8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b257f0fd7507df623777a405596c1c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8eafa68e9f48d9741a5bedc6d54f50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7e49f0ad0d31d3e130ec6048a468b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bac0b8f92b268ccee087f359f3f607180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851242b590a501d53ac8e21a34fe3ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b0fbd17e4862c20bbdc16d7dc5904182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e4ddf8c1914ba92aeffdc095ce9c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657f4a8678c3577c52ad91ae5655095184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25307a8de5a8862c30e4922a74fed969185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f4c8445214280c3beb83840cee623186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6bdd4569d0af4e3a56a31629f922a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf2981b0347c4092407694cccc0b14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759f09141478af3da688bea99b7d6be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d318922daa291194b58223dd97f0b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd419651b4ff948ea1d6a8bf23866d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ae7965397222fd0e2a4b2e2323c90192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85762c263c08efa1551578f442dc2878193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f087d055d437f198b08f3f30d603c1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf75089f3112fd5fc036919c89686a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfde5a80c298fe3fbf5e454c1ac901196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef019fc03a01c56f8fc89ed068407f56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8816c61ba17a6c108f0d67f90db8ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b8f512d2e2984b681232eaa3a8033199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57a244325389c1c3cb5b53f7f96de4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784656beafece09e0b98821999a46f67201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8aa48ca19ecfc1effa15ed8a504f68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ada92b449e24fa444f9386b38b3544203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8f649325bcc447524d349187de412204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95e0b8af365d43573962953ac3151f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2eb3dad4ebcdb9f4f9a6d25b055ddc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c08bad4c9ea350cd4477e059f215ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c594a34bc5056b6c87bc1dc3e89ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace52bee630366ed11df674613322c0c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e668d4a5e122e15ffd4d6ba15d4b23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b961b2df8d3084aa2fbd3b789a2d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177084423711072f9848ec748da95a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d460c2d4f7e3d115798850d5984713213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d184428b05b1bd7e6f531e983854164214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b3d9c7a3cb809bd689e27ad7cb984215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4964a43c7071bd559cc35fc65c4416216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19280171229b0ea74d4c51fc347e6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797c269d1d6ced2835d60e603389144218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e5f6a191ad4bc8c38ca5c6388f761219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2266545c278dff2bc87700b47cffd0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c29f00398a8662203f4fade68b006a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bf6dba681290e70f1c0e849b29587222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c1055cdc3cfe7cbdca9b8f18f4ce3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36acf7cdb051a1f47e8bcabc22ea51224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac43907ed1373f5a360b09df6b7971a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d641a970a87e7bfa5f23a6afcd81e17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39820468b686bea7c38cac2069620f33227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375b7b23a78cbfcecd24ae414276074228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d628ab1cf0238157c0319800f07016229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cd1201a32dd1c522086f299e8f1ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407bd3973898e65163464f81567971f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c73cde4c2f1dbe7c0ee3968df6785232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565cfcfcf2a0fd050a31f798683aff5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3923aa6927f346b68a86f3ff459ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cea05e570d1ae2b48b94d2a3089cc9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3acfd24396cc0158ba3f2babd9bc95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab04c2941ee2e631785e295188b0aba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c042127f9947ed6a20523a57a4ed9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6128c788ef35b9593f931a8c49a39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a22c33a35ae185b51b68b7a36bd652240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793924e6ab5f750ce480937638579ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72380f18cc2def867b68cfab1c9d05a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4c1d8626eb78916a1f99ff70f6447243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224b996a65110eaf341d81cb9a15af5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a9eabb86fef899ebd464b33070def245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1a9ba1ce2084da8b04707d2e21e0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a690392d2f8f349d50d677c438bb287247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c457449dec8fb5dfb41784891663d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26233fa08111f55f78e91e278f6761f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb57233fd37f6130c86c554b46c1aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d941573d49709e921d61379ebd4bf7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf05cde9ba39ef741838644496b1af4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb7dc98968f7ead7061ff253366d19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66217dad9bc0b024338e59fc24535e71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8df823da9f0d5a9ac11101686a047c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176b9f94875ebc83136ec8de12ae770256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd327947db3c133d8ab1662b10ebed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcc3d25dfcc3acdac902a8967ffa9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335bd1fbde3dd5c3c9b9e11c1b68c23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fc84ca0c17e1d1407e4d2a1eaaf30260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75290983baca86df0e03591861df5362261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec1f32de690a5c77812ee5e8f048e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb112d1cf98e72bc812a90cdea16ea1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0e0b4dd462a3f758a09381fbc3b4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33514d188673f47387ffdd0fecb4fa5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5db3840a2b1007af052e3229f1c90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972be4575189e967336d506646d060f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb241d145a7ea7bceeb75eca68d2aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a77788d4711f410dd6035b54ea2d1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf81d384a6b3bd4af56a34fe0d69846270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f71aaf24663de2ac7e3d6e7c67f2eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e9b7fd67cf78f6feba605425e4678272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a17974961f0ce7b5afc9a1835a114273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95029aaa1bc6c37c562f31de7e1176274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4b7805ec1ac4c284796f02f65ac8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d0c857c14f9003dc61bcaecbfc651276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d997937b5dc0286783a4fd6aee8fdc3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7bf4e3e587a4de2891fadbb51c924278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942457846edb86b78a292f2389230cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0cabf13480f421285e91136c8df2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45038a737bb5bcd353255c94d84f1b8b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd63b18fbed4d8a75588cc13f34c0aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802b3c476198fc76a9a9205d1e8ffb6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a27c419115ec8db0729887b219ff0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c1cf2c370d2af8f2c846c41ad9456285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07e3047e51cd8ec387dfd055d7bfc9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc42a4bec8777257ac40a8ea5e9c50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c40ec62d7370d61116c29ca96c611288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9c5c4a30dee6bf3bcb78c5ab76ba3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1aeb696015af0113c853778474870290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4ec5c7f092d370131f621c58d62da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500308a2308c469505fc91585ac7396292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfd2f8dc0330839d6939ba9dfe960a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e375e70f9fc451fbed83b900e24f6f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0627634d573ca7f23fe58b11e40c025295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6902548a5635734d4e4807bcbf9794296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c958e94a107c3381fccb1a9c548e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cf491b24cd42c654e0a206867365a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c91824c35d177f650a0d5fcf79764f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f58820ef212f53401442057f6d28e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549652f81fc87e5544594e579ec06a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e20e25463d98a29bf369da1b3bba61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094830bc839a0b2332c1bba02603b8d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a9904e3e14de0a98b50483b07a086304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aace227a0656f2151124e56f8e4574305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b1b7843c00fa34edee8797d02a757306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cdfccb4d36816e5fe2d927b6329f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c888d76841e8a17a0f1f310daf6d59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68674855c46a65494e3cd26d79705ca4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039acf2803ca5879b5651a5a776e7ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bd1dbdea8e59f2ae6f78a9e48f1a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d079fbc6e959acc6ce6d1f1458276312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a94a9da7d97ea1d67be8044ecf1bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e376f03aa3cc50263eb0063535c2b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07edc3220e272286500fc04dd6b928d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55f5350b66e4737aa91d745db14a62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112df341aed1bf94bd08846641b828ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e42cec738465f82c4c7cafe56e02e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269820dbd794e5c86aa4e1485da3b1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a37deba5740260b078dd06c925613320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d052db754865c037b49292ef35ef762321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef82dda146435806b59829f1e44a63322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3107357ffe52b1fb81f87e2d62fca7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a105399f65225970cc31c55625d511324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded86e4d5d93c200b9953ee4295d036325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f627168dacc26dcd753e73c537d1fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f8502aded9f19884924051da93ba5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd076a7b89fdfda92a56333cbb3b784328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6ef287c2e21106c070d529785973b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efd6bd121cd8f864cd8e70a8049d5b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190558bdfab79c199ac12c57f7e40fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b79a32313dc2cdaa5535790d43d5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbbeeeb5cf625040d3207eed066ced333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54913b6895177d923f5f8a615aba6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b4ff01b96a711e08041e3b5c4ee80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1167a75c6dc978bb90a36669924c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8edc7964f3e6ee3b0a90cf6ab18e1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ac27100d29a5f5079d2d52e354fa1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a296edd70fc248659bc881bdd0abe6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d38660d9adfc82890a8d7c5b2b3f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe8a0901034b3c85f51bf3831fc619341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620adee42a91327e3a72fc7d9624ae59342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dc0bbdbb3f6493599aa3675e3b0b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5705cfe729adf9c384fdef693e2b35d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770859e39ff5483a324ea93a836058b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fed6a9ccd294f2478dad1f0887f083346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cb71905a5ea26aa401fbabeb22eaa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8256ff56462a21bfa2c0560999b744348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18813b6d033c6a52b40eb82ae0b824349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b875b876f278c07536366526bb7f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94b1f5107b295c7c925e86954a79c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f638c0937c78202ea44e39b4260154352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45011dc3676b5f287c5d3676480d9dda353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b74a35a53fc532f7e599b6322f9906354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c42ab28beffdee68f198ac4f618663355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1904b047d7647ec80b9f6db5e25377d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92b9c179a5c4ed9799217b00f90cda357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ca080c466862f244923722b88c98d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aac08dfe7a2bb99fec0e9d3c59664359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19fd023c7cd304bd8d94a0c503038a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb771dab6ee3cb28040de2038358675361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d5973d50d0de492c5f247cc3effdd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215a50abaa5fd6393327bac04ddd5bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da404743b7de74aecdffb09246f7d6be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949aedf7ed80dccff2d42f35a5e87cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5aaf1d699ada9066d36d7ab1ceb17366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04aed34e842723ed5ffd0ac8d709009367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659031e79b6fb9d50e8ecff4ccfcd461368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed00c3cb62825c7538a22fd3da839fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bbf2c1c2971f1c6dcdc5da20f6174370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69895160116c545160599194e5ffc50371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb29ad601fb644cc2687ae04422a193372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dc70645dd4b7a2fa588b6e9358677373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab435d55d0349648bded191ac216f68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156a79376201a6fec7c8d537ef68c9b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabb202be3835a61d06ad7613986d3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dce2acbc5080db96cd03a93efd2b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685cbc0c295de3cb03b41e4a892bf88378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee132ecb1cbe4b96cf5e9b3f8aa0e03c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b06c4a1ca45b69f4f787a31efb8b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fdf8bcb95c80221bf4485d73bb035381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc71189ef197638af2597cb5141974d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd052cbb4364b199cae4bacf13f426383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac0068739f9c68b173514d54743233384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4b665936ad188ff0b1e9d1ab37623385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d033807f7f4186fcde6f23134e84cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5d2334281dcdce48080823efd18af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faaa8e22e4655246bab1dfbc6b96994388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8c9888f44ef4c7574280df99d6ffd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020e9ac0a156e184beaf35e54b05605390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7e98381e961a683b5755471c7c38a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2614c53d5014a21ed375edf0a57a16392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d412b452fec04fcaa3a1184e1ab30393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39f6f4919bd0328dea211e99d16452394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222830e07510e5822d3b9f952adf353d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a30168e01355deb65152f6da4944e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a47326f90e224dae34794ceafd635397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183afaaeeab08b65550f9855cdcaee0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effd7ffe54df8879daf7870b6f47e30399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8360de3c3de37e0581c80fef66b9c33400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a6f67100a875ff4707a38e8d2ed19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1dfa00cf4060b5bd5a3521505068d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72637b5071d25c715f1ac38a77027d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8313b1674b542a0be17f0707f31cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208e5ac985b79781451e3317c8b23db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38567fba072a3dd4aa92fcec7493918c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914d7eac31dd3849d1fd7db2b6c0ded407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b80a097935beac4db58a6a4b15ab41408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cda4eea304dd0a6037f568415466f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c8599a8429b02200f1a019df73f92410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd5af0be4f87b3b25d61aed788807f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a295d915c1b0fcaf7cf1f8f0b9186412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb11b53741b55609eb95759cf348020413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ad4f5573ad72d9fce2f1277cd8e80414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f4f4bb49cb842a78c08b94c268551415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5006222bc1a4ac7754ef41fad09f8df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2cc3b4403d4a982399fd469255779417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850c24ca02b4d74e0a31d1604e30109418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ff5378eb364d50a37d78b223ffd0a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f61a03065e22af266de4ed7afb61c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fe2a473d575ceba15dc2179621064421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ce7cffe7eeeaee19a51511743834f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a677e9a8547161c364ce03ff3c5b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4104a716d7bb12f2fc2392b3b8335c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377de72517e22ef5e5fea80bf60ab1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b00be906bcd2e73cc91165c2b8201426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b3fb0f0c527f69525b13b3bf5bef8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902680f5bb46569dbf09a75e5b579ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90b0206c6819ac5cb89ed2ca115258429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761fc974c64a3a09e043443e462484d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6094df4a6590df33ddd8d42045d652431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231643fa155ffc3ab6cee6e37925bd52432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a603efeaf34f746cf6ea4438b37e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7066df6896736349d92477fdd4e2925434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a44a427e03ef7778ade666004392c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbdd309c16ad5145b2d5eecb196596436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632b03346c003569a202ac586774b8a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90562790d8195983e6055ea2f1e0f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0f97c1c5797fb45ad591291190c6b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694faacd21ad119c51ac517701a87fd9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376841450e79be0bb6f948ed13cda96441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77f5d979edb3f4f90b3d1f085a617b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35920e7222176979060af3d4427d0834443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2415c3b7aec1c8aaf323a5fedeada444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e8fd7573733d0caa0ca653d4eb214445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05630cd8a2a58911c1502d1c120ca41a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146297abfdccf111a0195120fc69652447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac253592d60cdb85ff191752aa653970448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e036ab29037be0ccc2d1f4e30c9357449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301c7d98effdf28370e96652a36dff2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2c3e511a2768ac3ee3899ed62a308451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3fe521b4589593d727078534b40c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f6aba1a64c9ae8148d3673b58c933453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ded2b74659fa024b903d2182be84df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fde6e5a9d2f589008383ed13d1f75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fc6971b7340846f133f6b4e5be22e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a14969d71906782fb88453eb9481f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e4577cbd6af0818ffe204c78ab473458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698611ba61adce887fcd0b1b1bdc50d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684f0d66361ac408172374763174eeb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8e6d8baf3bcaa9e10140ce4abcdfc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d455d6b2617692026cf7e1fbbcf0b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd83b686f49e22cca207ffc28c3807e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bfeaa771d7ff3ce017823953d5035464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fa60d9edb4c251d3e1929db89baad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2daec4e5bfb2e3a1193654c5262f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e2ebb6de724192ee5f171da8d81ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb96abcfd6f2d61822718daa3d6681468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7b461fba94029cf4fa337deb2f7f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924308e0abeea82ed22b9a9ff3873ede470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10111fef1cdacc80034f831c7e0ccd5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82375baecf8d64c6c4538e9c3bae2745472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2745c2032a9c9ae52e6e7bd303bf1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba15200b2045973cdf4b6dd6e4bb48474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2ccfaa6b18c9f31431fcc765f3b35475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bf0a6e1376ce9be9d97fd9efad83d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de05134811f394d5d12c3f7f418840477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6ae263f093fba83b3cf1dc3f2ed32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057718bfe6bbd40d6955c9caf967821b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a18a30d79056862ab707b425c851ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62242c6142f487606cbde26e261e2632481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00543f71887abb1f394b114729676760482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae287f5de539c74553d15d133ce44e7f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa124c0b018884da6cdbb99cc12088e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8597ffd2821a402f4ec33065d0631b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c429b24e0a2c8d9950abd8969787e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cc9054612bd160e4a374b2cc91eeb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20417718b3004f49c2d109ba549659488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b57f5f1d35f25474f16b2ba8628054489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9694c6c8f6e1bbd15b493140c5092a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f96b3969267ad00c0293eab2c47c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16131533e75f1b4162927311b9c2d9fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f91a86733da7648c6f7807e195a98493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c759872ec15d5cc6bc288ca23b49b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dde1d0ec17141b8a219f63c7b2d788495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87c977bbe9864014618ecd8e87cb9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d021d86eaadc8ee7622541f6184bef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97842e897d4f8a06d18d2b65fe15b5c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64475f93768ddc6d74aac22c8ecc04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d438e63cbc07d55b0a538e4ef49acb7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2b0677c76a82ef5975e744e7c9e5c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d9e15e66b5b1f1c248596adabc25d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d33de87579e1637f9d46e6bec975d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd203f673c43636fa2c65dd1572f18f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ecbecb02d5d2055a5dee0d8d157bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572705b519c960c19cf39cc4081f14e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0a9e2159b9df39b51bd60f825fa07507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133cc9fda1bbcff85d3cefd7789a53c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f1b30f73501412f88a6cf2afad3e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b66b4e98287b92cc2d29d38fc3f92510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54bafaf65d89e7f61ecdfb93406127511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a46399ef960aa768017312c62f182a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35aeea9ceb2dec3f5328b9d11b523b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4656b405291f349fd25ef72811a54ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6e43f812dca1457d0fe2b3571e9fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931b6e188e15ef11d50755ab8d68166516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3062b5de60116a0f17a11beff44af10517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1aa203144465536cf984289f584dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfeebfb64c174682aa84daeba28b475519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d358f288b52f3f9cd22a2b645167384520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1eed0005e34f52fb98a220aada9a2c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5d8867552d6555e67e65f79567ff9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef9fe7a2b2d7fee1ebc0d5f81dd830523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc1026d3a3904ce9717fbf55110a66524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f668a137418db1ec4f8e0451667ceba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c00e82afc4ae81d30aa54041ddc38a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a24bfcca8c0a687c65bf295d5c372527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1b56eaa9beec832591cc3f28af539528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddb872833218f9ba7b2f9df9843ba3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bf62c41cb49fbcd6c8768d8ba50b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269faffba01a7f2aef840117c51408c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4d08c0fca2ba6938fa7b27585baeb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c158aec60b45dfe650efa47458272533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772029f3252ff0c304fd6079a8cc0ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a9d73681564d5d38d661873861a92535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a96a6e6b95e6e759e53f819cea6df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52455329c50682f8102c4dadc4719a4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cd507895f783fe0c2cbdcb2c2f64a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d14f1373e9e9c6c7f3ea6f38e3b5db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0116cabc4523b7d3be431b5ad138d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d3cca6d8a116a0c0ce748c5dc0dbf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea932af1d31270746997d280890512542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ace8e0f180b56750b1acd725b7d50c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d362f866554cde4d10a337109e269544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a725743b1193e7c9544d3eef498d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb654846f23c0225d7e65a01e45127546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336bef1678a274d2b7a7761d01b1df8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd735e247f7b7ab90e51c435f1b744e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac46a6f7180d9e4dfb96ea1fe4214ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e959f8f9083488eefc65781e715358550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ab26f55e96ac386746989b54b8513551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef38e39754b0529d19d4f232514d007552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9061b48f907ac414cb21c1a81ceb15d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594087eb8e455fb3b0d962cd54d3c12554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89387ac0c2b6903420fb3917ce8b551555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3b4b9243dceb54b2605137b8b132e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b022f3cc79e6d5ff3858af847753cf8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58094a83724a387899b4f36eced62c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d671a70e1db7741c3669936b6eac7d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d7e3d3c5ec49bf88320468f1e80fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722029fe1ed2ef58e28903394dc6838561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f426d1956495d0b8456cd1c4280b8ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ac0cf202c0700113c8aa5cc3f49a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874d6b8f54a35697940806ea4e44771564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9260b214a8b6a3ccd8eacd02b8135d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848800e1f2af835917f4a136f3516a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cd008bd838e563bee8ac1d1a82fc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f5602d220eae4be0a367cbd195084568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5ccb1196225dbaa6d0bab02c267f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e018d74ad82aedf289e4271d48a17570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babcccb7f14ca980db1f3df8c80a81a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c812a295ec957c37c52027ee18f0dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48049abdc5e12ebff6e615ad992234b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d534619c0e50cb35fcc3fce8da5405574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a858330cf89bbb4d1c5c892986caf1f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e69cadfb12c153b96f6297e55287e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4eef9b7bc1b4f5052f81c0d85bfc7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346fad774060d62f74deefd6db46cf3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19760b7414daf054f4ee636e7c625e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef2098601bfd1264a0400f00033cd0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5125e0c9b69a11d48be0d638e5def52581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9edee5e3164a14d1b365d5c0fe1f52582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec39f5b1ec6d7b7fcafe7431de99db0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc4045cc349aa4ad890fe63a59303f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1cbeea3eb5c3ed3ebfca2b438652a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9f46b146106c3e74ced160c8913ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3232975d81790eee3a0c87de32664c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d2906a15ac84da643bb3259372e0e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201e678b45448aaab474fd1877151ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35457f59d080ddf80538ad2ce176e4b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50448aa51e9b0e08c42666b070e8e495591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca8efd87789935928c389e408c4d6e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f29ce9038df55e8b9ffe1d5e340d69593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34154305c116578b466612fa954d32b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cfdb400dc490bdc2b666b94da179f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc727c5b7259f35e1e4c9f6dc40edc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1149057d49160f5d2c66741350ef1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e2bfdcb13cdb16ff3b09d7847a6ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bada2ac81e753d0c9a3b8801917e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af92f5d91ebfac67d4169ebf33f01b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0047eef44dce95f94540b7b2a75572601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50560f3d7d09d8c1c8cc60470359de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b01893b5f1863096d3f487fb902fa1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f31ac91b84c44c490919cae260715604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969a2c846b28c3634ce3bf778407f69605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e79df7bfcaa5b78d1e897dafacff6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91d980454306103bc315411bd6ac17607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd752ec1e7991aa5b45fba86569205608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade14a7f94a93ad000b7dffa2cb2970609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4470212e09ee4216cab17fc27add3e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d31db3a1cf74974451c7cb16c1c7cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225af07a2018c2847dfae408dffaadd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbcb014dbf2f642f7b16dcec9e9e16613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a81181e57a560f845baf4f9ad14d9b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01f05e0805e9255d7f0bf4ee77bf15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec7c31e40afc0f86cd347eae948069616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc6c3ab8b02f7f747e1444ba85d1ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdd0257d1b5308876f308266574b5f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d142649a6be098482f65995be49b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf0a799e68b2090d0da61b75364d23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a511ca5bd27d1db65d22d2b9bb62c5a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214d82a9b9b42cedf51a04f2fdf7772622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6629c06b5a9ed6e23f8ff884332b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded37677e0785264422462e63cb8c17624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb52c41ea0a35c21a069ad47949321625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daceec2ae98e552dd91566cc537596626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ec8cc0a4a94cd5b5097abca0b16c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa379f110248deb1524394fea3256b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f82d46a4563332dded8a4eb99a6d73629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f80ac44216ddb175b8e7e0ef53378630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfd7b9de94a0cc93c11077e6f5225e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f199244db328d5241a10d596c56ee7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70b83ea91798beb0ca432b0a30180c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c618ea025b687202cef0b6884cf80634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cef91121682c7d93df98a05efe8d3c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e729bfe99e95692d13cc5c7fb2f8a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22b8f64ecfe90e0bdd59a6fab1404b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e847bc602ceb3d1cc084f59c1d4beb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d44342fe76846e2b43547acdec0c10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314185b5492819a10ff7fa2f71f8448e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae49b588edcb47fec7c460f938f1af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2aaf16efb12b54919b0fca5d838397642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1f7835c4f52ca7d9e190527a6407c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82107727fb5f0e7cf36c46ac2b9d4651644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1dd349e7d84b7dd7872ac8555b43d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabf24047b0a8c4aad5a816b7b2ae0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a5bee3657248041505b82039eb46c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cec663d933276c8c01de7c178aa6b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4168f34978897bd03c44011b9bc57a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73981117f7e5ea3687260f6189181aea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbe95ee4b9d57ad1d7cf5ab86054f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77a08c53c36813decc491b4beebcdc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed467dba904e2472198ee0c6f3f63e08653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d44342972abe6293d3fe7371f19830654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72eba3384702e534ef575f872e612c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854627ac5aa805e4820927036db12462656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d293a5eb8daa63be4f86fb272c07b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d00af56017fd08f47701f1d4a10722658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bba0b9f38d728f308704d88d91dbd5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e4565f400915d2a0ac427a58632f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496e61ea15564e21c1691d6a553438b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3316b2d264a3f6b25d0e3c101bdcd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eb20cb0055cd6b8b6982ea3487022663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c27b15c9d211bb3efe75c760b420c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3cbf6e55eb7736e232982d32b9f78665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e96466681259f8a7f2bb8938c9865666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e680ed1227ec46dc32982b02de6b1b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cef4af2670fe46299b68d7fab58798668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235e442e8ae0e87a9eab42e25436854669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9f81334e2e73beae28a2996be1668670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd78858d4b50c7e8e5cab760cdb18b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc372d839e1946b050ec64239a0a6699672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c75137169d6ded9025289af4aa2e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e6fe4657c8df18bfa4934394cb274674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b14ace356194fcb9a0deca1e5569db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf217770ee92d808998fa11e4f5efeb5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe8453ae815a846a8706e0d3df2b23677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9117c6236b299bf97e2d752096628678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d9255377f30a8e8fb9a484ac03e01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32e358187a3d19999e0632c2e5f1c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8523d2398e097ab5ab9c448b928d717681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecbc80e9c2c6be0dcfdc1e989587d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502e08c04f4f8cdee147b08642003a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb95aba32b9a44345efc6bfc1968f7f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c80e4f6a35e4aea1092d209e39c393685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962afd77a5c6540699b9942261ffe849686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635f2ff64c5ed6af047fdfb0402cc24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ab083a29247b69e4ed99d154d0e98688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c42c25f56a54bd7eaa83ed3bad119689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a291d1c87fc774e5f0bf297326b87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fe4d29f331e48d93552e1d4891326691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68c04fb9c753929c1fb5ad5ab457af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0125a6d81455466105070c0b8de5ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46229a704c3a70578a3835c0dceb0296694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731017199324482d271a447e6874cf9a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c345a9deb5f8b3dacbb863f8536a7a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918779c1b42d7ad046194c8934d3034697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72db7b85147ef1abc4bd6de1d6eefc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4b8e306b4beb46f1c9a94a6747c6f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd15b506a249af69ed43fb7c9fbead8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681eea3f785b40ecfb2509992459ec01701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fca0638deffbb0fea261ef4da14729702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bc58bc262b31e01d6844c370d9572703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ef53ffd29a70fe25a0135b070e74f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef49bd0fd7eabd421132a4ad3c1be77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb2b60350a42415752cbcd491bcbed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec29592da5907fd0df257e65ba462c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bae24ae1f438d26946a4d0d40128f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1b5ee69e1ac9f9cbd2fcd679db1b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040b3f8163640c616d56e646046ec61710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f88af4229fab85948d87ae2455fcd3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a443090a1b39ea43c4f3a1409ed12c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28d491bf9b4acc7a6bd691139317ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19259d3bd2fb3d3625b79f8e45b31836714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4700224639af01378fc167c88e1dfe1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439355fa2cf4e70339584e440c16f150716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458fda5c9551e9e07f2f1877e7397f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30f24799825a9b4749c310a9437334718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2beecf44de67f06511f329cd9363e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1b65df330b3fdf5c4cc000282f822720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09d7ea1fc80cb2af5c1b381774bfa8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925651026f1c8e658f8758f90e3865af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280d6e162f213a5a37380fdf3f59812723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db390e7405aed6f68d28d6b49e4391724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38969187717fef157786b85e3e325969725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c4a9a830964b0a2590f62d8894ccd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c5c0d6881f8d7b7d31686a02501bb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b7f087c6273dee961fddd81e241a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0ab6b8050e365a9b402862facebd1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44c0b72aa44802891c00ed7a2a38ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf958adea085b8bb8c3409773f9d58731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c248ddf1df58440162cad8607dc187732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a2db4d8c92659dc51effa3af2a2ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dc41c7074104d63bf4931290da5a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d1a3d9be8d85ff8b86caa1ae69301735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef8e53408ae30a685e1dd89ae223ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c5f266aa84fdcceeaff3b47b0be7e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0246a0adfddb3e18249505d65a38b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c615b1cf07254234c12f59559a3ffde739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f9bb5847c6abff4e369b73109ef18740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b44a02b8f1434789ec460a5c0747e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf28b4bbd3a2aaf67376846a7bcc586742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4702cfb7af95c241f18e79394604d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52be2bb0af496accb6ce88b02073244744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e807750a9c291fedbe085a87fab08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be66264966c5158fbd2dc678ee9128746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45bdc704601075ad19aec4ab08f438747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf0116aa21b91938d18f6cea1a70fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a6b83bc81737aea4eecb9fd7d8b2a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507ea880fd61ac7e8c11cd44489aa41750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9379babff90709eac4b619d73043529751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a487669a0e9884a808e31b8f4d252a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c2f6cc6e74b21067a1c895e5ff9ce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539355d35b6015fdb6ed5701df793b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b056074e3e01fc17c523f1115827da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47b0bce9965c1f1b1a66b9238feb46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f73dbac97c380bb6e1b1b64d70a261757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf94d4dcaa1e39c9839d5230ac61a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace966bfffe78f8d06fec5002d634907759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9528f6010ecf23e6871300c53a1620b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d621fd1d96f319552fc25ca5177f25d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26322abcfddc64aa2b605c7f971185d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951cc63f8c9687ce6d483a2e4326d344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74167346b815bb7a900d85fdebe7a86f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946bd2a8711db447f40e31cfc97f9e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d93106250c040da521c1e4bd06c737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b643afaabe8a25c6b37f6d130970fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6123c2ffded419e4938152c37502d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1f607a1e7509bacbbe5342dcc7e4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadb56614e18f460fac76e42dcb518f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008b8767353a28d5615bcf59b266bdd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b5e3b5f576dfd9fb1a92bd1ea8aa413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667c86e65300ce175e2553b908727bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ee3e7c1001ad70a1d5fbf16e88f2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022eaf3e3f74c1f1b0be0f527a14db216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9b80b3ac09939bd7c50392517aeb817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03205b314b807e3ec5036b400bb95a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfbbe0f3efaf33609885464912bd4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed84f13fdc4b5b403b9ed0d8db75a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c56b5bd96fe4eddb5d2300609f6ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398adf84f460d73d91d986be331cc98c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59604ee8377aa59e074370083062743123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec8f7733d6e416d61f56154bd1521624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7764848c3a757b00546661933f989225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80aa3a953859314945ebae487a6e9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8aca24f7e2740475c9d99bfdc951d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cb2c1258a024178ed93a4d004d9fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bad19454c390a1462c2edc900b1e7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f734ebc0c60edbdcd1acca5f2c3177b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e325861ecf064e5540fa6106ca18531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8668f1dcc26fdad5ca2a29c3dabd3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9c17a405b957680b0e7567f008dc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea2dcf435a4f77f72dc1e3aaf6fd6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215b679093c357806d024a89b8ffa8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac6d47d82e7423a67c7acb73aa914136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58158018f4705763a049228c9d6ba84a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef919deef15275c432205251363b7c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e478b88af822f7639110160da1aee0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4af906d2a14b651c7fae89733f98aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9dec2a0e57a00a4e5cd4973a5c6fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b4e84811585d8c18695c62764cdf242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705a0e5f23349333ca4ac453d82e62c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099cab1250e95def881cc74f7b3b25044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5600b18355c360f9fba758fcec55d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec378f88526a86555d2c24fab4768246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de4b907d568cf1a338e9d152c7694f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70950362229dc9af1d8f6c6cfbeeb5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd318768817d71251cab8efcc1b70a2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e0029407b279e02747ee85a1dfaf450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedf82bb23c7caa093c9e4135f7187b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1df90e8b6d3a01cc7a098d252387852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d25ce082b29a569cb4737d942d842c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2fb635c7c9e2b254a7e88aea0fc2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9184e4de1f9ec68d1f617f15fdf4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea8d28318f9b3c3e9078de98d0eda056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f66c3f1731d73723b2fd600c6fed6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbacb789dad693f29cf3b5a1938c55d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff075ffc509e4e87437d677521c9bdec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5994721d4d4a50850870709d27156560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9049c1697ebe0d4b7ae689bf555d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a66988918a8780b0d98af83b89b9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6db628c5fc7b079ad437bef8ed62bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cad59d8342380a3d8e99b90cdadce264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd691be0760fad69de48d9168626aad965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fd0299dabdcc3abb5c55663c7a00d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11c328947cc3ee407f905ba10da12467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1b6eb66ee21f9e075cbf5966b804468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee0217405c5c03e218035051c84ab569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a1cefb02336b3e15089941a56508070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945cb2fc30fd8fca21b7103f7c9547a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb87bdb907fb53b2ee5f6d13f6465672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d92956b2cd19591d351b91e5b064c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5cdb6cacb2c1f996dc655ac4b63d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2dc060c9700bba125a862d65e9b5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fae16f9c023123ab42020b1574855f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4940d81ae792b54d37ac9da295646b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987092c6aba0be9624d8b925a798f7b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465663764779ff298d97331eb7b37e3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22813ccbd4c7e50aaeb4fe5ec3b6fa280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56718f3bb31df464357eebf2cc49d1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6364b8f03378f61c45cb7230442413f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6314a72619005f3da99e4b19ee41f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c635dd18d5c9d25b78dd318a1baaa884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def797c33c94fe094d1075e6959e93185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24120d3a022a3c6baab975df83557fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9798d7bcb9879bce532e432686b9b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770d5a53c38d73434bdf802e589373588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87371c381405385103035f22efa3d68289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c71fcdbd5e6242cdb3301e557ccbf290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7347b7020a5194159187ec679a30ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9320ec456b0cd3e40f957f4d3a9203692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd98134a4b6f8eab350d37e70eabde93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810681ff5b37d0462b311de6dd04fa094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f650c6ce18334dc7cee90b5c62a14f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5cb1653cd5c32d22d3419804a361096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75440a61d6e45af093b973a22b1ba0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eef4f8a1a053b360250934ba36dea398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee900b7655586cd79275225bbfc5da999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9222e9f38d399c636ec3c43e21ec48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f809c6fcc3e5af39e2c798c017f7967101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672487ad632f9f9bdcbc9217aba1c4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e53d2634c8fca078c89f3c43409620103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9048db7446496d5a933c9189220451104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd344c4878447d3081cf36ddad26c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a432e9096086af30432c1f73c0d11a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2eb157c3487f05bca0fdb1f876ab7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba88a2732b00f4444fa6c316936f11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe626c6ac075f74309df1333e5b93c76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32420df4859fd760b77637ec048ea203110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2cb9002cc15a2d93f81ff082a8988111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cd639a79dbf011ad2a083546dcc13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf8ee247a9910fb98296155e7f5450113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3341e0e6d5aa91453a23da47e30b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ba6fed68a6d2bda91cfe1a330e36d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bf10fbd04ba143f8f2ea13667957b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735e90e23bd655e6ecc64172e50f72a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2744e311ca3200f4c6006352285512d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e04283285a4cf3cb6013e7f0d743c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70c79146fe550eb89108de453fdb12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18482ee689663102a3e6ad11453436cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340cb7948bea3d4948e7b34180bc7ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4f9e4638d910679ab2ee77ed1b524123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab2866ee6483224687b430822e5ec7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8490e48a1fde7dc84db428564da96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b234ce680631948db8f1eeb39f10f6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c787631ca527bbb39ef566c10d3db8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246a19926052e5f015d0c1a50a8fbc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25393e39f3cb0891a1501b8faf41c85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b80e6927bb9c7d3bfb3634c6c9a666130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a648de42d5b320962681a787dd15a32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cea6f4be5e039b18f57b45321b8bc7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2309d52de768e722128f8030acb24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7729d1325c70f09bd24efd2f9085f3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6819a3ae199ef94f897106157aed438135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed994745d1f8a3de7a89b4c8a66b077136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15c6dbaebb6f27c2bb24bc9848ff13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af72d1b37c863494961000272ddf2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e1fe0a0997a4608dba69215221957139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058a80d6ecdfdb449b25f6ca8febad3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cc6f89fdf0a8f32c26d3645cbd23a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d67177aa71300766056c2be71868f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eeaa70d5ebb26f9a92c7ad9293dda143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc0dee148400a672407971d97f89f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1cf19e2497bad8ba085bedcb4c6c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73711d6246dc23239f63e3906df6ce54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcb5575a4e6b7b2aedf95a02436ad0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa761ecbd3785d41b0e6848a4ee7435c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e02b2e5b6a0fdbfd3197baadfdeaa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3e1becb1abf291da28fdd0a2160fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbef1266042ea4bf325986a32e723ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f2804693725463e04c27ba8527c51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740880299c18e2e1cd6cf8f90bdf274153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdc3b572b0ef0680cad6e8608250fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf281765019ba1dbbc3af532b658b3b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7179a85fb041eb3c3704769f317fa79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f8238fbe18fa1ee5f1712609aaee3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93a28f889ea69ea62fb477467b9420158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a059e911ea8e08bb2bebbc774dcd7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5919222dd57a21120d6851a0e89c95a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193c973cbef8b1e40817d5a677cc56d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b96fbc1f0f4eabfa9553cee6602831162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18cb29c85263e5bbd5d9eb9786666d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df0942335595bbe4836cf156f06366164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf674c749b5d11810f074df52208b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b05242f31710152e31b473aa54c788166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd497a6123649888456e0ab56ecd41c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3276afcfb210281efd72de3be0018168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d56fbbd6792281c5b8ab36c39fec6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab456185237105a7bab9f8b26b68c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd6c7bbdac1c796ea932b357d62775171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd120f2498f58b27df4d1a92b775310b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814291ddc9e4f10ce53bb3b4bab0a218173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9bca0851e232f0363672f3e6e78a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57af85a73bf80d2620ab4fc8133309175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172532f1e1e370b5eb84ff4a3baae155176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef00cc09c634506745bf680438c735177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed82c9b8f3a64707ab67b3522e32e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003e84b4c9208d9526bbb9bbf9aa13e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64979b88269806d513cc6388068448180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79cdd64ee1307af61b04e6d67c767a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652050fae555ebef1c33960354148e16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bc061865ab4cd91cf7d8efcc3abc6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d534a576c38272b1419db3153b5b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f422a358ba1ef6cd164d0c85c4224185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f832acfb41326a3a77c10e554ef08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a03586f1c2a6cba4d9f4975ac32f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91c2f269041e67d9c5c742ba77a96b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ab75f947e4f46e536e57eaed2b5b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9c0005f49912b591b8c299aea1dcc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc08b63224641eb385e9aa950921835191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b964f27e704656ce5e91d38f88e4149192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014e8e4f87de8aeb878abe082d854fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6819ef2750348182ac1a240a4f46ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45957dd1f289cb6ae65c087067790d11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6e0842ce76586ae55eb027d941634196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c677d79423285b0886f853b3c6a6db8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420e61d9a2582ed652ad588deec553f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724413c43ac7967f33b936385d27489d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd226d534e61e759397270d2f20ec26b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514a7e17ab86f8ff4e06071997b98d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308e67fbae94089eff6b72698069eeb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925dc74075f5b88cf9cd5b5f7a8ce51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17236d6368f0b14e5c549470064b84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a5834016ccd99460d55370f12b39c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a586acc28e5ca6987b3c48bf0a7095b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5204515eccb871c5a294181295a072207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c9260a794d6d5b80ac209fbea56c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74838b44d0ac784a0cd109ff66251658209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c9ce79d1c27cc2ebe2ec606c2238c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8602ac04b14ce990084e6dfce6f3f1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878018b71859b3e7d96fc88cb44cf07c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adc51e5a58397c05f8f3a6e5c091ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b81ca86eb43d085b533cce8623f7f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879dfa143e6174de6b1bcf81b8a15eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188789f8279caa2e1b5d8c0a7d42e533216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b539269f2feeae7945e3e10ed7702c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffa532e03a64a2ca1978cda81435b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfdcd834414597e9a1224c0bba3654219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11daa4f56780496c2662ac90d456acf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc89f0f06aaf0ae6ca04ea1047d3fb4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd52b22c9b360e2dcd45b83785f093222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be6e7a589a6c06e16550f45e9f93df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1a24a42f0cd22a32b2e8d8d21518c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005df4590398ee57bb870df9226c29b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb3ba935d8024668e2b7054cb6723a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9789de29e7df63b28c246e66db7b9e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178517997d3910c32df3ac7eb9bfbc1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bcbcbeef65fcad134a6b41b63c99e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf29060d5cda7a59b1021422e7215b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24952ec7808298343b7d19849b6e127231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534fca190841e8be4135ee512283aad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954ff148d37be26457149f8d290edbd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d206d8a82ab793ff05026f18aaf6e5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723987c5ff062b8ae65a62b9adddf1af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e7e787d4aab769f782fa7da65ff4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da667e607e282adfc6f06f199bb30d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c25fbe889183ca9adda69a51802db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f618f95942f40ec11774bb0a354199239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1bd42a7e03251f27ea9fd775a58cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f9d40640366cdf0c05ddd93419373241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3eafd19dd09dfaccc723914ac36a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21bcf31c280994c141af7f06277524243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56a420a14a0b2f601279e54d4f5283244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cca66e56ee4e268a6f26c0c6231f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bce034e67637afba2c30cd25399c48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b80f6ef04a1c1b432fd49ff583b8d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d976fa112510d41eb939db5aa420eaa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4cad6ffbdd4291c8e88ab38317810249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0710db84846f60e2d7bbf87b7486b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afe89792f2a8031970e06434423b0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b0ba1a168ae0803612fa9c6b198ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da39b521cb1d4891a88ac46ac075f80253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeba793c1b1b98c696dd6581b1aa9d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963165a5914931dbd5d24dbafdc6d4a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42021b51b6d40773066947c65d832a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd030e3a9fc606ca1f6c93a4dff964b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e641ea512c290ffa1d7017c284a2b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf8b4c14efe2f206f3ce0f5727060e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c39b2f752d3e637099d8937105a7e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191d0acbe997ca2c54cd133f592c992261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadac7ab11d3fb683ef727d7a0f69fdb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8cec88e34d7341e6dadeca28160d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f5601c4ada9ca47c8fcd1ebc5348d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2409892ad4289628ace308a012bff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae686f63721d352d184ad3d312bbc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afba6ebab5aea82afb95a31181075bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefb6ce58f74a0ed2fc0d2f1f12dee4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22e02a5e81bd5aae8079cf8b8b24b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939065422949e0f0748c034b18c0ffe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916af60abbcd5f32eaf1ed4ff150ebb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449023fc838d64c378206979283d64cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfee5ce3c76f4a1673e4a1726ee6b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8b039699bfc66bc86e937d93dbbec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715580be57092291d30ed87cfedb5f0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc6fe456c4df115569bcc65397b070276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c515afbcc4c1f963d77a7ade4e93b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da9a0c405e5a031e7d1f359d19d21d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f313412602f56be963236d79035bc2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f636f096476179da50139560ae935280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6559cd2930251fab7e97dfa636e753281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b581ee4b83ca706bdfb01fb26c269282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a00fb3d0117064b8ce8acdb71a2356283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69d29a1f931b3119255decd9685b8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d05b9f6308e4464ebba7df4724c860285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d638c068fbbeee399d254dc90a2e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e13758c4dc301e477b089abbcfd2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f232faeeafcb605c7e0f8dea9502b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0a8c7195bf98738f7f4c967ceadb0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1a516ba8a14f5bcb5db04f82be0b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59ab69d1fab1af3ca41b486a95f013291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ea04d094ef6678cde009becdd9145292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf2c6131ce95eedf137bb4673a4718293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d71dab91a5a681bfac8cb7424d563294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dcf40a3075d27a471f9f617a73ea9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b319ef2d3662c5bd24b01082c761f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad7bbc5e003041e77c987b29d04fa0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109826d947f91cd24ee62fa55edf9e2a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59741b5142ba2649cdb8089b55488d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503a2fa5008d13f9709f8dfa0693440300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c09245a0a5fcfd7176edc06b6821bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be2497745dbce36c19ba7949a7376a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5813150408f8f65f5d578a56df32555303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140dc465450c5736ca601b1ad7df18f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd0b4cc9d21a49c786b77c19f4acd5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb1d0f6f0cb6488ce03f902136ee13306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d246e37ed4e8c9472156ddf93b5bc5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e467e1bf4a1d91aed6ab37ca44cb8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084ff6d46fc443f6fb042f3b4366400309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f24dd2a67dffb997bff156d98c752310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300124023f17c0110190797a13eeef5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbba0de0a0bcfe537ca575beb135dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1604f4abd607d37fb98a60e93e876e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf218b5a4373fe950a2200ffb965be1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d668ba27cffe074e864cb98045c778e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d449307c04606cd7e9407862bc90e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a891f75a4b35d573d49433d98b23df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0e3e1003ab020d166866b9cb5ae90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720df351af9d36aa0df96b08213ce066319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7cb348ebe5dcd8343ebbf5a68ff56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4ea4279938eb979447811912dd468321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1deb58d912f0001464b67d32bc8059e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f14122c76a06918a0b268eca433df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b20a782ee9fadd8f65e7f0db72e79b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b850814f70a82b0fb9fae46e790e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238b30258c1699c26ad37584ec802da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33d97325c4ee2216d825402c9beadb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66437c431cedafb28a7b1306bd35d5a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d442af956595f065361e5275aace4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f329df0e796f7fcf859b2886ed842b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a446bf3180e76b135eda03a3908de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e02232288c9cd85aa03c6aa00b5557332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5222bfb27b67f396220559389394dc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e5bba89c9045c50d21792f969be6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7310ccbcf85258e4caa586f1bb5d139335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15ceb501977c53495a4893ecf42b01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d981fd8c22ed3124d2841450b871bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83aa2740914de8e6de53e17b4979c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1179d04e4a9cd6133d368409f4fe390339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea5f9f67cc1c887c0dc2a35c5e93da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49391a4082836630658b3c812c9c5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7927675cb47def3c91568b2c2b46e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c482de5a76c52263b71eafbbb012dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e862c71afe6293007db486ff440d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55ae1461b46ef2deeee8df1c5d7927345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3168834a2387528314a7329550a8d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3706f728c00a9d42c81b97d16b78428347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b3d2b0311f4f23ab88541f3bf4a48348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400078c3498a15b6cfc69bd2b18a4223349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867319a77edd7afee29fabe086ba3723350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced52b1eca897d2ebcbaa3cba50ca0a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bb38b62c01b13372d22e06b4d65b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8436380fe5f1a2cc5421c6ec495b6c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf05011f4897f9d337120946e41521354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0addfeb887daa2e5c464f257533c031355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca301da3e876378d376b26bdf0cbaadf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09fbf7f1ef92d5ce29789c3b0d1160357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af04d20df7d82c0dce9193d72ac2ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613eb534f5a7fbf939621ae58a9234b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be5d792917e90621ad0202a77cd120360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e15072ce42239c553a7aef6352cffb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd395a87552f89e2f0028efa9899eee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66e10da9c573c7dcfbfe10b6683185363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb05a4d785804f8f224358e3170dd55364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4899d14459ae3a48196c0e2379a89c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f2b7977a300348a11b81b82a1487c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd643bfc3b9f83feac908b286585904367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8643f867dd1700b1e93ed1b85dd639368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054920af9045de147cca78722f9567a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e2b86256be49fdbecaacf77702795370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a7ceafa2b8bb23b0e6b731f90e69d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b1bfc85934baaea571b7d56228b5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dd9908b30e8e9794d28aee3febee1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6cb89633cd845065da58b66aa5a7d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711713044c46f5395b3168f09f62b3b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596c9617014ffd47ac52f6b884e0d6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49b66bc3d42e19229f673c5490484d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1b5b06b1cdf25e1d299fe17cd5fdb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a020b3d53842910385841552a87952379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b3096b05283ad38e1fa7d7776769d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2853077bba835abbda36769c49dc7de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f838ef6b89a15ded060709751f004382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a931e6c8c94e0d5f41dab6de908ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42bb91df50064b915808e3b7945aef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da56e53a5f99ff3f499282f2a30f6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9aed3b8b4fdbbcf45a003ea82ee074386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dad58ed3831c460549de1e2f71ba83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0291de94504dfe910148afcd82324388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b44642877c5e310d16aa90176a206389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc024044ea4ab1ee447ec10abe206f6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb1d0645541b59733b9405d889e4a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ec3ca9cd8396548d827b455d0f62f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fb039d760a802e72b22cf235a9716393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ebf97cf063b146e9f2bc9257b540f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64a5378e14aac2005947fa0e0823ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2932d5eca826d965f74b1f057e78db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92cde80def94bf354fd10fa5df1b1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753395a34fe82745271105239435247a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755b67126115c488c99b16e34f036e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6813e31222c8768b0e975d3c162056d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7f29770563a20daf6c32c46d15d31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2c74be9b859d7b4f01af5160c7616402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa41607b78982b5bd9a3ddd6287fbba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84005ae7f5c9d4bb2faefdf9c0ffaa71404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c699e97eb79b8c48f98319d375b36d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987392e6a863340dca86898053359c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c763ed65bba32df7949de2c82a0aa4e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91950cb89ebcfb0287a5995e02a1a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f84248af18324c5bad8bd3e52cf920409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71142ce26b306574ef3f6bd64074efa5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60deff08116896bace8f7c14a5a744db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42f990557da946ef67a2797b828068412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be87fd23cda91abff3b94d55c6b2214413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75d2aeb2478277d87a370ece4391b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55e300eeaed2d9acb4973e60c225c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845c3f691e29f1d61aebc0e54b33c51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39bfe78cbee3522a79fba45e5dba83417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52badcd3d39fd809b2fed9e518d4c622418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9418e89f06adfc5b074f3e7badf64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df808045afc90099f5b510813e5d625c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7722ebe5df36c1fc72796831829b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd30749ebaa46f987596a854252f2a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f38dd66fe0ae18663e2fbf164a5462423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4382f9773551381719e880a78eba448424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd058f46e7a5cbbd3b61a583aab923da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa15081ccc3ba9f16e632dab4c93c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34de9ff3de4bd24d0c49a6ee895d97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6d8d3a013a9d412a31217d70fdeba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be8328219cf64f42c2aa6e176b6576429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0793e81abb438a7e3e3467c6aa91a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc920acf799774bedfa68066a5e686431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ca5651f9cd9450b6da38ec81d23c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63f5fa72784b31fad671718c1be4a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46036e90d68a17000e3a81d91fb3208f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160efe5750760d2c63b7fa3f7e472eec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131e96f7cc5e89815994d59f2a7fb82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a5be868c82ef578597ad20fb4ea10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8b271f73b65aa5096f653a176cc24438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edc174b344c39d5f0a3a631f243a0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0266e8489721adacb9c8f5a200c4e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d1fc8ead1963a8f839ca326d3136e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330858154ded96977619445dd46ff07a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c327c90e82c278b7017752c809b0632443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8791ea6bf37298c8ee962b6dbc435444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cb8960e2204c55d98bdced4c52502445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a746ca5b677417dfae2715526803aa1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face3b18bf17be05e315607e86ffcd14447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3751839c1891d703f6996bf549d647448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627fc49300b3834134e25f4d4cad5a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0c7069bfe6f8f6f64d8796a21a215450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33d1fb35029cd0f44129f717644b03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bb052b0d80b971bd5af8a68ed83bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dffa39d4c1749eee6bb492bf6ee06d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc109efa9df0c4dab3033398e1ebe18454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc574044bcda1b6c1842e075a4539b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108581efc7a4fba612bf71be246305e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee260e51f0e5eda1d8e156ce5dfc197457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8567d4408371561723697241027b68458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476ccad5045c1d3a822fe9ad9438a65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbb77bf1434b5176d51ad66e6915b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adf290c577ececc9b01d1cddb5d7e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4081e0f01435efb447d28fec0f34e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53088055b66ac7eae9ed201fd3ede958463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d7e3e59f49f61d68b75ba7e3217f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceb758926c2fb4cda684f59e5c887b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74523c2f4e11d8584a5eeff0ef6ddfe4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bfebc6495726cf9003caeb1167b47467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d2088f50d36ff4163b36764b99275468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22974ee5af97f21e142dcf3fb244c872469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63296d3e9250308dce2e5a0186a9f38470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fd50fac20c81a18a19aa1174d07fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325fdaff815a5119ab1baa79d9b0bbb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb887ca5a94ca58e86a1af7cda8a4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68d4ef7bf72fdd1782acb5e2c83182474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351537ef432728ff537f81af024fcfd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fbadde3a8c3fb552114c7d3a0a11f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff1b233ebedcc514e738a799ff1613477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b105a3c41aa583cfd9c26131441fb0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00486a1aeda497b0d7d4c4967b576cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37ec9040693915e7ad300ae7d69246480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ac4722e6c0836c09b7c4fa6d87fba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd675e562a270657e634e51c5cf109482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a59197a1d9bab72af3c0768b73b0c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d94ff0b97283a2d588f514b4ab85f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a02b991edcb9a8164a88dbd8d7efeb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3334c6f21849476a0a9e5fa22e1d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921792d3e1d7f22ff56f0627b6ce4a7e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb89c23ab0cbb67a34cc8cdafed6ea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e96bdf9bdc434adbe104f465051af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178a122b4c049de7363296e8c009469490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb0afd48b5c13e6ebcb73669dbbeac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156b19522dd19cd40f8c8fa7f48419a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949eb28f0df0a007f0a173b899298a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81e5e3bf56011d71c18509d2d9bb9b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd908afadcc9b834a212bf6ab94312495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632ef14adaea8fcb467367dd89819d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730cd0631dd32f76d906cbfe28ba4fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260ee211083cf0edb6a58a581013e50498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c2b57ea1d90162701b43e16527f16499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505eb91ea1a040e2bf9d4510895b956500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5b9532ef25539b552a67b2723a66d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc3a6ae50a7cce3d00c13eda073682502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d20c0f2aee767689f2e05f8ed6718503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340aca6f6bbe043676c9f26fce5341b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03ca1b41556309fea486aa601b3a47505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdff168af89478f1f5b2da31477335506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcacfa26e5bcaa8dbd9ffd9cf139cdf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdf75df35044161add56af76241156508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bf2fe4bee5bcf44cbf0aea915bddf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06892fdeafdb37537d79b144f0518235510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c94dc86f3af8f2f557886f2f0931e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40c12bfca13fc5953e2447fb26976e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ad6f93313bf87e7f9f42cdd9fa60f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd957c217880c20c3d930a6942875f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c8f84709ca1329bb80780079e9b74515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816bff78ee538390ea39d2e013748f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9632d088d058dddad5e899267034814517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8b63d4fbec0c165eba4b6fde756b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ca4f3093c5127568c3d59e16f186c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfe2fe544946ac322f5e8e23129bb0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d72fe7d62f5cfea09d0b639a5638d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3d96e99238d92d701162fae1ed23b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a005720fdac3cf7cd35cbbce76b134523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ef5046b153c0308e6592c5607a016524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92d90fb4854c2e47e2a90fc43e994b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d554a246c511d0d60e152b41062620526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8578de95155f7adf4bb5da1c029111527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea6ffe1e49c60db3f57a09e054ed3d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5c6a87d86c954529b37fe96524e43529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f402c8f0c70429640806df10a41cce2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4cf8a4d2740b57430937f64c17866531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b73fa400793b6b36c991bd123d6c6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eaf1b15f025269a8ae9174106b19bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87890edafa7da76d43c6104213975ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6cf44a41b07798ca556ec315d757a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413552319df7c7947a48b4acb2874563536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbf8e8ea416d6a520ff2937629d496537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0a7ad48ddcb6f98ae5c8179fe3359538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde463f6583db0cf1baea370564f476539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791987c8119453c06626a49420326ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526c177aecb2aade722410a60f53f1d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d1d6414b4a634c690be4cf3d1fd5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bba6f1f7697b2994e4a0530d0e45e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a4649e7912747b00fd9d793f89df5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceae703392f167c1e360af63cc3d761545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c7b367a451390afb96c89d7f9352f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae866ff4b7ae706e37593a3d3f4d0321547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58472744ac0ce0be6dad960b799eedb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737852f61e807c92703622ab5d45b47549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8cb8e5ab197de99d069a4d4ff9d82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8b28ff74f70910bf1a750a3643291551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa73bb13576501251ba0a88989a68ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dfb43a3c6ac213c9ce027cfa2160b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d231cff77b32687673bd244f2c2b54a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc851fdb57d846108baafc65fb1831555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f028862cafd6ae899fadb2692c4b3a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48aeb528a19ec7b5e2f2efcc8f0395557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5634eb80a641013d8c6fa80753b3b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf95dc39d7c16ac80cb6c69c7257139559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab032a4a1e49b40d5a4e4115472ba8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fce0c5868755b6a6f1af1bf1ff58bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5b1444f7a106e0a6ab600fa6fd03e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59e1619ba753da8a6ae74a1dc79bfa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f5e49b845ac0b14b15864f88a2132564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1d5450a0e2dddd1f383d566c4cacb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15273265fbb86081a64362edfa416ad4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678380eb9ff03b0f3cad885da2db51fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d281cebd8f1ca40a709d851b7875c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e216466ebcde300384a5b88144dfe2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47f1ccc914a8472c530afedf40481a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f83675ceb01d947b390ca4ef57eead571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcedc9a434ff80386a91a6615804c5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afed6a1ac2f30d3c4200506e182c8b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b1577fcf83e3a59a8bca8a696c8cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77574eda773185e5aee8c01e4cf1e15b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ca12273cfc449565498bd7a1b6e0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcf32302f4a850af8d71094bf21682577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae1610f55f168a8607c2d539285496578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbfc24561b7b25b1e32a474bef3986579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd86e0a115e399d2df95418fdc5b2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99a2deb2ad13e2266d8eb5f3cbd045581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada231a4019f639c2274a64308ebb570582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144635d23a26b17226479d5301c2cd4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e286937a08e232f5c8aeb1fb119dee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a37928a63e453c71abccae012455d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ecb020364e7dc2f2d4417bb79989e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236332c818dbf411638974c78792abf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f0b7750b72999bb7e750a2a727772588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4e934891f9b54159a7fb79b3b1577589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015266cee547166d3dbe3e92a9eda326590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc8c1e48ad02aef563e41ef39dc302591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1debdb2bc5d9f017edfbfe44db219592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f5d40af76d59dbcd04c63e969a8bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dc96452455500ea776804b6cbc87a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d8cace8bf7c238352c8c21d631a8b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3c96b50aee72cdacc76a8b81ed9d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccca3168592e366af7eecf3bee15cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f14625f0232a3e3c83428ecc7212b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8907fe233681355d6f445997788e2d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13609642204cfc2b2bb471ed035bbb39600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b2474f77d98c2549a600954078cc3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857b6ea88dcdb0aff7e21be2e058711602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cbe7718590d5b839d5eead9c9e864603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c15ccaa1640a08e4b6632994e5e698604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17a7141abe66476d602d67288cbad8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ac82ddf5ed5c790eeb77e04e86165606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15a40a946dd67a8e195e2ebce4d7a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd04f13c40106c5178cfea50d89009608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14efba0650711d7f8155978e8da5b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85083fabb00dc7c81b81327b8da5df5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e00e77153263c38644fcc5876b25bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e8681a21d4c74f474a0f02ef0e3a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bccb0985ceb05ea8b7d8b79f458ae3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f7e1ef83386c51e52056f870ab532614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae694720169b37a4f9cf0fbf8a71a523615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a552306be38ecf72acd0fe1d004d3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299827644716f411732c846048c9de1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a17aefb82c1a046363f1065cacf00618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cabe81144be125b35ce27b8aa8642e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297e3970a2347d1fbc747b27681fe98620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6755538c6dc06bd2ac7ff7abd808d6a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e8d5267bc0bc0ae8ae87121194ec4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99093ce44df18939f2b2f51e67b27dde623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63af841bef9cb766de0fd63047ff61624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c9997a60901798556261c09a2a1e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84440f9eecc0e2c5b579cb7d6829f130626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65a5b5530ff9c7cead509b21f82695627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d9f3c0a52e9d2c469cb1b32686cf4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13448bc13ede3bab3f61cb3d465da03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d109b545d6b17872dca22dd2a295dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97169cfeab954ff6e05519e902b0ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f3e358f74bd3a29ffa4c63f45587d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0087b67e5df599970a2e4870cc85f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14964cf9cae3fb6c055ac033c7657a81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80f6e9e4005be5de8df017f1b2638f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a469e94f767deef0b25dfab0306ebfd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238723b876bcd8b5cf736bea14723b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2d40b753231a81db3969d65cdfa5e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77bed8905b5a09181f98a607cf08f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f8be9c3d152dac97d186451c4fa9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fd337388dd3e9455da5910f3d053c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026b991aa8b681d87e3e4e4993360ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbbfc0a6f0308b2cd50da4dfaf9403643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244d4091f23f6a85a5050952f1865e4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58dbf33f7a98710f047d98d88fc7e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a937e0beb4b6471360bb657f7f93b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f715709f55b6869a5641500997fe29647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166773baf27d9fa6fe3b0276446410b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2b2efdd32a174abcb0457c207e3f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42acc0afe458e13bac2ec3dcaf8bdc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1324a48bd51d208d873e9ff885a66d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dbebefc641bff36e0d8498e66f019652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707f650b13d92b115b8ee6ad23eecb8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8245faf53aa8e1d5948d280d14694a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a54df1ae2fe88c593cc2eea9c5e7b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dcb0382f3c24c54367f8af1af0c2d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eb727b1e517dc0080b07fc440878f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc6da10dff8e851bd97cee45ab508d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dfa2a8bd8707c3b7b3ee0c32f74d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48aed7bd1eef24744ca082b9df4134c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fee2b1868b4050d2b3be0697e6d11661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9c52c9ccda8aa7a212fc9295d9592662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e38497de79510c103cebd25e240de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4f2f1ad2ff1b0339096d136b6eb3d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52149273d117741b75d2f0ca9e7ae01a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d3cf3119c56528b2d6a95d9b1b650666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6281bede26c7805cdaed2a3d77421f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2a77d4d8f9cbc6d93ccb27f456cf5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63088994aa66ef8cb4a146aa918d69669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d362176d11d40d1f6eb8537a8f75c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbaf59aedf06a6bf71db8099965979671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91293b59d79ca62b71e32fe0e2e963c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb991201569667990eb58ae14b7b3f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d37e1dc74a9fe66e1f6e1240b18f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e558b7b8888ea88e883014328647420675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583821af13b2245c778d0bffce8d08a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf921bafc886c17f8ae9bd222fc3cd7b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60a4276a680e85d310d7948df6fd8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093ea0b20da5b9a46f5d0a929f86bae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ab2f9e2ee364993c71d25d32a6e61680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3eb8b1ebf571c0d51487620225295681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36052a6a317052d93dd4b16d3ab1f3d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220bd47e33a044559e087f46de24f81683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2b8c25dc30e54411cb5315d85ad94684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ccef8948608f89efda01b110cc790685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab10ded82b9d788ab7d48da0ece28a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b8c0394af9f18c0001d5237a47fff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345c806d1c0e941e3ccc8b9df8777b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef0c03fffd0596fd7147214af34f89689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a97b3c34ba1a3b158ade8bd6e1d55690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b5836fb8b7fe5b9a9fa997abebaec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1b42974817245103e592e6ecf2f63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93c4f9c9fec58b0c9b579550143542693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234adde6d5e6792d8e078b19bf7fc965694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40d705befc4b1044000bba6a730746695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafdc96cff023d4ffbfa4a9a8de50dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f36d950e0fb9ff4691796aefc63a47697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad5fe046fd47ef2d25500689c9e34b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1603b5e51f1e3184f358ae243ccbef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d535f1c758e5414cccb9bf529ea2ef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab129cc5508be006f11ee09cf30963c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f5b511180d38585d7554542756a02702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b8aaa542287a61d06a0b712997cf8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe125d61b496a590074b93d2fbdc6b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677757d0bbeb3fbd1484e6e8bb778e1d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5b5c7b3dc7f5fdcdab7481b9979b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87232ebf2e541fbee8bfac4c54dea313707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b070ea933dff097e50fdd79ea9558a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cdda7a9b38b888b412d0514ed4ee5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cd91c71990247f0343faa960e7112710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37a9e5ca20e68fd4d280ec226500ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f801035040743149eda0f18fde0a3dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbffedab322da3fd16874eb403311c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3659ddb4c5f82c6dc6e8aca60cb73714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c201776504649a71d11b07ddb1c265715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d34a6032855baa41a3f142548530b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377af09ed5e2f1b0272710a309c4d759717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fb364235e235e03894e35a36406e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e3b60a6c427c506b0c2c333f0bd25719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81707cf44cf9907dcaa3e9ebb7796287720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549144c010d136c88c3604f9e4ae107721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033f05c46cdf2fbfc3b74f24f071e49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf34a0c4e629e5328035d1ed9de3bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715d9bbdbc25eb06e2aa4175bcf8a0d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f454c47b4c3da562ada3c44511aa17725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1a0359ee232d933ef5164bc4b354b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d0189561cca9d54a52959876d51b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9d63fd16de8eeb68eae812acaf7a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e006d8c710b3d5fe568517d97b528d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90ddef254bdf4257ce666314db4ecb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e76ff7f4ecde3ff74114d898a5d14a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a627a9e4dba50ebac0b634ba86a70d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642803724b5f60a3f9de4afdb9eb56f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75a09c9f4958a2762ef16b0e20f1a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b92fbd16e0880308cafaf21891066f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3523b9c2caec4f7dfd161bb066e412736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3475a2113f0dbb442707f3620bbf9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74a0b7cfdb360160d7d413644c3ce7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4c48979b51a039ad310f66e4e27a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0c82e8162f7ce68fbcd6fa255df04740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98497f7af479b18a94fd09fccfc8ad3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d700a070f6521921c1dea84c7d8cb5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0b9e7ed5bb9b483385571596ec4f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3c02e5ead75df3043b405e762ef2b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c72099198841bcf8955c0480eb6af1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fdce3daf4abc53f5074f0fcd7cbae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e814c683194e6085212321f4d479b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dab9f47682a88814f540ad80ca976748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aae6fcb44bfca97b04022a1b5b00bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7794f270f78929b4f83d433764ed44750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ffc4425e55851946f5460ec4ac319751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19b1bf5de494dc1d1e6573b6cce557752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d1e0482c5cee259efd6501f0cf96b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>