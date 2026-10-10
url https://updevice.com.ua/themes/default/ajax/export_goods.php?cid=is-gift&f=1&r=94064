--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe99440fce4548cf9d4e0e41899cba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec826a0f7591657bd065065facd7bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbb19b9cf7e4fc7ec160a561e957973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bb3594ddb30e0b7ff91d0521b88634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec728275f64b25cf2c26deb3c72b27bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42ab0b6d9695f75a570cc3dc6590c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f46e44cc34338053c4ef524c3b44a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c43adb2ef706c04a7aced92e7572c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784a7795e67e9845a5f92ba19f524b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4924f3ee5381fa68517b6959fcacfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3ca14b13224fefbafa5b2c5fef1aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de649d3f15d06bb89b576d898dde6d6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf73435582cce688783d834b0d8d2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cac27b7a0255b595394a81912aa5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4c40ca0d177e1adb69155d71803a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55079cdbe0a22df280cb9ee3c3ce186516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b48a67dfa37181fc198b4957fb9c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310a826701d7025066d65255f35593a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8955b7cf1a18da0b32f6dbf57264619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffa2479c81bfef2b76c88021eecf4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60827e3ac7df78dbd8ebf7c971e6c9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a5c2730d595b03bd41e0bad65fdcd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b838ea54f4759a612a1e83a5603e6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c0f92cd3388d4b62988bae9bf977424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeeb255b79a63cb5728197f6abe97df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b172174e4b5f417044832091a69fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd4d68e51be789462edb8b40453e6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfb80ab043c57f4e7c899b0ffb7dd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ffb78a1c0d303ac5d1f566e99318329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863b13d835df4c5c3a6e28eba9bdb2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df531f5b7667b84368786cba4a48a32031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414a2c6f36bee3991de56b3773d3b4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dc5c180d58c6909468b3022115f7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7abe5858b7e243400d5db8bc35f7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4379089ce4d71b031eca4e446ebcbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f82893901a5c8119c0f2df677bc9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218f647f9d0c46f77aefd3e05b96e4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021599d2a023b9cb141e48b8345eab138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec729f6b64d8507aa112f943e51be739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04b2ab56685947495b1643f5b36a8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d7547506bc863d75d06ef355746c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035af33fa64169bfd37f2023ad4a9ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e17c1e2e35167ec1499ea226fb2bab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf882bb552d8735278785c8d962fd8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e05559ed6e200f97175015f2e324f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530ccd89c29f4e711ad71a57e18b8bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3091700a80cb51a293ffd39ed7c52447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336de9fd041ebea4087d5d597434ad048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541f5822b838c8e6372f50ab3cfe5e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ce0dd3b1ee084e9c76afa3d00241650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3039288348fc90fba11b2b02f6f7c3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86d8b37c3d10bcd42559cc93a9688d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993772a70684560095b401ffea159a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947963b0ae0092c6f5eecf99ccffb04054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9c81afe24a106ecc7978d4778efcf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29a7cd3bdc529e69908be35415f6e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e65210d81074646d38c04de9965e3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620faaf189c5e057901478861561cf758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606c4a275ad85d4f4af27841636803659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c9ec6280628677afcf1001222bc4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c89fe8cfcaa75b5fc99a2cea0a06461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2d9f37a1b3e7730370e7792ec7c6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e8ddbf18d594ce368797bea63ee1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f641ce46e20b557a62fd7d8a6fe8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fd13f8b39806107516c8a987ad4d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a05de0f67efd0de775db9fa7748b1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc007606b5af0e2d5bda1377b4a1adfd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82df959fcf0e33e00691ce7066e1f7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20188ceb3f1942cda4c7c4024e703bdc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361a6da04356f6b713fe1c6f488db1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4b4ee8ecc67aadc5df6254286c96871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b15932f08d94b87f1f796622a5f6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43cff742b92f8f3d9a406ecd56c0cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f51f9d322e147f03868c70d8be24274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f833a1c91d66b57cccaa939498badf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7fe3321a4e4be3fe650cefa720f0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68040df6f35059ecde55363a3f4e86477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d98977c0372caf1ea8cb328f1283178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24be4ec5c3810e99dbfbd734b01545979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfd5bf2e5a047ea79989e9a8464e5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc646eeaf694fd3c0ada05df96e569a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c154cecca0ae9efc512664a3e8d40a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e9f58ca78d8413d42b2105e6f701a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89564b919290b2302da1db43983b83d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670523c2da7f9df354ff7ed26832a2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358d82fe976263d27a4ef750d7c8fe286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dacc30fcdc81f948ddf3fd0e374a2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5726732b4039a704ac1b0795d08c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15109fc341e8818177b56d39ffb1500489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4687b5fcd6931bcd99ba349658b2c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8375134765b00645ddca03b222c4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456af02f2f45c51bc975612046c6019b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac91e60944718d91e0ffb610382020693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b5d30c670ced1284302047153fbb794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e81841195664a2808274f4729144d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1138ba8f81e94dde8d50afc8aceff0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b1a7630b406feb7ee3f58efcf192297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc0bafff1459d4974847029ab79a0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdeadfed5e768bc7e39b478fc4373699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254e8651318575e994843cd8960fbc8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8508d7359e880221b605f605145bb95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d55aedec217e72c0e07a858125dbc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f018aaf521028265fa9ee42546c742b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0fc49e7e315ac8deca5f8b94904c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3fff906968b25b4ccaaa7d9715870105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf619d67e0f21e6d1ea5b82a582b0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c12a934a0f2391aac6fa9ce0372490107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb4b102d9c051fcde3bbce749b3044108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f18ace1cff0adf9fbd305829be169109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df12214efb5ed446e802a6f13c2624110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f60619ea7f9fc8f194636668a234d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905ac7fecd00f7f48c2101170788133112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6740b74fe3549add1ad05e10c9b35d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d666e95b0e6a8bade595f04b0db8386114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03499ec4fab464b69528cb694e95b296115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16b5e9020234cf90673dc82ddb39ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a2196383f22384a0a82a82d03d3e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d65bfb21a4c2a602cc21524ddc4d2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949e9ba38c9b7427548bb9f8eb84961119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212da6091306003d2a506aec5c52181c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de56806fb999265a7a6bff61e599d90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d4c1090e29d7014fb4c4ed270da3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa210cfe302c14ff36c6057ca25fcd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae73e357e7ea9294d1c11c37caeb47d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffdaac67dfc15558245089ce11698e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e400fdfaf1b6c0dc9a612a207db29f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2218b02d44a3ddfb26de272ea5068c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189b3358b6bb9c30788cdb7e7a8a3d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4e1a42d9fe2d91b220b30df89ab09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85442c8c51efdc6dde2e23ed9adf2824130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a5c3d69677efbc37ae1fdd2f22363131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481e7c1a34233d98379a904bc784c09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f069c9b2407bbfd6cfe01949642ea9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05512e8e92203848b292e530ddcb0bdc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71fa66d45e30d2b85a32e51e581503135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e0600ad387630eba5214c6de37be3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a14052aa758aecdfdffef36b9b3379137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c2a8aa4ec2d02161cb816becac229138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbcb8a406f742f961d4bc20f64adf3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39563cc3e79bc91972ddd55cd0cb58e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd83711cc7d3d55d042a4e73740330141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2062058bd82c761844188c42d7cc4ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccae71b97f20b8e2a56fb50bbeca617143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70886fbd16d798e02284b1f47e37c39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358a287eefe9ce4410df3e7bdcf796c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aac20941cf710cc1e02b8fd2591026146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b40224d32f5cd357d7dc11db49139147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5edc1fc106e700d58ffa38746c50f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164104b28582ce8a34b00c679a58da3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacba9f890eab9a6d9567b056522f46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7da16f0993b993327c543ff9c62d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ca65ef9c24808deafd843bf4829c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd877a8b16f13aec2dc1167100c306d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbff2ed4d0c58be7dbb3a5d68317cc0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4278f96c85cec9ecbe0d9e98ac36b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a92ef47f1a780e379511c8595314f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79342294674ea96e2d7d68e12068502b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563939729db859d7e2a736146bb2023b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0a2a26e0b2b591004a45ed5613209159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e972f5bf08b1aa47c0c7e548bc4fb63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600e85ddd8e2560bc0c3ef53e42fcbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7339e2f1860ca406ad8631e82c4eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57276ff913201d7e9f6bba1c5f0e973163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32683f96804f6da8c6101be941ae4162164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bf4c2cfe887906cb5bd389454590b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2452285e747c9275383f285226152a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ff623338b956b33dd4f94e6633fab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c2d48aa364f3747a270a2c7286c81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4af62889527dea7053f17af3d3509169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e789f1d791d97da5de2c439efa48c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3586b655e6b45ef06fea429d7b7390171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9543dd0a1fefa26c67115c7ef121454172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8d2a662a08b7f46944b534bfa78fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ebe84b111e990ca92023b00338acb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769f061c471de02cc200324d98b1452175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec8814b774f720d254c48c2728a213176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07875272415fba4f34333cccc424137d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846924328ba5c2391ce338a2072aa1a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834195f95d98a363d3333f32e4135b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cba18eb4edb8c2c34a0e26f4b2ffc6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae98b557f7a1525a4624928ec4fbf8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d1c44bf741fdbfbd2e666ce01a924182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7d82e45bc5735f6ede1357a74b087183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6426daec9915a528542c2fc4fd514184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4069e74a5d0271b5ebbff9c02ea6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf4b698366e9b87680930bfdc68bfe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bebe9a8cf1ccfc02acc3daa151956d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0ec46ab2178d079c4bf7743669f94188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799922c57b32277e707a14c6187b7c42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935d190007c3926870c7916364462c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b01630c36da3c385f6d7ed375ad1ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c62730c7b6d584b7b4152555e96bc8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ddce3f78491b4b24af3260cb1915e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcac1349faea18cc7e821bb6b2f84b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e99918f5ec17e6af313f9b6056b14195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16628a2756436f1c3f2b9de35110c369196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706cdb9a54b1b83b111af2bf47abc1a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35490151ef9eeee19e466947b731dc2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92018b2174e00da5c28828ec5cfe9eb8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61f7e86e5b52275385da62b81f6c1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3aad126ce5009fb4643bd8019f8de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c602525c438ab14a268ea6f0e2fa915202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2d1a89b9e45d0924ea4b525a3c7a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e7be88cbb992b82c93eb5c6d266b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647689eca72ee9d08c745b382d41660b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca92506cb8fe8eef78c355112380067206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe540dd2115430099064b57d1c589f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694d497456e7c3c24d6384d05ec0036208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a665c5fc211b525c6f7168462c58df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa00f2edd87c59ee96434f2717dfc6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68409a93bfca307894e8723b711edbb4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ae534b1b21ec6e3bac3927bd653ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97acc4bc67fa456658977ede6d6a0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c4fb101b2243555bee4dae2a6e23f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cba61a8ad19377b35cd159c7ff014215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a449793871007b3b285cc8045061c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7583bc8d98239a5e3cec5b059871c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96184cf5daefc9ef6bd05f1d7bbeddba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966a4ac42040071448b315584755078219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb42299e9055b2059cef5ce601126f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f79c36941ce552301918fb89e709e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faca8afe4e81988c084c045e57fd4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6273c1bc46dc0beba644598ed05de7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8dc236de5555920395505545f62fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222e2e2d29186fede4558e38e2ec0d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6fac8edd13e315e3f1882dad0a3b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba9fcf19aa00ef97609799601b6d9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502ced62faa5d2238a6e66d736a1e9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8a09590d9623b54e72ef0d997d9dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be014e6e08c331ee5a1bff1e02a9daa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b218eedc81228efe4155e442d920fd9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ac9c42f5226e473ff837371a8b108232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d043aaaae081af6a7bb5a4cbbab57c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba25b812994b865ba107d2a53644b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a38b7524873a092576f5bcbc1b1533235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bef433d2531f4950d7391c13039428236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fe19fffba7998458aea64be1724de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300eb5fa6ffbca03a56d1a9111b0e30f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c061f2cd9c022d018b58164972af3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fdeb06a3ddc0390f78a2bd8ef7178240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b12ce0361e9a30aa3e9d0e7cb5f58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac44cf508f824e3f10cf080fc4dd76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49541cdbcf8603ecbd38021027ebfe5c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5c5d1c45d9719ec7367beb4e130ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cc16bd347bc49659a9c4e55fbee09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5840820c99aa9f542bd85e17ae999c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7869cdf4bec1e37da1ea815b40ec83247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95640e2f0c7457aa6bf16009df23aa8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458b5f187e2994f143050aff8ff59cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6d4aeff87c7e8d43e1e3393dee845250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c661e4ad2664674d22cc3ac05a9be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d2728ad1bd5ac6ce4cbae6f045958252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44727805f137f52b9985115c75961ac4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96593f12d3d8737c0b0bad4fec8cb615254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9a683eed2951fe58b921eb38233c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9020adee7119887b36e7bf77d160f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0a4e8ee40d168565c71ae16b22967257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cae59f44e2ac712c4de20ba7a5db6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e4576eddfff1e9e0868e09f4146bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999855bc8af092dee5e3579d9044416260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881e9612fbbe64dd70c1f5c4bb30ecf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988010b401f89686385819971c66083262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6cb5c17d0dd4f2b71fb571d7c431e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec835306b549ae01434f7a84afa7ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc04d221fe3549ab238bd095ae47bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb57a035e9ca7fb4c44d735990e2850266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdef616fd07848e5b3a6f3564ab46b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788a89ed29bf4c0c78a8cd1778a7932268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1906ade4c0f20565491f12ef3e9912a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05126498967a697943b911be1a1f05b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b931bf5df44a1485ecdff81988bfb4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eca734309b4d460d2f573e0dd76fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7876bcc29dc18e32b07f1f8f0881a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203da5a2dc72c3fdabfe6a3ba5b1905274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19279dc2d5957c98e4df45dc31fc213275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72687fa069e38890f7f77aa540c2a99b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a0a62510034e606dda758af414810277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adc4b0931d09b37329ca876b4e7480278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf471069c0306d987541f785890e52b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb5aac2bc3999ae9954783942ed1f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fe2b1aad53f171392ea65c695d8d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc832b0ae6aa24390927b3293890da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a955e2aa7a8b4f798be22872b84dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032514256f2539fceeed0205fd5d8fbb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189070ad0d8305abc348cca7adad7295285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e89627e9441839ec825467e5301d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ab9efb0afd8eb97e9b85b48ff73c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7be7d6cea72c091b9f45813949597288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09519b25bf42bac3b01fae6bb8c80c37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae353dee44f20ebccb9d3c685180e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b398671b174479dc5fc46d2bc26f9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38186c3d802134a21d1b10fa1ee36347292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a58775a89084287a72b6766556318293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a651b0d803cf916b64930fee7fed6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08d57a0b9942b62b91397de797b743295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844378d06527306141bf117e8fe7cdf1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1fe11aff9b5cde0292236795116b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604688a00b9c2a16e4cf19e65049888298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160595da76a1d72ce771049c2733845a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece94e0e4cc9ffb7741d5facd6f7077300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76010f840a0b8e6390ab11f023e6cb89301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115e96161d6a3712d703282a7f89e5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f9f43184ccdb27f2fd629f7884f31303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9bced2f8c336ddfc6914c0c947cd4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8df98449da0e613f56289880ebe43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a497ce97125969236e72760876d411306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b301800ff82f17a9c9eae3f72495a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd22bf831c8179a0433ad76a86a9495308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618843a246735d09f8acd76b083398b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511320f8243469cb937b51eadfeb703b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe09b01445c0dbd03134d43d298ff14311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c17cb95f60d13b8f22bb690acb900312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1226b16fd2d815fcd3fbdc3a795658f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d01a2a6364de3d94b138d4040603c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d281b4307aa0f9721a98dd2aecc17a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ced177b84b4cbb073431aa2b9c39a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731c3ca36469c0267b01d1d5443dea4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037765ed98f519e33d03209c3925cc1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fff74c408bdbfd8314c2fa2e1f15e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043edade1086f4afb7532b86c654d1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc74efda4ca02a458e51f3bcd5f0f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1759e99a25b56a8399a99be5bd3b60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66ece7de99863292515dbb1ad58461323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563777bc1c0041d1ef7af786603a343c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0e4e8649cd38ba2eabb5aa8e57281325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58946636a9517cebbb0add50c48ed80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f8a5807f09293cd0dfecfa234a9bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114a7abcfbf9b87b6a85fcab8aa986e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020b5c8430b5a6bd9bff3a4eec9d959329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090219e6bdfb978ac423cbdbf5089f8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094683cf7e57603cfb2086f68da7a21a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321120c40fb391cd2370b531d7ecf8f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fed2ff96c649cfd542146744fa533333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef71cef4e056de4b9281f8e125b0db4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed875ce95cc904b13a66d1980460222335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a505afcbb780e62e4c2f30695af2a50336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac9e41395442e6df99e3f826c6e3f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22400319b66ed6ab527cee272ef66e05338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28f09d1417513f9a266022e0df5747339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c391924c2ee4aaa9a406f04883061340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937e8cab915d2aef056d9003987bd0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ef2b7fbd0a3bfa70aebd60ec392e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae218f2fce9d218a0840fe98d24912e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afdb9d0393bd64ae2249dba7dd39d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054fe5ed15aa5e991d025e022cc55df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f306a4755eccfd2dee5e46a01def3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11f705df83cf225009d60236a4de60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e71f1e64bdcc40dbd2a3e0e6835535348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012af993a1c0fc554bf5bf47c6ef409349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbea189971cbe28ce18cb9debe6094350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517c86e0612653c3e3cf54b890313e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc8dc7222b5dc97a73335a20060454352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d376ad81e402d8cc16c3c0e066e45d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a578ac2d5e2579ece14734cb024fd3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2142c1534718c56979be8952d34822355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e0870fba832c5fd3ba18b7eed9e37356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fea155276dc23253c8cec267f62aef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f1e2354edcfe5adc8f9b8aa0e4675358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a291b22f3d4ba63e3374283b6afa78359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7b6e06bd7be38ebd7276ec628d370360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb31d6ea5676ac8df854b5f37eb479361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aa90f4e433b44d330db7109220239362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dda8dcbaac9273f9da125b285b078a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee146c7a046d43dd465fc950d709524364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e103a9946a1760fbb4a96f8d5cbd9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac0019facd2c5535659e41550a10c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ba1ae37708cde0fe10540f2d887b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586b5e025c985fefdc43b49223cac13368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91216fd540e7319d4886d4e73544b24c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921408b4bd7cc826e396e5d0960e1412370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c99410c2449a8960cb458ac3d7b5e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f18275cc9086f4c83a56eb915ebea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e873bb2c324dd3371834277b2ca9fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368c74d2f40c1587d01419aea3292bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0664cb83ebdc74d06701faa0bbba02375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2327c29bb4a728bdf6c203a3206f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193f4b60a32bd5625835c6319ff6bcc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca33fe74d646f9f441c048f78f0435378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455396e9b0797013ce0cba7ccdafc065379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1f1ab3f1881248dedb21cb83e0075380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365e64d4a4b69968a8e0bfc496946d0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d508fdb40ae920418abccbffcf056382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf70311c0dd809c09547f13e8f26354383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f641d40f183d5dfe206fbc93527f09c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13f931d305f6b0cfadd6de2db70a1c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136feebeeb3679007762abfafb4207c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699281be1bc220a1169722c78ce8a162387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a388c4510c3056bddaa0ecf107db0e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae5959b14a33ea1fa51350f6cc091d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c2a116f5bff078c324252629ec1dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fdcd9bbbabc4125572effbc70e20f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5c97c573893c9def8ee170b0d9fec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33d4538d330977e6a4be8b093faba6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afc46b1ecdd3ff0605cd361a954d4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abc31abca103e84aee276c3ca82a6c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167eff775594c8512fd5fdd0b1049354396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bdd1635e78941b95e173fc5df26d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d10c758e56bb2430ace31de594bff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2519f44c97100f500b664bb73a44ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ea1925f0d7d8684fa0351813f84c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66ff03aad9db0762a6fab4c08ea48d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c407eae67a2b0ee93e7a5dddc0acf67402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae8d65f8f090b1431b114fe32e4946403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec19b3449a3760ccddba76dc7b03ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6802b5caafe2152079638a7cbfdc7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dece1cc555f73529f41f68de3e9c2ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea5dc14780b1323be881f6a67ca99e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d4f65f651626899f22f79cef24e93408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88bd9cf8713f96bcc66c0a4fbcc10e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f5916d015de41be77204559e07389410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfccc585eb56f12d5ffd4377aa809e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4fc77b62cf66e344c48cfab1f5fe8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda23f0c83acca92475fdc092bda058413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90555a15da6985b66f768fdf2d22b892414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27161926c952a188ff7570d8931d177415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330e27f4538a6158ea56ee5e2cc2903416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91621790954ebe0b70ee6c73454f0b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef6e280fdf43952859924431fa8a46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27f3883ae5508b1e57e6c7398ae683419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fdc16c6966f9c4305f9d837dcacb7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557492177078b5f619433f8c23ca521d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85fbce3406092c5c9b2fcb3e4e1eb9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abdd32ef7077ef1682df51fba99a3d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3373d90a7d47d18068b7fecd13d6b29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c918a566b5e464b93698064c17d58425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3364b86163513fac212f4b440f73b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3b61186497514507a9a52da298d1b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44852867537841db960106e7f51196428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6e337fc410165813b2f00986da907429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c408d581dbbb65e601f0b6a94434c11430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef6a7e3c3c6f4ed6b21c9a95bdef04431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168dbfcda265ed84cf32bc315785a92432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552cd87aa35d6b9452280f992f67458433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d0568fd6f9ab9f18009762f295ccf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02256c0f33818850beff53884dcba1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803badc9523abbee2d27f5c17089640d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987b8cd1d20fad5b18ccadab637ccdb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5788aab0472a4e144e2d3e5f8861b8d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf1170b454bd5f6b9edb524b58eaec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a223a84236a68c19aebe246007dd5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7a2f6ebcc9dcae91f3f86895a46ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5563bbd772b8516662cefdb9ff3aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec7db42e27b769992b94352b9da585443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb5b71b469bab556c41711d0c146db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2d41c55e7c5ce73627cadca5280e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4a68e93c18d194ddab93bc860dbc0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a2bcc76dc6e02f6b94a51a1a753ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3c979b39fc02cbad00a5bc52882d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851a2d4d95703b0226d729039eae3ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b30ce1e221e7eb9c2f7e31daaf454e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d903908903073777485522e03ba91451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4f23747807b95c8eeb2a18c120e6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e2258eb2d5df1c666b127dad66ef8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2cd47e23c036365627a5b2efcc662454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562333851c1e50028b64e66d099684f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad4880f24fe74aee4272b9709ca727456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f822868bb0fd240b9180bf67288d631457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53525e4e43ba0c81655c35cdc214a8fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a31f3e9b2fe6304c5fdce00402a84459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb69493d3efd455129be027c262ac1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e41b832b89195b2c706b7007f9bc56461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000fee0e996ca5906d000da64ff78cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec552fd2d6163fc77179c5307deaa49463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335ff4921082a1067193ff6cfa5ddc2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908a0f1b97b41d046b24b930d086df5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b9b4448a4b92ccdfd52d9d96a62ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64af80791e0cacc877cedd265b2013a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3773e14d1502a497f0f41812d4c282468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78a99497a5af913c87496047bdddb1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08510077770c86fcad74b64aebfca6e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137ed7e19e80c5b1eda5d391878d982471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38353323fe513c40858778d9dda769a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa341d3ea718813c034f8d62cbc54ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1022cd6ed84f6487ef1497cc6eb5c73474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cba4e14bef12b5a1a58268140c41c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218862ee464762bb168ab30496dde9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dada100c869dbc655c6d6c9cca6489477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b73c56f6c10d4dcf37f866c9b47897478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4efd28fba0043a3e0f26bd243f483d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf943021f62f39cd22f7d7bc51d370f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993b7ed6603b1f551a0d15aa4fed934481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a0e6d9f412313fef7011b1257b54b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bfccaec64156b10ff9c14ac3f58fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2529b3af04ba9a4a141d8bb1794413484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0912bfc77e43af696b5fb3876cab740485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c95edb4c619aa0f5330264698a0fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77c0f2943b1cc86fdca10958fcaa22487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539a85747e8cdaf2e3c453024f44614488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c6a46449432b58847a44ae2c3c24f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf76352673f986ccdd8599446b7fa1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7f2a762ab7fb6c1f97a29718ef976491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14a597371734c3693f211944a74161492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3aa63fc59bdfd74e11a040c940bbc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ab1c27edb1fa2c01d82ed0ba9ad25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e989fc005292e87581544dd5e2341495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a252d3a159997271cfb0b2ebeabf3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d4d85d0649debf9d20e5cdf1eb79d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed212ec5b2a14e7f463a1bb628d239498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9102b043328735adb97d94577cae3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666540719c4578ca8baf73c85e1091da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ffa0d3fc8ce2aad739ba9fb873c5b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf607cddae0e27c0cddeee53ee90eb7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9956757981e79f9bedf72b53504c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07621b760a7f10a86fbe0198a6ec86d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690aca3122bf1df4f3e5e769340562c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebabc9579f4ec27a72499fa970f8dfc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b7a8c51ca8a61dfe73f0da3aa3837507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5d669a750a0080f1b718d29b33a9f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0884cf777fcab9a7245cfe2a43e382509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebcd68018a39be08d877d38b568df3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6277c2d72f8e08e923800608e0236511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866939dd902a31fdd7473dce98e320a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb846d692bac0baa1e5c6afce76fb9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bd4cb6271abe20c57dcc9379f69ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae8a08795a8b688c0800bd4a10366d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e956d2a87130de90c5dcb48daf3800a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001ed199a67e7126fb46d98b967a5a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59700242afc13dd1a073f864d690bfb4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d9b4b179a33b0ce5818293d21f575519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ff5c7eaae3b043398cedcb50afc62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c9deee4194085d6d753a6170c89fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dcd2603c5f9e59b5370e732c8e877522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a1e9511a68e511759aee661cf460e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac15db3c606bc6c0423c1da44b19b1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e449f152d48acd8a69c8a532632b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648182885dc0721b4b272bf363b5222e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb16e533f6a7b0e5c8cbb63e34a8b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3222613a6c3cb78b49dec7f348de46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73d228b7112ce2c951100c2e870748529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db25a44de0bf8cbfefab58bc8324a8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cdc08e9cfb854e69e461c32a36a60531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bec462d5e81defc5370c7476263809532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788837ff95bc7c78443a7b509740b063533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475e647d53f1c7ef6c816e499b6e053534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24852fb9e81bdcae2f5d32b0877c9a83535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0bacf4a26d1df3dd5cee4ab440434536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbfc38fe08c1e7241e5808ec8401e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6deba5a84f47f348bac0fbe88a139f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698aa2f149685ee25b2af3236b27e6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d37e6639721c20e57b47a8655583ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624582e8c02bd2e57815b1e1f510f53541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246222a38b905b8f6753ab4ab464f15542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b890718d2994d3afeffab1b10bd28f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e68a9b79c215d06c936cbcf1aa94f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd27b2a4bac75aeab2789073df8fa6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cf329b0e40ecc9835a179a42343f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986283dbacbf313694d97bacd0ba81b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ca64439d2bc65a114c5b9164a2501548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630eaf5fe70990743cb847d19a65fa4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925e191f996391f2c9979d391ca6d4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931d46f7c66b5209794a19a0daef90c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0a6ed989d610c89e6b93f4f00bb8b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdc23fd21b552ae8cb6bd913f19f2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6cd4179ee1b05873285e5276e4930554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0783ff0a69926505fe56c78869f097555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d972a1a9079ccd89458e2651c631e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40bb2964ca9bd29a13c306ff36a150557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2931c5431cc4b53438d2adad3b0c9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97044071da9c4e7e0479ea67a06134b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437defa95442db547ff4e05048f0f1c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b823d0839d23cb91191a5707f4fd4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331af528576149438e28b1abb1464a25562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18bec2b8351522cd3f04a64497dd6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290347ac49ee1f2052914039c7649d4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354bf14bcc08b1ba37d13c9447e8a89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162dbc78ed3e5dae084c168b62c2e0b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea54429df10b880d5730a032339bd9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497145be70bc72d360438d57f8273d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8627e95b8019538ec550345dd082d9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09566d7e83d3a649318ae82800248ec7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fb2f96166e735edfb7fcaf81f0778571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8731194072a35f4e5a1c8f65a56f33c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67571c241b260adb2718837735fa881c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba078683a33e12044e6cce41325600574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0edd04410dcf519f4a5ed85e8b5f94575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ae36e0994edb16116f1cc059d2ea8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f63a211fd2072e19ae8540a1ae07c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b6f464567ee9d114a18163f85dd89578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde427b89fcdbe6cb7d4cfdbc99f7859579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b171731612a53a842afec399fb2219580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef98448f8232cd307aac207aa6d7f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ec0462eea860face9f6336b0a5fb2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec575a6c5ddf7bed6921362207a877d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5c1e881788f9df293c6bcd4d49769584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1618ae8a6e243823b65785421d21b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be94baf0fe4a6514ff2e0b9a80dfc1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6841e46305c4dc2b233159445381c57587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7d1b5730289f72d6d2625298aad41588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce968e9327a0be38d1c6d4ba7b5ca1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9559dba6af4034da5859bda9ec57317590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549537a39113d9bf871a5d2e9d81c3e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905801ea96c00b27bdfafa70c7aab0e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cd60f85e36466fb2006934a78028c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f78d37149dc51d54d9f286a1388e71594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74b3b737a69225fb609f3a155b9aec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cc233e843ab78c5dc661b721a9366596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a22a68dca8a60f3db87e9be0584a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f1b3f18be1be5308e37e120f5cd44598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adab360f8dda96b3446e7bb9f4b51c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cfb3d49a69f0ede8d49de4d1f26ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8034567ed604c2b8b2ff313054a75601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eaf11c3a5c04c7c0756d3ccd2e5cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cf444fea29dadcb86512a8521cee9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253ab72c0c7f5405dddfff80ab25fc5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6cff84954fb166a55b233b6b66db0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbc43a9d205d5b7ab474b301cf24f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01297168a19a97bccc94da683d53cda5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c42fc614e33f43fbdd5917239baff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cb836654891b9060b56d0173aeb14609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7b0b0d89dac460a81c02f02e7ecf9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233c65cbbf0b854609240940aecd17a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610e05ac1b02f0bbbd8c9f9b40c06f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997c0042cf91100d8d4677d03d13f92613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043fc412539433718d02964a73cb1f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf536ec2a0008baa88d7a17122960722615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aeed2df3dc425e51371833e2801c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f767b5b6ba5d9a937b93729a68b46c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cbea4eebfea8f6baab3b4cdba93f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961273bf45081d87ef2df21193691db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e37bc78cd83f19e22cdea4837e8d62620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8e898c8f3ff2114917aef05294a4d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95914288290349c95147fce69edcc62e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab9a6d92be921dcbf480d36058961e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96719f354b9d276ceccff2cbcc798c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587a31260fc3b5d1f180fe516c4742b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28399c85d0e0d6d1108473ab7ec25f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640f66f27e052bb251b8a206c9c06f2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9e7d0457a659bd0b3a5a15ee5257d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff62170dc919534adfa49867a7d9d26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ee401887316ee8e09b77a27f155b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7467f1e1dc698a3edbcfa2c3ae017631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f7b298fc46a00811214772078d891632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0da50f5e68fe88369698a38fcb939633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166a9ac78ea8eb74ed3170af71fd4e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0915927ade5c3b7e7daa82d595ce2d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389a70e2f993c91d67e9fed876a6021636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69536d03c3bd63e606e24c8dd5278f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57249c5344eb9dae79ab0f684ecc41da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3199add56aba23c050805e3b4d2d235639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da8c7912f087bbf508f25fa20d7ea3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b943ae24c6ec06b359546eee239136641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ec4b3deb2c35967cae9d417641730642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406b7b7f66b1fba7d0c8f7144953a40643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575e4cbacc6cdb6e86e3b9b27f47fe1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3e06d4c02fef517f3e7abaf738a8d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0601fdafd3a48a6669029d59a3b897646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6eccc3042781b3174f167e95d2033647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe897cd4487abe383d62f6b75f9bd8a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78597d5e3e42cec9a9f71803f25002649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133adf1acd962864b84120a0f03cdce1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c294e1056671e5ab0691c63ef0f0b21651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba2912c6f2740664b5d7c9bdeff6af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7882f6715018c3f31ad205c53ecf5e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97787f468903c05a5b01ac0e8c843b27654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854641a869db8b0d374bbff683f38ee9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9f775ca5ffc550e76e0a102def075656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d59d556c1c3a0f82c9c5b0ae200b43657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787318e6746f2188ef4eb5e29699c91a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f602fcccbcf20bd7a1d23163f1956659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342edf04639558a6f76eb493ba9571c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecde9d6207397af85ee3f7c424a790661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f7a5c40b99507ecae35d8218d1e3d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b54ef3e662857cdd89a8150d721ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f24260ed7bbfc47bba766b3538137664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a602e2f9c4ba5f0aa732327d6ade4b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a506fcbb20e019d70abc4a1585c6aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4f47ffaac4bf71453c1f0aad61987667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0bd71c615fb8573808795bc0ca8e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec74bd46f2066d9eeb060148b10ce7c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d3f1dbbabbbea5f1521262939ef3b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caffaa09d37b0a1b92ecac5479a0f8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c60253c86286395b4e63c1c8b0188672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a0aec2d0f9b6c4962c144fa030ae9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8533b43847aa4bca065cbf80842ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f830d94fabc03e716b3d19797f9591e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72022e633f5f4734df974448f90a3e14676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07357c74b6ac88582fe65e70016cb9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c7116306a2333ed4f720f5f85ffc3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db44ea2ec34a6e139c2e9de57e4c202679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb731833a19f5687064d3d11d0634f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c30ffe7f1187448555ff3c499129f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33fdb892f51349e03864e4adb1e0f9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871c03a512518e8f99d11621ce79845683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfac60e48d17d4ea32f7d7bcd16a3b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f078773b628f7d33a72cf1cc352ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81ac5dabefd431b045da47839b3acb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754647d763e79b928c0e574f2cef28b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc030a740d9bac253dfab61884d878688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcde637e4ff3cc4eb45dd6811d49227689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920b0bf82adf8c37547d2f4154945bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe312e86d78343c9fc930aa0cf9cc2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4caf0400a99d29b0b01019af191444692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc7876ab88dde6b4827b84cba6ba4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9c4475202693f0b9bb37325b34f7c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39092339cd56c7e6e7ef555ed3ddd06695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58743ef0f02c6ec68ed9447a49dd775a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c3748b5c4569a3e1b9f64e1a77639697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07dd5a1105a6333f54398711f18f77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb795f79016e553f6c47c4b31ffa0c03699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5444663a805b0a4bf9a6d2e1cecf5a2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f2b8e55ef5ff9d9fdf7fea11c8ab8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8b70d1355c19d52049d050b16e840702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745e53ac0a44bdf7e3a943955022b29703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7081356d0b2ba7ec9d3b6aceb075d6a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6293857a646dc696e35ac43f4e6ccaa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fd5df73701298b1546163e963b4a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a600b4fe50fad1fa7d7c2da6b1c115b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58ab91a0fa3b49b73018769a1d0a2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c30d9c51ea14914f48245fa3349e64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9859f47e68fec5b4d99f3c628c085a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502101a3fd5afa7d8f72c2436597b30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aef743287d15fe1ebdb4c444b37cb4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7db8ca0efc927e510ccb5d468dccc9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0200de84b32bd338619ab456b5c11ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd844943f425629eb4964b6b128ac6db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c70416d311b514c125289ad1a3c0d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dc33dc012a16ceac5afff616592e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114d5fc1c70067056d4ad587a49a701718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de037a66c115266b780d7c86efe55f3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c017b27746336a8dcf8d65b8d748b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efde93fced33e70905ab1b5bcc96d37721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a186742c30caa0f2b33ee07ecb1d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35648415c546b08cf43e3568652101e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecb4a6a4686d952cc93bdf24b8c27a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe76fede6d0366bc389c4622a1ab19725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5f805ee07796c6f72b05befb65d31726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf108a6a8bf50b4288f8613ccb7d9f11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b908fb2b0dd232c0751fb5ed9f03c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e2113d1a37c0435af4bd645513972729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300a3372c9e8c00d1f88fbb15e061e2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2ade02b426aadca4f713c9076599e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc09628f0f0832e2162407e2068dcb8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1006ad168eb6f5a1f39d9f6bac28230733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d0481b5dde9434886e9df0cdead9c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afb1400833621a85b6ffbca2091cc0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56317a41d6e99fcda0924aceea677500736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bef42daf87f36299d2bbe3c93ab33737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c87058eabd87c62d53f17ea4ce2de1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28a0e105adfe18fd91d56aee0b25d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2209b6f790cb9e6a802591b10ce07740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc382725817aa223001646d7a308e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b89e5316f2b262ed106138a5981a6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b09cbe5c649227007bb9baed5069f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590188931f36ca272f94d21ae4509b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c78404e9c4c5255f927ecbf1e3c26745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537f992ea8b5ded349e131fa3dedc74746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321918aff6c45e3b166dd7fa4f54947747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635c4bd5d27158308e7aeb356960c1b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a20c1719fea3c7058484760d4325ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14a5253d834fcc45a8f23efaebd0b8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81e1060d7d8ee6a8a5ff00e0c5cf6b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9170a9fddcbf2061b0f4c21c368366b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce64eb8b3ab8fdb6e90d3ad0770c14753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671cce295eebb1842635a05972317fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947788b633c9acba21138cb1a030fd1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31177796dd01df899925981fbffb51c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc84aac9317acc1e54bd3584d4e3c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be907499428d637966de42736bba86758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab564b3f732d740ff1af6e680703e5b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0e20a237cdc8b33f283cbabb34dad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a2efec009e09888bfc8c27b77a3592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91c0452f6d4452dc5df765e1e6a1333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92121b0cd72e2ca13f512a79e0660b074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9540c0b87d20b76ed5a8b7cdfd9c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d019d216e592ee27a72aa88d10a1356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3afe225a264b1fb6ada76abf9b4277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3b172b7db534a9c494f73e9a3dfc18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab25537d9729b5fad03090712be6c019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ffd92e30f5d177c0fccaab74cddb910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0322d47a5c48123d5b9bb00c3e5870e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674568d52f9f92b245b609a53168176612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2735ce64d8af6f600960cdde8768a1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddd4208cd7ee643d6d04b7e5ec6c3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef329f94626e87b7999e0ba42e4d13815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c07f4bf4f9e61b3d321ccbaac1774916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858ab959e02bc3fe2d569a7dd24b22a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da271064e355628c6c02be8eeb9942b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca715a74f1f4cb18579d14a4cf5dba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82da92d5a496e08e8080afb584aeca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00c3280e24fb1a5ccf5f8aeab36cb621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedab418ecfda962c8f63400e97ba5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721729b8393233a1da29189566c7097e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e981b6f2e09c8d5f0443199d615fcd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76f92892dc418d1d729f2824a8080b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce593c2c26447f662219fd0bc5e76fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ec04cbbbf14d2fab9fa94b93e806127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce4695405ece26bcb598f4f1f6e7c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0141fe1f65a74e78aeb0a0dd859519629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c5676341a70bf2ba97bfcb873675b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c5d9bc69b79300c5caea444f776b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af624e7573b0d8bef68b8cf11037997032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199f2d6280b7e6c3beee7784f0829e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ade4f60fa0c80a8aeea94784f9cf734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea896275d5313f96142b6162df373735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fd5a384337d1932e2d7baea0f085036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ca53db14812d272a4b3e0ec5e17b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d764baca0f8dc3e1ce4df0eee4558438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9054949ff3efc332e95c98a5064b1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5262b8b6f9c5c038c9fa00b50d8fc3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c3e4031fb3dbd0d5df91d74bf012541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f19d086c56aa70df1c6ad09106c6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cde72b3e832b5e5ccf909878e33aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2d1910d130929865254e2bc802f2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57f49011654a29c6212c5fefe268c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c94de19ed358f42ece9bb870fbeb046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea1b12a84f0e06c9dc3713f4cc7e4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824345534f238a96214fb2d7ca51761048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbfc4c51888c9d32e8f3dc9020162949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031ffdd1a373228859958114b12655c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2554d02643dc709bdfa442a8e7b8151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555776c8cca4db8ba13fa2d449c6c0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62e44358c631cd8226f6e61240705f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398353e326cb544316776f1d2e73f60354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239a536dad4cc60464606ccb3c9614a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4b6beda928e9b99b4cf91a63e31e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8b97a9d102270d6c4ac551e4529e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b22bfaec16a5ea4543043e737554958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632e5c4d71c984d3af46689e672796859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445f2f00f95c7ecbe278a24a6181f0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688ee54124fa454cfcc6068c7cf1d1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1c4bb3ce3451220f9fb679be6c24762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbbf73fe68e9ef6bd474a5d4fbf87563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad1133c3109ffb481d5ad352f8f30964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c82e529affc7758627d8475f76f9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aa5bc0506cabe5f31feb72db1549766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b880f696023906989e7d972b2808e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629714ec95ce8ca412650a12745ca80d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8a44d7fcdeb5decae514ff5aa2eb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be898aa2fcd5722819c3f0a64b738170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c00f25e5749d6f5cb317211f8340771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89436459b1081e8686ffbe279c6a3c7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0980605f6ccf85ef4d8f27a6807e87b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253369f71250a822b89a341aa9bd9aab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cefd7a24898adb58a2a8422d5bdea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04030b1c184c1077ea7795d7f5ea9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe6ef29ba24ea50a7195c7c1f9b20977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59526c815d04baef4dceba83e1002dbc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef12de0345c904e1c8043a2e8175fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc153e850f7e180d27a026beebfc66680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0eaa93a4eb247402b2e8e8cd5165281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d774aadcd94e481ff355a0e4c49400082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752510d09b8c8e65ef4429620e3f8b9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8896830b2e15e7ab5494af2e35e3ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527836069e7aaad89ff54df34d571d3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabaf74fb611cf22202d27084bc97ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709b4d419f4e57ca777d0279ad2805f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ffeb36041e39dffe2c910c931c44888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbe2cffef146300e8ab68f017eeb4d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c1059801e3e61f2c2ab5202e49b6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed7168c2a503db2e5f710c29eb7a1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11e6f8d3e8ae8df5d64af89461fe8d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf07ea8c52545445f7d4fb8880c40893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f90b483f05c53043bd7b73398258294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7cd7a8fe4738c90b89a7f7162d48695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12898c5a6d217df3ded7081d91cfb92596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e98ef46a1773fa8fe1387c819d3f7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2e8b957ca1ce895388dbd4007db6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02193adb2cf5c7546907742d630f802d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bbf2b84f10ede934dc560c67a6dc4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7b316736a6b90d0db97ded7f6b35f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbfac8c089dbebb7854f2b277f1553102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e65dc8e3086aace3cc5a32555b30c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37423cfe425bd49bafac4e47114c13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00b42294e65a8e099b05f883655e07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab14a276c13661ec8c9495b5ab9a67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f68eabf264c249b63fee9ed121607107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ac5c097e8490a2073f58e5993440d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a995626418ed804ace20c2fa9b53c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ef736137383b0375b382f775c1a9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304d1c0994fd557ff0707a0bf529466111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f88ee40fc2320d2fec0cc2d9c34e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8faf4fb1ab4d38037fe0891d9d2311113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dffecf1b966a8959d319c6b0b8b0ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a26354c3b9c330ca892852ae833520115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6205bce7f4e2ef580eb17d785836fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865ed035088468d90c6f1675ab47f97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa808e5b0ac64e67df4ab1b3c452ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447aca7cf8724db69b479df59f1e55d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857d54f50b548fce69dfb75fa9f75f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e6c705f054346f0d05097ae5df18b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e0399cc31d1956f3f1adca6cdf24b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40ea26837f9d96f34c2bca7764728e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fc3ffa919591d0f6fb4fe11b9877d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4637315c81e47947e03c73f888c7f2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a8755ba1cc3c1f70aaca7ef522b3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22583e8b6596cc5c28f7f12d5b36ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c84947a099eefb1b88f1bc24ab879128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfc04d14f55cfba1b9be82b61b4239129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43497b30b5e2324117cd62b9896fb8ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6eee2652112a753685997631c4067131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959ca6620fcc3bde7f69b08b58decb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f071ee68efa5a725b105f008f3047133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0809f49e7461c9308686e72830879dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27914cc20c626c8b9c0db4c0e51a7ccd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198ea9b6625085597c00d63166ebe65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27f87bf5be2eedd9c99e3eb8a501de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec56d6ea9791a1ede6ac26b5cd4448138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b953193786f854a5c8fb91a600e0980139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da176bb7559b077640d5b1ea7b46084140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479a76e553e4ea5bf1ee0c38aea4de3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cedcfb3bbc7c461b3eca664cf155f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ecb1689b0f5944b0f0b7246d2c3f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967ce2f0a736b19f7ca2012afec8180144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb8887d8989a77cbaca7141fac5d83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b8d0d73cb8a8154db5982b80c0854146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a761143d927a6c9eed3b0f830d2d8a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720dfaa278ff2d517315fd4ecf728ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b55e41d722f4a3b8e14aa9b74cb797149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda3322691c31323cd40da8486041bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c963aae0933fc21920bd651526ec31151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420ee2e93ddaa11637b6f2ed55f4a17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfaec37c80b21bb44ff809cc5c5628153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f17c1445f95623910f635c03c9e54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68f7af2612f6bc0a0222b43c5611af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849aa112e37f7ae7c6380ac2079e2d20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19693fefcbd5e42368873eb8aec8573e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039db4d6ae7ec2672289694be52cddb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcb34d2027c119b7fbc1c5f0a99f25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f2b628f9c6fef37bb15e22ebae826160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac033065261a55d7fd12f3f118b2a026161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccb4d38a4ec0a744b772797e9098cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7011d8f418882053124c87ba6bc120163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784296ce4bf6f8c93cd87f869e5cc6fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b25d3d582b35ed308778bc999dd49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0af00706a9377e4e4b823c720033b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38b6ac29f0ca5693764f8e651faffc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0641172a2395d74355b73b3eeaee9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eebbb3857e2c6df96f68c80eb8f2e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e7de4602b46058f1b54b213824314170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3cdd6b4a47447b5a9ac2c47a049c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3d5299760808cc7d8f174e1ba9b67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fa1dcc195b183026147862ef276e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a070bcd15a6d22c0cbadb8adcec574174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c97233eb79e2aabac7e69b2a4bb8f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca585b9b1514e3ae2da44a550a6003d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c49396612ced23588398e699d924f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b34993a62c0896813d7e49f3f437e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f7c56cff7d8247869c4876030e701179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdd202ff8cd2d82e8466906670681a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d465a129f60d7d518eb5443c37153f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8844fdf1ab6d6505086c4cd6cd2b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8019537632aa921638f5b00283a26f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef01365aff94117ead3b20f238fb76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c276b4593b8e03b727a3cf2e62d82b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acc02a01857d3cdb8be90de775d4e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019bf09c52362fadb397c4b43f2d324187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b67d0de7b6eb218a8989c0151df75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951def809ab1562e092cfff4e9a3487e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999db84cb9dde22730120c359cb729c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a4158fc3fa2194e651afcedc84a4b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce80d1452e4589df01b2f9f51f1e08d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfde1562c645a887af48eaeeda3fb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34ec371313c7a1010d448ab2bd441b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4980b4bf6b7cf761d3cf0335d1b3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7276579cd5562c5b30c2ec753a53f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900674ac5bc72e8e066886200bbec0c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bd00deecace76c408887a05971e68198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc92aa4bee520c636925db2d7f11a3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574a07b60b5a82d834bdfe81f581539200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aeba4497bc8b1a9234daee4424532c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090c540be5f8e5469171013c6b34fc1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d51b5da74b3ff539422f6c298c9ced203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae46d2d458b8cb3d00d96e809d928d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b669f63923881015ff02c075551c537205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419f781f531b82bc553ac1b5e1fb1cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b7d1058eae6d7e04e662a8256cfb0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0d8e12ae7bf5a6c8dab73c5529414208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ed07bc04e5f578fdce6f72792293e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e88e56b9db8266176726c8ea3b0c62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c386f218b1317c7cc49cf42bb94bf8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867498b789334053779d3e3f0cb6bdc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dc3af67b77712aa24a3f5ca6042cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc874386b724e3b823fba6ddcf70bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233ba8b8bb21bc670aa8877bd0cda24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b7151af4b9d94cb34a95886141f18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5178feea4377eba7ebc61fb7724b0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6baa87cfff407360fbacd2da0945f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2ab501b1f0f332620ee2affb91d36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bafcd1708d5b724c5ec65149073f3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6d5233bf3e8c078720e190d93a25e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646ed352a1232dc6bca7a508007ca17222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694a9ace8e631f909352b203d4d0958223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36584b86c2f236ba164abddfad9da79a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb015464b4bede94fb1b19c34016d7df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f42a1d39ff3e50207f5cdbcd7a171c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169827a19495633c8fb13bd52c13ee44227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d5ac74caa30590d32c6698b5d9033228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ba6f8261665466b8950c30b652ca9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299613a2f86fe05dc0b6f10f49469788230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96df2e26bf08a6ca1b42fb1d7cae15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eedf70badeeb035c306fdc82125c73232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7eb5824dfe6daac4046ab5c2c2da6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69096a3c1e399b69b496fe714c5fb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6229cbc013b50d1fbae45e3a257aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc56c8b8e347599c9df004c81cffaf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346549b1a226ae8636a93894f156282f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfed28c93aea7c2dbca3866d2cd8dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609298181cea3ff4c7be6e90e875abde239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b316f91f001d0e684bbe036015494a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbcaa40d3a1b1ce30fb36ebe9e4590241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dac3ae9088a6ea77dad4fc441b615f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d1609b00029bd2eb4c5dbad3d7fad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df16f0575d170b8f4960897e90a6366244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db84f6f534f2d1b07492f35e5ce7944245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388df189cdc4c4f4e89175b29dc5a80246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996e8802cc9e9e6d4053d9b2ee6785e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13ab20815c547f9e25723737424e53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95610b87907a2915dab81a28adec4455249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163dfae6f88d86dfa274401c9399587250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b504c63764497a22173a9fdf33001e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6be92728854288421320af279ae2ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d378a8ec1bea9c3878369317f52c45c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87246d91d0fdb22ebeae05aaf1c95bdd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ba0654859d05a4bda6d9ac9ad1aee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c355952f3fc37e6405f2eee214f260256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d57781a14860da8b56e9692d10eb38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156e3fc0ff058d66ed986f12902da29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd3bc7209fcac145720795fcb7cb6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5eba1f87c4c6eede1f12c9518f724260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ae8d1024a1bfecdf748c84b976837261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0ca24d80fa1eb5d6cffdf285139e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b57d918e491a46efaff824b1ea9aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529eb750a5d232fdf2afbc080ce94a81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f37c91fe3da3ebcdc8fdf32b8d078f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3cb0c152f581be59e1e420fce7a8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1740e8b8d5d088910ca2a6308ff48d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4e7d7ecafba53dd29bbcc55d2bc27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1f56f4efc5e28714cff45ef119ee1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a91c616df572d41e765d6ea200b502270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2424223e50b415b8d345099cc095b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abbf00ecc7a3d18fbc6676c9b422e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76aea99660ba57cbfbf2532de533d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e87fb1d2134c06613cf77a88400f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3f7b3c8417e8e581c38dd56101a8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edc7e8a4e5e3d159a2e13195716599276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96222a97bf9956dcc7dc9c26d16ecc51277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a768578a2dd0e0419f947c891b7352d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cf434ec456fba4c33609bf13140ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8bb8bb7bc754febff24edb25595c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a0e6d522b78267eab5ca4759b88b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559676f6a28ebd19d54da0c04334268e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1082f399f5a8d53f3bbac1bf209d41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4bd733df5152dc6203bfe82b2f8a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d65982e735fc974d5027dd09bdc01f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c21fb64f91a81e4573eb5e379c8e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e481c65eeb8217a289f60070a08ac2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dc7c6c76150a0f2deac9fafffd0c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a146d4955ad21cd3bab76cb56dae9bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01811d471d32ae122e3502241ffcbaf5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f0e8f4194e9d5e4bb25a550100102291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cde7fffb2786d82b36ef0860e6d28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc32e3e7faa71501123aee8ba0a0e05293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e66b1553a6213e932a4116260f84c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652f0e4a2050d52160b993e5c39d5b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d3520da5444772b4a163d02d3e540296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd41f607158c23757c9c729542b4c1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84e4d6bad81e3afd7579ea2d260a32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68549003b5beccaf40ba44aa2a80655299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2aeb4759d3e7123397c0469c748ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da2eb03741e63dd8b61ee518863e0f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d44996d1f8bea619119e9e5fec3d50302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70379cb1715de9c420fbe3ee61eff4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a36e23d8a0b2119c6e93b19a296e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ed4ec5ee3b9f9a40a59a5642e8663305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1573d936a2fd5fc17d3a6c97601077306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eceb6608af87cd6a4e8ad77364a17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf4a423a46c5a6194036f09042745b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2fa7de5ca3a58f206ddd7196f06ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225565a584739bc97053c681e8b8865310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c9986d25e87ef7181da28590628e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dcc387c9ed8438b97820e612aff1d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f741b665e84910ff3d9e5fd36ae508313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ebb28136e3eb88c01441d556246fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81799f244a4e3e29df80beea36c3f302315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0802a6016b750f48932a06b739f9ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6e5c0ef48ff5f6c9427313a07bd2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd5d0e1afe2090e7be117443e416a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c464e933458416bf855e3a75279aa76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b763c87ecf8661706822ec639e11a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df041cb44d95059155f2b7e7c47eb078321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89339d1e3c70da651b69df76c9fde06e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde8aaf8be714f4b47e13f4cf42eece323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5abee115a7c1c55791b895697c168c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90e1e6aedb0c1f03e26597ee5a8dc6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364141d68535041b6df780e887540d17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66d2dff83a0253650bec83b6b68b91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30867abc0520433aefae1ec18ed27d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e0e64db9f0889aee66ecd5e65eb37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5fca8ebc7a700a8959df326f7e634330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fd68c5380599352bc8e278d137c40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83e00c4c9fca3b41b18e3fe6f7df3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1527683faecf873a81495f7e78c6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb037b9a3d2456366d4374181787afb5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb8ad3050eeba37fcbf351f9f0db58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423bd0d306f2a18ef4ede1fc990b66c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eede80ebaf89bfe2b8d229091de665b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ac25cec78876f2c0136eda1d6ede8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c547ff15689885a2a063f7fefc7d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532bc5b1693657b8095c784e9517163340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732282f3af3f6a73c291514ebeb223f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8aab36b0b3e640856314da368c324342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b5ea9c5b5b37730bb9b725887de05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c3d55ee64fd4c5dddece43aae5d3d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a72794f7c9edaca634b919355c7ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861a1132d8ab79f5140c38c9b8684b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11db2d152a639af15d35e7ff3cd6c13347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b760414fccb2266b3214acac312dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b97852b53707bd4d130639f050679e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d488387a77e7091df1d4812d2149d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76919867e8c8e7aa80312d1410bc0f9d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8865cfe1306ab006b877bb3060b82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb3f32a00b49fa9999db2589716eec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc4e1117c252e65c98d8de3ac916e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7592a70a872e248cb86fb97121bc124355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa282e4684071993cc83718b44f527356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681238dd957264e345d231c6d526e67357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c8a3cff203c3d367b8a0793407b2c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b7f74913f14d38cfe3f1f4e940967359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d5d1011d14d2f42e0116d62164e88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be00039f2e68656bde9bb890c64ccf8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234a50a7dcd479aecc38b985b9bd16a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4635bdf5b40413a5c1307e7d621a96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ca5bf86f6eb108cc32fe317e58e0e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85f80852f84921bcce4a0747caf0cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de21ba22210796998c77b2ed89f1c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748df26b88db4370cf6ff1820756242367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd242ceafcb1ab87dd03c0a0ee111ac8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987b81ca65a8b03d59364eb92e5308a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792390392592e35683ba6be69a7f348370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e71fd43b16223427a248a0736c15a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8276643343af1d90d7ad9857b380df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2417a684cc542883e0fc84d8bf836373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7507533ef3e2369e5f62a7447d6eb23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c586a661bdf72dfe0882c30b6fd94d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede1c7f757f702a8398633c77999da1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41a6f308b8896c57174ab3c368eb77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c16c37d18d207f5cd12a566f478e35378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ef24dec9cd58d9aad8f4cdba5d486379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fd68715f8fa18ba43f93532a0983c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b455ce19aa18acd5f08ba5d14b6dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71a8332bab92b41d6aa8cc45456a91382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd92b0d0b8cfa22dadcad26353d9fab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4860af932b5bba0e70d7c57f2c9cdd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26becebc527b59a8bd07b6189e1d17d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d23995d6b98009ac8eab4d9776e84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727fddd2b6e9c20d23a4d630eb08d54387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bb89775ac11a2d4f211845ffba4e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0a73941e8f01a476a3e60a673b9e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7545f278f1a19df40f22dc179c625bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d4d5c2984e9017f8ff6435cffeba0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fc4dab37de9622967310c2f1a93b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32816626a82011849263402ff6c2dd48393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2f8e967ad314380d9788dd31436e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae32fa1b9cc0c700102ef5ee2a59a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492f80979728ca7597fa2f60ef2c6f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9c14cf06a40fddca689a66934aff7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46a0b627fa646a4a2e0794a79eec5a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9436cd3ee6c4982d98395e118a40ea8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287f668b0a72198eea0f2a2470c8aaf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f20651bd11f21a695521d582937e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1f61e86299d203cb2bdd0328dae1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee26a4404a40590345e365b1077ee4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f166a41cfd2f4f5b01d5bc14cf8bea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb34d881da4466bbba00a9fb2709b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58618abf974a4ffab62cc599b29b73f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa35aede98ed1a52b574d8d6b919ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7f44b2fbd3039f8d59dad1aa1bc7f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4af9cf9e6fa0038f20b9e0fdc1060409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34edadc6fe96c7bce7cf74eb06537f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13a3f38704ce346a27cb08e4dc0450411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e5dce74a26fb551361bc52c781616412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b016d48ee2bee768704b27219867d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41b20e7b8e228122b7f26bd3fe54d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee969908061b13f4c16c90b09929a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95a10f3ccbfa7b0a2a7c0a7ba917ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e35d6761aa2d8cac5e22309352794417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce6d41de6c00277c8574d1db7da729418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038ac82a286c793a80c05f7320e43d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f3eaeed081de4d1b782c64801c924420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9557cb70d1a2bdb4ca2d164ba872899421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c148d0813b546c1f52bf754d877db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf17cfbde5bba953d747232103c41db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3598523d84d2d8323df354471e9ac9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d72d2d8212d41204cab9510f39100d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e459e9838939bb0e9c0c07da8b6d9b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c748bc01bf493808929e5c8ab51da5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a23800bbe957fffd64ec9d8efc2261428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af239a802b8a2fbc44e6427a23173faa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e575148d68ec444446bb79fc17e6171430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2d5cb7aae1fd35d378719134b77b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaee43372acd5f192c4ca6af77a5b4c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592fd242c8539a7a3a9a4a7389b5a49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5493303309f43d03fa4aa1b470c31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274199c5cd7978adbbec8de55565bc8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ac5bc0c46668b5a004980e8760a0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f71d0c09f148722ce5dad52746585437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4587cd1528d559ebaf0e26ccc55111438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c06fb9ed5efd1d5bfd9d70253347d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc924925c0d6ad969626a41ca7b351d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc868782ad88c11414b62bfb74b94b3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4d31db8d1395dc54349897970e085442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b92833b7aa8dbad59fc9a8a5023a4d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7916ad6a00dd3da964ab561fd1491444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb724e74093d769d06a34d4f755b3c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1459737051eb76fcc9ce95199da2c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1976d96f81dc992d9bddf2b562cedd7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddde8726b5eded554275386d575425448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcfbf4a63295519ee28731ae91f20a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f256fb965a3a9aa46d23d093994ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2513e3eb212c26a1f3f0dbd1a9bb9ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80250f5906d865715361c92826e7551b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4f59ba9348d746d67122ff5b57e95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85935ee56bfad789d00f2273b03e423454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f409c58f4e335f8ba1d5d5542ae6a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb5833573f5dc159ffeb16714c45f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07bf2d0f8d8b0e81b6e537c10ff4aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70679cd1b7a7774f1627f7317bfec9fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338195363c9a9fe7fa59ff88172a168d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8047d50470f34d226b069e68459af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4570d197f1cc69967ddb56d4bfbf62c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe5fed649c67f756d558035da9ee7e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9704a1c0c6178396e3b5554e6568c66463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0832a1a6ede308c0d11e5493fe4b433464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cae092d57b2f3f318d54c7a7ffbc6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a114c65019d314a1ec07af677b5e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41771539d6da2e848229dd81f4096829467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76ce7a030f841e23f02e0ad6bce65c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f212abaf07ad1ce612644b4df0b956469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b1d1c62a8d670f71c6118264c8886470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed324c7e4862a368a6ffaee554933eff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0649b6f3ccb39b0d95feab9682d43472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedf633c7901506ee2affbd9c4f60ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494ac063afe92e430fdf453c11aaf4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6284c212a2af3fe8da4a5ce49b4f4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cae8593dad788550ed4e4a23db349476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb223fafc65a75dcd2b9977cb040f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df63a7d9082b08f464f86298ce80644478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9a23c78cd0ae644f8873dcfe79bba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd22b0063a53b1193a7b905a192d091480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606bcf8c3bcfebe333e31375f78a0ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f139d3b42512000909475838a7216a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cdb7ee2d34116f20dc4d9d2a1bc15483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a054a6c1f79da2a460a07c96ba632a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eec8962f5f78a6e56c6d0166cb4ebc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726b80e87bfea15c9b15a4fcd632aea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333f7baf9058945ecb38b72e916c236487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe6d9f27a2b5d19cb92289085f1d3f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802995c6fd6508aa40d382bb60f788d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68bf0e511d6b8c15f574edd5346ebc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce060b68c964602f03639be69104e850491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda49757f21985f3c3eddf92c965090492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2b20b017bf7e83ea3cd0d0d168a99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206384b3fd25e21d47294361854f41c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b980a13f3217c201b16f39324f9f13495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df48ba6d6eaf5b2f23584f9415d8368496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf21aec6b3f2726d231fdcdb0a7589497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42356c9687a8ab92a0c1f5de339b97af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed735939e7e3814f18a7d6dfb9214951499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d7f3ccaa8c6e49b7615aaf605ae14500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf800ed21f19e6cddea97497f34a0800501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5aee4deb4f66d95829e70b8b517496502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb63bb5405f0d42e888eae55cc4b44f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92dd9490999d9334d60e054d8e6954504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b56ebdeed68d13ca5026f60c4b14b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0316b4b44f42dd3f2b8add45fb736506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41873619d1bceb1d254abdcaf0147764507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14732432501efc1b236de365f2a95b17508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53db654868a5f5d213e8406e893d809509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c64631c6cd43ebacf3cbf5d73964b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48415eed92c1bbb6083d6ed492fdab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37b6537fcaed8d8a43df83988f2f0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5082c904bc344d3ea860252d24f4df3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9525b16682fe8b3749de66d67144fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85253553acc2ea19ff75921bd955e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e1c01a0f4cf25fb81accc31a21197516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354aff51b44fd602b611b0105539a55517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e808931893f238ceb27f1b0051017518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae1f361772f7b4ecb886015c29bb30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebe2bec21ee474a0cdc4c553fa3a32520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656f4952a10dc9dc2abb2842c0935d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01ccbfd064dc37c23e4753468935c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb017a26de9c10233e821873090c4e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84836c6b8d210be7a10331fb427eb57524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf45e4341f6dea7216e1d7326ec825525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa90fb3a5fd96761898692f78d4911526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33549580249ab8b610422517b29f50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ac48cec7776fc9936f0e56cf514f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39d4a8952dd2741027eb10380d9a3e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e008a7c608d7b84d5173bf0b12fe9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47ce0b5d6c955672733d3e4da78cf2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33b6fad39098d992dbf23d00cd9fb3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a44ef2ec5276565ebe36fc14d73ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb087573bc9196a5158151c6535a3c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc360e0bcc89ce2dd1a101671c73f08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173be9ed83987c4fe4f7be68c1dd83c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fe6f6c1ff1ff68258c3f03ed72080537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b323e68aec587b9a3cc188f59f3b09538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8efeb9ece04aad4bc7c9d3343386ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed62136cba688bf8ed6ab86840f9e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7de14d3a4f3b0fd40dbfa9eb900532541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff2b95a6ed463fa49c2f41c1969801542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5d50f7b0defc3ffa334ccc563a6bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0836c138e021f0d4e2147e526da3ad7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd97f0c791c9b2fe57fd0a6b55e0ce0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e813c1818c9f0a2c3a5259e898eb9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178cc773ad1c2a00da3cb8316c23e1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce890add5f6c18c5d8e6a921465ab63548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c9edf74f6f34321751758e63642ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cbc1d3b353fc29e014412c9448c04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd6f0973318171545b4ade911951a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3947dfbff23b37e150fc2c1436fdf3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a52f5d4994f6ea3756d7d53108ef2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a68cfbfd83febb5a39b5f9865951b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca9d1036eaa5e9e3c3a641a735a227555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7090c65290e1aae9e91b739eff79d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3e29acc3c52b0ecda088401eb3262557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0e03d046f066c9af34b6889bb1be2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b40601f7808296037bc800a38ea825559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6d1400738dff7837e9d068ae155b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3c89c01b64d951006a76a4555cd77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0aa2e8274d5ed21ae4e9a7f18d7a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b5eb39724c17d6560b7c136150522563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59625f7236a286c38e95cd836cc7031564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00705a403ddd67764cc92d8bd2b55649565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811b931290bea6965e332ee9ec75b92566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921717d8b73e0831f6728a30ab6cfdc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323715533e989ed577625edcc53f659568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d57e3289c2cb468777becdad6c6eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0023b51885974cffc943c84722f0ba8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a3829db867b42e04ad31331627cd8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3faf3cb8dbb69d8674799557a0821572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8b7505854f389e1c5ffe06313c58c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9c94839e6a928dedb7c367b6a9c22574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09243a4753a7de637a9625963000fa7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4c24c8e4b3b466ef9fa0ee5e94489576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d076984540a97de2753a8a7219136f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636359a0e578c8ffdea22adff21f9207578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c79eaf7d7d5b67b5b69c5ea93e68e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129795141b7e54c0dd1b874f06e2097580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37bf5947f9df555ccede533a969a36581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6603f11ffafe76923046a3a189367d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586693c2acce14840c00b8610a6088e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c885eb244d294dcd8959d9959fc8f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f847cc2a651b363eecb455e6369994585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75870a4116bd455b928cbdb79bdddac9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6569995576ee22e5bc016fc1493b89587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cb8c4ab95f6bca622d53efe692670588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90de464ee8b8f21f671c23dafbd606589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11791430ec5d89382321aaea2f4dff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b08f8207a8e8de9a4e88e2d51e40e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b41547d4ff5b828b7c357adf916cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc584e90146dd12ebbc033d33aff2d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0f614267823cf1ff6033dbe95a6cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf02b1ca490845c577b2b6e9d2f5ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7b586c857a7dfe86334fb615db811596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129e99f558d9da90cb3b41f7a4f674e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa06e39136b79dab6a592744058386598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d23b812d0254fc24644e7158808ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991431cdacc7cd72c932ef49b2cfc55d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df662c818b388c2a71bd68b0213ef7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c5cfad3df580dbab75e2e33ae3af5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661eaf5d904bad9998841d394e09cae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b608732bfda977045f10d5254dc97604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1eeae2a9226afbfec21b98e7a0b4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4604914f0c1a40a645b1972b02ba370606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9cd5e048fd09201fa848ab86ea422607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1321ed94a157e7b38fab049ba5c84608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9736ae68c2e00ceb9b4db5bfaf16d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e4aac0d4cdfcb054a4a53df585186610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894997d94598f9333ad898e0011a0b22611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5af26ed1a007b2b7d006d637600a7b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7eef603cd7357f7d3fe75c650f313613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebee6e3d3f6671d9ea3ac38d9c520cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df218006d1a55bbf6a065f0f23264a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41733c7d5dd2903f200778590642fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04a5ca9ada4835ab396f3b62077254617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a41f1a811ca2acdcbf1fa33d0763e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c1ba4603e31bb18ae65faa364206c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885aaecdda4d8d3aa159afc0cafd2be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976cf1ecb2357a901c10155f5fbabbc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9b587103e6ce1004d33897804c6c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7767dc41e0bcac4bc88f0ed7deb4e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad89d9dc7cdeabf1506909a41a036d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2d70993d080f67700813d91035a4c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206967bad3e5a34fccd8431f608d2b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f4c9d3eb0a305fcd8a7dd215fd1eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0240d2876967509315e9bafa58ae2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1032c1030873fad1bc19a5df1a6212b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21609848daacde084d5354f5e8f43eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d058f51b4a66b8415d8105148aa2bd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddadca6c776f74a8cc61848ac8bad0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3c14cfd2dc3a043296c7367bfae15633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978b5f928349266bd77fe5cfb71b728634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca19e447fb6f1c9dc3ec3d7279aa8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca58a51ad428d8b3c467c1c81516b2b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ec4f2402ac3f91033bc1c0d2c80c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d988a8fd09e593e0fa112f3d231fa9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d972362256f8a859369ff21f685bfa8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4973168aaedab0703dc000b221e608640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d29c4cd42a4e08a130c9fde9dabe6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598546e3e40e90460971fd9f44a1f2ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df76c7ab0730e66f8cdcc46208e9a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015b931b564e083a31e5e9918622970644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fea21116fab34a4995ae2b29978f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bf1d97393ca63b08769b4caf681a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cc0204e24318bd3bdb4e5517e59a4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd7b09b51b84c9a36c38a1ac45e601648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b0e0d26fb3cc4412bffe0c5afb7ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288987e1019615168393089ff527fccd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a489dfea347414b77214381d0fdc771651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83827224bceb60cb1c5b67fc3b5fa48a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721371b5088d31be613dd95c6fef0b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9f8874677cd2114f9d008174a08ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f029d7470edd76923fd3a2016d50c03655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a048906e18c266321b1820b16f4b10656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb937e4a71818191d5204ebb4174cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d177f7bdfd46db0be4cd7415abb669658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7760388ff1260e902a7cfdc6a3ac5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77cff994488cc0276b163735432e56660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec919814b08d5b258d7d8c60ea49e2ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f63048389a514d878a1f2eca91e21662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e735705e048d217b26b69932360ac90663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926acbf97b5d0d61f15eb4bb90a7508b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffc86b0e2697638c4c2f3c0738e6e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0e33bbbc27147355b6b3d825561d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80483a0b506f5a7d6b406bc4915f31b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e23c785c25621ee78898bf02399a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467d7a1fb048526aa0ab00368446c3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904077ef79e74efdafc3421c6304009e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68716a78861c93ced17fe634aaad7d98671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d9c6200c0bfe3d5e16526388ed5cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29ca4c39add4ea0fef737ec72c5521673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819700d4343dd40a43541c61bf2e390d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a61844cbd11177b2eaf6eeaae42df1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a931232b59fbd91c514bc14633af4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3da8e8ea15700e1c862a7b60abb0d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4211584ee1a4e0d96a5770de1c72c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5206c8f83ac138a3cdc2880f45794679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce01a120d817fbe540b50fa68fcb6e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cd431be824a94ca04c9bba7891416681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fafc9c85f8f5f698bb0fb685a091a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bbf189c556dbcc91df3e9ff6ee6fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915394d90f007b4c5ddde9ca00b1c3c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bebc1b997003392522ad1bb70c04f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06513906e1029a808fa13459b800607a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db5892275ff45e9fa12d9c30d04b63687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5415936f5b6916614151efb44be66688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a9ca7509101fb72c5aa002cb36e97689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdb7d11e9ac39055aa95df04bca4c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192739ff7fa92f0ea1fff391c3c2aa4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae768ef046683280ee4ce2a613ae919a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d637b62e7ebbd359c2ee74aa8c3995b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341836ff9edc05f8bb2d2aa0de525369694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba16d78dd637f4e0d87cde2c4ce271695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562b9b2e752c3f830451af0d3d872c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b9caf22608a70d7befa3082e7da06697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41502a500a9d58f07ceb19590d8b664698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9960f07d22f49269a14b7c2818f24a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13be35480234c4113e1f0b3b6c5b881700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092dd30ff69fdd516f6fe814600520d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4c9b49d01e03928e8385005fff5cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10ca92cd149bbecc36d565b92c9477703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d0f3ce7040addaa2bdf98310fbe1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f1cfef0dd8a8c7d74b39c9de44ae4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a3db53cbd465300d792d3c135ac0c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e312bdeb3281dda9528f20a3ee8641707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cb65c4d94cd82b05d28e0009f735f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca02feaa6de9cdc8789c388c09bf247709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de658639f81171cbde2942514ff98b02710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b646fa1d9c63af57ed73f3ff977a77f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27fcf3a6a991be14fe364189ff21a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf2b2641857a19b31537bb4cd9fd89713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f6da8d41c377d33c1164abb4117ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbba25fb6f9628c10071c975f1e13ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f0178cfc5a3da8050a599303c92ba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7624df7b4cf75879c7acd5ceb70a06717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3a1535ebdcf5dba76ecf2b9763392718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75630ea47e8d722025cc53c0f1e6ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e05044e205aa5ba6f00ae99c6ad53720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd21b6baa079bf140d09645150789c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29380957952203b0068f4bb20a3f1b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182d7e7ae4714504442c152484e3d1e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6789f0a1675eed701a9dcdef3b2117724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b258ac4e305b7e76e93c0945e1b031725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f460c4dfcfc5649603a0c4831002e7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0b41b37aa9963e345c526dac88b5b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d783c5c72cab7c8fa1c7913bab2073728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65bc52f4dd30ad0cbdcee80dd004ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd778de063f9fe39baf3faba9eff838730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6537320a86019daf72e4ff4e87e07731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d6a1640b0a5e84868188223364009732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5be452f63e4730179f0cb4f3a7276f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def6a7cb5d20bc18a65bb3faa13e08a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e363c9bd91c81752db4bd9ca532b649735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a7591b11e8a3b1d9df21404d7e417736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e4510d4b651aa8d36c622a4722df5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02b32e2a60a3a5df53a6a2e2c61de4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f22b50b1caae352df5aecf0cdb17d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d0636cc62ce3e5346b2f72a03faa2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ea9cfac5c2edd48426a4cec018bcd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59a138fb0956dd41dfd7e8d2e8c394742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ded298fa838b48352c6300ed09c9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa88c1b1b8784eadb23e19f0ba4655744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6607b9b2d204254c12f8c972deb68745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397e163334424011d870f4908d8bae1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992168b67224e0ac70162bc9c7847f5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc274aee8f8e563f19223e3ffd22271748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaef7894a9e20dee4d1e2b6dc7193a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814eac1a580164082be06e54e526f01750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cae6cd30e7ee591e467fbef09e5f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18725ca90c3124e81e8734e7e8f1893a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6979989d331d4e4d466a25a6297a186753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058286be1e49f431f55587bbd732dc4f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d938abc099c3af674071df594a657f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8a937c90926a5410e4eab7fe77169756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3d7c8a59ad428a0bb838b548a35f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7520a36e11eb63c8532ddf3de91eba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dde8da0c5400226d21a1a0f9b91285759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>