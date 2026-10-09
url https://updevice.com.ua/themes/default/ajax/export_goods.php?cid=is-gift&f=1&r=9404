--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08ebbc276de09e645d572a76b36d251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de31815fbea4ec0acc00b43189699e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb21ed80fb63c4536cf4776e7338cd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc960b50ef27bb9a675221d7c05f83334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bceb373ea44c94cf84b9ebe011cfec65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9217d14f6d99ecfe7a632cbdd400496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0008d8aac62e97668cfd5bcfc2dcd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a7a82736bb272a3e14f14d1a5128d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0b638a86e88b91e55dd39530915c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1016a488039e2ce27e0221461014510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0895b8320b89f551d1ed674d209322211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43af1ec76dd785fc7f11f0d669dd63412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59101af3e2fa91b0c9fceb009c4dc413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d3ee87e29b75ac759364c5761f9e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fc8743f84e934ccdb9971dc038a2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb53e05c3acc169a4e60f9910a0086b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a0a83d14cf259cd1ec53fb3cbf06217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e86f29c3058314e52a57e8c75a21318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eba612c6dc5e8eedf11694527780d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32da1b58ad34c108a82ec953fd5cb2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58853bb62e4f7ab901d9651936eacff421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b74792e4e4193e7629a4580d3209222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73350e7720b2c0f668000ecf9a7afae723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca2da4b1080f1d46b85cf4a57cc65724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4644c16885fdd4880eb18cc507a4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad85f8d5d5c1ff3ed538a82bf4c98b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc836df120d7a7e1a84a6df804b5d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72366de3b3e0300f82aa5c411b50d90128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937bb889022176bf02d095dd7c3783d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b85fe1128fac00d12b6fbb02b7fda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf17266cf15178f3d788d61ad0fc4431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abf33eab533791ec57c7edbe17d82d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661aa3397f44488c75d664dde2f2e4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888550e18ea8823e71a85ba73b87a1934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c43f3df810cdba1b404311fd66983135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aea3560ab5b2f68554aae380eb3e7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bff50c2d4065d6a558f658f8b3a64137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e97edfa07a2131551e78186f1d17438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c36c2e189238e4230787a616abbb139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed938822712481414f129cce9301de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f343bc2e61ee7804f4d8395e5fe9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233af1dfeca1d0ae5facec1fdcce6cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e548a7241bf899ef4b1a3a17fd1741943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3e40a742a389c3a04ba69ef6e08c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596b4d3d81d6dca9e8345eda55284e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554e89199fc30fa870ccf357fa1d96946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460eac0274383b4495365bb8f230f3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de762b94c5d5503160adec21953d2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d59836a24da6cce57298741f6ff9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8667b01a5b89d2d7f21b3dd42c6333150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d85ec267144140e529253150d058251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7d7bbe8df2a538843645fdff7087f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464003657220e3ee15b40a7a2bf9d33453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5addbcde5321d268c8138a22041c62454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f80a4718ed0922591428e3a44819355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feedc42112f222a8c567d33c317049d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befada552a32ef5d97bd6aa4c449eab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde91dc52ac67d8fdd271d85eb20cfeb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c26f85a1eec1a9ab9614a922772a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae431eb6eea213d1366324c0db48c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13b3a412b24e9cf12eabfbd12ee8cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f62ff0f01b8d48ec3d61d2c26aea262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd980246eafd935cb81d8f1552cd6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa4293d705cbd827ba0a6e7a1922e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905d8589d40c45730f1e42e49644c1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbf317873fd7c8dfe2e849f77b251366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7cf96186d48def405459fdbf2a0d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fb21a5ee7f9d5eb3e9efe8537872368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8773801db61c6c16ba82a2d58149869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6423c7f7193dc06bf167ee820f536a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed6897e285cbdabdf8e934a20f568971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a1d81adc1c17562c1e965e57e4bf972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c23b128530ed7abc7c5ed19e469b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1c04277dc753a7bab42c9e79252b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60764d3872bc35460e2a2607e8f6a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874ebcf281395299de8766c10fe81e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67baa81311239499ed5706509b513d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba65bc16e0fd15f848170eb57164bc478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d27b7a69a63cfa123d529bcf9673a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d34ae19d2125221a075ff21bd10dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2f6cf4ff56a0a23b0f2b84974a19a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd63313aad9eba57c23ceb5ee4827182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9eb5a439d58bd58d51f38e69c7c5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189c98d433bc54cc9cad4186a50906284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43908e33657238ac5eeeede700eae1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64931f9c1eb2c806b6e38faccc5e3b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924e6a224bff7d46490789ee6cb69a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524912ba56cb1678b15ddcd8eed24d4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02230e56a196fb4b6d01d5d91d645d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417ec112aca6d58e081d8ec6bae86e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ac4ce42c81d18631197c2f8c5beff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54812124d5ad59f25adef908fcf6bb8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622ee5f03e9ce79436d7e872074c60c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866aab0ff610fea9664148202c9875d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b3f27d646f828e7c5100bf785d07c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734c7d84d30c49eee96e874c03cd8f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5005c4836473ffefd971f66380e2c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6859cd772835a2267b0bbbd4629d70a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d372ca29c7dce8c9142d577511f7c4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1087ed3d3053aca90d85f21a13da7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80007929bb92ed723ea343bd70ccdebe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccd2a497386e6345d93ba7a9bb5fc5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5542f0065c46ccb78e1780c569d165f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917ca1d293e673bcb7c9539931233dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3df02313dcda4ab61a1eff90133746105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14203ed4674ba20e2ba46711b8b0860106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ec7e5dd6cb3fe4c7f36b896a07465107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e714f6c7a20bcc574e891b47cfe7ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6b3eb3a9539e5e16acc7ffbba57c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613401bbcf8845edba628531dc531ee7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1746dbe724791b4cb9e90011b793a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be4cef7b0df0d0325345613f1309a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b35139d9916bdffc6ac2e0c74910b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca727bbfeac485e69ecf6909014f843114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e3e40c268bb9932806aaebee31eac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869743cbb7fdaaa0bdf4693ea3bfaf7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cbfea402dc1b4a5c447ec8446ea77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11a4752f51b366287191379e7cc194118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070992e333cefeddcd7774c4317db690119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43850c3909b75b4c739ecc5fe47b473d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df97d39b8b8c9e558fdad6f8b8dda4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8528248264e1213339f30108a4805d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32a168b215093af0f5e658f39fe7db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbd2ca91ce0267dbfdd76bacc69eea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f59036978e93f4bf0b59719ee0dce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00b1107f2a71949baf021e6725d602126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c895579b5fc2cf56a5b4fdb42c5d53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a782b07cd5d3d55a448710bd93147128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe744299ea4d9372e7e94f47675e64c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4fe6f8f350757d15699e0767fd641130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342267c72a37a781e52f8574c402357131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7b77bfa958a9671df43c941b92a53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6c405fa6f55a1f30b973cceb7d276133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8512f76064de880be4e4dba2504a1d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdd076eeacad507294eaf9c172528d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e5814dfd791d2d6c3ff3b89964451136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b1af303295a95e6accb034a505738137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a626888fa579c440363bfaaf1bbad0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564334ab80a288dd127a55581e863f93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64100786a8a3de28381476c10d45d054140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de5ca4bd07fa3c631170c0ffe5dc05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4ef666cff8c9dec19f7cb74495a07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56405701052ec05458ec745309316229143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8a7c0a4f51074d8356320396e8d04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7821110c0fe95bfca6d019f19c40d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c7549c565f1d8286949ed680566a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dba41ccf13330d8f168be88e0f095147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd543ce02da6a04136273d7713b504148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a97cd684eb9eb58a903ced6ad7ee0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de83b34dc5ec41d5bf586f8cb738d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0d8c958028026a8604e6c3e4ce49d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d42ef2f78df2bac679da81a99fb4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ce1dd198252b3538a8daa4f5d90cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d33de063f675e04482eadf9fdf0f70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442b63f50146b59a8abd57f8bab843d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb79f32f28e699844107532fef37c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ef88cdb42bb076a54f6c40bfe8e31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817661548897bcb04cfc0d3532a21902158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084ef5a0335aee1a9eb8e1b019d9913159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6f42ad848c94e3389805a0519a461160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364139f585cd47dd7fabfe3138fbbdca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c467f8219dbd972f12e080ab6b8a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afae4ad98b6aab776bff1117994e84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefa518a1be11e16aeda653c77617f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972b666e95d5793d5740a65e9326cd4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981adb149631b34ecad32a4bc7378d2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808a267991782b5d01cb8c499169f73167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b672795749c6190dcf5fd042cd6e58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c93e8a1a8a7eadc708a025f506b65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c439a5ef69d38323e3072fb20df6e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4987f4d5cbdac17c268af90fb7fe490171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f0b7bd2e66ac890f1d2b38301b0fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e1c3461d72207edaea4972d6b0678173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b920c2c690bdc48a1a99821aa69a911174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7873c57e25fc1f7398cffc260888d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c35e4346b9c3db1dafb3e99ddb79a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e1b6c5e87f0c3f51d9f14b2740e2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c6e93f5cd50ee4521bdde4c4159e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d8861a519ef933a61cb0c17c9200f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff916bb3592339d57250350f9e3f0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c86fcffb13acb19f9ee8b1126b923181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f8f589df943c2b95376fb9a4754e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e1ce2d6bccc792a19e6b218d04108183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f3226f090d4db7a1397e0d723e243184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59aeec7265bfd5f76374d8d8259e3b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462a2238be79f67ac5a24aba89e0322186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c773d74a54d74118a9c3a97bed5ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fbcaa4ab8be24018af61176e70754188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75c0cb49cf2fd639c417a1e3bc9c8b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbcd212d7ca90e69e82c510800dc64190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9867478579a5eb429299d01dd8a94f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0941258c65ea852e6c15b3d7fbb500192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a11f931a42f1c770738c471f92103193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb4f66919edbdb9103af93cd091b2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbde6ea6f8fe467ea754973c44dafc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7de168424d952f072263037dc8790196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ff526970801198085bcd8aa286283197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da123fc30f4696b3242353b0a84cd2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2188efe204900592e6c83ec8276990199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ca6850e3676a7b439500b7f937d52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adad1c8ec128452685969e3f2288e6b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84835a733d8e483be3407b937c9e12b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d5e68af7943e0f25b790508faa689203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbc6d18d4d6ceb3391d73682931ff2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e035d4c2c355daadc162fb9bc318171205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388882f3a2e6197a827f42aa7965901206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05f16754a76fbc851243539020a404207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834960558cd8ba43b07a6f3dcb1986f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff633dd078838cba48dd9602d23497d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ca8b8ef0fcacdc62e14c126d4423f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f90dc453699defd4b5c43b9b5fe68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c4c6aa822d01c9e12e4cc1c2656e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52029dc8f6729f0bf078c9e589922fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b39952af027ea7c134d297f6d7f335214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cb83ce9b26620ac6fa0009b4b42e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9d959f936e33f5dd9d0b54ee01eaf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e22cddaac95f7a2470045d8b38e03217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51618845b6107f4ffdbf2c6d9f4b9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae8a44ae863b9e72f613a5ba02d432219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dedc235bf05744063c4b5031b4b50d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f206e5bc9aab2ff7fa662fd995516221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a73b6b5e8ed1cbd3646f88460bcf3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728f2b59d9f799d5036856b6f146ae5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43e1304f3257e964018b678b2d5797224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4abd73fb3829388490d5faefccb77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a18cfa85eb4d36b1a646455c4f9db6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a21decc8e6fe64e262cc6271ebe9af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe9ccb82872f04378447cc22f20c99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23605afa62e5a35995380ae46096b55229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0173454441d0d6d26d843c9c8ee7735230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605cd84ef9ffbf9b3ff52ab2540458b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304667835cf2828f8f115aad2f0fb801232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd1cef30c6373497dd395784a6c45d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ca1490d9649138b928075dda77941234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6022e25e17dc77dc1889d7e93791de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0af81442838848bde2d3c315d0676236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7203bc9a2ae742b08f6255eff1e95af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a9da3c26b9d0a267f83709a0ca611238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203f698a71d259c1ecfed63333d1bdd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa249883e6a0a5cc60c53b7f550581240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1387f3c14d8a5699f37b00e547d891e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51068a257a8c567b01ef306c99c4da7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d596c0c09b387d89d6ce82ea5c77b6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e29d739f0374b00526aaf1b0828e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae027fc314c55c194a5e64c78f0e3a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a7090022329c3d48630429b5d6b11246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab9ec76b914552a52d76eb04056618247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d708d7cbdd1acd25ade6142624716248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849aa54ec4e282140f425f3a29b56343249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6ea7e1b482d13d81b5592af77bfc8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c95cf3771dd6259e8bd5c126e3c62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff295b2b0f3c4e323163f199bf4916a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6903ca5a538522ab37c565ea52849253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508da6d91fee07ca6ed07c28fcc133cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c316aebc8798508998477b2ac61ce7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f492a93cb3a8ced05ba59b6868167e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1dd8ec8e1a9c607ebb998c31cd92e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33feeed9df1ee4f3574c800d72d519258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76f8733d3dae1a951e0ed0e19b1c7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8547dcb4447c4d17c9ca13871780b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f36d3e0633de471fdce7d8d0f74841261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1f21b3672f4138619848d00d4150e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671ec8b3a3ae98141c220089d995690263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f745daa19860b3d038dac3d2f23ef6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce322091cba46d5d96d62eeb68f6f448265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712b211789f6229ff185e6dcc28a4ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a9618f849e9b1a14dd97e3d1599d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3ed02d56f95ee730a0487c1189717268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011809a73036df4fb1018094dcb79ae9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7784f65b5245ba193abfc25f55305f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd8c2287b8fc92081c8112ad05b7e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7913102ad900c85903607d8635c8ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a3140cf36c7130058fbe95f26857a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65da8f707e3b5385769b578ccfd09a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc57eb72d728ffbab7a6bfec050693d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c8062b0c49ca09587b5a4ec74b3fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad1a44da14008aa5387ad2e323beec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1226a79cfb4506381b0bf95d8968c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b0ad77f19567d0621614cc1b99cb4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2680a39edffdecf2c32f89430d660280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b712114ab012afcc26d63e59dae38b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fa124e989d2a9b4d48032b19f8d23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79022510de7d470b6ce7afd682a827ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dad7f6dc33f104f653fcd127633ffe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc459a24607abbe113ebd7509ad4b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c13b36504cf77a0f319b4179a3f38f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e5edad10713c7de76eae0524883b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e111d0a52fe790fea60d36d26e188288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fec5d4a7cb5b2ac815b24e7e180fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04e3355525de6d95d95da36e1fc124290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e23ca8908f51f5c3b3303b40623ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0236680f9a5c1d4d8fc438f9cecd5f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4d075104c024fc4ccf1bcbc1ba9b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b657122d07bde1db2f95f53aa8c85c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec117a1e6066d959ba9136df41ca91295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb99ff5bb6052cb358432897901db0b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd55e2f40eeb62af0f87de45c47aaa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89732419d2a692525dd451bee28f6b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d399ca517788d7346f755f0cee2988299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bb5edb237cfdeed1490f4aa968364300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c69fa9132f1d8003a3422409a05e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bb3e9022322fec48c04fef31050cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cbd82cf9523408915cde245e62481303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9691aebd45b488c41ebc6d03da8080304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112057e551c9a447479ce4b9ff99365305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c5ca489ac797298ed98cd21126042306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bca7b57759d7c19a36da0a5aef01c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3531685ce9380359f27d9d29f20559308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429502be6607fabc862012483285de20309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81cd2c68314706ede01989671e3ff0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c561a96d338ea2dc01daede2033f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84daa0dcb80f1787b02499f161868204312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07665c3bec7a0c1a548f24e6d8fb8959313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2f1fcaff8c3a3eadfcf3c2b63baae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6174f4d731f21a624f8e3e59ca6eea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576821ae031284ce60bdc51247bd53d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1500f04524aae91e1b3a949bba43ad7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d9b17c6fdf8c6833210dea9211a20318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c236b95ac297375bf8a785368c7678c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51448af7c9b88210a8e6a8314dd7c6c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ccc79d6b8fa706b21cb46ef660d9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ed1a2503cc7f126e117ffcd78f906322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda21fbc92c95a4e2eda006fccf76cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d9b1b58f06815124d2a722e2fccec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f76eaeaaacced273d66a0cf34e2f5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b7a852f9a9bc125bd08d49e2124de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd70550cce709ee5967302c358c54f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa76fc8b32e72a213f12754ca3cb6d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fe954974cfc756de8c5068356469f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341770b821a4aaa45b0f3a15b103e4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de4e83bf3d95f0214017f1559624e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91defd2517eb203375a5848861bf73eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13384811d4175912ba0599d234b4e168333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de296e4118e83b84294ade258b39e4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a4c98fe97d1e1ea90396a71e2883a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d667acc0b6df1e6564a44002d96661336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c38a336cb5a9fa941935311696544c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca3ef50d7bc30db6474539c2cc05d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d680171721a763cbaa3f1581e9489e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1600dde7d5804b89616a51479667f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea3f9ce9f947a1c3c2864559556133341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588490f2077deda047cd5fb7a669409342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea3ad7f9836209167cd9672b9dad98343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a510e79a6b315869b0dd665055152c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1292d9bafbd21f028473f403615841345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e7aa9f90cdf25082a243736de49f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a161b5cc58aeda4897175419ebfbde347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03a9f77529c4216963f91aca18dd85348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9eb697988073d207cd7ef3548d7d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d43adf372b7c3f30b6849e89e9e0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cf35aaaaa51c25347c01ad202c143351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68345f52b61e3a0aaed7cf2ec8ca4048352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a7618c26af20a8227790c5dfafd27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5786db48b6eea76e24806318478d7ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547363bf952bce905cdc9217c543f3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b3c23e3aacacaaee6a59067366e10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e93fc6d5e879069e03f41a9b5740a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26257ca333dbe069fe7f3049b6bbb425358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d05248c6148a746d5913d77dd6eeab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dda19baab8d989ca71d92812e9a4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cb242889024522bca5131286a5d37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3cdff53d2ec1ec7c5bce3bda63122362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622f4bf6d9614a7a2e5ba04a7daa674363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb819510011f7a0ce7edf56eae35b89a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d275ab37927ebf29d7dcab511a4e93365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b40da5957a5315f1821c933c1705d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00c8d642ac790ccc149bd3314bf6b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6297ae7ddfcdbf1840e80c84c22878368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f5b0429ac938bdbcb02178c572189369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7314e757922a22f5ceea7b99e7082370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24155d6f94feb3068381af9dd2e5aa2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8aac7648db00b7a3c27ab852e98cd0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67d6ef582f0fcc861ac71f515e97f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca47dc1ccc215b13184368d02ad96a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186300fea4e3bde6915daaa70dd16e50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec277d27e85624485ec5db2624688015376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9c84eb7e62499a121e3442ac4e20d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db60d9881e3ba22403b052f31294bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50d0ea7ec1bbe0ea9a02e9f2c868c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee211ed466a94249059c22c24f4135380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fb2b8b1ed7f7004bf395ad57fc228381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be2acf20be3554e0532b684d78a2ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5b896b0a0b4278e4817e2b6152c55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb57a35aaeddf94cd536386a3969ad6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b06ce7fdbe58fee907879ac605b8b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f0484df2b6984806e8799a499acff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a27e05debea9d6b653352959141c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcfde5d2cfb7ed446409950f208f10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763b93f14c150f3c2d3b19e130cd77b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e4c7eacb7ede7fd67652edccade4b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee1e9beecc5f8c53fcda955bc1af65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d7ec54e9a89cab8beec260221fa0a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6d9302f9b3afd87cde42c7f012e2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4148bcc79e995750960fca9004691394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c544e377a0196320db1e59c1b200af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787b18ae408ed89729a820b00fe6597396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03077afdfd838636b4f5ca954b5b5dcc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e73ba78317b18c1c45a8f1906e1003398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a657ddcf8295197427295bb70ae7a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7797a265d73bdf5f78ef19da9c06e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9e4f2ed2996aaa40bc1df0cae4472401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7151862663ed876ffd579b22af4dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dc5ac4380ee8a13066785e60a200f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d8be14d78ff13847ee84458de1395404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f693f3bfbff6d144f01f5b358aad82405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15824adc4c965876aeb09d3a807b0f86406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967b2262b8aef84f5849cfeb5364334407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1515bb4e07c1064df58ffdb2222a6be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309052965b082aeba74cb889a3e0f03409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc298fa12b79cdcfa5ddd7f6e94759f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7f99bca169ec5af9f07efa0265cc7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd93ed2654173d6b154fba440e1b56e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93570b115c6aee002b7c59c33b24058413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a58a861f15272e93e7ea107b6ed047414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f29472ccbaab52155f76fca9d71618415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7deb7c0cab39d61ac150291713a1d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d55790067a4486cecd871e758e934417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12927acecab3a7b20eeb6eb34737d85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210fba86381f72de7460f046abc4b3d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e93bc3632a4e85b2aa21c91a631cd5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f73fa51116eb074698436e3ebbd69f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a620a1fbc696b9c539fbe1b7dac4302422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580a02f6228ce4cac26145ac42ebc12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8025542123ae9e8f146c066395b9e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c0b655941930b92a2423b3f03a6e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe564b0f6c6f54dfaaf14ab6e5b03b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62e0eb63f41fab8ebb149aaf1665e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81a5b05c65163fae3d7394aa30c028428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d3755bd2ba96ec236e7836efcd9dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638d71b31b87f9cbd1215f7114f2ce3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165ea894ab19698d107c2208479e963431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de896d1a803d0f320e0fdd56cb32b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245c8df58d9d3bb853ce03c5da02104433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27449ee55fc939997520414501da233434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0f2ce987a092340e96277d79cc93a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530dd7879e209779677237009b0c8f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fba7aacfa0beccd6b8ca1c0e4e5476437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535443ddafb18f6f43e246e48b4f084438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff82abe867a212b72aaea34c7afbe90439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b9c2b8c1606cde1c37809a385362f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf380716084562c62ce87416b60b0804441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654812aeb94f90b4ba2c3a04d607f96442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce179391c0ec2e81e8ca0c48a501bf1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ccc500de1b3fe8c17d1b672d21223444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea77455a622b4af246f870e5763cab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d504af81693401330367d7301b30f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f7e80f8d6f2c327006ebb9175afe5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cf81218cc98437918b91872adca1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880dea4d76b583c434395c708dc625e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99c4b3d651ec326a1f8097b1d6eb7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aff2c8a05fe28d8a98fbb2a36015b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9d06d784bbd07abf85ea161209238452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c37a41a1894082fc766dd6f154d41d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e547df467ee992ee1dadcbe15b34f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a1a0c37b8a61001eee4373db2f328455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dabfbf1cbfb3109bca144c81f233da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8ffd0d5af62556dee3346763b388f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6c893a6c470aa0c0b5c92ff3c30f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f9e6b3c25393b662d7c5da5c29e63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffff4b4432e2387806a23ae026e4d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926959205258075f49d70aaaeb112df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99f78f39c59618257c0e66bb446a93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45804a986cfe005c10b103214848243463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794491e1c75ce1cfa1fe4c7de61c3412464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88b8f8a50b905be80a127e8db0db07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e84d7a8d95f152ad04bf6b8cd5172a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176eb8883f5b75aa39424703aa6c068a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c121b5bd2e96b33dc55e525d2b58c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3b912624dfc8c8b8c2e656202ef3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1215047cf7b733e7eb627e1e6a7107470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee426995db1cf7079b55c97ae5d51aec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe3a4c9293e66d13638db782568a83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfd9710cb0ec34c91b50d0c0a80c98473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2049c0b2d27aba0162de4a0cd41e65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d5b686501d926d9de99c18e78749c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540b20b6fbeceb66531c75d5ee8322a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df8ae88b5903a203e4c4ef7942ab2f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90958ea39e45e008ce24efaea129b8b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32248f9ef141106137b36c374c37e895479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a9d0a8a922e0388a832e3aa86f3b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67699425a3c7249b5c72e658c416edec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3e387b6dab2b625c551083714e514482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67be85e6d9e25be0819c9d8e50b04f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009411bdce9360d46131691276470d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5a1e827c12e626aa9b741845fbc5a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe1b3241dd26204d9e7a24e117090d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fee976a7b498cc6156cce3ba18874d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42296410a32115a17c1480577969159d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f73a1aa92bc3a0cbe41d76defbf092489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dd4c2ae9524c8eaf46e61c54706b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a88a6f847012328430f940453dfb9d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75a6a81376d7352b02aff5ee51d92d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9b7ffdb74bd914240bdf544610a06493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe18b1ef61ceec79943acb4c9a041e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe435073a124681f0f571d7ae4e24f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa0038701aaa4293645ce78906e5ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469276a0525bb878a95f179bd9e77de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe283de3811b06970a21fb5aba1e88498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb200b3fc78cf3e49f67c0cbac79ba5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1c857fc42fda999681573cea02893500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523169fa2c99a58ad403eb0df312613f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc2222c61994f7202385945dc20b7b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d7683463fe96d9439cc32b766e961503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1aacf3837e08a0791167ba61e16d88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254894888318a66259611a12a67cc92a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf21824bac1f6b27f62880a9a7721b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19c6067a869a5ec8d75829be7f9e4a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9371756269d83d22f180d9814af723508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57aa641ec3693a331cc9564fcc7d76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0d9878402f3f44a8cf372154a7bbd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56fd93c792a46da9b3e8d60e77071d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f95c2e86aae25b742edd307ef21f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec809f33f9e377bf9321644d17750d23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db28c91a3c469a4acc534f6195e1f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78de3b0c3b0f440ef6aa8a07287da4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d3d89f9390a2ccc98170d45603a21516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bdbccd1364be4020a078bda43f9c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d3efb65de5b380bc6ca7a1323d20a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ea534ae0098c19d7c16de20c989b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd1ba4e9c576b6c94cee7dede251f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aca0520b85ff458f243b800c192b04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14080b0bfb3fd7556ae3e7ecaeb69456522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b051f0c923b0575ea42f640a12bc5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f324201c251c3e95960c2ea73857d0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed7682ff2590a2e9d89f51f062869b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85d46a9fd490e73c6fb9606d003da4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75b93b948bab00cb21df96b36516c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681e1a5cc9fdabb7f2b9d73e224e7c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fab29cbf6d0e1071055e698c6fc91d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291ab3564e969563f4a9e52e6939978530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d412430c57be50621c37f8ce7550fb5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160684bcfb2de3436047da750d18cb2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e18e929b8d95f237cd396760531171533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e0c9044c8ef54ccfc800e9866a99a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9c9366cc7f61fb1892a6c1d5a35ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9c18f6efaac71d288a7413e34c3a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40241786953653165579b9099f4c25c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6d33af4ae73239d3aee904a04bc97538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f225df7dcbcf62904d4f52b6b2182539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018af301feefc2f3470d0e4a5c00a61540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97f22ec8eb5445c327f84c3c153ea5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce4c641ab46cc66679554aac00c1af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbefd600709dd95818a95410d3a29a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6da094bb25606795c6df3a267a890544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff199c056dd8338a02c6ab38b14bc2d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b368d761a78e977fcbaade972a4ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852b2258a107b07fa69dfa19b75ba4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68046c97085443671773c7fd0be57d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551352c038388ca3103ef5169f5ffa8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef95e366c9fa1cb49ece42e1b3ee04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2936457202dcf75ba7660dbbdcba8f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2735a9a99a5855e7d37575a6052d99552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bad72a98bf1cfe7f7867bffae3c52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d442cb0635241598886a30c3ccfec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615e54784d2dbc667d5635588df084d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c66b39673e9ed2baef442b268da7a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efecc65b2fba2ae5566cf745061504e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e118b44688a0f9242f343d70706805558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b657772d5ddfcceb2d6fcd850534f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a644a6462066df8d8a8413addbeddb1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937257a6b87ef9a2b74838559c2058b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624223dfcb3af76afd8c89b1cb8f602562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f02a526f33c88a7f2b146febf322e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a927737d5c563adb669739aa4892ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41dce012890fe923c6eab0e667476b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ed3a5e5bd29f45d2bb9ce96a0607a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92d7676e0b9e447898f71b465b2363567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc491cf74edf09aa2356d830aeef44f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce47b7d74456e01132ba5e7c092f92569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9db2e206684f86db9f087de8efc17570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf4984105dfb6508c858618f5e2084571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2386517396e0010c1270b693ec4f821572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b971413bf71994ce633aefc701bdba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dfc1debe2dc51055f3a2cec69b82d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58b771a4e98c56be58412162b446f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626cc4a46ac29b053037d36c5db4ad4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722de76c604d619678d8cfac060ae102577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be31d0a513b38d4c86e5d17bd595e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85abb4a9648c5de85644a737a2eb99579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ef74f3371b64d278dca5e2af67d86580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de20ed539d169506ae92933b36154e0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470536e163ff1c7678524a04d9b64e72582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded0cefb85da01aef0e32d59377a79e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40785bb78127994ea1da349aba9e753b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcaf54b3284cfa70b8ff53dbe1c46b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8598a8e724ca947530d8206a7e6a4b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0665beb13ffd1b3b12a6cd965f79aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2b4b47ac0d29adaadb15827979edc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffe385ce6aa0c75387e5c7e5dca72d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41074c8d5ce0464cacf91f1409dc4feb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21084d35992dc5292f1a93edc7148d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad664785687645616f7d7abd97ecd82592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b52e340812b10c89d06d6edde4d3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ac63c599e5e13f1776ccf31cbde70594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50c1f034546a6b70f23e2b06305b9f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fbeebbe769f5fdf366dbe39c1cad3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be801bd3e4b72c93f4585e9ee16f407f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc933cd6aa4500884734cfcc5050d4f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dac5368b68f71543d63f81e4947c1c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d52e1eabe625445b6143192557eba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f096065e59918e442d180f800307fa8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df97761d9d23aee6a499fa42c317fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f7e1057d25c3f6596c6ec31fa3c3f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6671d3acf8f159241100d681fa21d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df230a4d173f8e6be2b13964e11f215605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a42213275ecd10bac30f255b85e905606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6a73923210a197bc98f79808af714607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dee77b181516c037b588a24fc746b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90749afaed69eeaa6af73433c1f81324609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299875519222d0fe6816c5f59da74257610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f59e0321b824043f8fa6dc3a43e0e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7922ca398edcacdb607b2154f9e55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ecae09ce4efc851a62e76bfb136d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c70cfffee32c43a626f9f00bc0237e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28680f96d9ea503699c043df736e65615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7ef07eca236a068277c2ad3c02135616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3114f3285461b8a2a7415d561c2713a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e561121c8101d228486c3cc458757d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec15b4c160d768f2203a98055c6de31619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94622a0a3f339fc73d80870e722aa4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed872db0f0b9ed0c766ff7a4e610de0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208298c969f3dbd1671057ebf2218ac3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df5570df2de9ffb8243a10f2fc1d0a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4b45a9f3d5a2520a6a8766559c1a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517d25df545e6e0a7ac9bf422958495625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8d2e189ac6e9bd92aed6a1b139951626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438318dc6780bd1b0f1c458077a6b19f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb58594d358d234f9256fc0f13947f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99938297f3f6c8a95b38566ac2db7b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0cd8786e9caa8cc89d0d1549145cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327899a422b9dbd148905c58e966e24c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3fc850f579c6ec8aa5c0c63b15d14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721b2959d4962bf74e7a1d0c38d6de0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48397941c6a608b2b5faf15bf12d95634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473acfa0155ae95715632c5d2ca2da5d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822d3ba6e3188a56222ec5b20d619ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00e3b0347bf60b277757d1ecbe412e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1405fbfcdc64f29ddcdaa6b310b24a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ca43236103c01891ecf161d952996639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7eb362af44432987c31a78960772c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8890f770fbe191be3d7aba0245b55641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badea14b73adcd18332658faca0ff623642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc65284f84e09a7f2a6574769129a93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9440652a3f888a1e93eaaeabc5b35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4da02233f5ad6964f4b19f4ebf41a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b338d833137aeb1765c9c42a97900fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432995fe187608ced52227247c14401f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0747fcef5fdc5b4c4ffcf66d4b7ffa0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d32c4255a615b65a766f4d2e0612a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad25c05287990f6fdc1098eb192bbc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3770b9a1ef283dbb14d2f320fe87f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1355f1caa0c00743cf5b44f078b31a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94545bb5cb707fe6e04d4d42facf711653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cb70dc2bdde66325bce170e2f5891654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb4eb1a9597d64f0df8a3d44dddff5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5996f2e506cc5a9b58ae66578064b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e9caaba7c2f4b9f0ced4e56c34994657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cccb687067a569c5829dc384b841bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0802b9a326525933e7158b272cd4eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a472c84990d0930a9376d3869ad996660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7b242d451bc591cefea8da2dd9301661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fcb4787b3f159f08476c0f248ac08662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762753f4a63f2c3ec3243cea02f1278c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7aafdc859266a0768b10b2da15db9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9df71999bb2d8b5add0accb461554665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab097a0b5d6646988a976a52b782d9b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e4057870273c2d38a3cad70f43583667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a580de1c061124cd9c6e864c6cebf2b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9c2220ba34c668144d8cbd7d3c605669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8162636744c0f92617057520db27d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8db9223aed3ff2a6bf90d4fcc4a03e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d515538129d7a56b1a3dc1ad62cb3e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5cd3b97ad318a25ab6d4d100717e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cea8e111a17415ea9912491984bd64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abb92d9528b730a046766919a7082f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac582f95e4c47ffc6a7f91a4fd759134676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa698e793be104af7f98ef24fb19a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c440d1aa730fc4bb9c257bc6fe60f43678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0c69bbb36190ebac40f29db439368679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977d75bd94f0c43c6f631f1f0ec78b5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76817817a214a63c36a00fc7307570b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6624ea949425e93c6ca39656911660682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27674f859819a1c2e439348151f7f530683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0251bc79afce3aad12bd260d61f98684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598ef2c5b81e60ba61b59df30b445da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44ae8e3764e4f92df3a4f1bad13bd5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777029b9d121ef6fa3dfd2bfc76364f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584e080e76c1c2f7320cd1db4476699688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f602760de9bf67a8846594450993f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff5da1246ff6ba0f981439251004d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d338342e28f6322469fd23650f7ea1d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e134ae0293225ab342eae7febe3cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18154941b176fc8e15b3190ccbdd00f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36d54b8b3eb037d0cbefef885c907c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dda142c41f751be36df49dbf9c644c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f3ee8f46af176862b421591ee7c18696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4c1436684c70b6f83cc6ede570d23697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad241723dc23d6484b4819220eb643e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68f90d2d21605be55b064fd143020c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fe7749e3b3c00cd578aab2da26f88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df52e501cbaaba70c4635933fedd4f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60864b8f790b2afadc9c453895085724702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780101f8d5e4bf0a442ab65e182cb81703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588a25b3c4560393a6ef2f193f96412704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5351b2add0a5902f5538bbb1e447f1c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f442e7db3503e67d0afd5d3a28f5cce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087080acf8dfbfe0907837b18e11171707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790691ff692bdcde6201d6173a2bc87708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916df8a76a9e9a504528bfcd0046819709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e4862bba97f082254e063808cb45d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de727657de991a7d846cee9590baefce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8374f7f30f31c4f2c0bcc722176793712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c47bdc2dd238867abd6d1444c0d2b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df0ddaedce4b43e81f4ac6183bc9c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fe8846ce34b9f29afdf7b20a018d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904b9d98a4e59bf2196ba220f8fc8ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6564888f83676dfae97cdc4a625a42717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b4e855dbbd45a5a2b40981d8f200c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218dc8324432ccf500a505166f0a5a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76542c415ed5fc47a0227e0a685334720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b0d66f2e5d285f5dd7111bcb1e431721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1efbdad216cdf5839d39feb3d55621722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9284e0e80216cc469cfc7982b1dcc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5b5c85814c2c5a6b049535fd0813f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa916bed2dd169c9527d2017bed041725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693cf33903dec4c38d5d3b718d8245a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d92b0f12b56117c80a93690c66fa3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f56c08bd79a1820cf06ade3875df9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c34a8bea8c599b42bb91b01c802d25729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea07ef017b5d294b71a25c590387c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa667d0a4ee291b2ec0f9d25d4212dc4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23ae0098db88c894d42890e48ee2b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390db7c04b12da64cd126e7daff95c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88517b89d35b789d7ba142bae9c1e11c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113b14a8eb611c24162b5b84edba5af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f5f881995b7c67fada7b6511a41a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728290f18753bed7d56fe31035b9319737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d6cb8f9ba37f6d579e910b5568fd2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffd8e301e2dc88513b36947cc6d4e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47dda6594276f3b52cfe1257fc04c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebeeb11947a04bc150d0efa00246d1f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470f6a01b648faeb7c8aa178198cff9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7105dc4ee146ad9067e8c573ae2c4d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589e48fc24de4618b6c16507f0dce24744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf663e56730ceee6b94720d2aa900e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f262cefb5c09f2f66381e41eeaab4a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770305d9c2b79238680d04ac3aa9ac0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e26492185781c062e3e9d6a7b6dc3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5584bbd7718a0a162bcff7f3fc26e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd922840dd4231de6181cb4832b80392750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78861455c7825ef299188d8af9b6d6b7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb36059e26de766db7c7a7a2d23372b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c725cccf4e6197b1246effa71b41e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc85028ed3431cb53b9bdfa5535390f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c6d017d7a6c0ecbb6b868946d0fd2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bbd361a97a0301ac683130bb853af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaa692f89541086c58cfa9afed9004757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddb3db74d7368b8d0e370bebcd9dd2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ddd4d37e7a9281f834c2b1d4856e4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1368bef4799fa7564fc0ee4a34ff11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac10fd28c146244cec909f3cd6b44c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351d4e17a1113546f1eca4ba4f4dc583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f649ad80ae6ab8a3319a9fa25f9be184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c29d0e7d76ca35e67ff82c900847585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d2b868647376b27038a38f3d132206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9762d5cb9e1f252c7bee9fe5947347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66587b469502be65b8ba96cd4db8008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b39b2a09ed493dc1b6320661aa2869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864c318649642575337717c59e9534f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029356d32d54ebb43252ad2ff8a0ac8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1149e48418cbb1ff8b3f1f1f4f45b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0260dceb325deaa0b9865c19dc7d7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e8ac62de13ebe64bfc8701deeeaf114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dab87bf9e116f11183b4204cac58d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf5c9e3d51ec2d671a94e675a16bdd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd77b41674a0ba0512e7c161386e5e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd887b44f3d263148c8a3b8fe720e43218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed553c8e3c8b6e67c59a5297c9b69619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bffca3a076982a386c98d293707ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5e7d9f98ef3049e5406106932bc5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efde484648bb10cd1401bc0d9bfe18222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b332f8b86755efea0cdfae629320c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445c28edfdade0ea60c36d731e7465b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de1f6e24205a6ea5af851957a551ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c95e0126cca38355ab5c4b63045ba726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6158981b78e59ce0a28606b803a309f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2492381f650c0ecf687826b6a414728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478538bd48e67b2b09f59d7e64b2b1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38381e4efe0e1a311cc409e19341b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c3cba5e3cd9aebe01beab41df0e6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56c87317304e08f181d845125bccae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7b1cd09d23706b522167c51e357e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe178af9a72c251386b94dc7fa54d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336b91a0f3e9e9859a78decfb4c27e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e467ce176d010a2c7ec9a7ee0cfb336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4951788e948fb94e2438a04a39974637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c7dc2513bc98cc9a8c68aa75e245c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7b211a04e85fe15e4fbd9c876fec539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f36e7d7dc9aa73818a07307568ee6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f91b3cb32a409b38db7e4a09df82041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1fd5cb2cf171fe04849f3f6b14f7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a959d89efbc82d6fdc8b5235a4e356343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eef7e24f54cd1aa16e9283ffb8c90d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc7fc29e605ce837e6ab47ee79aee745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337883b32d830c5746b74967e1d3eef246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba21cc7994f367420d04083e574f83f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b0051d196fb98624c0b733f503ae548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65e130566dad141d269b6a6ceb7f4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dbef7acc8d1d9ea0f53cc1f70d9ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652cb66815d38523bc604f30afba1f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d579e37feb2e7f23f9dfef84b03a9b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b0658114c01838cd7b156fabcd91253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87466f4bfcf45cde35919f66c685b67154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade1e0e8c4cfa4c5ca9f3ced0162dd255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d446e07694636664ddd4a670ba873356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab2ff265786cabd4115c958d65e1e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331067d94b5f35dc72c8bfcc5b0be2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af850b8c7a4caf3ebb4a7743c078eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cac63870fc4c6123751e39f3cc36960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997e5b94a20500234ec6ddfed39cbed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fbfc7c41e5bfd999be05ba90856ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4fb70ed852813a823c79a027c12f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f731754f98c6d4ca6d8143cb120445e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea67c7ee25685578c04e86c3c21a4b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd11bb7c0907d1ca7842dc19708ebf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf0241a768b65c12b6211b294edeb067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b3cd1863afd5746d1585a4c0354ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93273877947264389589c0ed1fabf95469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e968ae65fc77896e2889e68f10fbd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eab9a25392db79226bcc2db1ad8b2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a32c5075975545e8f788d7ce818a1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0f96ae14a7b116468e07fb61727a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c59c1e7ee1b303a28a6b8850dcad374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b60526f48564016421da3e7c297a4e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558803e19e930d5d6b87d25b25f942b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef663e018385b78b8b56058f76db3dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47611e59dc032329b287d827b28a55e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03078f43a0b607b1e83af7768491214c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f724c1b0ac99fc045c29c1d11bf7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69bc70f3b4cba0a522a30b786c2beb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec687852d7bf8343befa6ee6b73eb28c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f50641fff8d9cfa05d2b71004593bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13168f547ccea7736cb53275bfc826c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735ab14ef1f0322a61efd9f38eab44b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8449158559d8878f4c69f8d08bc9cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5c7a042a378db6b09a668ecb769bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838b2d472306c0866931138690b1c4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3036d5b772be1380edabb32212ab489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5839398099f5bc8eeb2a46535a72d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18bb717d1720c5d2c707cc6510f1d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfeabddc72df787a21e494418f10fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781ad2b00cc4638e738c2ab701c66d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990033239590fbf2426b53f63ba395194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b12cefee3466534d42eaed772ec8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea289d4fe2c1ef88d876c33cf46d17cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5ac4c9c246813a0944b9b12b3db5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b016177487c24da36f2cdd6fbf53d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ae15b0a8aee895c8a38156aae451899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699b729c517ab9eca06191f922cb3bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42222e7e42273fda68063edf61e604101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51d3ebc879b0ef48f26eeb24cbcae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c355bec011627da1ce1890b0eff6eaf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0701d75bd183c829d509f5da7b8de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3ac2a40b71d414c45559428d27a32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594347c92429e2169aff51f48ab3bba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a210356548a0fc22777c4f7dddeef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708e2499aa980af1cc2f7ce6c826912108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1688a938783049a51537bfd9ee1923109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8750c622d65e671d3a83e49eb669c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6e0e07c8dc80f6b078875c3b58d1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a2dc54a0d22c7e42f8ded20860e2a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d6d55399bdea2f670fb6a39222133113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ea66ff5cfe4a321e8359b193af9cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38789202d15d026b550291d2dc1ea6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b264bc1e4fc9df8af18663dd046b37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245b96ea9c2552523c94bdd56c79e1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56cb9fb38483f43deaa51431561c6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691655914c61c3b041500173bb78854119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc51d891c1a77a63321e324826d639b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6c24f67e4860bdfbeb4c18211ed87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12fd1b3024690f575b50f3d5daecb2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49192bb25fe6f9b44472635c35ec6aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d28b8087c3511d479ebcc9b13473aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5b53a426ead43c21970256bfd5125125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb069bd5da0d7d6d919e439cad0afd5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcbfffa47ff678cfe43a10f5ae5a02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c516e78cc02f4a4a582347afa654719128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc64fc7936969dfcb9dafce7ab89a29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b1cca1f6759a11bacb6c4ed5633cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4798f3abaff7f920fee1594d4c79c2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eb52e1c5456d40bed37aa6dcaa128132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50540ca0adda2758e32bbde1e889230133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6c167ea672210a3efd93995893c9d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f34c75989e6144c0dbe02f6f42624e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23500326af3ccfe5930c17b44ef0e18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574ab2d6141e0bcd08f5add147fccdc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0e3765211d615ce770ff3fd22d0eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3272b4bc0c30db03ac28e852195279139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff993173588b93bbad4a825b6bc106140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cbeb568e710f3a31dbda985fd7d91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4aa0cc63a9ed8f126cbb9d968f7a27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855adc58ca237ea57b008071517bbcb0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f202dd3bdd1c7afac346f147412de8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba178f63aff9624b832a0a7d9debdd6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ead8ca0807b36c5cb7ff85618ef6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dff838e39d415df26a6c65a2b6bad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f9c56d4689c70d0576cf591ee06d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e48761f0313fa3801b963d287a5c43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060369af4f5d2a3a951d2fd85db5bf7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838810078f4c517705f4f28c58cbd35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff0a6267b6e4540097ce5f04871e1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6175f626aa3a27dc1c8ba30a1753805153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe645902b4772f2bcc15a382c5a02b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ef7b6b3bd8594eae2eb33bb6a8742155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cc12ff558783f6bd80e92a01aa9e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec56a3341951c41a3ed8dcd7bfd650d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30c4ebf6a32abb7027fbe4fd900ec6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef93992cd9baaaa875943ee55bada78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff1b7c6fc0061a7bed7cb9203bb3f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ea4fc09524b5988e65ca47d65146d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831900c454ef22cc21977fb94d29954b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec171d0e84019c3359811246292dda0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3940e118cd73a7ca801ecbf97c3e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974166327ed0fba81878bed8936177a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d96b1feeb6b35d5de5f57add8e9430166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336c1ae9c02993b3918e952b110c186167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabae23035254fef4d6b4fbe044afd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54685929099ef52b0a7e415b2bce997169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b65c3f003635be17f0fb9cebbd129170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad39a33a3f8ed1679109c2e9baf956d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0c73bf25f38e18340ae96c23f1be3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25118226ff60df020e1f689ca877e25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68cb63ba9bccb9a2cab40b99232a32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba850ff5644f6e09f4642efdd149be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc81c785a3e8961b27a5678531ae6b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f89d7b01ab516ac837f26f167a7159177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c84df1639fa2542f587c1fe3e0cb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61f164441441d724601cce6025388b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967256d41f50f38a4352264ec56b6749180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da62827fd3f326596bf3439f7fe7d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dad20f2423eabd4204d02a45bc2e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7d3c977dd95cb959b18a7c5daf93d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11649df703f6460476c6a36df5a717184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a1ec28b36a86e1f5f018cf16473d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb700a7a549e9759e61e5bed8a4b9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa0cbd0dd4c8c8827599101b95881b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1a01e257ce769017e2e70a8eb5d8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139fcfa81d2309117f13391ae5fda41189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b20aa09f6e572a8bbcdec6084dbbbd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea5a1199dbcd94d317cbe934d633ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425e0ffadac9d0ca607de3ef8f74eec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e87b8873cd645119b1811175f8189c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b08c632ba39e23fefc0f29c77af40e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0cf8edff7e1b415c026ee0c87cce8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f8aa43d5fa7ec9cb84374461e5ac8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46446ed605f5bb21b11c0689a60194197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252380baa393cedf4755e510953220cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7163afdb2507e2a2f64c5a070d1790c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3a8fe685e878fbb8b1b7a1a5c6241200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce44f8c441e9d87753930aa745a40a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5aa49be63ad83ac1a1f2d152c7a9e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713632926ec662707b0a9f2985d5cb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b730f89c3733c3a2a78f6c727305e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a690715272e04f6d8f145accf49d82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc08bc6028eb6c568217e389d6288b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1875d5c38f78fdbd3071afdf7db3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c20851c18e2b0efb029881a2fb45ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1f4fbbae021919803ca0072d9ab39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0893fd9be848fa11ab580834a2796210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec86bb424effbb68a51351531f3d70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b7795d10ed8a63e3c8a4f643a3412212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880afc4a1cce75b39ee0ca33206da23213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d1ebe586099c0f65b9998b8cecaef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab1c95a452af697fcf5b47121884e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dd82d2da1a7ef1a74bf10f55bf379216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40a7247cfb08d23655870ad61b9f93217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee046bba8524127470d6c046060aa92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f1d836b0232b9087f0a863cac97e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df26e378f1252801731de194c921b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a178314744f037c37049bf26f984dfb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47eba71855a9023bb7310a29036c05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84420bc30226890d166eb115b3574c42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2ccbd14e4e86724b51b7a78e3d94e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a4dd41ec8d7c3caa6ab19c1eff7d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392345214477fcfdbd3796d08ea45170226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bb0a0726afa623203e458fc73e850227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687425473864fa568b89407504df0db2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595895b2282bdca134ffbf93e94133a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acf4984187a8450feead7a5546e3e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cf88d7010eda69ead21f5b887bfe7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8513e88c8b2dc74b8f43b327053b00232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43e04ce5cc5275d51b170cf211eaf4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fb951eb1d92edac37c1e56b1742c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d90164bc4d2c33999880c1ddba063235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e505c066200376820334a81fed867c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5627911e70b0265276b2869a2478a91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac62740d092d367f3d374e514a5fd18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816fda8808f0e5ba3b9f487cec8a754239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9055e4463e5d997188bdcb300586a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69330991ac2101fd4fc43f76912172241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda01c6398e9d4e6c969aeef45a96cc8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d20cacf0b2e6a4621d4983d23fc030243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e19dfaa762e0d1c44c32e127cc4f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53267b0cba1b4d27c174dd14247389a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f909e5e4b5246d94f03cada2060e3d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c3c00a9e2dd7eed89ccc41238bfb9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a82441636352ebf3fcc17c8452c225248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53493a6e9dce4ea0fb02e7a3e0726d9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75776c6888f035216214cd8bc4dda7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a983631dd86a292095b73339e08c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc47747fbbfebdec7a8443c379c550252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53ddcd0c0f8ac3436b5a46c3901c57253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b1563a3c8b639c5c523e094a59247254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7592ce0b8766ae2550a896fa2de11bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65a94c801b3241e2b0a6d4fb9dd31d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321513a58783b69b371ebdd9c8f58652257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25f21af062c43a6de51c6e3822e3a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5517a1e43cb58f9b69cc9da395d2ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff47d2a74ab48e8ad88096e6e7dc4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ed53f0382fa0d784441896c81810b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a3d4d311b4f5c11b3369199d94522262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f1864e9a7ce97c0266ec9321ae298263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716f0619354b20fad47e1d5f4d06740264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45391d1151c6206fe7e61203119730265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1dc3d1242fcc7668f87b21d09a8aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528dcda8faaedde1a0c3e9176a95b24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647975ba224c79b627854d4c110e01f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d24689f87b1f7a1c6b79bc80fe94a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50fd9b3c13ea07199324f5970a695b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09074d97a5e6a49d66be7b7883e0509271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776ad7db91a276709f13f51ea8c9c9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b111a4ffde3073a86c476a59daaeef9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec937c4b1c661d6ca2fd4cee493ece7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660b31f855c908cf4c4ad0ace3e2090275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a661d87479ea2691742ead96062cce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144f92d0c491641c1c624a050d9658b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f41d50518dda868acb03e4f5210b1f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266d3bef11dae5e63e622e282af0ae6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693575da7175ebbdfc6d4b702d04cd28280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0b3f4c0db9296fe43185fc2e8dc36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72fc109670ab5e256ead18d9da1a74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd863f767496e8f6692e011c1bada957283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115408eb7592f0e0c912404594f7164a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd22808f7c53fbdf5c72bbca56a9be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2b71a24b84e6f29c1a5601ee3470c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bae819b2dda675f8209941305196e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e79c1e855db7a99cea4d369764ffc6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cb2ee6116b0e2b16ed3b7dbd5b81e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8838136b69c0aad26215aed47e3ec7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12f60f4c71f7a6031373c0c54a2efe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad83d3eb0af489483c3eb4cf038665c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd46a25b9d6f583bb7056434ac31de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7194bc47b6c155561317889b7b1ba2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab6f32625d025575685bbab13a3bd5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a45671264cda0ba5e2e6e765993d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0e30cade4853d1e853fcec5799e7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092ea7d3e0194bb48b1b1939612b1b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baefefce51b5701fb24c6d3ddf0ae5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465b33cc0728bf1cafe16a454ebbf26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b27e44566fcb20fc7880011278c494301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff62445c427e7b996753140a550723302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b1e2d5cbf5d97fe9867295d887483303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed285f5a6d93008af59c15b3fd18f85304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cfbc81c5d80314d5c2251a937b143305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866dde547ecc46d4bf8c344d57eea96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc71c7dd5d942c8bbfc4d78d0fda47d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8a75c64f2bd6afed52919ed7147cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07a3b308dc1587b8c3af9cc1126e6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d91fc2f8b8684dcd8ba9e4a44c9c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9956ca5dd6f228a2823a9655f25c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69271efaba1beec2fcd6f80b91df993e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525e4d750eba6adae89d2523ac2c8f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b28c24724ebb44f1c5bd2c44a77ce7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa97775bacbb9b466c765334012b33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2587600a5995555dfd58c14ffbfa3d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4be9c84777855e6575eb58d364a881317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcca89e899d679d1dc6a8cf9b718294318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7fdf0938ee39093250384cac42789319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be82e307f3a86cdcdd3e1397381574e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c816b5475ac47ca29c7895fa3030f04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2294d78930a88e1f65416b5c8dc23322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc35d06c875cb6026bb86ba7fc2ff9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b4d331e6530ab942de93f740ad04d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971042250b408456731c8a9587dbc84325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824194517e923a94d72c9a19b7be03c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db27782e5cc5335b87a867cdf45160327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9c4c1b6d96a050f8e51b00fa29307328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01704435ede09ffcb33e361515ec15d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bfd5631ad7ea6a20ce88eb4078247330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79fe69869976973149e10140c0bc15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d7c5e90294cafa0a4d3f0eaa32398332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7eb38a6928961d1312347617250f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1eeedea40f9129333f9a2daaaad48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59809434a239461e2e669efa86d7dcc7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e33a86d67d2b316ba64f33d2bd1a85336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ace4f847d2a9d0bcaaf2f9eb2080b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53207cc232bb639aeb15d3043fff37f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8df98a454209ff3813a6143956c681339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e248748a4943b946d538bc173f0745340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521decff5f8db227b77f03dfe1e920ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ede7f555bc124cde50f7d12c1064a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1d16ecd1ef152938e913663b306a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7e2913d1e59071e0e12871f11f1a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb702e5785a2a819689bdecc446ee5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c67aa53910128dc2422960aa730152346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04773b516f90d479226c50f54a4127a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0db1d0fdbd952a629eba36f6111969348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc09d0f32403156db86b55ab6068e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e960df9843e3141ee6206c12ed8f94350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad8e04d557b8f9c425904fc765905e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac726f17155601ab30626f8f577053d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25dad31183258f950143a993fff373353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99f9cfd0423d3aee2133d777dc7801354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89491b072e75715cc8dcaa0ee45b3c34355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3718532f6db4b27a3dc071cf38ca8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5513925a6a15f66a2f17d84aca51a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a914eb6f823e27aa1e0101c88eac9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679491dcbf7b997119c105fdb21d8f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca281d535fe161c233a4ac36c4b03c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12799065b2c00abfa9fcc1ac9666f93c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44690492fec9d80daa944042bc4865362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661df012e672e64f0bcd320992fe440363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7330fc07aed15d12f2512d76d667997364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052892e5d81c0267f263b42e4b77fb38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b353f413c40ce2550b413dd556bd08366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874a07213230e7913d4ed5baeaae399367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed1fd39e9c6af304c67c2b731c63a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce47e879d68e6b9eb60421fa9d60b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ed4c37f5f73aa4b356660a4da7ff0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf94369f0567e9f14c3c4a86a5dba7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ead25ec7036991c404ad8aa82bd66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f23b18d27e6e985eb317dd197039f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ebecb45c403b22fcfc04755d472f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38aab98ce1954f2cd9bfc4fe61f6d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606df2ed43cf9990bc08c48a706e3532376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c38495904051b82a42f8997be959cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903822e13d3720149a01fc9bbb0bd402378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a302abe33d0877c9a0624c99d4b39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4689d973e3d48d3ff6d2fa40c54d24380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6225e6a1f93ff9585a71cf9282a3a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ddc812dda2760c499f28409f3d89a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070f7b72dd2320e45f21fa891fd8fbd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8469148a3fa69e562f473a4bedc90384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc14c28e83d6a02ff0d725ba0b361e7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720ae82cf2e8d194fe70cebba79fe5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fc9c53f8b78a85d106611281c0295387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac7231fbb2ae090df8b84a842ffdef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5984fbc1a507cfa0763da123b05a42389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc169d1ae519a207bb039f59354f6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412098c71acfac1af261b1af11704c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa32c22c90c306532fa2aad56196ba2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f055fd1c770e5e608ce71e2a8c6cb1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a5d7554b93349120c66db92a7c255394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f4c8bb3dfdd4597447249665a81a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bda9199ddb253931c56eb09f75a3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e2ab7c30d16ceb7ce94c6c16c768b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9af62d6706503b5d97cd4b595a0d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a491bafe850903e97a6da96e0d3b83a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47ff2e2b3737241dcc93f4745ff240400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4d7d7bbdd60e6ab3bbefa7163678f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6535b3ad525f80e3372f88f09b10767402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c6c50b901565843f1363c65263fd1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b32b21f654743eda26e509fdcb252404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8503bda485824c1cd915d73df7cd1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f726b691dc72407cd336bf27918b030406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e557a213c8b7b72bdddba8eff6f093407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80314caedf101c2df2f40d731ecca267408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb117f5754c01d18ce4f12bbfea27afb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bed749af3eebe67c1e24efc1e4a94f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502ef3f04b4bbc07201705a124bc2f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9075664c4941d8bd7a4c1761a3cd0f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2011b014c06230d6ac506581ff240413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e52f6b30176e12c3ae242d30a8721414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc3cf021dd9de108c69e785c4978eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612aa3e82b40bdd7392078602a74e322416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b425e96943d2659e6342d1ad76c54417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac93a58c7d238b99118cf6698b1ce87418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb2b8ffb8e60970edd8a767f714d1c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf42e76749951b4899007d3cfb66d07420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21834afea189d7e0da7d78d7fec4c9b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa98a27322cf5ea83118a9c223f04e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79a4c0a74e9c7676bc86ca712a496a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67ce6e3e2660260fcac03d0a9bc673424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9269cf5f2a60a9fda611fd73e4a27d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e03dce10646340b636b6337e068b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c670a0d454657e51e5b87febc4b7b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d3315add5df909c608da7695ed1c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c61e52ecae7f6431d0e0f20c1f94d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01cb65aac070182e803665bf65bbf7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76654fd737a1d99a9937c80595aa09e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1444c03429d89f0e1977af43df80db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4369bfb2a4047892665f13a245f9d44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1b8eeaae6ce2a47f324340ea976ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacdfba5523117556093d6acddbd90a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc1c69d77b8826b09be408003476dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be07aacdb0a9481d2c98bf34e42275437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ecc12ff974da3b2badb5cb609eb02438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3b6b835b7df15a71dad6903a48a4b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f91ad49d9f8b6ba9944846237e6424440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09d9697b0e35576677abe01a6ac1c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ca8f064cae24d97d9cd9274435434442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc02a6281e607f1fc01b9557fc30c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831e2e4c0256461be72bf28c9e73ad8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184ff3f4c13c5b842627c9fc682cfa1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3bd3ffaa7ba33003d3c9edb72c5cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6116e0f784b613b49bfaeed71a33d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07418cf39b1c966a1dc5b9ae114559c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7106ec6276453b9ca5da7fe7858927d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1e09de121552f357e1084b7158901450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906dee2dcaa5a8c1a3c705259ecfa0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f96ee3f539270f51f96741ded5587452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14cbd36f00227fa93b01f7049b6a75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926360ec3c690c8888aa513546dfdc57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5530c7e099e7074e67941bd2a2f7854455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96e181a335ba4b5d9ef73309d6c799456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e40d8847312a7fbe808d0fe403dc0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078c8f00d88e22385b816821dbb87df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae718f4ea0f987166c8c21c8e3fc9ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0a58a61d6c0ea8ce49e42cec797b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2526da615d8726edac5fea06f1db5af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6a2bd244b9bbff53c8680cb3af259462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aec30c8c87bc8e10cb1f583db82453463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15689c910cbea7ec5e504f54ab2b06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f38589ba284c6e7174cde65556864465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cf870cba2765e9f090260ffaafcdd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ad94218c8f63b3a9f6efffecc0bea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb34f2262245ce3c1785e37011da707468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806572c338729e60211f060e391f90f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3370b0557527ebc5b6a444ac276f15a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca25aae7296577049ba96cddedecc14471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178ef71634ad9d3f45af208faf783a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972b6ab93beb356525df89f10462673473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e3a458631b7961aaebadeadf33bf5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f486ecc8d906d6788a9506829a7a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3beb2e6e93052a160d2e72cf25a3e40476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed692d0346b0d05d58e16ae4b61429fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf646a0b3b9123d0995ca2d7c350c15478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fd35e45bdc1c97c9774ea68b3c5a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd080f1d874b6b16ea485f8ea8c31a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69b85bb372b702e676b64aa5ebb1d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9bb59811937a9cc28a642f7c5a3a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccaefd52e0ab878d6dd9f35604c5b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53d9914650da5cca15dd369b35cef7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93424a7ee107a0ae1325a95bab32fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311b8c75d98b0062bce0c3e7f004f66486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f87a6ccfa6ad2a8b8af886672b0d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0027b52e2e79e5095a5955366e32e25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccca30b9311eb8317866bb0117a4b36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268002dd2bd61d5b0ea544a0d047be2f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef45766f1578051c34817d19ddf60f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1e5f2a6d7b4956a11589b8852cdb3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada10627a05f8630dc0016ef78c0f56493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42807f0ec9c3d041b34f18110f7a6a00494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d531c449caf117f6c64791fd02dd8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdaf78babce1d6e5f71b55954c04c7e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1274f1fc05d90d86c3a90763cee0c11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783391e8d33bc2ad713a9dee66c2356498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6c368eac7924eeedcfe579caccbcc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424f4c1255e1592193f5bfb69523c10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac4c41c4f3f0d4807da74a8601ac10501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a001f1e86686513d5761dd538c5d33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa50445973b7417d25263ef9e7ce171503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261c842f36dfed53749edc095f05c15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0b47d7f8556702d6a73025ac87d76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743d2aecfae6798d6f37a0d0b74705e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24361c53ebfbec8799c9e312098100cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0bac74453c454d6a9c02ec62e1246508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8b5d531ad653ca48a235e160d902a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9126626cc6330896e0f496a569305510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af21483083558c2d3f3b8fbe4b9ebb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2ad53e4b654c787f4bde2a7535075512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ab03f830656fb20462aca49ce3a5d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c3364ca509c1705df0d61c697f56d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9cab21bc42b1e01ada395597fb558515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866dfb1a16a72144e1e6438b1accab3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7f8dc3ee36f4c331d42b0e31229d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939004154dc6f66ce41670cdf0c2408518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348564e7596719609c3a0dc8db5abd08519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a431ec8e95f5b8763a736661755d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c39f1fa7dce2190cb9d62acd5beea6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d409d6658af96195bbb724d2b5bf306522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378f43a040a187b011f066c6fca82dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48856aad956ead58e96d099a489fd677524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10749c06b9fd949daa69aafcba0ffb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2d3fc3dfb66243866768d6c8cfd27526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee64db0e3c460286981f76637066751527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffde5455f4fb6298d698b40a3b041a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895eb49f0802ab89b781f796acf12f88529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd0c2e4fede3c32a9d478ea8bf25c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989870b9f7779c903ff4544f939b6af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373581699a038fca463092eb9bcce32532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd32baf884c9c288d1cf2f1e5ff9a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad11cabf76dc08754eec4850fd2c4b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07203c19fa7c9038b00b583a0c9813d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bc5c2faac1d67880cf5ec11d7d214536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1eb93fd1929abb2553ccb9b76bc042537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e508067a8f97caa7fa4f23b50439a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759c5d3a038fc8b2dafc1fead9c499c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd5bc48ad4b97748b642ed0a841658540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e693b1cef93c1fac94d5c30e5301a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864846a7dde31626c8620208cd172db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c93a9dc49a0dc759e743800206332543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3288851eacd9648b3ef8954ad7782544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb951f560c7f8149067eaf7c6d97315a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37454c98d8ef38e15300ca60e27ec0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d1d8cb202fc0588bd5bdd5bcc7152547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c70c9cfe14963ed3da6e1ad04a6cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe608d94a5b287d1db8ef7de55eecb7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cda8d481632e67af5909a29fbf22b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576de15148e597b6608f13f7c647819551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80d10d83431c1398e7ca14611eb0ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44870a19b633b320da0a89e223f7a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765f1781a483f5f7457e698a9a7fe12554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a931e5cb868facd92145e6574fca43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d263ba3980e9f2c4452be893faece6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344faf99a7f5ed21b628c20324de593e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa163477ccacc0b887cecf69ee09cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43198cba511f182292cdb5e3d650d05a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c3a2c0296b37ddc37f139a7004e7e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86358d21fdf000eb3059b9b34e12273f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5418a6819ffd430d67e3fed35197c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5bdfc6413562e73f44225e5f6721d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b5c99863cc219888cf66d2007b8f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309ff00496674c62098ef81a8e2d269565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20cd692730d98686a46629bcc02955566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30995ccbf61ddbcc804754569b105543567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db05ffdd57fc4761f3ff558fbe804be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5aacad4fc03b6ad1d74bb3e19a6d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e56c9c577971944016990dd65d2cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22647191be8fe81889290b2a346838571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fca1255d25a58ebf4db48eda43cda572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5d8040d97f2895773c0228934a22c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11e60e33a907994711f6f1dc28e75e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103a26b98802574321effc7d00fa8cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d278cb1377b8a97b5ae0e344887ecf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976365786c5289976917137f822cf237577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520435146035728b946dc794b9c3a236578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d085105f11b9853076b2e4cd7bf7b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37176f0fcf57c84307a005d8b684d359580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af1899decc0459a4cbbc944da37ecd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f76ecd36728a3e0f4443fd006069fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696b82bb7f0693224ae1210bf874357583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b438965b4d2e41a2af45fffdf3773584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebdb5317e4f73842f8f1a6a05f93db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19bbe32339ae3455406b900d881737586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93fa97ec15e72a217718de2a8d374f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba66d9964e04796ff9d2afc280dc688588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b4a5cb93c89d2974e92e9edc507ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e134b97bbb3bb8d2600c5a22115701590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6b59c890b647c5b5f3b3f9abd43b6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41e5afc357c6f20c2f07ea97292d16592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767b6a15150044970d8419f52611f8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751040f3caa846d28d1f21483417f2ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e72d0ca32259bbef749c3c588fd60595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d90eb68f810fff778f90de26d480a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10a079b44dafaa70cacfcb8dd6d6ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653fddb6f8d44f2cad3f4bf63ea430b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249eb3d4de2d781a78dbd0e14a15c8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994e9dbf7898eb5d5e365271536d623600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fc2aec1f288c594d7214d26a18f94601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a64e019b64411f397c54d5c3d4fa2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59be3161d04a0ab226573013e7f25b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cc1cabf3e5d0380f03329acf09ddc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8226be3d288b3b768c9d39a2585247605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbdad03171c82e10b50f8c8d39121f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f9e1fa71bd0d9be694df3db1463e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3791f30ec99a3d74fbedb448b711f8c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9f26f27f9b161eb9cedfdbcd8dce6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca09ef0add895e9e91bfe51c7c5f93610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea65feae72371eeb8751a7875f8af10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eed398ead40790502a0523fd727750612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084e1aca49310c26a391ca331d79e4b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca7ebc31e7f38e5cd64c6663477639614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3bec0521865e2d02d52acc1a59f88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b200b3499985624473f2ec83f08a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e9aa178312939c634bf55783a83da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474f6d31e05b277d49fb4cd42831c69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0b0ce5195bc7cda0f28089c88afc6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576115232fe28dcbd1a06a372dde12e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720b86b3a274f098d9dd7012512b9cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a4c4e964a1ad93487594aa6c67d52622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb352396cefc15bff2a11cdfb439593623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fd57441426d7153fd25e339646e25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc5646ebdf0a3abbd3935c1932e74b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0e46e77697c88a635e899cdeb5692626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429c646a55f61521c76477c4dc25995627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276bbdbbf2bfb70ffe6bc8843fab9ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91b5544b78ff2bd5441fe025944aaa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50aa5bd9745791fbde730ee5a2b6299630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36327c2a057fa19cd759a13ba42925db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8c5d915d18cdd098b9417c6a13dbf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151665a229d181ee2ff3c8d0a6471dbe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cb7a4853fbd767830587fb8cc46ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9cd9eedc10a22b277a2e93a04d2f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37738b2e5600bcf225cf4f6d394e18a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a9a6ff6c63a0daaaf6431804ad38a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f30392662788f34b74430eef0620e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76f9ae42c094a5d236678191e23034639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cefbb754c5fee564bc0c9e71272b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2047dd8fbf7338c896dab0f82a56e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b05a51459d4e041d3e75599648ea3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcfbbecce8d740f81aa1024eb54364643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69065bf927a4a2aac6c13fe77dbabe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed841161f373c0679f23ea12ec8bc2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7db845ec4233b3320db04e68d53553646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c525850405771945df2bd7b1ff684e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f053baa779223cdf53eeab18bd0c804648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b31597ec53ba95d8d82223878cc728649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43291cbf506c8ea7530423dd959a0cf1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00cb65af9e6419e2421dfae8bb2c34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2d09c42f97bd24b1cdcbd9c5e252c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c99ebf11af1bb62499f84b111b87f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d154b23a6f77fcba35cb93dfe86881e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2212fe6460ded5ed9cf2fdbe2c1b07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214bb8826a480e8955203da535925e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26a506ef3d9a42e582c252d4891843657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb50b493d90ff2a950e8b1dd5bfeb5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d05736501d2581b169da5585fde6fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f8e84ca1c0da1a216c54b5767c0bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc70550a8aa6e3c24b1bbed9a91fd39661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc351c7748513bb9737ce0d2414a67ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef356c9250168f43c0678e1852a7e19663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0da8bda3a4e53390a89cf7b90f866664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15e3099640489f6356fc68855bf521665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497b5ee1f240064a4824d2aee207ee8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b0a8839f08ff2b91806d8bc5c8522667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b54863f237199fadb8da80bebb1bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea589a8b36f634301b47890407ffa4e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b660caf9a1d81c75b45cdcb182c95ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bef1c4f9f8347de09c60cee108eeb5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35713d964e07910eb25d51740c61cee0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a28610edbc391cad75e04b0cdf784673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec236b19f1ae20fe335efc810b06d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3ddf6d69e245335fcdca83e828d60675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cd22830ec4edecf0cf430f55a62c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e3fa3103b267ba9ef1522d842cae7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733d5d51e8a3a122fe912f951c2f56c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42c8201903e21df997d09e51f08f9f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f66044c53a3c55c05ccd1c754aabca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ca3d28631e0072e6bf2e15b41ac59681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eba23f82449318763e1dd9a49194a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0749306f4d675c129cf3abb82677708683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aaa81068ccded2adf987350b85050684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f866ecb4914c3c14b678508f09f3ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9394fb06c2542794d85b8bd8a2a06686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114c714c003df7cb82bcbdf62e42e61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d960ad107aee2feace8d20ec5ee2724688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a209b0a76d4adddfbebd501586cba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d436abd94061ae08694ccd8b8f32bf4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d5622e5876cc47128ae5e90bb66ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655354fc9fa4d5089e433b8dacd22351692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85dc576924a08e9eb31341f721be5f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e014288f4611fc42dc0e7f6cc6b68ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819501195f0212299761e2921103cc6b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a855e134cd727d7b8785adb66b3664c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2458885999fad5a19e1983fc6d7b27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f4cf396853cb6a472359acc883f62698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05319d29654bbfbd8a0d837564b6a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661eee579ed9cec6cbf65130537f40f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd382ae5cf0b4f68ee117664f2250b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ff59e041c0bda02ffece7ecd937b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e921baa44ce5fb564b183a7be1a27b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652193d0563aa1cf623692fbc2ddf2d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd11692e897431997def988af9a558705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb4923aea7f0c547975c3a141021f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d437e6c25f76d2cb47d4f32ccb854707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d09b028db1b8a6134a19bbaf48141e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3936918571d2775521fa7ab0bff4f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fe582569af4d539b3a88cae5cccd3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292126b1343cac0a30ae0da046892993711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb634ea41596ae98950e0bc05e7c198712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dda60d561bd7ddeeaa5648b29707f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8ac5300378bd8d32f48db9ad7d6b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc4c1c24ed1d5163767f01c3a265af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b942634f5d8c76f28c7b4556cdc40716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d327b5968005552ba9ec7e9bbafb952717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef29f9bc2e713e1653b5758fcdde3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea4255ba69637d4d5b08ce7b88cb01719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f452d59165c9a036f757273f28e1240720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee00de1a7adf7d4853042a11964a8f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec6873d3863dae5a0df4fbfa1d5f43722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8a0ddcc06b4ed467ba13b636d09de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a6786bb1956f36d863d643e3a98d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db56b98c00d1bf804f875dd52a972e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cb8ae187ddc96690382270eff3c96726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2592c656b1d36599457ed56e7fbf3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b3b598954e40f07c995d758052b6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d996ed4803d8fbe4204d8c116a2a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427606c7db03cee7df398661eedf7d74730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f406f1a392595071e49e13f1171a560731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a54b7fb10bd310066bbb512897370732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0028bc4cd06f622ac23b7b000382b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571054d8c3d9881bb141a7a90fe1f4a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b666b089d8129389798d94ea98003f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a756e9d5675461536e03e244e4eaeb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59dbb9a048efeaaf0280db6a5828cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6826a14ff68819403793404f45abc8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accae20b7afc8ebd6c8e50829c244ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef8d4ee9abcb1163c9bf9a7d597179740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af773b2f550c821d1b8d4d101834c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5d135040b62c272aef5097358c3da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5004c3c1a3455635f7e1f6452514de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8726e09804fe1ace3c8e091d7f738e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748484f99bc9a751495d4b77e8c4ef73745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d49968264958de0ee11fa387eae832746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27e02e37be759b8b901473febd7602747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d701a9eed5bfb067741aa527bfd2687748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a81e8abf4523294306a2859c3fdc9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37042ee29e2b907a96d5ba9172044841750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a56b4ee32abc667868601f0c0e6ef3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7c946956998dd6e3ba389e54b6623752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8f11e4d11b02fe057f431884e11ce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c3313a3b1bdb5c87ae4acb0ddfc35754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d26376ac22a9ef4aeef9e4085f5caf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623b340e999825d8f581995b7eaa5c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e5bc72022f79eede073174d5dc96a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7afde97ebe67da663725328aeb51f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8d1009cc3d95c1db46eb2624ac6e8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>