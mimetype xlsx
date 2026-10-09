--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e72cd61a74fe5194c4e334cbd053c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401ab53bcba50cace7a4ac5ed4ad1cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319d248fd6147cba7a76430f1442a9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e212fc1144dded29df9a091445dbfcb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad17de4f2275735d5c421168f693555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f753624cd44c2f2245790281125b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37543e93ce22b96667b3826136cf47c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3cfabf9b1d226bf6fc8ecb8abfd488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db908b7206d306b38c722c97e3d59b729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b21eca24e5a2bd7ff9ff6f3ed12ea510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803654097bb3fe374af6e2a63f9284211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414a810f25eb01cc53243872139c8a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb33a4a2bfb8cc653f22ff735efd1e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca489e7d8ddd085ff352f6c46ec790414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7156b7fa32a33afb2e39def1a1aee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42885550bc23f4b0a7f2568f01092916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ce0ea240668fa08ca6b8b3c001d3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80b9da0b06bad6821dae2e8240f84118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0520f7e9c2965abd714b7922b1a080d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dda870564654b30103e1bf7ab4db1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d09241eb26709bf7a10c461fa9338221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf3103df2c1bd164bc0f7a5fbdc9c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48070ac8433f49b8991e59656472b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffebd36f0bbda8ad9b4e4bf06ffa5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d37af1cf224e8fed641b2c123c3e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b024e2c134cabbbc0493ce9bdc6a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a215393d2f6108181a4ebc951446627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b92a945db62f1fc53d66fea8ec6ac428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d164b9dadf71dbc9bfa98e59f36e02d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869ff7ad95f095f3ba6fa878dee7bc330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e1548e847c41d1aeb6c17d6a5fa6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab550247a7b0b712eb88ef4f5b1a6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04393692b2416c7d5193ab0747fc57133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556af37de232443fca1dba24ac38a00134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d99f17414bf60c4071b2b8faf7528435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303a80a5a648831f2713c7a51c522fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdbeda36b3007a4aa0f130e785ae0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2c88bd6af7927cd3b2d2d7665f5a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25be37c83416f235d3a92aace99bdb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aece7d521cbee89ebc740382fecc3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0575bef20ed18e005a7c2e0d1abc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787875beb20a88d113d7fe8738e036842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da10df6130a22ae511dbdb5aa5d5e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fc17450dc5f7af79ba220668204a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea988c4a18592356350d3f5091f4d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7995dfeadedeb603875808cbbb0f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dd8b0a513ce38e704dc8cb42ffd7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f62e8f305fc306f513c635203bf8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68323855f4c72595c201f2d352b62ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651af969f9b360f8cbb1ef9e0d0a654450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9110d037833a674e230ea5440c37c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b7f3688d6017f7290ae59221c719e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28cebce92c57d04a8f9aee5eec85fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81970ccd01b3d41829aaa2ccf2e112c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2542eccf5a60ed062a217970180842f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49475b3948db8283ed9f0ce921567e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4c9122f8d996972759786ba0832af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251873842ad5da0869524195e32285ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd230bf4ead795fe4f56188ba91d993159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1790ffabbef6cc93d79040859bbcd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c76735c25c51c95e62669ad3fe0b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85397ba1c94fb8912db28abba862da4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b6bd9009a17e0062a545fb35839ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d29eda15150f11b422022c38754f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c0f42ad446fb950923c3cf375c28465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6677b0c438c7251cfbec8e0dcd16966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f76ef3c27185ac8ec88d2f5dc4a4ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822d43e128c29851dbfcf3f3b42b89168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6a59c558c206e620b2225a542eab969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b4fef1b825925b8681dbe26e961f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b1da390cb60e20490bcafdc6eabd171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3100a0f00dafe2296eae7e647d0f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc4c94d49080f42b8a88182f5abbe673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed475e7a1c6c4f09446042fd2a19b3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdeb7799cbfdacd99276af18d50c83675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a507c288b9014e200014103568308c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7577f4b5d22e1f7dd8c311b16a9f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee36a3e98d2b6d143a8ba5e540377f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c04cce6f196656f88e8a251308acaa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd48f78254a6a150fb60f96ec599bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b0bcf063401cec99fff3ec7ffe62f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff29098fd1627d21a8b77e52c30c2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209842e74146f37358c54d8635c31e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5c50d03eeeac953ab540126fbb8bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a730a885b76dc9bea01be2cd73dd3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca19412d35fe76f206083bcf933704c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9f5351d188a70a97bed4ee599649c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb62756280670a23aff77eea1b7a2df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27e8f6914fc31bc6464b0012690fb589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3585f13966a2826673dd2468ca1f1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05d6f893f5e6b17a947819395817ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5796b02dfd8749bb13494c8079683692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321daae50a1b35cd257717289c9dac8793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecc17e9dada0fd18cdd3c798006c7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c3eed776ae8a31069a19ca77f905595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b462688058fa316a7eebb99dac4a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf10e68cea06b1a1785e9689bf70c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3eb0e03985f4c570bac304d32f7b9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8a77b619b93714ce926fa64374a0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc26106f7aa04ae9053eee5353ac12f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640b6c5108ee013a8cc347056b92103101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924735d0e3023732c69df1b9f5209811102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13480f2bba736a942f074423c9f4a032103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4812c06d461ced6cfc8bc8b7ae453104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0534d0a150595409a6bcfd0e3123de6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02361193b8297debba7531eecf6c0d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02668488efa868d45c4159fa3a3fba49107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec61f0e54e1dd5d9572c56161af420f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36c022091402f25a3deee688e41890109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344635f713f5bce1b29c02d2894fa105110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4540e9035a792472431f28e524ef0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75c554536fe41201c835c9a0ed459f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe5afae415d94909165173c0b48dfe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386743cbaecae5bae24157c918887ef5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c5c4409a549eae463fd52da08e958115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdef61733e29ad12a0245823f176e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8ef2875e7c576a427b8848a1241b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576130ca5f5aa500c0299df24012dce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576e61cf5b543646a06aaec1d79c4ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535df03fd837f594aa7a670763d08efd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb597e152aaca887eacb6c867fa4d8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bf1acfe16953eb7a26e2660136d83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f91b8bbf9b66266bd61dd46e1e8d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7bfeeb11904ca869e0846e7f5ddb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f25ca69237a7333d26e294025fcfc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1068272258009781dce6ca084ec8c57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8512fbbe570eca002cb8c5a8c3318127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8094dd31ee4b3b5f47f02e61b5f761e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c0f1f84f67e32c55093d77180d620129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db753e9057166548dfcc858aa8c557f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abc01d8a13c234c32ba6c875e7eecf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbce93aa7df99f3c0140f3bb75470d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72725046b5a62a5794291c74b50a091c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b4362b4f71b442d3a450f31e79d77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f44b947bc8093ba5644bd6cdbf7ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50516f52aff5b31cfffcefb1eef4103e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce87c7f0d6db6a086c0d61fd28b98b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89adfe2672ce22bc6e322a6c9ad2d70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca0f43f3ede8c1706b269f4fdf9de0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadc4232776918d347057bfff092473140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d2a0fc71db91713cc30a4dfea3171141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2aa6f362ae17d1218c2f6426af8ede142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9ad36c5052502e889d9e67e693c32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f6cc0a03f5e3a3a4f9a9e6bb4529a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e088753293b5bbc2048bc5355feec78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537008f230ccb8917d17ca7d70d3506146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d623ac302799bfa41e7a4474531630a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c249fe22e6f60ba4e7b9e8a199dcbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdd11b6582036f056607b088364d00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5baa1bb8f23a700683172ed034b296150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ea17674e72c7aa801adcdf6d84ca2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670a8cf65326d1cf47e61edc4beb469152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297bcc0ce838c7367a33e8f03f90848153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f2357c1fb80a2458b2769d5e191f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1db7212c0770b7187b462d8ce34856155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f4c25fb84d2fd0386eb95af2776db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dec68815d915a0bf356a3ad7a0b88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb891475ba63042fb02418c341480c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98ce86dc3b721c82407b2a2b1f61db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37c3c5578b57767aae08408d59c395160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c6ad2ef3764723c9fafb0eb6c7056161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f20c533a180f456081e6ae03fa2375162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c968e572ca8dcf61216f34606ef94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcf55e78a398874e02e1318afc17a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb683c0ddc35c1d9b8b2773dcd6035165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523e4527ff5e552ac30da4e16410ca2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b142d2c7faced27b42c672bd255fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ac100c1840e980086a1278ee0ce54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d713248c639bccdcaff09557d0dea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b931268b2b42e5c57486439dcfda563170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d14b6d9d3f45beb5b50fe6f7728261171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b3ee21bc7279c43a3308110f590d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77386a9ffdff2325eb980c37fae3bb39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faeddc810ee27d05c6fd172575e4929174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3502801b04f8d9b807dbcbf4dd14f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c253adf1eda15ff80453e4b1858f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3432b57ab3138af070e9844f1546db7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0467ba1307f47e9c21255bf297dd15c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be05fb954200dd87989a5e512ad34f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5c3b01ce404945caa1901c34bd0c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178acf629b7bee7d9b453af4673c4a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fa9c895dfce53ef61c9e648b5fd84182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff165b9a408ce13538385508ff29c65f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff699661e6bda4e90fee9bdde9bd1a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc495e918220fa818a22d5c7c21bd88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572941c1902996316ef27108e8a3f11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb95ef5d87515ef50b214537af5451e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce253a0f1b7e1b0fb7d41fd365c9c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78016b40286b089b11fc093d7bdc70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceaeb529a9f335038c1fdb619881c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561333feb5ea0ecb0d6e8485f17d8420191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674056c89401151a83e044532e356c76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcc787235973d3099e20a81b6965ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecf35c6f110ef7a95750fc466fec9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b762ead7da548a8f6e37425af24e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc53e674e22ac2c7180e0a3a0e6e18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a8699e68f4119f9480ff8aa5ea0a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895501cfd37a3bba8b19bd565d614aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bb143612c898db4ff0f023de91b15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3dcc733fc6cf9ee371ecbb4f5a1de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c05dba042712d7f0297bc63b51a41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9574150b6ff2ad122f1c81e24f7f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde9857adf64df9b226a1b77d6280b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92356d7ce600f9e163dbd6bec36f9967204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4ca1c56b7e1f2b65f040250093ffc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdae11ddc162d09b9620469fc95d3c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa4017adeed97b0342ff863cd8873c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d80e0c4f1f731b7b5fe2b0817c2121208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86053bc339324012278bb551a2e0c7c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73162f99f560db8aefb88b82e113d19a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533071c55dd318b90c34d3bc16314e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dd9d0b89a73aa3aea02508e7b7464212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2eea26c40b32a1ce8d420881b1fa8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8e0fa68b67f46d06b35799f216ee8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3db0c44eaefd412f3a0a290632417215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615a360f6d67b4c79c97f4aa46ba54b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdea151de149beacda453bd8dc3fc4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0564d0e281cca64fa6bc2e3a5f47935218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497698b2ce15518f0f6f6a74108c9e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bb57b00e430a140e34c2b9112fb1b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e17198a4badcf8012a2055b580377221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed92ac8c28980088b91da4cfa218bdc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e1fdc65f61cedb787dbfb5167b20b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfd0949a96a7334d2c9c8f2f5a48fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5690bd90a5ca9d829df8ff7525acf2a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e846167c4aec40383966f358631be9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2f0d061f625f01ca53a8f7b05f530227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083132f9bcba3e9a05166fd351fdbea0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1099c5f20aa7d98c9d82ba4d8f3978c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786e9fe6470fab8ec4f39b6361d8dc6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b4d18fba84b05d61cd9f83e8470c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d90a0cd3fbacb1d9a3d73682fa680232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a8fa6b2207cb4ff65904b0259abe1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bcaa3b257851e8f4ae3d33f8e7a79234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e0764142ea1756802572204b6696f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978fdec9730316cdffa65d672a0875d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72586a01dfe2da610466fb8b4063d6a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fad1bddf42a68ca47dfc2b37b1a32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d64fb37db6ff83c2b237c58847612239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcb7fa2cd165d1c7d94f8f33c723e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef0752a5ae6663be21ad46f1b466b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6070152a863894b54a1ab22239b4b6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf617c6b404d5f3e8377717f245e7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155623ec2a838c6a6995c0c2fed9b3e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d59f6712132d23f31ecbdce7d17f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab210d8acea9bae0a0119cac7143f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96dd289a0de0605f6f31229ed61c2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c28b681ab202c18fd398089f17f28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee914721a068cb44ae22089941f474a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d74801b1d7eb4d79058155c4eaa84a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170fee1725fbc7be369d8a1ca85b451251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b49c737977922a878e81426bf9c83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccf247a984de75264e936ead05d58f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b94fef1cf47e22bf51daf9fbf74408254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cb6643708fa212b29c830d235bd32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b72bc42ac2a8c7d53723526951e15256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f2eb7c728157443b9e8477a9cd43c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a08b9efc447d1bc768c33eec2c10e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27524c2fe11a522e6ae7040b9554843e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2347a4e75e194a916f49e4bb0416c33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70a9bce1742a19318e2e882dfe02ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8164a3f566b58eefb1c14d65df0480262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d3f79cb2986c8d5736fa8fd8fe715263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2fdb9a41e85f87bb248d7c0b79c05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2541bba2af7981c629b0a496c045db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd7325f3bf652209a30eba71fd9f7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702317a6477e58b3af667afd2137f6d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404139b9bf50d3ce8e7b6f070a59410c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb05a67543dcb2430dc16b06654cbc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658f40f2b403a5742ec7c69fba982f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324d23cf7ef2fb1ea1054e1a72cc7e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ca8b645122baef08a7dcc82d85542272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49329974aaa9f643b54079d683cb76fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88638a9bee4665219de7f5d946ae64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9709ac77529a692c23e941aab4a826275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7f27942b5de5934f61c0cbfd179cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823af8b25515d81747391c7ab3286e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee59bd9ab73ac0d196c83bf18b4d52278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb541b603ed5fde70878b4c60157c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd669f214102033e7858d1363fbec852280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf47d00ec63a481663155269a97006281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd213c3548f4a2e9b5e2a763f6de86ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0179375a00e4fa89667b9dbcef03b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7d16c291821887e4012b68dce4501284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656281f8b7e1797679d33ec095fe590285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cac7da653be418857bef0222073a4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a597cf2c8d766cf494f84036618ebb1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63832abf313e4e3dbceb613f651984a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d38ec309972a053a4111ac746dd097289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b5b3250d5e56a2ee10784604fc710290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1776a386812ffff9bf39a40eb7ff90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdae3cca9d6d210c747dc4ec17daca9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d88dfdcb78c2ec7e855f35b589ba0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d7031cb9ae1721427b9022d210e49294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934be8c2cecc8a5bbe10d78aa5d81ff6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340dfbda3044da1524c76d040565f97296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9da20ead7fc498dda4eec0a8e1a8b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554e368532b88e24ce8081786e6ba76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a0ce686996405f30388aa5449291b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7b0c920cc3de7ee3fbbcde798987a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fbae056b03483e1e3b3cad2554207301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb95bbd2173608cbde8d275cd5bc72302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869666531a2d9d592081e7777c1bf154303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f82b9a5b66734d28ae52745a4efb7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dfa0440359e9e1f60ee39f1d35c2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18106cf0b849c819447b65fdbaced118306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320b43d2fc8107339c7836c28df0d90307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb115da92384b2a2d14cd8d4a039f4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1737233e3e5c0ed86d20ff53c1c7521309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277904025f24fa12234df8b2c5fe078310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c42ee81ff8468f0c0cec3d5cb5ef6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a27c4fd00786cc9cf05d16ba8f75c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c2af03265a4899006ac878bb3ec4d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771e72ed71921829f2a035897d01d57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84202b42be5055382453115ae1d25f9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba7175c89564a389d0aa8ce6a0c4d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b72372ccbf393a1c8818082ec3677317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5bffebb19ae6462f8a4aaa81aeb43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3282b09fc846e6b7790036355023d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24531d9eac5f1fa9ccb8c7eec21e33320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c4d595304b918f0646a7a98ea2675321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c7d796cf7a1f0042a8deef718ed61322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007c5ccef5ce1b08d7be9aba3ab4a12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950e0439b48e7c2eb7bfd57279393c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a3602ef34bb60a2b6f968a19aedbc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fd290f3880b621b622821d133f636326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e464f6e984d641370d04cfd9b43d79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2335adc930bd09a6743c9fa5b385c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbbd21e9a477efdea6c9b35627503b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea563fac86b3817c2c33c7656d8828f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da8115e2b1478ac93cafec651a31e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe225be508d02d50a03b320f890d4b06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32450b78440a9fa884a38d4be3594486333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485d1d7040834c60e39c877b1e803a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cf7c5eced6ea25cbc2e23551eab90335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebffea25a8e9d56cec5bc713f788bea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a9e30c101d4df2864a0eb046bb043337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37ee266ced3ba018eafcdaded67d51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedc1da286bb28f95a27abc0d1f2cc7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accee5b138576816ab3db065eeebe4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df634be8b88b2bf6d9ecd58dad822c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66590ddddf8c18faa42e41d8bc1038342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983c1492419460b90897bd1dc671656343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda007f10f6c4b3afce020fdc740454344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942acfa114f4e42d0b94c80ee16786a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e5f9ab188b42d9934ee561aa8cb83346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3466ee9f4102417239cab4f848a9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8e900cefe439e1de70b0fd09c5422348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de38a43325f72362af05ae7661f30cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862478713933e35614a048b07b69ebc6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe71da86bed819caa8ba36f049cf5a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02214d5d69df22702453c8e89101f685352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d785214c2e85de906a46bd7d4606f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09202ee9255ba5e54aca8e194f32a102354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91598c527851411a4c49b037e855c70355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8a930ca7186a162cf31059a7f53d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c4e5663781b0d3bd4521d6465b03f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91540c10f2e6bcf4c8fbaba3952c9ef2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a70e110a5bd0416c12ea049f802a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beed821f8dd0b32ee4f38b964fb3315360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9628a756cdfe00c7cbecc2c66e8bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f192db4b323d5ef2bbd94457e76b302362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315a511d65fbb3c23b1a133ee05acd0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7ce4f4cc0b5c0f0fe74c8ccc858ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ee3c6e57f24a3a880f41f63a4bd91365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c28e6cd08b52eb0947107f55fa3f90366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7a83e4810e3dc0efbe9833d337fca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33842e913c833a5634620c3b970aad50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40a5395bc608f46bd8f509378cd3a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f577789353f02a60c5e39af183b2a64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af12c91d3f5278b5ff95f202f36f387371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc132181554616f56807b9ff954370ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714b5f416a3edada943be58dd34c564373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92ff01a805b9dddb20cdf29fbf2a2b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ff4c1c7aa7e4686f6134ae76bc5b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca32c0f9687408d8c5860a3d84b6ef5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394eb8a36728a6111fa76acd93cb94dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db23460c6626c36114378d0508d910378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a7cb95320dd1d1a57c5e4271f1591379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3d64e524b071acb3ebbe8e3789cca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45381a1d59e11d94bb00a9178562449381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d748af8cb246fb89b9461e95b90f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759c6c0d025c29a1c9d820514907948383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e826a42c9cd29fc4db4db8a73f05f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a3dae9f163706d7c02115ea5c8e03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808850160644fce4bac58323ce847dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16256101ae4e1532929022a151bb1c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bd99123872490afe5b4030d17327a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1eeedfdc3154273b3c97bd5914e84389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb98bf05b93a839e69bcc5689b79dee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac78415b54a8f4127ce6620b699fec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3bca8e2e019390739bd3dd1c5c03e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da6d55ae2b50fcdee0c94de31f20b4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b18403a13a6e92ac3f0ddb41ade3de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8126ecb6a8a94e37b1ab8b20b35b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b908dda9fa2c3d00576b3da28ed7f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eae4545a50ec6479302a17ea799210397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69674c59aa257bbe4849a88defe89c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3897d16b55f4b5f86665b033cd02374399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450d11848427d5755c8cf60e050d9da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475af0b5a2fce0742e4d084b66de22c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699609e373f03fcef6ab31045ea94f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf199dafff9e8bdce0d4948c2c026f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0968a003b741f923367bfa2b14a2d80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff1e1118387c16516d26eb47bc3055405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e230c9e64b7f2ba2e2dd212c7eb2e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233130c6518123a74b333d32d67169d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ece4b4932ed41d304fed0aebe63603408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88b3f312849353f218fd0a1207399b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918a1ab27a540d8c469a218e846fd55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93834dc17317cdb32d05d73d3021a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8f076809d29e8ab2d05f92f540804412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abecbd6c35ba5cb88e7accf3fdb73f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0463fd4ae8bca5d28fb94aea72d70414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a44c4fb3e556778eeb322a5aaa929a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708253571764186588e915f30c3bfcb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed115360c164861bfdcb31251e7ce2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef413568657f800e8713a991f046e7d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be3fe21019eb0cd4aba1def1ba2c22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f70b37f583bcbeebd865de168cb29d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddba488ef61ee36cc8bab7a58b9761421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea69a6399854afa40c18c7c7e3ddfd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906e653c937726a31c17a8c826dc86a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e04c74fc6e8bb10df454f94f96845424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a98a82fbdf48f2ecdb2842d7eaedf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499d3f49d4ca3087a911a88f1a8e2da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e043f7ce4678d7dbddedbc78a9d7dd9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc23d889b0ecc58783b4cb449aa52c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f93cb8a5d19b19e21d1d01d52b72c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef229e2f4c84b75c652376d02d8c142f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489708d51255b96da94d851132ae4c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4102b4bbaaf7a6fcca7d3f82d47c40d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990bdcccf53c59071ca035160af7673433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61757d9866e34ab60e0eb8bcc7076f6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a04aea876aed5dadce790f4046835435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534aae2901bcf543cebff94eb296d7f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b7c08e4fbc28dd95a04a9f9f0aaf1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13ebcaa9ec76449e3e92078dfd0648438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aede942e66d2fea78411d5da24d51439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e54ec4ce24abe80069ef418fe7327440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71755a2ffb9b365cecfe4ff2ce4be6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f79bed737fb8ef16bfae04b46166a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a7a2bbf9d01ca8892cab6337f6c80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f58d054c0be9bc803ed49339e9451444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1972f103da0e2e55fcf324e317541445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010a0b446982a863ec7ae3540a9361f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0e93a06cf815a270a2e976838ad17447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e019bccf927d717c3de6e43e1d6986448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c055928cdd850744bf2ac82e801a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e865d0dc6dd8d315e80c07dc5a5891d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a4a686e3ff499ec39e3b3e54dabbf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f741d98314623b318498006d6ae4c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1c960f0490eea82943ba9ac9aa959453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcd3816b8e87f79fc2266db859acba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd61103f5de616bdfb72ceb58b9ca3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5f792521175eafa15069b823627c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13062d1a186be9a8fe6565ebe8577d42457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794741815a0e80cc8ad0d6ad6e38b27458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825478e1ae06a21f75f94f946614ffef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd3fd3c2d25db62bb242769f2450a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0f3cc1c6ca7ccfd694ed3b0952fff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705e8798ae859fc80294e1f1a6e75d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8f64c3cf6deb9c8863f7cda2093e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ada812563028ee7e7ae60a9e7277e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc6a63bf6b31ce99eb193475946782465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38761724b1d3dca021799d28eb690a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cab9b8a29927b359ce9f894ee505bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465bfec4b01a94ebf0fedadd9970027468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2f9c5f46e90ecf87723a67f3ca6a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57ca7cd72e3c4406ccecc9eddd971a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c5ea67151a1081dd5945deef59252471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1f90af9a1d4519ed8f75902d75e05472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a714bcd93a6b7e8cd7c56e4cf06280d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07939344b8a172dab098786d54f0c291474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf08971694979119f86d0f099747309475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b13317c4a88d195fd2ae8a84e0807f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d4817af24e1efbcaeac11c8bd6cf0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac402b771c0da1585a9da20a0a97c85a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccfd53412dde490ae76520c008a1ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80902e95ce4bf48deead21490f0449480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131010e711c15fa01381247c1949c046481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06049df92ea29d6cf50148c8e6f8f453482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd65c9a7df4b1d4bd0bbe51651fc4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cc3ce4ae76646b1283bd18a997298484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10497f5f801a5ee3b2d1ccd1f438ea4d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c508adca4dc1d413a3894a5cac9e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46920a92c0c60b15e80527dd73de63487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf53187f3fc5a53b7fcb4f2d86bfb45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b2426e037584243501f83a1542fec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b55614010e50340b83c94d50736ce8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fbe366fedc87b28988668a76c79d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f4c1d79f2f21c64b4ffedf1511656492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c182044e860fb7c2d91d3c3a7591483493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b1e81f289a96dd233bb11448d5fdf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c365fdbd93719bf0b8d97dab28cf71495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836e1c4e286e15b49860d2170cd6b05496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddd1d4327ccf6a338c23947d88ad88497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b0e2fddac580025fa2fa0c26b4886498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219160028436be0da552a379fa43121d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b96d4e6ba5a86f08cdece38125a14500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6896f47ec5664d7a1f530aaef7cfb26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4d18c159a4646ee2a759d76a9be00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837900d7057ea317a596a79089bcf13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76775db22288aa90e7b80ef94ded141f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48813b6ca09d39fb1f9e8f94d8ddd98505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e22bcbe6f72a80d8a09ca33083b51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f59523468f630c48fba9feff79a56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0908460f992922e2f344390557b70b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56f03b17a300653e04689f02caa19b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823e7e3834c5c1a858d20ba27910367510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1d4c30870fb2714e96e0ad87cbe01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74717eec3c7e26dcd31ab332bb182c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e2f6dae5c7e98973a691432bcd0e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7952c021b79287f4d6d5d7e1bbe20514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8d09958df06b3f0a8519af5a5f0bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb0b2a79c916708b42002e6b180160516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f4a07b846d1b7ab90f2f40fba187a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eab37f1f46c85158e7b0aa44719456518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b0d9b71129103efb343c62dd5eaab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4a45f3b492f6587c83ec7229039e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba02fe48a6733bffddb9d63d5e9e7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141e34ef0920b7772d3d838d4ceea6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e259b539898e9142c725752cb0576523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3b3632d4be4c8701bd027b129df20524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364a79932485999cce23beace3b5d9b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180541d8d27372b22650778575fd614526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c539acd3788f7b49538244acf4ffa68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3db83379498965693f55ae7f511b6e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b78ca16d7a5ae49171e3e7d304186529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23407cff3b101801b113b8fabc6957bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66c852bc28f943c109de56f2b23517531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8bdb06804021218a5f1cb963f4b44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905c7c35256e88723001d35f60af17a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a171401cf8c6e68e352d3b4cafe0ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b0bd80146c6040934229f975c6f2f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9a6182701d0590e42fd27026826b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bebaa2319b95dbd539de610721eb15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b84380918a52a74eca1a257046375b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07413215ac7f7f0588da0c2c9377efc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c6c8d4cc118bef492e1e76ee9204d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9518b86dbdcc4ced673262a63dbed58541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150860d908e6ed7422c66e481f77639542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c6f64d0ed4468d11663a84e025d1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e660fa7bf27831c1b2a46cca8d39e07544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3fe539fc32bb1633eb8090d33d7f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b5dba5fa9da68bd9a2e96f3e8b198546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2aacc32f09dc8314c417775d2cdc7f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0f34c8b6be61021c15ac119640051548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6c0ef00ac2170e580e29ab9986bc1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599b17e36c46cd4ca66eae75837fea6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e915007ec241f06fa12a4cbea0fba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f46f0a230da36e5426bce6bb866a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfcc5b59ef2ecfdb74e2ca8e18cfb2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51261a6dd76cd7250fd56a9d922970e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b8d9ccfb97b47151e2ff02995c470555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28390c4fa421aa4db4731c7727e5537f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3019d0fd58b2213471474b6e9ce2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2fe0f835764f8f4d7f30cbadb417d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9a10964d5052c13f3e6bbb748563b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ffb2296aeb61fd35906be2106ed83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3870301ee7cdcd88d381c95eb034ae2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae896e9150f376da8a31a277504d4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a4cb71cb98e2f906826bca310d3e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578369b26ece6286a730d60cee2ff0c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255a2c1569914a4d23e12af4e520397565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37767560f84ba11b61e8add5c39b2198566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e84437cfc8120005bb1fc930cc823d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080ff4c66cb9a4726bac4238c92b8c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487d54b5bfce099517f2c74a814d6ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b375fbe25e482419af70e6d5474084570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caba53e74b915c4b32205822cd1b539571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a796162e86279494088f24fead8ee67572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e93a1f0f7d6660b343bc53e1f6a2e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57cc285badb7d26df631fc7c1c9a98574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968623d33c90813b337bd76aae410d56575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d31006a2f09e817072b06320c15051576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af824cd9a1b3dad4e053fd0875911dcf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51639854b3c4b3950ea9175dcfbbc3aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f076c5e03822c75ef9b2f2e90980838579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a616d447098fe5f2403b88bee543c2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f546a613d62f72a63943da5110dd44e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fcb7fc5181b6437bf8dfa114b45e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a541cd3fd11cbad3853dc117a25e6d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938fd95cf4d4f033d98705a8686cd08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c887b0791d8546f23bc68099c9564585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585719787fdce997e95b5536fb7ee8c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352ec0d2310b5089b17d676aa532321587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787c5220dc915a5094080ebff325385588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0841ade6e89db8262fa3be4a5f7c848589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d189921463f5618223f306c82bdbe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409e6bedaad7ed5f39ef0b813b9947a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe5e979afe1ef231c48f09358d72f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f5531f12647479dcef4a0c9ee8724593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9885ec278be5d9cbc1b19bb35e08e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365efd7f94a54b6e6a70c9836601f5f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a31df60d977596fb92ff66fe75d96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd5e9ba712bcff53235fc7dd32eca7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea6cb4aa449a599960c3c6db4392f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5ac1482131140fb1efe0c5ffbb65a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81d88156647b970e5bb2cf5d40a013600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75db068249687908abdd26b0f78145601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fda18b56aaba604ffac86c8e71987d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ceb15e7f2ebadeca60f253895e013603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e94c938931f7ddec5e7ff6e5a9f88604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d30a82c2c8cd18ab5a71464c6dd6f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05ff3a0ee93b8d8e132517b4f2b457606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d79278330475d7985bae01c6c1707607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bdcf0da95caf3d3f6db16df401989608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49776020b3a77a1aec8c6e0afef6a26e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39633187f31340fda814a153368009c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37b3c6dfad78691bbb28379c26d995611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62455cba3969447acd92f5fb979498a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26ac813f791274c213952e77b401b7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8ee25d6945982b0c77a47cc4e0028614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268c49e6f77c20a978d4d0202944bcf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045ff4ee7d291c04057d0512882cf84616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e8d11fd5bb38505e129ebfb09810c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004fbeb0ffb6bc49e6667ff68bc8be9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2c220e664a01bdb6ef56630310c2c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8176b5f833c5b8a6547a9ff7df74fe7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dc4a3f7b8de02542810c0dff6c625621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae9f58ea43842023ec81c2364dd469622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d08409d809788443ba3db950b41174623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c63a44a362773ca937a8ce0896c23624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd485c4be3b09b739f354a6fabcac5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e22a7afca51087760d1db1766636fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c56cac0d7fcaef8c7dd85db0a2bff9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b804cd406fc630ee11ed7465a3373628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108e49b787ce30e0c6071951832b757629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41826b3e475f17660e8feb259e12b391630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb1ef43d25164c8c70b7d9dd5726cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515369a72172d989835beb6e98a0edc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e90579382a75ea05e88e2e3ebda85c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe01c953c5068e78e17ee13a704f68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f02ca9dec56768f05776a2f5eb31ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267d77efc039bd5d5b86dd889bcd53d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f812d02a07d3a35ceaf6943070f0b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32992be53f8029ca288d0328b1b1662c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e9057a061b722cd0a63e96c4026be639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33941b16e2ccd11acff8591c026f55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaef2196d7dd5cff3e08d8625b1aa66641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970ebd2adf16f9a291eb8f2e9da3dce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98c20407d0cae0d3bad247e08aec4f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413e76281323c9efb71f7acf1963032644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c758a25608b90839061bccddc7348645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9b39fdfe98c27dd09e6d2de3d25f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255082ce2b1b50f31bc2d164dc378b89647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8555cb4f3218ba44e5124361fb5d693648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1992567b0fd30191279de2ca9b1f4fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cea553f29f61a4e41e1a0e4a030956650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5eb91e6d2077245ef07ee7c4cecb51651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1993191c86b6cbcf4d016b230b44b60652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a28dabd24eb2e5e893d03a2b29053653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b34073abbf377a9dadac0af1f9d97654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168ef90b4495203314131468172256f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7c5b20c5d4201d14fc0ff1a4a4c4c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5ebc6be5a2c998a51d751bf5817de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8134eb33709eaadb90a469a460fec5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facf265418f8fe5a4a35a4c0fbed331659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce65b712107d7f9fc4f4c48cb0da9f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7852e9fda59e5114f9ee618d134d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819466eb8f51626b8d07f86891af3064662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5005d65e5fd8af829206ca9a443617663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47d81395a27c97fa5e785b59889fdf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ae5e3d853ae2154e270f82045ee46665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f8cc62644ee234954dc824aece45a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d460e64b7721f2b45e8037fb782a0d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89267f1b45e6b0f0c3416e8e02e2faf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2d6fc8f62c9b4b89cbf82f74a5c95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84d18e218a72abe8a2463cc5336743670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d20254ca54089953d3766f6efbd20c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edaf0ab34ba1242404a6b550ab496a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908b3f2bd438e7790d167d8f718448e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbba8417f17b89e8f4439002345595674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25730498a9bb43f1e0f3bb5a51eab6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f23c3e9df9c47352312fbf683f368676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17777a98e28b3b9df9c5bbbaaa080138677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12443252ef55857fbd62b8edeac4a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03220f3e89fb0423f29818a23bd07974679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72dfa1dda4c47aabd39a01db0241db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d57caaba153df2c11254c224f9868e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff68a8a948cac91d62c069c5762e3a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab08f92680610e7091a1e764f9eb4f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb96432fff5509fc6defdcda61b8596684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a55300d9d81f15db1a83465e9911b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b629fe5fecf58e727f49ba3b3da282686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09216d6773a8fc41d9803e0f2baefda3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74698b19c3e4da4945ea79af5c4bf2a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadc05be135e930d7739a498589e989689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b2fe5800353d597ce9e79c6bc440b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e1f17d8560a9217416b64fc082aa7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86a93b48a1e99c6d86652bbab984e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8656b31feebb503e90ed29eb8cdba1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb3d2e10f47accd1be868b2e18b872694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b04b7c8bf061028a48834fd2936b23695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa67a35d9c580668d6871ffc210914696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cdd00b6fb767e88e4507a47d80351697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70343cd59ff998da79b7ba83269e94698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a27add38f80a246c8106990349ceb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a0d7966aa31b631975af9b9d8e68d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9683a7ee5fc6cddcb1d1f40e03599701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4e845ba5a5aa2b6d43e4abba713b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688d0dfa9d7cf77f9af4f73c1fb96c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef5ba62b0571d285009333ba2600fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaf3d4c1d3917b77d6818eac3f5af7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0c4f229df53c3d3413b3a02894371706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c30aeeadb652cf207ab4342c4052f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f0eee03df8cf0083fd60cdb35351e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba611489c9afdf99bce0915997c46a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63345483a4d68a4b1ce51d83a77a7621710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcae99551d17b119047ac8b1ae6c8f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862efb992eae35beb3554b0b2cc223fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca615e24590261da11c8bf5a9c1ab218713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fe156a159d9eee3e5b0459334bc0a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654c7ce15a95c7ab6dca97526c2ddaa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71397bd3a0ea890ab2b5ce9cfcb438aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32c517cc0fbb5308205cdf7ed8c1bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb398c8e90546923904af7a27e43d43718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef6e60bd8d4ebbc48e97899c4dbd4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48385860898b9ccca3a755b9d3cface4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d169e526bf99e678be6b62263cd57e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c09dd8895e21f509e48a070614cc2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2d5c90e92bd925bfae3f64fac47af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16ab93e408b7739c8c988137b6ff10724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dd8ef85b4a0b69d39ffac18beb108725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db5c15ae4c59c292c28a3a3ed811e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5338b098f217f75177a3cc60b2211e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d7b3ba5f83e47352a82bb69588221728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b809ea165d09fc74227fbc0336fb4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981fe30f3ed96c94afaebb19a7fa1d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69c72ff91188827ae8c3654e0a3d8c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945de940922dfb38b853d8597f0557b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f9719f27ad1be4d27e10fe930115a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571a165165404fee26ddf2e1c496222734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366296cded1920d022ddb500bce9577735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00881d1c40abb6faf06ed288bd3d1c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d45d7d751fdc1598435aa5bc7c2f2f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4aa384481db81d76ff688bd417448738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f266753bc7ca4c856d8779c810485f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd399ce412d831be3148dd72dea244740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3d5ddf1a6b16805570a72ad6c8279741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d64935330b220d2d9360016946961e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b3857d2aa248c21b75d94920b68f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0983426702b1a843ceca61303100d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d593b2de26364b2da439ee69cd69f6b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a8df97ff8b1f341dcb07267121875746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e5c557e0cde45bbbc1fe4a9a27276747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc66fb0b899887e8eac33a51565fd76748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac723cd77057e3e76b769e7d185271749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50eec407bf7190ead1e13ce42e7cf6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6b1eed89ec87357bc4703d63241a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45770f984497a42c6318f81e7027d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58b8d2c414a653ef854b78af31d639753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9882070a2480d31d7318ff45f416e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b261e688762e4890e299011ad7ce853755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ef6f03259868b79ba59af752602a5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5cda536bf037f25c832d762de4e59757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fe7d2fec54bd2e9390d6bcddbc688758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a849257611ce059b54ea759f9345804759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec71bb9c9558bc971f2b45f411398f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfb7be69c18e8829e89f7231c376762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589b8a26e30bf7811467471687269fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5ee0b100cafbf9a79ebacdd4092284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e8684beefecdac3d44608e3fe3f555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb9d747701a7a32ad6987744facd946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a30365ce467d508c88629c3399cb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25933377b3fb2a6753167707649a5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a447608ed53414bfe835ec177b9fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0d8be96f4b64b61273831fbb9733810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7d41127a016fe694f027e52f53d6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15429af873d607d3b34d1451d86077312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393e52c13b1851c5bf30d275edb2d2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7261e59ffdfc195b51dc61ad2723e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b247b03125c8ebd9844e89d3aecf20615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc63540a68b889ebfffc2bfec6246f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421d56c66b6ac94b67d288f810e922f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76174863ec9e6ae3e64c7c183da7b13218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5957a233672d208e4847cf0e77daae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73495650edad6d63b8d684ecce218720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb030b1d644f2ce110b7cd582a6540bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11c009fe1386509e52a9e63739c28122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2224741072d3c2a90509b55a042f20423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4e3058ac8115f401ec6d88af5fe3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cec30f70364d19dbadaaba02acbafd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c1e3f763b78a0aa4da02dcf25f8f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34ed472f9fae9bdf5003c783aa596227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff758b1ac7848941e7b75792d4e05e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25d6a7eee3d88b716646706d267a9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913922ca09d7c715a9c5117c023a32430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b806e2e1929d5127645a0a09c38f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3612bf519dc1c7c97785b226939f27e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b20885aaca437e8a67354720d643c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b583d7f538226c1c7e31a82b28e1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab612a19d0720ff1321efc29b37e39335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe05807db3672adc2decbe703ee74436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4e78fb1ccae1f0ba075a522d5a78237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982367fae3741e2bb3067aa845017a8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585b1fa83e98a03bad7c4a042bef4d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019a55bb17446d26d75d35a210a947840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263ffd9aff01c8c1df384e4e14925b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21fa780050a75fbe725825e706773842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390761414287c483444ab44205d4e84243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e55f57eb74e991e1b5731b98e4f46644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19374c170c2e8e6395fd1a5f4c904f5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ba1969b4ad5186e094289ed7fa57a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04b1854a2ef20320b69398477a0e0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d63d09c096bd271abf71a92afd2f3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5ff2a02a7b0a186bf04fd0459313249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6989358cab2c87c9c76cb65e37580750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d82ddc27efca449f2242bc987a4cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad861b59d4e4ee9b3dfc1257405d8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10727c8c9ba4d3640a4d612b3bb03d8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd1657fc69231508bfc019a938e98954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dec92e3f6770ab10fb993cea78bad055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64578bf734fdb80471f91a440cee98056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92006cdbc11b30d4a5648be2d3efbd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201af13deedeb62a63f84cf4e85a9eee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3aebe1858af7cda571378b7071ec559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acbe954672e9e7dbfd13ad9cff271a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d657d37c68b2eb80b424eec792487361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbb6147f0c1018b2bc414a1deb4da362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96869663f302a5fa950f1286b61ab0b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a4c7dc02f8c89e8e9db78080319fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cae3d08563e653ca47be7a49e698265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1b44c814fa9e5af67df9a2cf1402a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531feeac3103d4ac44c6ce9fcc2ed7ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2173bbddbac8efcd9989fa0d8c456f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf26cd83673bd128dfeb64cdce80e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2941722a3c0c8a25732ec6d2cf930170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14f3306657ad29e5a28f940e12bcde71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2407801cef17dc94b203cd40c9d1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303f1ed7fd08147efbaac123daaf69573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb928f69f4d2b75f173566acc1f0fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330754b986ea97403b6a1d51ba2a389375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be63fe5f533be13c682060b5a422fca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61e676cf51a7158261fea2cb2abaf577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdbe7c9ca5ad9cc6bdc32d2ac24d1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c670ce1fb373906c46fa2ffdaa4af379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c773b322a9bb1dd7ca4712fa68364b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a770362c7facb7d68448d4b3b054081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f052bba10b9c2454540aee750e76d5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00b5e9af24cd3e2ca2d06794782ee983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc1c1ca8e7089501c47b414bcf9dfd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3c8fa008a7c6a0fc5e9d9c701cfb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be45c64905ad85e077c16fd4693276b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937b61ff5b8a3d71779efa0d0545d8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66549aaf6ec3fdf9dcfdb1a150e9282788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c64fff31716f39f1acccd11797f5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e5d5ac2ad79800bae460ce8ea324990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382da4876c9d2e585ffdeef282afb1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c1be20209c6051e4eff56277664ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b1ab530a6d30f982802d04d3926fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869ca942d3929471b2e8848e288a59194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a82451fcecfc40729733979a3c2af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb10ed1acc88c1fc3cf7138812e5ae196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae99501273e2a32b5c981cb2202311a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada1eb0463ff7f9904d8367e79eeb6998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070965c8a9d167fdc323448379ae3e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3413fcc31940550196c299566501ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516b837f7796f1c944e88694437c269101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a067822f6fade58215bf48f214b7b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f4dc83e2a5c138579d4d80e1a895f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57cb876a4f5bf3490e72f1e2861b2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f023d1c18f277b6ad554bc797a3b832105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe3e83f69c6c45a67fff0d55257ffa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bebfadf9ea9ee79a929dbb94c40438107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680707ace7498ba5825c46f50f9e0a7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a68cd7fa105a97a45c7d31e4222ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf72421bfb5d80ae82a2699c1184ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1b36d6268f8a7ed69bd6820c42bd2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d090a4012d2a324b93129ee9cacc41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92532c814e46502a3b4520f6958553e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92afcabd2cf606582f511fc3c542c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e77e711ebe13ab8967023d8bece8c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb809922b4c632b6973a8ce1f75dbdf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b9e8f39eea2108f20c991e3eb1a7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd92728d5a459be655dbd620644d73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e272f9cf6022ad50c0dba33930c015e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf31c03a3cac6ee1604b48fe579f629120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c29a5e79a8fb8016ecfc6506bf26f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296eba150ebe938b7deb2522d416866122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a39992a0d806bd900c8a0f5e61e50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782dd56b4a5dfa9357769f5992d179c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e64fbb417a84674361fe2cc68ab54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a055b8f11e6da0094c78723695c904126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc41f154338662e89c11ab3766b9933127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abf84d112a9021664108e9cedc8f50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ce11362092fed457fca4c71b5426a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760681fcb2b466c3fd328a46d85df3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957f79c919087ff4bd6cef05e7cf513131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e7fede3454b40f6e15a8703f0a9fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784ad2c2755e9757e4b474fa602665c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf60a30c39b19d270adc73ffc8444f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4351e331d2cf0e2bb538199264ad165135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2510753f46a6646b5f201c716142c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dabf67238a5ea51e7b72323cfed6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c444fd989d3ce63b005a284f806e593138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a680019be6a61a3ea74ddc436729ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c1f0ffefbee5b7890b0d197a66048140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b964664d86eeb47bf8eb918bc92fc91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83885e8a58866ffa8d34367513375333142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500c63d81fd4706a0770b8bd043bd3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ded86834859e733731a551b979c0c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aedd4f1f8e6e24ea6f1f0051a6d104145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a193656c898029dbe1929b178d2b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d3da8eff2fc6cc7d1ab8544247d08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a539d565259173f12fd16f7b4fb3351148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcd1fcc7f34f1f8f9cf571de4e3766149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec559d998dbf8c944377185e01969aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6151633de606bd3cb9addfe718db3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000c131d0ce4c24fcf83cf9c62f8201152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87ff59bff8cfc66395381209b21103153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2d85c0067cbd2562db5eb62d438b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca85691de2aa4839aaf0eac9da0ce74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5072db6092007b3d3643021526c37c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3dc70a074ffff8de94037ca10c3f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83c78557550133f7c838a7fb115b63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068559bcebf5a5cab94f66c01b34c9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49e93d3b5f45dae95fd5881c52278a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db899d355a4dcdb465e32409a89d0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69b050ec97778a405a8c7d1739181e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd363a89b9074f3e3d08b24daff366163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad37ca41608038c6f663a1f9b64971164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff05343360c18176cc25e2118a83e45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f72baa1027b8817a1abef199c2c99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae5c7101e72e163afb121615b7fc1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72b2cb592fea4597a03ed80177e2a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d520f0b1624cc5875b840ba8b8290169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9f1485a3c82f2ed219ab52e1e73fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d6d81720cd1e4d1167259cc0b76cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f5f7c0dfb6b5dcbbc8c7b577c1bc5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817be5bea8c9d4a9aff6445a81816cc4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719b4293a43858c51bdc8f74cc7ce8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ca8fada475af10c27ffc7937244fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b2aa712ddca35c559c607459b9b76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443af6b5efeaf4bc84660a52907d0980177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0665558a71d0b0c5d632b8b2870c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9919528a37d52266c3a28895066ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a796f31a268bde02945a70b21a5a2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe419ab6cff58a86855e1f29c591c5b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6ddda152ede8d79173674a54544c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22dddc37ad3a13058eb43cd33ebed0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7ac2069f470403ac85a8c76ce0f54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30923a7a71cb1a78aae09aee023cd1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43509843fc2f9fdf8412b6bfa4195d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ed06299acebbf68400e800b48d39b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb7cdb2819ae8dd7c7747f7b6e3d31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97c2f1cd8a697575a8c40149cff25c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b9935b46c8ef54c1e090f2f47e244190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c7535497fbf34b84a066018635278191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bff05af5040f70ea3ae5710a38d36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaa13852c7d596b47e3816dee3660c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ec7bfc961280cc97ba492e431297b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe8a29e5e2b90819b62754a3069f3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868e22d723d6982565157d6dddb7e8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50133588e201c6a6ccaf3855b501ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7f6c99eb0fe15dd753efd6ab58011198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749099364551c1af0fb47962b8259d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cfe929d28a15defa2e36ec0b6ae34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b679cd29b51f3f92eb480d2655d5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02279b4deff8bbdc87899e3dcafbdc3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394fb8d9834cdc94f1faadee6682f68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade21673da6756e98367cfe03b2c71e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce835113703f7469504d8ab0b0e765205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e80295980101d5eeb30de85e118d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f07ade52329dac16b212cb3cb732e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f677078fe4671ad3f9859107289d75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6708d97ebde8964cb91808d21bfa57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf627158add924173dbd2e35b0b0c85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185032a29b62f11227088d6e329539a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4593be940baef613178a7b64c5f8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46111c7a4b0d39e8394c885881e3647213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671458391aa45477b4675e8a6bcd3ad1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b71129aa6934aace1d7ec19b103165215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0766a08476246e6a9d189b7772b055216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec151b183d40d5855ec031c6d03658217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c25c16d7d657563e09abddf15dd81e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5d80e8670831c781198d594bfe8d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abc3aa99b0fc8c7b78f9f79048a306220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ede0794795394919a72b4fb63fd286221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1472040cd30f5d6a9aa3dcebaacd6e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2acfc4c9743f1ccefc9047c69b490223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32cd0156f94011d51f1fb247275082224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f0c9fe8a053f6f9c103f5e56a4af6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6f4b7e07f6d5cc56f2f2c8dc872c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12ad74f326be17963f593d4840f8d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64a99a12c7af9d5eba7fd5dfc44c4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717912a251f91dc59a8aa99a60bc5437229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2bbfaf5ce8ea8d215d19cf34d43e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114d6c5b4e5f8b327a4d8d66aa40af6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747a0f6b245a4c9c471b7f5d3496eb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17304bef4264a221890f34e2d4d1c8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d412242764a46383542b2d2fd01a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e6a07ba2e922752b96027b5b0c796235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa515d75a73740f2b98cb6803646cfe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad5aff029669d00859226514dd7f67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101b6af65c96abe3514d749716a4514238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ae41244dbfc0a7d2c196e997b495a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef210b23badfd5c3d58069d5f1cd83a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dfd345d969ee0445a9620d9b33993241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26946e45da91ce699d87db23d5fed8a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e7e6edabf5c9ce47471b2a3cd51a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b38374bf3370386575d1a5bf37beda244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f5f6a5342e3aaa8a24a423b751f72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d456f76bfa7e8d91ed39dccc572d729246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48496f6e68b6d9fbcfd862b4d530a32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cb554c66a76598fe3278c02c28a3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89592f4af818c58e6fe45f230e1adf2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dff2fe24c0c673e6e6e240ddf227bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ac3ff6fb34438ba3e94b8cfd597cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fb2df3d665f7c67fd839f55a770b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07f776b4441f4b3ee3791699435e26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29d8eb6b358a5a366e6defcdee8b0b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70638fa2752e7b7d6a14b67258dd18ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c81627d525a89a08f3f059cc0326e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7838dfad76c58a080252f687dcf1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58542bdf876dd6f4b83059dad7f78675258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd41aaab90eadc657e1198ff17c31b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecb603edfa8fd13c33487c18efad8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce8e144e6466cf04eedd25b64dc265261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b6be851b9e6dec8adb5ba0000d8cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c434a0791b6d81e4f9b341567ff36b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733be2b1b1e18323f9baad14271d675264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cc3c6a62a38959d5c63c2e41e7acf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d725cc8b1f31d521683adbf18d5b58266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb682fc91df6651a2e8c77d46267bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f25782aa6ff11516fde5f0aef71ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3986093b068de76861198730d78ada269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1695e84f00c599e96a4a61dc99bc005270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2126fdef40be7cad59887f5788b985271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404d3a72345e7162910256c4bbef01a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462115f6de5a1b07755b5615eb7f1731273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ee3bf8e2c325625976e26ceb9b908274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e0af0662df75cc8698d6494665a07275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f9e17f5200157290d910ca45845d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7192737436a7fcabf1e47993c16b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b9f16b707527bac62a34a6e83c589278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a60823cea7eae0d00d7f3f1a9c7b22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dbe865b19b2899fa0d6af60a561f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509213eee16a0bcbfb1a18c6a5b1ab17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990b0e4065c9191f8ba42c9a308aa57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe04f1056027d6334874bca772ffca4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c48b908ce1dfd7352591b8b471cad6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b6783e3fc067111a3f48780b5fabe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8c2b7bcfe5ff4b97d5afd3c8c02a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce2777413dfa4f7088738ab7ced5ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba718cb3e05288204b2e947b3ac482cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4965ac569b64f34d6306731ca015f9f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367a260c34f4447752d4a71e844828f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75feaadbf576e89cc1a2c02bc817d1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b0c6b4b0cbe43ca60a53dfc299100292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc985251953ca654c60be97b139fe69293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca3ff803b3387f551158570c9b4ebb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a80c37221296e8b9b7b6f2e676240295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf51584c460cc825e39bba0b09f0038296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc687e5dcfc2f313987433aef4ef8a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169100e247198315a619fda6ac1cbce7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47162d0e7fdbdb75604a2c9b9c3c7ed4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c918a8848ba2e4c20b4ae16fc70a7df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d7c82d1d9e8132887686244b2473d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f31c63fe2ab12c7c781165735cab13302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84771c75eba1abbc339e4a7e3c8262d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27469a1e31fd19e4199e9d07086fd72b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d58e95f11cb5ed732e7c0d9d95ca7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673c89e09c29960122d1db2cb04c156306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37916331fdb7310e86bb09b821df254f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45f17bb400d4eea5b0413fdaf99ab0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d3311316ba8ac0c4b37f09ec91ac3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832e68616e0cc239622b090be19fbde310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b148fa6f4d47bef3f989b97503a8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd7d883939305f8c22223319fde2ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ff97fef8b6cd615993115ba17c199313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6f8219e1114fe9acf997845b40eaa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2b7b37b2bebe03de95c551fe51738315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6177786c44dec212d92b00ebdc687f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d386569c1853d56246dc74cda854e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2fc43a60ea54e1c53227d8a65a981318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab6783d3f9a39d59c898e04c75d6bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6eccab7ec1c9c407a8f2b1013128c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41a0fc75dbbaf9739db0700b3435e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed195842a26997ded118151b691cc6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567434884d5189caec301e80451264a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a32f9cd2e832a955804f8504b67d94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3085b0bd652bc7f68d6f668adbd0db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece8bbf4242c9c1312ece9fb2eecf75326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235e6f60997870bddac07e639ee12dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00a7ec991fa82d2961e3b30920572a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c71f1989b7f72762154fde1ab037f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756ead8270b9827ded850ba7a46855a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1526fc9e6225341db0eb7e222964d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b29557473dbc8a025ac31d6d3ecbe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90a8043959da87addb366bd9150ba6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76835cbad71f9613be54d4548c91b6af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa23eec6b6a8d4f1cb1e60ce6cc4528335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b760a825389b2578110d9a17b347bd5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806ac1fb0cf56c40ffed06d409d9f1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f90ce09bc00f72a8b090b4a6e292c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd21fb4a534da2b3ff08da7fdc3d337339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98030376421292ba5f21c4731295154e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac076f4356341503b94190f57c2253341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aee37b957cf7fe2e97961d7ae18e12342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eef3bf7703b871c77c7e31c34a3a37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc2539a0aa0b29eec1a06187d8ae0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a670570ce1a6f2aac4be8cf42df5c4f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea426f5858644fe02e1168856cbae17d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b409d72353c37b010be3ac34a931a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17336c6e94e2ed1952b0302ff0ea46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18046def8344e01d482450280f97be16349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb560100c21d6ef108ad2703bccfce1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5db7157c92ad1f48747f5a4aecc9ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4ebd5ceb01b311ed91a17ce29b34a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808dfa6f1feea22617530cedaaece90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81828a613c6b15c54bdaa135f3c35e59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c9a2d8fa7bf08b147e6f36dc92dc6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d230f9c6aaf4c46e9e4c1d8a9f22a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097611cb6022bbe549d470dbbe75562357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1805375a96a57ad7ebb2ce3f985cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a9bbf48f67a2c859b6d5bd539f967359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82052bf52d6d54c371652bc39fa8d2b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b8a39f9311f3dd5a0b8ff58b1b74a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e149c5208f0876d9d2d3345ea14cfb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982dd574e3298e8309f27b841625c9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf905b3415c5a1468e04b8f4133e309364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75a021b8870112c1dc7f0942524b1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e304b54ea0f5e4d970f70f323a3c15d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c081b530a0aa0ecdabad2be76965e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccd941088c638c4224ecd223f9416d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96574fb2c0c2b2a26c650f246b85d6ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac04b0607714a8031d619fdc6d5cf6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabea8485031d60cb0faa96fb05b7ae4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50b61e48a378f7f020562b31411d61372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452820c3ee570f5d1445c3092e75a718373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8e898cfdfd3d31b2adc9374c50b43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b2344763b8b9801ff814e7978a077375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29a444574ca183c8d07bb9576aff91376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8c4ff6e67530091e28b74266f9722377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed54588a6510405228a59f4c04a3374378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661d725aa3d114d0d4136f3a92e96bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eab9a8a6768cd061d6d0f0cfb0946f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5deb390159d4ec472cba71f09662103381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4266eee829b6cddde56e5f44aea9bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862635239ab9a8cfd17cb862d4d49f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c73d617ac548896bcdc52ca9b551a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503efcba2ec54ab813f730c38adb6309385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185b32679d709f0a236eb789683f249386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410f34f2a8ce7634b0ed1a0fa591c1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6438948bf57a5fa08deaf0ba0b93b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea126914eec5d52f95f45e0b1a8504da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafb90e8e21a61edcc63850c0997867390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db956113fadee4bd85d42ec1e51487391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8be50d88a8933e299ae0ff29a8ecd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d65ed6f8dd1bb1bc4833c41e602427393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b8eda4c5d879d5ab8e8ea28bbdf86394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48263ade2b33bac8cfaf1e090626c119395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c78bb6e325a05630672870348ec1f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27ef201d6b5fe4e431cccf3f2fa509397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335dd9be0ff24d656cfde0fd4b8a6e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f23eac79c6cf0ee04d719701dd5c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6b814de7b2cc4377464a65f8ed761400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f8eb4d945803b33f140c47bc1f9da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b389bd51605870ad6347e171f5552402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f740be09223e1fa753cc903d0351e83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b497daed2471dfe948a8bf9674f7e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704e1f01c091c249c2249a1b6136121405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9eae5db9272276d7b74263c87f8806406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcdb3eb998721d3ffe4627bbcc0697407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea474e9eedb666b1f0f2205a64dd35e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1191d2744c4f84c3466082cb8193f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893cc10fc9442ca7e73496f9e258f7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0acf609d88b20db07aafc20f0c9c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f033ae324bbcd5e08b05f5cc20adc5f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3096db5e06a23b9172166895c26f5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bb041081d7e29a78a3a872ba6848a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ece66c9bb84f9feff60684da548e33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f030c39dd361c19e8931763dce30fbf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea7a35714c0fe7d783e027b729fec4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e41aaf80a16506ab8951b9510c3a4c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb16b1405a5858919714048f0aa4f0f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbc5d30b1efbd586d5cfbc16b572d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48ffe878e4412be965762db265fa25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3255e732b902a5e8e4f52e4e2eec0e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f958d0c7f4c798a1c74d398c3dcf6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb03acc8d5df7ee4faa063f9f67c7f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353edfb1ca88cf26a31faa51ca47c3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98cc53d362cb460fb5e323db74ef00426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df99a53eed13a150b27f692ded4c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0dcfd5656a6c2489a9a0cbd032fe1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d22771a1b537a835b57ec9e623895429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010734741784c119f505ec0ea983c88430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ef468dbadff6e74717d3e66d8bec1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf57cf32928c123ff06aec8c904f334432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febb0f7d6f031c282b93eb3cb27f74c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928ed17546e46db37f55d2610a752ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22f496e178331fd250594db06167f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef64b72c721f1d5f3995bf3292cf2c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab351c64249c7bc695b10bfd772e673c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e6824c1846def0b3a3546373df40a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fb566c6d41f009e28db91561a9931439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb3042527b335cb3c4154591d85525440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd180d758a0966de628254609f893a1a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e36ffa2ef7098c0f51fdad42aabf5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c201e08ce4b41a34b4c0c4fbda3feb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d358d67e9a0654cff0634e37224fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240aa369b39ca193777d79379925276445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e040df782237866714bf584159f6b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd081fdb6cc8799d106f0292c1e68ed9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc6b445b48ef1cca414da9e917d2ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70349603401c142dc2db618779c026449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d841b2083d2eb391894122d179d511450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829aadfcd6764f0d58d025b6b0569023451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb602c4a4effe2c54dadc30a5e42111452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef0d821369d7b5e048267bc3258504453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7b7c8a85c8a620df85c38e53f5afd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ab41e5dd1a74c441d941860510c2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d0243a4ef14d5d935a771ab850023456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa9c0982821518dbba73f3ad00a738457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c21f55a61879a2fea9430d4bfdba1a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d72b5cb1c4534f4a923d8736bcf15e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccee900d73327bfd0c4339b57801903460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa322a4e2400c18178c70a3591db28b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237f2c35a4ce37d590fff06a247dfda462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a674b48f45f44611d0dc4f88f3123fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b1f9872a8aa3a6e74e00dcc30ba62464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad1aad9a5476da7624e3a3a497fc15465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863433b21ef2bdfa3fd935c31ab087a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c0722a6f93b96540128a22db97e15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eca5e3198374923c1ae6a78ab7e32468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3dc82fccbabd2827a3c5b4aa27601469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b466b8263a184ab8282381829e8c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf417d2121011ea5653076ba7c127b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde9757945e416d3f7d461f5b4c3104472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c2670e10ba19e9d4f4b1d211e321b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8b71742f813b46a0dcda68d3fad46474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928eba3a437210e89669df6f5da00d25475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76386f61de0fdf657a9c62b1fa180ca9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af04b07172406339d394f95647a353477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720d0daae537c111f2bcac1018d8a8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7506342ccb44b68b6ff5ddaee03f14479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af779aba3b890e6d2b699c7b3cdee4c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a9d5f1f803de86beca8752bd0db3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3079c52f9c4ff4b4cf644cd02928e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb777bc3b92bda5d5c3720707beb231483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9a07cd81b1eac4cfa03a37d11c3f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8a280bad875166785db76ac7e50b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850854dae15ab67d108eaced1476b7d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9ef979145c219535edfe88db1a15b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6b9747e65892e1b647d9213083555488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd36bb9d366a51e7fd8fe94bffef22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45917b130b1cc13c877f08cb7b879dd9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7db1a6e5da664df0efbe35ce79863491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e002a7ffbc3495b8b9dc20e43ec2f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2acb2580439d3b77fd946ea2de490493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482695ad2e71cd09bb19ed78d11d067494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3502f94cf9f19661d9ccbf5eadbfd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22d18567de760475faac944bf6d037496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f8cda3927c39d23de1cb89d6c493c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e05d7e01353ae125cc01c67150fc41498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0762f495d505e9c74068541daadc3e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff92e02b92d7da1ba057c987f2256f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8aab502a18df0906abf56e3020755501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b690ce46cef80a332b0a29abbb350d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b06bdf11411c43ccd1fcbc3cf08e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494d266b689696cac7c10a04b82fe87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3875d85f04f6e75f7f10f49984d99505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fba9fa637fcfab5b42859917a6c05a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa692030fa7c4fcb5a5d05010c5cd8d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4dfa321c18c6e3975a0e418641efe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b8b32884c20f2614ca65c1f34383a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30df5c374b8059974052067a57848d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540792d4abb6431c9590eee5e103b18511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f89136024d64c53a5a3db83616598a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e310381dfec968e70667c90128dcb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342714eb7f59342af33c3e22693300fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57deeb7fec8eb6e25d15d256daa1b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72caee15ed3052127c9c3724d090eab0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba012a89372b00c002f247a936f3f92517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e55ad77437fe96a2e6260a7b5d25ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1dffb40dcaca8d3333081161419f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf761531a7b5e446e06d22cc69a96df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a6f6db34a4a78f784cb6b8a3f5812521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a3cc2b49104ae22b979eb0f02fca6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d0061c692e8d87fb99e2c0f886be3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8013bbcec49fe008d323ca2b98d8f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ccdfc048fc46daaaf56da0bb80f21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29db41ebb8966645bfdacce00b04247526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178933d6e2111a60487037faba204df5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65141930f1503dcd1a59887cff7178528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307478a1c5052853ad55ecd3b1ba315529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528f4a7bf32fffe503c3720b3cea30c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21b3324a9b5e71a8af03055f607599531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5dbdd6f989a2c93bf1ebada591c4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5234b6acd2c979b9fbc3255916050533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da639001fad262a0402a7546e27dc726534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87825dda828bd122e7768e1bdf03d6b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85558c47cf0159c8ee906f9bd5eb3b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61870ce59e2b7dc4bb6c6a1b230096537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a5da00623b7a2c4fce39cfbb90802538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bca2bd45a01683e2e6e8918e7c4a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecbc68174e878b79f53422350e24e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e05410722683698f1278822eed3064541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea78b050a5f9240971266fa6669bf3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79f0c44ebf1ce17447a32169bfe080543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536194be2e23242f25295897f178e49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13268b33cc2293f626c7da45984dc5d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e65011a6a50ff71adc34f4648c906e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bee6e32808a616ecc8643772a99e5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d46139c2a65ec81a15c4774194b6cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef829a4cd3113bb0ddb8d054b3d04e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9d1d92a3bb660907f3fa149ae25c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8782a519417f10ad09e2a9821219b6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c25494f9ebea3012604a7d28393ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf734a9ce877ed9d63ee425a442b9b2b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad540d933f38fccb1f2343fe9d0685db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6d7a70937d8e459a73081c5427d47555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c0d7331ab8648debf5b2bff120806556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2092a9d5b1c8c9a0ce3e799f900e3a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a492f92afefe4fc33b66ddcbcdcdc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84484109fe0511cc5aa4df350d902048559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ef2c209bcfd935dae70147e669591560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04419f7f2367fecb820557027b5830561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dc3710fe7a703d7dceecbed452556562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11397f12bd7eacb99b1b9e0b3fac611563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79c4d4b1a7a21f6c01698e7f038cef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ba84fe03632d65de49cb76f016f6b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ffbab853789a6330fbbe1a36e4f75566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ba06348583392c02de7b13b336882567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb77cfc7079a8dc517e370c805b9834568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc165717cdd2a28e43da4e631e66db4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296ae2d89d545bec9da21c2ea7ce0ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6713f303d774f3f18a022ecf2297291571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb370e2b3027066b0ac596703a98322c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac373bb5b788f84eeff182e36537a8b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66493e43b2606833c55c78aec6d06a61574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a07f753a330f0fdb4d1ee266130011575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b7004c410919ff3db0e4d850ba9c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59898b16763cde4102de284458cecf0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df0157eb522e51bb39ee33d02e38eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b50c0d0ec00043d7d10ce201206db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f44b3fb367c8a83c160087fc4ce997580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324263e200bf14a500675457ba916cb6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb7c199c4ebe0fe91ce88619612824582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2add159e4bee7b0180188155ae02a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ffc5bda3e0e13cf68177e0b8d3ab7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c9b8614f7d276443261a2262ac303585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e1925675e2d27b7b560ffb138155a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2304f96aed7c56de3dce38242a3ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddaa78818d7eef3a530b50510475383588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661242be10882675a789da5a94a305db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92329eea8012cc494556670dace272590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eee0e88027f86ee0a2b9585ba6a9d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd262585107e53143ca4bd163fdf8e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b730fba9921bc7b66fba71293930a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b02060954d002d8c36c26cb2546d4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44718bab4321ced565e97489fddd96595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9feaa67581684a787421b31fd7ec5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc45592a256604399418b84c924aaa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f35ff4fe54bb468085e74da2518229598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d07cf3676a4ad7911866cee871f422599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f701a7d65a41e426270212ba0ac5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef69b77ff3a8a0731582fd9001c173601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dade655891705495bcf5a098af1bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cda7f70e24a85715e88344fd0aea6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35d7f2695776ab82deed8eb0216ef7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6bbacb9fc67cac75e12965a9fc8ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e5ee52118c7e1de1189af6d08cfd6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1d1dd42963198a886342f4090c62b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcb15fdd73ddde9cf8a1985e572555608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fbbd5132ae60bc400a0ed31e2f289609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cfa053e1bfbf508372e65fd5ce824610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc8b1444a49d93ad6bc8e46422bee1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394db98f24845ed82d587dcff473d4b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61971a54d53fc8fbfb6a0bd418269935613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b020d7b0f2bdb9b590334802dd393614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4644ca356461419ce3abfd08bf155b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9214f86b55e25bf20fca9312b314b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be08ebe3adc4fb39b6a1cca782e9316617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa238f850afc91301dba20da9f11fab6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233c20b936906dc2ae5f869ad0ae46e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2e67b735c0b6fd349c8ee348e3df4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92e310c00fbfc0455d609b0cb9eb8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b92ee99508ceab4233c79aa160ac4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010bd0166a876a180ae2ffdfcfd0d49623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddb7c20bd0738af6a8e427c923277a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e5448ed1b778a9a14158c4c72dc05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f81f5b0c2c94a75a274ec3c23421d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05bbea4897c089f02e5ae48ad4988a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfe6222f9ec5243c3c180c1869b136628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d083527314e35ad13941194b1ab38ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04201e77784c49135f65b7b6968f3b68630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3caba71f3215b1b0a1d3c923aaf54631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf90289c55d49d00cfe619cd8c2981632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8ac9817a695238c4ae00de672cb1d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210cf69dd5003dc4c0340c9a86da858634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64025932805ce69d1ea3d75dbd372f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10b4cd19ed54a72282d2d5752d1901636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03eb97c3964ac4b5c321b873153dac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10b3b8056d7818642cb54bdbabfa64638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a483f1cde282a0353af8e4da71ad2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cbda2ed4b5ac0769a7c5e9b98f3d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f190f706380a6ed1de4df36e98653641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108b5ce0fb89e5b05932ad323752216642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2682386f3cb3144982f37fc4a3a05b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc864919fa6afbcdc528bbd5da0579d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f8e7297f91e7314c989fb87426f15645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59768cb8d9fe12868bf5b0c54619ec99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26966e39846ff8c10bb659e0820f469647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11391ce50f45a5de57a1776f0ca4fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac8e0361d3e5c5c018ee620f5abedd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea12055439d16fbbd75c56b02dcd971650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59835b744e9a47869ddb6d4a7317b5cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8353b01ebb00d52ae5f0ac77f0d6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90ec6c92db674410e39c94e39c5c98653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bf279f490428e9e0cd91cf130b203654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12a73f5920131b26cfd34fc6b9c6fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdb76bdf0acb256dac92c14ae49d1b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e36329074da82c8ffe4e826b64e65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2925621c4976763ee88992ef3f30a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393863d8b085afaca2429ee8bffae860659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece931db6e3668a9637c35f0b5b1645f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099702e2e99260d0b07930e662d0513661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fad697f268d65449cc7424773c513662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462d0845a92739980ce191d1dc309c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0822af7991d99712beff79b3c3fb45664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9170712b53d1d6c6bd695589006f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aafe3e8f5a1cc306a681ee47f4113d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985359a858728b5105e388a5b64c03d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768e6ae02dbb6402a157fbe0f4658a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456762b6936d30e9f465ddd37a23456669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167cfb99aea2884b575a7af8bc0bb4b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe189d698f81ab91cada4a25e22eb9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9f43d0fb236631ca17445607ab3dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591be862432be0d6e310924d09cf9e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4b46867f49f0db7c7d49262a1f12f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb632aa7b029c3bfebc44e66e1a5f5d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633307256690a95a977e85e08d02da2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433cc40d7c132ffe23eaef359d2a87d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3070f3e2db88bc169848aeae7e514678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abc80a3ca27a2d812db1b88245e488679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d4baa00acc463a57788d10804ea43680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaef0f798caaf7c5de1a557a55219bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf54ecacf79e4b3d3c11dbdf1ebb36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5177fbeaf79b6a8ec858f1eb425769683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c17709c2ea991af678c0714eeda7db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429ebc385ca27124cf265460264c0f1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f061537901a9644b3bae37f8e0ad167686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25229c7ea02d3a924eb5829e31a5df04687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae8e5d219473a1edc8300671ec5a2e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1a08914d85eea571bc0212c5fd369689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdac19a82cfa1f0ed1bd913c483f13690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98766a1ec28fc1e18d77c3cbde02e571691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715223006fc29ec933465e5f76764cea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd1bc59d1c999b58ecc5bbb7799629693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02514d309e4744271c44acad4cbc044d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcb5590e0be77342deb09c41e8cd9d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034afec6c15262bdd2f8ac83e87b99c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b944f5a63184fd9885d68156912bd89697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec40b8d75e40f3961af6ec92ba432a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54273109a756939150e6b323ee4ddf1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3b8a7e6991033d90cd341f78ff9dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b948d6f99dbada1c17c018b71435d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c41d6039e94b508a278bc12b28210e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15b24f7233780b194a2dcd70802fed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bebc40ff5cac0e963d6c5f9fa89c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41bec07a9cfc4d8d32041b5e3f0d08705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7701d16753ac76038ce9a4896d307e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec59d8970c55f153381ef44e39ccd0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0110792ca2ffc73b502b7736851755708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47e3669f22cda1a253e59cfd729668709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef559aa564f92865453a0e2d13c52da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423e67cc3cea9ba1287b093e40f1a72711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c450e76040039bc71a1144b1744ca7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f887cb17b3107f74c87ac4e30f322713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2a7c9c3c647baea77395cbee98c2e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df63b5c3d964ca880c7aa74c35a825715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5d4b9b76be7e6105586459500aa73716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59707a48c4ac0138a8869ef458349035717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15c245d6932016c24ef0f44026644a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fd2de86177273d4fbcbb85403d4c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e0cdaf6e77b936e8bb602ad2779b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1515347f8a9455860ad52d40c77c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d396d384c166ced1b6bdaee31eeef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c7f2628e4d87f8f628783b32175b2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2db41c53ab4df45d7e438f126ef9e6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37850a4b87e15d0a754ba6a4ce0d80f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba96fbc7e3578a4c7742d844f87c169726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4609744d1a28c87e71cdbd21973fbf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886309abe6388392f67b75195fa7c7f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff23f64cd9d9ff6d4dc4f3cb779c0ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede99efbd9f16b13ad4d6fd648e9ed6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb7ff4cd02b4c7d9d67a0c365d882f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994df82f52a55ecae088226189d979a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea786fb5c7f4460aed39164d51baa2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011475be8dbef55073b5b0a988ebbdf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ad84baf719f64a6e9fdd06a63999d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ef6da7386b4cdcd476545ffa110e5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d9cb5300e9b995c1b8da2b71fedec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12300d849ca9b1421f7b5f5dda1baf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad3b77ad81ec47a82c433b8cfefe0b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7394e7f8ecc97358a634e71235e71740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcc1e2cb901c42ffd3d1ddb7c0bed2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2624d4de94968a5e7206a9331d810f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815443b9d4464b2dca6a557aa777bc1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17129fdb1c298c5e6a7c8fdeb1a860744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fdb759892dcc935aeb778425c9920745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3088058cd72589223a3d40e1d0345746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18332855280ec9f1fc7fed03e323dff6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7628de0fc74263fe4d3fa22f6887a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf627d54af7350b4e434dbf7298cd656749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecc62022536b1604dc137fa1eb9a44750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8ad3ed0ea23e0b60de24bc633c286751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b6aff47aca32f097113e01c1b820d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ff8539e335c4201f90ab640ea05be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e32d1afdd99da632cc3d1bfc045f2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a5fbf7746b5bdc9222b8cd636a942755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deb50a111092d68e42fbddf75de3df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1322ab2f3ddd9cb983b64ebeef2237c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b3f58c9fb0e2561bdd06146f2c439758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec686710bb7633e36904442424dce6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>