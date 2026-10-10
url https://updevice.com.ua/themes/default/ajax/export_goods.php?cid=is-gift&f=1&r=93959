--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ba7bd4c36d4f3445f14792236ec451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798a99029b1ce5c0df7873f95a0c5182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8065b19f278195aa0d820034399f78d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d75b9ee7ced23a1bda7235e3625e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c5157fe79e3cf0f134a10234971a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85fcb2cfd63efe6e9144adb78aed276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8f768f7f633c3a7ca0f66e0f8a9a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209ef8c5d6ac77f186b9ea55665c1ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da374dbb150f12041ae2dfb06897a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77f33f2a584ac4b8d00cd6e3210a5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbe122f7ec01d8a75b88554d91e20f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba593abf773edf7b372c1fd1aac02412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd3b59388754d76cf375653a7a0dff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d240afa6760e56a02b2731089667114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae22dffe244a8ff2fe51aa0a65a671415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace968a54baa8eb3bd066eeeaeb71c9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75972a58417c125d262b0d85d21e77ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff1d5309613858d4830220931caf6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f5f8c00ce65b1130c1cc5eeb436bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bced1c0170414dc685e80c34764ba920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20d8596d10e75efe4abbf0f026095721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff74e4e4d765035b93e22a45fa5634222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149b5ea5d5c19c3b348cd67e43894cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89310da00e755f99d6b4dc0a799eea7724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65701de2c6a5ced2592f33ea050a9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ea8b960a643a7fea093d0fe88165f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56002a374cb45f34a07502f9c251630727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493b377d4af20156c978d5b04ef8fa228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997899c3e64b837a6f33aebfff2e40129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e398311b7466384bece38e229be0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92350d9db4ab86bf80cefb1e169c6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14865315c79dcaeb1fd5fd8e3b3082d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221cc028a30bd1090dbbbe6223aa9d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1ff46140b7391decf475d0f80f9f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868a9ddaa32f46601af590d34c70b3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11e0bfc09b3bc9bc17eb2743b8487436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663761538496363eb8e83d29f53e9ffc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0023eb002845980142f8a072e0a08d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc569a7c9cf4144883ee8c2f984e511939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5eb155806bd341d6bc2acd8391a8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ffccf5f215da94cec68b594e828e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b90c74a94d95b5b1ccc49f652cbf942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799686f8f8b36ebbd361060614d7d7ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7303ad038a0e28ea5561e98a7f919544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc308e23a9c389bafdd6997ccebcc87445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe538b2182a6e35bc881ea2069ba52746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5761dffcfb1823d9454d5c270f2a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d28d0636ef70ee0517ec53f6f03cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6b0d54c303bad398acad6425f810549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cc0b1fbd1f99a8efffcacac31f3fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd633b35d63a2ca635cd41b4d0af47151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97a890547fb03a81766a324960539352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accb3d8098c7b5f50bea0d2cf69d2e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe578630013317f273306ec6917349354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c6dfeb7464aa49fb0e73c04e1e79d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3712f3ecbefafda7fe583a286058c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae1d00c6bacaa036024a41435e0cf157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3e24079f01a6ea5809d8e87e4838958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b660659e9662a004d230eeb5ca4ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6471cbeb99adf268eb5f47b5d979b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da4ad128bf3496ca5f6a8fb603c58861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea85223f5d4a09616d65438e17b75862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bb6c747796bd6612390c99ffbba2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218bbc8574ea782d9a38971ad4c171464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76e5f1aab2b0dd7a77bb932d0229d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fee715c218a070c81160769fd08d6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861c3deafbf81a5bfca460f2bce851267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f44af9b3bd7e45e44d5fd86204fcb868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db839b07e30c7e77d413b962f582ab9769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2b096b639cb706e50b4cc7e90ed6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1faa6c53738a3f536efa7654153e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa2cdfda89913128b66c10dbb8773f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bd7533771f95bd8defbbe95fd435e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbb27fe30382155334661d72aeb32c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b5dcc715a5830530ae448f852d9f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0d5c32cc0272e8639a3a199b549f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248ed7bb0ed4d4a35e891d07dfa8dca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551f1f77147a08cc3197ca79d0b317378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6abb3a52fc49fc2341214b3788720279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d5e6315494fe8e1781d0b4764fd3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d063406128a1f43c55e3a1093b469781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d1b3e183aa0e2ca81e3d7ae01c45482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd847e650b81992e141f3eb5b4640ae383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f22950466ff004b525b8b4640a92a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2386974880522812d124a26caaa887585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb8498106ff68203a550d6355d694186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decba1ac89047f396a1cba568269937187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55004d806004f23333ba89f10594542a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18285a6918b42b76e408a77a2df23eb789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d437649f086f4c03e0fc1198a860790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b4530e45fb40a2e3470b7d30fb20891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0e96f41d87f5ce0260df6121703b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d511a946c6777e8b14d69373030ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a820a784b817417930a6ffaf62462f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55a8760b77a990b2d626232998cb3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf80414db0af8f5acaf8d947daff31396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e96b633b9c11e6741fb58238b4f5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049b94f861b9c80045c548bb6eba01398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb12b34d85ab1a5ab0fba094258cff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446720827b2bc0c4b0e9359a11507eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3c517c324c48cbd8981f63ef62e77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528d183620d99eb3b04cf82ccc435e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c0e6b456f748833918c9777e390e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefcf4443c5bf2c0c4d16aef9439cf6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f38bf8f89385fe79519176a50ff331105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57058da063d7c1cf2afb90b80b73e7c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34199c336f6648baecc2f534d4e1b309107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c12324a2459e69e03d734e8b1eed29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411c0c96ecf42ab1f4555412232d02f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c57a02c965d536317d74e40b03276110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bfc4b2b289b4b7fcc455d7e563e34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b82bf98ef1dba8bb9d08abd405f8c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcb7f7b1b18873efd6c89c26028cf8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac53ac2800ac06bb5aba19693805575114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a83b06dfa3e16c26290e9d59d8a362115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37717e9042345074005e5e6286fb5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749f8423f93f66c50860ed63a80007a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b47c695e1568cd466f1318b39117ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d63cd508e30593441c4ecbdf53b350119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce001b0b36a0461b7e6e6c40abbd556120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b07bc19448d33ab9bcff126f4d8e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3272b6d0619f3c9d0b37e6cf8d4cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293db5786978ad8a3e09036f02f9a9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04980475480a8bbce470b7e7410c2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cc752d74dfb776eb31090b4f34244125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493bed840d9135aa3a576f62f197804126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368972f271a84e9fbd67e4f1cd93c078127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020584cd6340f5b4d3816dcdf7842385128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f38f59607f1b5f8b62c56febcc3153129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a34327f5a03b9b70557b0b4f2b668130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c9f97ba5845dd2845ef7cda75c96b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c762489b866957e93f875732bb1b6b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a790d543386c2cefd5697aeedb146e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db01aca3ad8b6998626c136d93e96c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0f4706e93fc147327f176e96641e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef81917c35d740fb696a535e83df96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcde489bc3bdca785519057ad696405137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc7a0cbb1814483b0007ea45330fcc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306134479a9b4f033679e36241dbc2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984b5933566f9134bdbc649480327ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85127fae21eb1b09dab80edd382d1aa8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27996698fd8b30750cb90d5cd6ed857142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af96d415237ec580fd4ba960310f656143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b0776f878cc678c6c50c2140bb80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11346067dd7d6b6fca8a4f5c21479ad5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46ac226c1e9331732d53f7a1ee9115146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f6d019d177cbaed10ad36965750e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5e1286c3ecdffbfd852ddc955b9fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18585c8aabcdaf49b62cd1f95d9dc0e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8b1f327b3b01786f4fd823f8a8579150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3d868d37a924e249a96f28030ab2c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209305ad793f4cd5d7f8858bbbdffcad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f33697fcb668775a99a35b2cc68c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150878d939f55de87777300eb3e8725a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e522d2acf3ca012c07ca6e40607bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e853d76649c1df2f304feb01fc2dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6c4998d529894b044cf7453c3881a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f129ef2d58b508bcb2f5ffb579196158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be78ad2e1a6de4e4dc82eb00641158f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902be9905e6b240a24d05c92d98866d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6a4443d0179e0f04a8e4bef52af74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222452f3ec0118a3f30e8c70639c77c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659586e8bec756b5e2e999d619a2abbc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23636218c3860c8b24272e492ca59b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3fe8c3a415e09de60d94b3eaba9aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e3c588bf30551f81c52a8863079bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f356fc622d3912cfbfa7bafce500ef2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d81e853c77712d02502f7190018ca1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f31911b3a5ef1ef4f4011cc6dba90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ce7b6e7ef8026b09acff506d9bb17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483ab058d919a4c6b3c3e31bf53b475171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990e55e3666dff5b610f16541847c28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe3b38cd43f5ef5ac33210cc3a3094173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4498a5bd89a682420cc7d6f4fe5eaee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88fa2943db3eb426d344ec33950827175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d6612fdb41875ba6ba86c97182fea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9b01534a292cb99cb036c2e3a01dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d127625f7a292615f4e10d00f5647d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bcda1a2fdbfa75bfc757de18d0f10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d80e91178d1ed09a1f5915c45a151d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa59c82318585fb53c98d9829da48cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ee78aa97e51a13d7b7abde05da02b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efb14e29e4f9e7d19643f25254a094183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cae1fe672ee37b52c019f38cecb45e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842c5eb71ee15371ed5abbee41422ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70eb2296af962da0e2ff227ee38106186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c24dfe4e55353c0a0c443a45de3e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b156ba7b95a6dc7092715688ba8270a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c12e61c41b056139094c76b5ae52a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f62cde53689e16a79a45c5ceb3799190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca66143e0efdc0575adba1e716b28be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9c9d389e27458f04c1bc9565fb2d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596eebc12141fedd0e641f131a9fb6bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7cb0ebfa2b6aab6c6b57116aae969194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cb0c769da1b9606500fced639aeab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c92bf96b977221ce7ad042d75aa40196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71abd07abbabb7bc5e989c2651497e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af023f985b855e53799279ba5bb31048198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73782ff5a9d8eb092ac4155a7a57e8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9692956051a33c57bd1228860ee0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04cdec64a369ec0a606789f911bc17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32804d27e9a7aef0f487910a9d4a978a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d974bb01d664b408b5b946111861241203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705cad0c0e3f6887f5b02f23719b5c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f16aa10062c072f804e2ae7d70c3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca160463a2ef3eca13578a4d9d796f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea684224196354baeaa94cb6a567ce6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0bc62732e54ab269e293531372ddd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09f6ad04882b392153e60b2ac9eb3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117ebcc8d560e9dbd9721b052840edd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8a3887157b15db70d53ddfc40505b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e64c2a9837192856156d155e040d5d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc8d1adb8a4fa6fd2a9422210e9970213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72d3ef7f435e86cbf98013e49586c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ce2be1a11c29a58da59bae84cad79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c16f2401b8fd2a78ac47c29191856216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182571cc226dc084faca00ccf4bfcc27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dfd77928a09f74409179632c752c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae8bdc47aa4f9f00cb450406420944219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42977e1b775889cf67ff68f1b73b94a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d55fc28be0592da8be9de73709018221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583844b41bf231d2db29d4080de6ab5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2daa6684b3c13b8a5283388ed559db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c1df8049af902adbfc4fe467ec252224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b81f851c080c2053ee724423d9e87d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cded1aec76a9f30f5317277b9a06e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd8943c38549bd840195cdc963ff19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8653a76f545c3d0a4bf5c961c2fda9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c43d601ada80ab45543091b4239ab6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b204166bcea61d1b17824c4a7e6fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad37700c80d1a3eec7c3c80ef685e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32e4915ab7e4b66e8d2aa38f9dd6bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7b4b5ffa8f5474103e0ea996d8206233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8ef94ac599ce4659b118efbad9101234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6253821fe77b8dfe3530afd112be97235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee85f7fb1f71c0eb603fcf6d3a4e841236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81c46924ddb4a28efd444f5d8f3efd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb4ac93cb3d7f25f253665b801a357238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8307fa2e24584b957566591a5b5117239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f8a0e3efdd75b3938058e94a4b724240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9abf6859e763e2713b94e823d8bcbf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68012c0d8ece3f39f9cdc80485a097242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b998e149f4a0ba6642ffeff696333243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6027fb23a0fbf15a307b2989f37c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5415be801e0c063b0278e1a59f2b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6290496e13bed18e73960ab31a7fa5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac35882c20a25f06dafd4eef9464d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0712c5b492f0987b6362cd483dc2e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf0dd4dee5b8b12563962d197298e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fa4a68a844bbc566dd65885edd6fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506dda3d851c03a3a281e25841d830f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9322cc0d34ceb8d52c9ede7cd1ce44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ece7fc3a62ec296e675d8bdd0e1a2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532bde54488c25cc72567e29c6fa494254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a202a57e35cee4bde3070a9aa06344e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f3bb35e349e78abe8546f5b132f6b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a729897cdc323c4a74fb9bc8bc03e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26f21bc9642cc217a2fc4fc579f189258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef18336540f07876c478e566e383dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3f42be86b378a6f30c87066deea62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9a2fa6d380532de1e561c68aab079261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd3e6f546a6e2013ad0dcd64ff5edb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e5ab1a1a3c55af54dab035f2545b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb64b91191eb0f5d6196dfcf4d38fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e11f00d3d03668d54170d45b949bdf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6305c25d091206ee6e011635be67e4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9095fd84546a0aab8dfd919caccad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b486a38d4318223566e0c466557c56268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad131eb5d2319d3854b45469422d73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f03d2e67f74d235adcad11183a48c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba027a1136931fa1350ab741bdf728d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cd4f5ab486cebf466eb88cf604627272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35392f967f1dc4c4f095308d8b6a144b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159181d50a9cff33b3499b7ad541610274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac816124da59dbcd19833ebe530f0fd5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a624e132fe8e4746dd205387d3b23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bfac043b230b0db22595174e69fd3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789357fbd2a87f2473b10bae7e082c83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2d0275e3fbdb81d52ef914f5a09a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6923c9b39f4b4de5fb3efbdcbff53d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b44e19aec9436b5e187e46d63885c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6e64708095fb45feb16f938e553a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb8e8af1b28657d099e2d0fce434e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d305b5fbcd3bb84d501b3c22c204a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750651b4e9402a0eae4aafd5eb1a12e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74527f6a5975bdb9aa5a9efe32592acd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4213df4eabdb489c940dc9d0377ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1775336ed862a299a4b35e6c5e610288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec4eb8f01a17f8c7355e046180e219289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb1d78fda6467fc18edbbe46ab2ac8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c5bb5d9045040e10f6f114d05999f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d680856febe3b6959c3f997927bed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1a244037f5b10a1fa77f6d9bca4b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fc2cbe8c6bd07817eb114d8bffb66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c9ac94b089ebc779a0ab98590ff1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbfff62e2567c9264a94ba6de1ece4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3bf7e458b8df84c8fb14a9b67f591297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6775cf9f39e0680140504835c79fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7c274d382abbc8d9c7c6159f010d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d4148eae091f0adc7bf25b3674c0a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30053103d522b4eb9403281bd286df66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae488050e2e55321b49909c315f7add302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2286f2eb895c3649954a310e7d58d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e5eef60a8799e2cd9822e84d877fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627a2e44cd23a7ca4ecbb0c7bf80fbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e82af787600d208bbd595aef06fae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a97ee96ce520010d91d284efab9b52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5db441dbea71b74ef716c8ffab41a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e7319bdd940f6c01dd869ed30c015309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c39e65091b534fb57f1ce9314bdca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbeea01f9486437a16167c70db5ebd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35301e050c0532f4cb4f57355bd14d48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e70f186898d57c3d1c8aadebea902313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888d7791af322b58295054334d424a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebd399b3d18472ed24684c372db40d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc69174db19b63a670a654ac734ac7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9748ddfe52ff382ee69e741f3a4eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7417f5a8807977d1967e00b847248318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f5f662b465668f2d366d0b5032541319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db15ebdfe465df9f90f4a8d38ef5a8a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d1a5dce0fc147ac6c3625540381fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20731da6875b8e0ef6217a74432abce4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee4eb605e83cc2b65d655213357bbb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40450cabae23e8131d5309b489977072324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b6972bf267184ade5274afb986b55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42829fefe1cd0e9007fc62c4f57de59a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba1012f95530776b1d4a39fba39bef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1933fc61d2e77c3bcf60a415cc1b544328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a310944092bc5630e498ad1b0c92d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b74c326dbb5bef0992b7664185da5c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57050a465a2a7baf5530bfd914b2c7ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c28a9383bf41ed971bd55e1b22d28332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce8e57adbce038e23b1434009b9a6c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ddbe78ae46a2d3947ff38c1622d28334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e42fb00d69d304af665cbcbec88430335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5d4afa13732bf06ae0a862b0d250a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386696a3e19a321dc83e6664cc5da4dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132205bda119a8e40f7cf5b291d85273338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ea00e61a9d299078628f808ba5514339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5c1034f2451942c85a8c4a879e73f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81851db7fa217772df59cc1ea079ebb8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e87c8c1948cd6e553d12ddd5819bf2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119b88e55e93e1782a45cffcf682e40343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cd89dab1e26170a31555e7a939bc6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c633176cd17aef16e8cd793c6918b9a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da49eb489a5c6b947b460e1423f55f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b5429857044e87cfa7d54fca335e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891531b185ac7109f0ee6b6097caff9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f81e211bb1a373ce32f5e6a0cfae52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424135e54f79cb0d5d9ec8f7516f905350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd980dd1be7e9da3ff33829d37b5f1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ef6cd718ef80ebec66abcb803a082352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4eb400dd4e6e3e545befa537aaf3fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c74b2b889a26e3f6d9ce8a48574f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f8fde03bc7705ffa340e830c79ba1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d4df516b63e01cd30dabba7cc7cac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9567962c6aab95a639e7bd041409c52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef868dee7a96ffe7f99d3d097d775420358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7336ab01e005f0ee1240a7c91af13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9a00ea431e41631284be4067ba91c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5605010840cf6b1a917e3bd07356cc2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f6cefde88cbe163551313eb8cfcb6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced63c540fcdae90847855a2c2383ae4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbb1b0f850dd67c4fc3cf4a33cc790364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c458ca9af4d2f054b0e452611e8352365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f0b1aa2e60af12fb513977a427536366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05c784bd44d06458de958a09a0b2a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f1c1d96c013dc98a390695c6ba5dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c79bcfa250581b554938266835ede369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5092e0bf86cad91757d617b856f272370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5f45e2d380b725db30fc2c89ac96c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14568d10084e0fc73c89336957c5ad3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90b3e17cf705b833e2ca2a87dd1999373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06279d6881254e5d7687acd91056e60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c2d7344c840c4c6f203ec09eb5f38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d330a77a173a1850ef0b9c231d01167376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768dc4107739b00b3693ba41c4a427a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23d7e7871ad5bac8f3c58fd3e64796378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5852957cb1d4269285a187013a066e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb3496a9d95f93db4d91d4e9e95f47380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40330c6da9633e4897f55b70bddb92381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc5a45dcffbc6a0b825cffb578dd22382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee62bf78974fd9362f75e1c3ea703a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a03d5f5b6cd786628ad01851a7923c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6196348aefc6207dd7b4a00d2941a50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9effc399679d2a40a1f4d54b49f8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358745e17f2b3c577ebf92393594619b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880e6ee2e2719ae6b40fe1c6ffd68e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26909d474ff7cc717ea0a199fbc810cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ae908333defcb3f0824dcc060dd6e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eef7e349757b4f517bc4cd294f940f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef6f99d80cf4056f0e84ea5a1ea2c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55de623740cb204c829a8067d652b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43be4fa8bdd9f48f9538daa56ce57d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090c4cae70b25b6704b6d91e33b09ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f88d784c363c39c18e1bac9d7a0e5e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018e8d10cef39a056792fc4e88fc03a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46ad395596bb912f0961de511e6859398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ab714750b19f4ec438ab0edb421f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23a5438c984f4f97808b9122995d93400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b38bbd3a927dfbf7207175aa6e11f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e286c06ba11bfd444e0749ddda50405402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2e164ab45d031a0fbe0b7e953e743403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c8d55aa02ef6fe8834bda8cfcf141404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b73e60a943e0fb4c5ede9622b83e79405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbbe7e328420807129af27a3a88a76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dde9d16068d9405acba433cbcaf106407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41b2af0abafef518a94a94b249515f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf085fcdc102c727b871bc897d6c120409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73deaa4c15b6c13e045b9f820602d61a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77798615878a8610fd0ad83b2975656b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a6b79a94402b6c03328ec86b5f3a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a45bb4e77b0683790905934a70ef39413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c8dcac2866ee265c2c1e4245dc91b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d57e26a00b6de08835a1898b2b4a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe71f3f1afbc8d20acad7641d9eb5e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6b09f1128710166850dc27351c403417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145f79d544856f2140165091d2082e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ca588e4216c6018c709dc2afa3221419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9cf75d0e183e2409352f33f60be19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437751e56f1191155e1f371d15be5871421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58702ac930e452295d55ffdcc65207422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bacd061658f4df403d955796228546423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8e47238cb3459b9d0aee8e2184f27424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc644aae338cbe2571bfa6af958023cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30351c8381fd85fe8903e682f71cbf28426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7724145b59cdeeef922bea91b2fca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7ed49de05560a765f66faa4b7cf1e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06afc218dca831e86d329787df406c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e0cf4f299ca1a2c9156764ab9c381430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b160e2868c30eec8e15148fa9f3c903431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cc70c4ad4d11f94b78acf40d7ba4c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f6d06e6e5edb1a1ea2d5586644289433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5276fc90c1e81e6073832d790f2b91434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d5f8a607ae742ec2772684ceb3308435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d71c1f26d5312031088711531729ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25232b3c1438c29eac313a1635da47437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf43d20a93a38f5370293a9217cde47438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c8b1e7b86bb1a47df61d8b0c6fd28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c880e5177f53351f0cd736c4ce354a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f2561fef2468275cddb02c73019a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76d7244de912bdd8c0b8c718aa671d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f80a67ab0f3fee28a762d4f24c4d16443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29363ca62aa61f12eaafbdf3faa8b1f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946573e2e6bd3cfaa0272494d6eaf34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8a26b4d96c396762c108f4b4a03a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca8178c5603dec9bdc29ffc1cc9400447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc57b19b807a91aa1f5b10f94f6435448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc5e7bee3c6025ac3f123dbb044cb2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ce72127c58a0f3f07caf758476e49450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1149746f3e5e338ba9313f15fc0b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b6a06221732f166fcdb2f9798d890452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f54f78921ec177d9efe73c48b52c61453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacaf01ff1dc4a5508e155ace64416f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6da98a7fd7f719b30d9a129bdcaff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27c2b7440835f766af92c4d35377ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb0b90cfa0b6493639c84240f16280457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344195fa53e713b4f46a8c337b08419458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4547041a67a76852ffa0de6961216459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71194d2c505eb26dc5da5facaf6e3150460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2d91cacc7f23e263bfde8d69a63f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9a5e6d5f7f2fdba1b259f40c92f92462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d382f438b77b8c980ab18022d19fe76463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ae6eea877a7d507e19f2100dbb71b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b05e9f7479cc233ada778a2a2236f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5bc1cd0e6da0f552171677c5ada88466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a491f6e882cc96791b50d20819a5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ec545f11f6a8dbc73d0ee70ad5bfe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3bb9bba1779b6c736779f16c7de48469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9150cf0bb4f39a2d48bda756ce6cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75462b6c852bda6ff6c2d7ac560ebdb9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f8a787af500369c754ca904d0ddca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad366edfa9c3d3385d1a9cc3f23f6f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd65de2065a1e27396d404e709d082474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c56e490ebad4e7e489951e3ef8192c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2be5fc0cffe664572bf84878c9993f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365d5bac38c6f7f3e37d4905de9fae2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bc136f8bf0f3c0e17662c145c4d6d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c21b6e099d1986e02821f67622f9b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68a739265d8db85102d16b61c1b8f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c55640f78268fd1351148ea8a390c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf87850b1285c5840017660ef56f896482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9da61f18fa83856ed6e26b70c67105483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08457402eeb334a0e735f805368cdaf6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70c9127b6ea8ac3b7a20bb538c6490485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8aaa7d163feb91bb9df6851b9d929c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fb88a78017daa795415e25e455766487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd0155877ddc4e144c625e4071772f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa8918324e3e8bb9129483d45079e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf97cbe693d3f2c059a0ed9ba1810fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5b86c1f01b5ebebde8a4e313fb0a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00b3fd8eb6b29b8577e3849c5d0015492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4629032799ec6873664000e2de7ff84493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c668ca0d3607c23e656e045925a71494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc9a0f69d583fbc3b3bfdce33d47b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfe2a1661f5a70b97a2ca3a4514e6b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581c3417de9b41869c1a5187d05f1dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b9fafbd525829b51cf6073018e522498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd387a4ce9ee84eb25918a88d6dcebae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bacd071357c4501e32db855fad2fa8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1b844770d71d2623317b61074d79e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aa38c4f389da049343e9a34f8524e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5d6a942d7134b520d715118296abb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85a6d228fe1404e9eb0311ec4f7293504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81414e019fb3665b6678d70b6f2df69a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48e8ca90bd715ba1a57940c7a55a0e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24333c8ee66d965c30c5b7e4c8742626507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70ad1cacc3af5db1be0434de92f7d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3650e8dfb2e0460cea329deb56fdd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf34b01175343b9027fe266d2f3d5e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762360c17a26a3d8a28f7f3ad56e41f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055591b9ee2fa5b210012331f9effbc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627598e3758bd1eaf8c23501a6f06b4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7fc853a6f919a825b86088c4290f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a26ea0bb1c9e69aa6e8ad7393d22dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e754be71ccf178cbec261420e80285516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891fc64d62f4c18269479f6548bd81e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9540bbf6605c4ab249c4876e79d4f97518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f191a6c13056561b31ee2ecb141a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa446cebedfd0d487e7f1105c748ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09109f08c7d8a3889656f6fc72007a55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8853d9a1465ba91a07d1327584fb86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66d0622b83c072c9b5fc9d199c5ad5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3efe09ed43a499a48e2c6699d94f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ebeaa4361280fc826efed3cfab42b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec600ca7026694c8875dfc5ec1dbd50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87211ff10ae068a230b69409b9069ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be85e9be05b7f2f80ec1c0d83b39bd2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51725324d0b99ad5b41715d2504a1d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6356486431c725cd3a4a4dbbe79161530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb324da63ae2bf86edde708c6c42cf1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ae2409601496cc23486ecbc06fb2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d36b854bfc071638af4f4da807a62b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad1ac0e307ab46b499369b72c876d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dc26d4f5c3211c578f8ae5738ced5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a9da38ec35504ffbb71c27baccf32536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f37908662b5ae2649540e8988c606a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85479950e6727f6b9984caeb1c5ebbe0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee0d1c7b8eacdbbbfec78b4728fec7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b6889fad687c1909450c8da569d94540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9b1265c55f19aecff992a1c043244541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898d5ea5e8409be4d88cb537480d9cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31107b7d0079e711ae6da808240e7a7a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79aed69b2283fbbcec264453c5e765d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074612f9e1880e6cfc0f9dcdd227d8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750f33bd8a85912e2b8d5fe77ef683a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcfc69cc338830117b8a678d6cbc26547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8928eae988304e7dc415ee424ce7d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d201b2bec7d7b5118e0c028942cecb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f65b98b0b1158fb41d8302e0f01d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea3048a9f0f12198fe16161601aa1f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea6a32b782cfd31f4c0b6ddb37a14c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd033795a05229bf47a79f43e405b67a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460366520bd97c09ebd1523ebde5d45554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50344403aada9af4e08b8d7d8823c80b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c27ebfa0a092ddfd55fb00c3918bd4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9909a5395f526dc7afc19ea455431557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf2bb3669957b0d9ff3caa629a24a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352eee0d1b301e42b972873dcd10a19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32702ab4ba2e0631a822b0c7f2630fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295830824e1b07f607f228d46ebcf2b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01df672b15530fbc40eb1ba15b673b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe5851e9843717e74bbe8a9f5e23d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26631d919578c5202d15b833acbcfe7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a226e8ab6e48fef8a2a474432eab2f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faa4bca399da07fc93cab4383f8398566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2042b2b4f76d64efbd70ca769d210567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba86ef031da3b7f79ced0abbd2230a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95deacb206043589de1da7ea479aee5e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21dc71a450374d78a6d535239e57bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b851d9cb24ab08aab15829f765985c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde231c799fcbe9a20a1524f85fa2a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320b50a3e6b3ac5003c8f261a929fd9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463dd2d20dc11678a8d202e759203ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d71097d2229f4914242b774b2cf0c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06c53ea32c24817e35a16b97304769576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06182352a29c426520908e8ef3d26c21577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91527d9e75650d04e6e324eed3e59a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a6a3f9ade721fcb14ab573bfa9745579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d855c8365c8c957d22e88754cef83bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b6cd2bd3daf334c2c74635fdef12c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b1c9ef1877fc03345bdddcaa2f103582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676384009d358456a044a1fc8e393c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479899cf70c1a68ac731fbae64ec6d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c288ab3cbfff07581841851399c1123585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d8ec73f863ea179aa7919b123f8d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5abbfc2959d96b25895b395d433f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2380b2ad1cebf06dbbe904964c0437588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcfbb934e72288f4ddfb569afd0d59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fc90dc1f9e29451cd32d2401ae30c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243e6e48dc478e37c6b84f48f8f2fa3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac39e124f773a7d651a0fa2afcb3283592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e3c445a0f09886f00711215633f21593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605544ba265d79a5380e08b1f49e27f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afa3c7f10a26e561c2134b671bde19595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3f7e03fd1ae429bda9107c7409d92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e35e60f24fb0c2e63af4279b41722d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710e27da153be0a2a782e3433f6a98d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a337b5d2bd002348b8f88c9d6133e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637d75bd51b0426bbca3ff6b845e378600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b9a77dd7ea556930991f15cbc27c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df59411a7b31a3d07f7097dd40be67602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaba918e66ca7e96f82c7a66be0e014603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bbe15d5cedd808750dec9e24a0183604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a5a080020de45a778b95bfab0f494605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0bb4706f802b1d574fdc2903e364a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ee645b63ca864a624b75744692721607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70856934d545060466db6f576ba4ebe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6778edffcd36fa998a4c32be521303609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4fd7a11a376675cf4e517465ea728610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb86c37dc513546dc73aeefa0152ad0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a0e181aca2b4390c295ccc8e0d5a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140eb97a820384e576476d49e8163989613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a93b2bb2ad77eaf45c5e900602d77e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f5a53f70b4eea8da3f31c02e7d066615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb520ae318e3fa50e6fb3465ef13d668616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb06c47e47179f5afbdab87d734a05617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521320a3f282016b4689a4901393458618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25af028a123bf146c78213552d8c21619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17469960aa7c2953b184aa6ed7422298620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a492198693cfe1ef9f7f0ddf08f74621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf86128d2629b6b77a545aff4c33c76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe364022e4b4a1bf4d133057d1913a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69d545a6cce0f071b6112b7d13dc42624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a9297f038268a3bd8b57c40707f66625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963629674e1bad54c1a1c78f5e0cbfc3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd744c9c6026bc3c44b7c38f3555172a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afd3242b0dc07c598eaebd346f9efc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546b89dae3d3e7c219b9ecd1ecd32ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daffcc2902dd067332435ec246a322e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c63d736cfed712c2afdfdb1d3241bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff01741731e5794ab357c2cde78996a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d61929b8dde80d4f0fa84b417ca02633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e9469367b938c3efc281e23213176634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f885843c4a307137eed1a28129d11e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aefe1c106e5e597f399a3193e8c847636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f298fc3c41787d15d4984e5997d1c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b2b4b6b8ee0334e6d0a75bf0c19bc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d39aeaafa652e1e1d4e0405e8c090639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bdec028a6c466b3b1867297a380e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5075e1dfd5d734feee1e97ab86394641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b829807820825fa20034eaa71d4041f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e258cee5db12efc996e0eca1246321b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612df942291b4d4a4c387bfb355948a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dada75c809ba2be2db08b4dfe9228645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e11f7cf4c308c8fe4962faa173e88646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf761b1e7cb6941669f57360df872d88647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2065349963c879bf883b981686c15648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb69d0d126b81f98203cf81b8a7296649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b7ca8885a68bf9d7e3b5c1cacdc1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce98f407fc55892e24510dbfbd1b93651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef69169342dd84368285aca2c7bab8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099c0bf85b788cbd942dba28bb4fe75653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad6b27ec320dddaab3e196f860febe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a135cb7b5c124307051bed706462dd9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed28cbf6e9df237193b507279e297c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2fa9b30d0fad9a9be3f2715958561657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1296f32582463d30b294d225ce32f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814757cb8713223a64be809a2709dea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ded1a36371dd251ec78f983e3d2512660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da5431ab051a5673eb852ffd4e7090661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c11ef8dd35f42cf112a67dee0659b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a35c5d213558789f308103e0804754663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d09bbec5945f07866fcf2a206efde664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbd472dbfcdbcac83e02b806dface4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23358f900b4edb166ef9a8d6a14eb3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c842e241d816edccdb10a94ee975d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540faf429faa31765b7c5b01ec2a861668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17203370e7b89acad80dba27a62f7c88669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92c8102b723ff6392c32ee3da3f5d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a692db2e75a83a55f84935162f41bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16d0cf9b83e5c0026847aecb4db064672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf43c0ddfef0e2851bea3f8df17d73673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ae6a54efb79a15acb4b376ae59d94674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab993275c02964b2c4f2ddee89fc3d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8707d12ea170fc8d02821d7fa5b52676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a21e9bf7de6e3fb3df3349b23d9da4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273428d0a8ce22fe7f5839d5854d7672678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efee931cf2fb011cb0ad59e4860e83679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd1e758a4da5550e1aa06898ce3c5b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377568e8a1000a2c9c4505335d5f532681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da79eb2d04034d3942fca3ae9f185e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbf5ade955e58525044ea67ad2bd5d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd363e4edcb82e72b3e9879fb42a0c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e8f15fc18fd331a8f2700902ece07685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd9cde4ce4f94fe49a092cb2c2fc47686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a90d7a7168c32c909d0bf59a3178b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed084df83e5eee5f0f35a545e78b8d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ba73227b69e10594f35cb9313a243689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54000d61edee4c09e84f14b47d660f35690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66050aee0dac98dff6ed9a3126edf8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfbe66553e4aa1cfb516d8f17a4110692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3ecbbd7fbecc0846f4b4f5754e00b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2711247b329efaff22dc85b89e78957694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838f849e5a85a86dd86cd4df8a192f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec560e7adbc704aa0a7c01256b29c2b2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5531d13cfceb877acbc5b3653e2164697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039621a63fe1b42266960c96c9a1cf1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e5daed0a655497086841a8b0a0776699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204337ab17769b53a5d9be040da2797e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287d4a2e1ae91f5e453025dff1676ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074107fdb05e183b02389d3bd7783a84702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef976165e55a9165c4575cb97a8f2e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20c528d7fa67d34d17686be114e053704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0032633a8c552315c100b4f019aba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8088b0ec56e6044400a31f586b102706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca9f92842a12ad507d0833c72a90fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371d685fa2906e411f61c0c51bcc2f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e765a1daacf8717623727ebbaf832b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7aeb7ff9b1e006fa1e34efc4a22be5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982707190ae2a7268a84a8c836b96768711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cfe6fa808b8a965d0ad4742917cd0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb92f57bef74c415d35b37c961ca8f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efade5b63675709147c5dc1ca9b3f5d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd1f9717b27a94e2bc1686b70383c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc2430671c649cc15e54c640b88667716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589b77618cdde35077894e8069ef1a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f4e283900fed380dd85da570b5140718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2df83271ee3d6f89383b3254efd331719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dae30b9dd00e9fcb4a64f8254332c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba39537b7fbf03a99ed8eb5aae165d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaffea1fc31c987d5363706c20902d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c471a25230d565158ed9b4b1188448d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71463c238f751ad60aff85c479a8b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c19ef1b899078f008df1cd969c1677725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3c6c246070713d0ff05e97915f676726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dd3b0e08a2a999e741d090d17ed27727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ed3abd1b6d8bc50188a90176f27f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67307f92a7b51196483638dc7270a02729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a2cb50e2f627016334f0de70ee6ac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b281717cf5a509f91281341063a54e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fd834e848b9291c13bf7983684736732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bbc7684883f351756c210ed97dfcc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3270dbe836c57af6a0e676a28bbca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc55b981eadf36cb90dd8cbfbbed160735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa08f0afa71e5739db04c9b0c2c233c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1026bce6f8753f555f49564f8cd77737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd899be8c55a38289ffc71e6ebdd34b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab076280cd8462470f57464da2ea8c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f84e37e67a86a5c06cb55d41c68876740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423911c45d77e15a7eb92df96c8b2db741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17047c8b592ccf158b0a4832a6468a5e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0f8c32bbf8425e28f6975a74ad252743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e808147a31b92b570ecb9e313126cc5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134147ee89d0b4130033f6b95aa07df745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a7ce8ec9714e7c963317782512c45746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa628f4295d3eca84857af0adef5297747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677d414ea4236d689eeb2c7ae9a2d5b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ca0a429af83c0f80ffd428be309a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa7fe73d062ca5230be070083768b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0ae73888c345fdc5bdafc9c0ac387751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c143391bda1d47cb64411e1cd44d6e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155209e4ed0d251e47261f6ad99b8c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fda99cc9f222b9c704da06f2335ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de54dcd7e5ecf4869022577c796c6a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fd9a0a676f16fa1c13baae5af06a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980445a28095f7a97bada7918185b5a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b45d1b10ec7e037989b0b892bb9a43758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979f8e2049f1b4b35f9cd575e38beb7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134731ede25840d9264d62829e0e8b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5a2e4416bbbf053a7d13d8b8bc9072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c34d7350aacf5dd2a2335121e92a513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac4a0cc4175fac8736728c013f99674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957a2ece5846e1f3c2114c9480337a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0db3641df7d03037b5fadad8c73596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7150f411b222b5fbbf5f88504a9ff8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2e920fc074ad3fd95e401cdec544b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba710402caedb4838f99ecb14df63a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c56214b4fd6e2067e1b6c748ecfb110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad53b495d7fcd4e8e8e499258c2667611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73823388c9ee05e2551149c457a7fd2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac5850729327554332de1679d2a0b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8908656c9eae9d9556e65caabc506bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b5cbff0396d7244ad2a23f880b2e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e711931cf341ce93050d4307d0ead7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e1e52bad74ed7e922f47792148a7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578a89f7e7b70223d79a14db0000ec418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbee6d50df3a5a484dfef56c09641c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304da804422d97873f5f581f761701b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff4ba27e65f659a7c6ac3931e9881221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990390a9fa6038ba038c90427707798422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71cdefb98ff5df13f7d5139848425723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782de9d48b18760e267ee1486278f8b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97a64df75518a1466ad8dd6b32f4e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417fb5ff96640893a54b847287d232526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596159c2372a1e7329f1dfc7dbca048427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c89fa94800972927d27396e70f09228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690e3f132bca780161e8c8ab0c7da6029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95560a73e014644cc4322580fec894ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ea36e5eb3e811a9b43ada611c29c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f07d3c522d3e62310ed0eec19cda9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798467ef7707692c8ab075f4d2577c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b57635ae0c1ee5bb0c9fb6e722caef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e44dfecdd64127cda03bbf2a21d6435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25145c185e47be3ece5da318fdad5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756b1d89dc0594a10fbe0b68e78083a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302b61f68d727889cd636f4e944d1ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb64f766a82c92d4aeebc7727e1e45b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9feeea6a01771d8f10a0fb01a723a1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c66eb7dba5ec4011f17747a062fa7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171e0c93b5436a378a48c56fd8ddece42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d0b11ec25ec45510ead3d7a4ee01843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26551d2a5ee5e98fb0b948f74b0cd544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36993fc7bcbb754445ae1639a4d7b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1dd4acf1f47cda614fcf09c86133746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb62b6b669d34a63ca7591ffaf681747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f3087da0287566abaa37456b2648a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de5b37baa1cf973114a87cc38ee85149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295fc0f0e2c3fd925179421a1291f5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e379301add3edf0d38369a42e469e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2903bc40d592f1eb9a6fbd6bd999c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e808b7ec98c9416fbd3ce0112e5e5d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a1fbb320c3e8ee527e8a14f12412b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9281b9fb9e88fb981d2f2bf9b069655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4977aa0975401a37850115b75903bc456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612216fc945efaefaf59c18092d0164757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71841bb4b07c832de3c371c10c91bb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1bca4df40283ad5d1d58690e611d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649323a21ab6e39c2490cd2a29fec94060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec407d888e08a1bd16544a1067b5b7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f921a0138ecf195666730fb46767ad062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226f8a4219cf5ffbdfc5ecd776fe5e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165896e04a6d34bf8a739ea9d66d4ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de201c2f4fc479e4bf2d71b45f6d47ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5016b14aa96cfdfd2b76fc79eefdf766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759ba58da6613cfa53ef2a2a6c0555067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f33f15a17eeec466dfcd27f73ccb068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31d16649ba9dafe19214df6edbb74069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1fa3cb2818b643eea90ac7898eff170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90a3bccdab43354fc22fb8f598989a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f7b2c6abbd92fabe8c9a91d3e997372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39808067fe564e2b3fa496ce970cb78873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa89cf4491d5812f1eff71efb58a74474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d8b66f239005b42b2c6b669fe4a2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878cf5577efb5863419ad089e9ac0d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d325584e83ee5372766231af3ebd55477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a647b9d3e2ad18b7973eeec2e4f4978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62f3c9d65da11fd1e3aef99b1d4ce879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbc1128906d1b8fd0c47903cf755fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d700e11951579e7afcf9ccd9a5fa5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfe95fb389a3bc28266d30b1cd373782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b106e1251e361ce21524b8919c06ad883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d35b14809cc123b055309b1671377384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1734bd299bfadbb31aab2bfed7661085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b723adeba19fceba040d7b3d42aaf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c904bed8b216738c4aeaca6eb67488287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ff3129262fc04a38fe9e7bd7a243488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1656eb8ac1e0641ce6da1e2b9f2908989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cbf84327ae2f28865b9a37163110c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58b293933e6612a3bae384a0cde91c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29623473603948446622daebbbedbb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaed2da465d31b044927dab0dd1862193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70748dbed974a9f629d36b0b6a6ca394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2c3db78871f7dbb76dfdad2db4e8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433a46ab1741574974b85fe3f1ea2fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60685fc413594d282c794d54c571604497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e013628819e9b3cd093c7a0616266198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341257a9cd394e5ae0678607bf29014799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ced8f82233a219073110c49e2c8bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabab97684d95270a4263b36873aa06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321baf14bb6679524183257beaefec2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38f67a7d922aa8c0afd7dd6646e77e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4153820c320bc6fcd9c621bdf6dcc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98de5f2541db113f55b1d4aef24399105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3825fbc715eb684fe6283220cb062f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf2b9c8b2d271e8333bce188f573a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360ea97dcaf51c888ae585f04ffe264108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c409b1511e62965bc8581b394f29445109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982c58b7943f55b76d6fb8a7ae88785110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e69aa81bdd80714faabac1665a2c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b53d4ec17c02c68be920385997a4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578abee5b8bec3671f842a0f52852d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1d824d9ffdd6ace1934d2f2b0a6c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19cd174ca04f043cec6c41d60ac5de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1b93617cbe50544a5980576c76da2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8250991c2d982c656bec8888fc2655117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9226991c2c33ba189b240afb1ec1d53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8296ad8ed6812134f217732be435de1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8169235a34c7310443606362cd54e10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b11ecf2bf82570e6c1d2707276a7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5d5774e802cb443df57537f55f516122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71db5f764369aa6e9a6914db7e0bc13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848123b49c8b47d87ac92785a2410348124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2487399c4d3dee156236526c30bfd8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd64da7591da4bbec5d3e1c28eb4a4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cfd49c7a50359befa8dfb231edd03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0da54286186018f581e71b4186b99d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed483f13d280479ef21d235c4abf159f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4583430c6670c325f7ffc4ce09aa7fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a3d3a5c9d1ea5d7ff029f77aeaebd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8f5f59d1f6ab8e88ff8eb047baadf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b550d9ed940ddcc4b3fc2a3e42aac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e377f5f941f2e661d0b573f52aeb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d453ac709f50ae3f3a21dedb6599fef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafb4e976abfd2cb835dccc09370ab0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a129f6ac6b6014c78994085e5b5a00b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1145f49f04d0fe9077742a15e1b12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052896f6015987a9b92e53e0fb28941139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcfc9c066c129041f9e0fa614ea109140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec18f6c424377384c02c4b84ca1283141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4797e049ad41de39c9279c456939836142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92edcf3164001df9a288be53bb74ea7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939a7ed794213cb8b21f3e0d9c8f8a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04658886b48274cd69c54e6e0899dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80962256d03c74afd69a70abf49f2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0c11cffe9514a9a780c851354eb50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36296a778c692453a72293749c8e75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9282e2ad6087c9fc9adc9cf5e8164f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b1ecddf90b66b13a0f0f4ba638582150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c5de7c41e92d892ab2d494696cdf5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d0a468684ee9cef0e1bdb922c52bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbc71b97863d47221e52749566e191153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee61708ff3317fcbb3a535a16387bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d4734d1d920b1d4d443f8527ad076155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52610ab6a608d0695b5d1de5309ac7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bce85c18d3c9d6cad6bace5e9e4ef3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63241e956d87637a9b3605da3dd41c9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151a3b2b1b6c24848bb656fa402bfdb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb489b2bf029c74e6f427fac67d21a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb6915610cb3b9b12cdf99f50595ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ded7b7ea173445499b6ed2ef715a05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463eed1754a809d9c6f959c51d619c03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5df712184b82ad4774f3cb1a56e83164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365df675c325b8445a6d8ce1b2f000c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ff5270a3aa54b6d706110de52f999166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685409476944d0bf8e62fa1b733db619167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95262305d7f358e260c8fca0252d1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a454c3809805468690547766e6bf74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcae4bb3074e25d8a8b518031f3daad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246edfeac6493644397859d9df6868ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4accddf7753bac474733af5bb5509172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935898b5850722f01bcfba9d934ae87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83241fc385c29d3e645d15e4b5a61b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210978bf239c82bbe9342319843046ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384380fc43eb76af8056b4397ab22ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf45c0d3cb3342c1aab04a55fea51c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e967e3746ce589acf195bb68c904e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463f9909ec20a410284913366917c91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fef0b7636a67095dcccf609fd4f557180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdd725950d36ae4fc64b47a947299d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec0b5a657ad0f354fe08b2679b036d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8d4610807fcd3206c26c53075adf9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6b7b9799ebfc740ebe71f25c81765184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b628aaaed038e7bc950936d85839e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787246b5f4a9365aaebb1a29e30bd1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b093cb1e1c92b04cfd4eb147ff592d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58100d473bde3239858a3c2be22dee5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d73e9e37c40688b9ca6c7b2d01875189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96dc15be791af59782de3fcb164ea3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217136855b9d68b6966c5d9da76d5de8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcbe9796f46545829994681dd037fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160991335128b28393b1d5e7038bd2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ab1cc638a5f41362bc1eec4aa9fef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f071351a8c350c20a414b65acf180195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6daee9af13914df2531862fabea11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ed7157fb462b4fce2560e2b2bb1c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39540bf23a5db898842c56718782819f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14a96c3760458a9bf93405c93997fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f0d0e9e4907b1b312754a3a2623cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938f6f784620ab11991a9184b93662c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6362d3d435a93796c0bc078b0f0e998202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcfce7848494eaa79dc60e0941d810203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cece1933b274942c6a4c16dcb66d79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a275c592d4fde54cfdcadc2dc186abd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2302fbda9b66ade847f862c312fef7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd341fe66cac67eb7fd832bd24402a23207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929edec71bfe5e15df2be3c06a6a40a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12ee4939f59ec69250cc216fe6e84b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fced4a2601f73a7c6b72a6e5c6f71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc80d85adeb81af2ebf0ec56388252211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5b2f2950b9d5aaef94f17c9a670f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ec2c676012e388eb8723b13e35ba7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bb4039406f2563dc888e8168db768214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a0809b6679c87dc6288ab4b45ca02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420d3a09e1eb03db4031a3a75428d44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e755b565640ca36327e1a127cfba7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69ce66b45656deb9b89b5d5e1abc62218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425038f0b13ec33d51a3dd42a908f27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebf562e7223ef1949fb126dca05460220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4ee66ddfdf8f2c0cc2fa6a7fda83f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738e01e46561805f37f7dc75b49aa2f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88c2d25f7e64f01a1d5ed1d5e2967c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75165e1c65128fe9b02bc4d544ba7844224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60269e020261fe1cf025152ffbeea4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26997098cc3531da44ecb2198843616e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4abd98c06b58719f047d34066d8d07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c78c86a4c4ea9b07854f2eaa16717228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9ea3812e5088543e43ff2d5ac7c0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7db0c05f0ff9885961cd011676f290230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4380c73687c5d1000c2f2dffe1d5e4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af435a10ec30ed8afdeb8c3c0790411a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063306fc7194ccda713b41ea323d9a3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343b76281b165fae43ae86e10445859234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8d61dc892c820213e6015e0da9a3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b89dad718fd9f0ecfb48afda26e11236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09fd419f854ddc38bc7788fc8f3340237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7068df3a526c74675e78c8ce16ec7cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106097d84aa0b47f1c97024b7e0b120239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139eeecf11330621334cb7bd95b8b36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591138d98567652e5ce94435f086d36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc76d36854d042209cf39b910b12335242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedf170fac888618d0fec4579514cf0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f2dd128416d193ff9f095a0e59e7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7fb20872d658d34be85ff5ac78c74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33b4fa5011084f90c043e4c9d53d92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8490ba5c816a14294a83e41cb58ccc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccd2c90c289a9f25659b010b42692f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9fc828b0a195b7073f712173c0db3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebe3158be05f92e645fdd8e4e5b8d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4deb6fef9e4520f16feec67f53fe17e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8debf7e82397115be2416c1ceeb3211252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5edd571d3cd381559d00de30ab163253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43e9e78f11784145ddda77faa18e32254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe524caff3368077ea547601cb9699b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bf303f704049d2c9940a68b0c7f6f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513b3dd7bd95907f19185660e10f820257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d87b9f6b382aa9dde67ef10934bb0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfda2168e85acd75608289cd55f3690259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa5624bb118916ba1a723b6594e216260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0fb7c9e3e1f8a534e8e4ad9a756bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce94ec4736782b3c6d9481da371c7af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6089bc72e6a4768ff14997e1c54b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6eaff3882a67ead76503752485376264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2e645dfb7ea00de1af09e3846f932265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca7d130b585baf22bd89984c5f3cd2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac19459134106513c87f3adbd7f895d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a420243834c6b8838326934d64572a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3a89f3c8bd2f04674ebe73b51e689269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de86179c390974b32cf65ad25af97ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f5f562352b09b5a5bcbb15d20902c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347b50f5829315190df990664372631272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1fd95c117bd72ebc18ce6ca621ad4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705ea9e6dd3e3a699e898491188e29d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a89e21328ce6f8280e51e8b42ceed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d11e21a9bc39fd8112743e3e91d91f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11974d26ee69e359b29040a38d331032277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d015047bcf5a69ae1516a3d8003661278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06b4fea7fb474df712e9f33a2ce4ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166857f969453643d19f39b4a851014280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8a438f1c1288d3a7d7653315533b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9370f321eeb8b1f35092f1600a53cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d4391fb144770c5bcc5d92a6b1a67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597d730066dd94be4566996f329be86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203158a2d0ce5610535770a573a2ea9e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f36faf28b5d6680421551e371658a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279e61a007e8c50727a7086357ce4e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db0dd08b665037f207f0a366339795288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54891150b5ce148b6cfa9554a7c5824289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6945362c5fb8ca11982d2bc2febf0de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e247e4afc609b1649ff55b66916393291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a49e23789e3d70a5512bb7f79341a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e99d132cec11dcdce4e043780fef96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa43ab597bc44bef681c711ff460970294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb9039032f9c99ec7751ad9cd3d718295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7f241a1706a93d227b4628f82d73c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ddcad4daf74299049db0ce6047245297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6db2c4caca5b22d17c8dd40288738298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67e389d4f3a48d7f059a995049c7a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5c6857a913996ea9005cbf35500fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09285963d2f59f5aa3b574af367d40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052138983c53d31c555d6cf2f419275302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a77efa343b887f0557a9678989da5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f94a0dd5b94dd9a937ba04cb8ba5ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c978f90737f8483b88d6e137ebd03e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835da55d7f933fd89c28496c94716593306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fad5e94bcf719bfee680d9c743aa19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e6d86a1055b769a26cef68c6c515c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd8c516c1b658b1f6230263b5c549f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c5f00853612b8db8f10828d8274f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e24d2d6dba8743d25d32b9cadd150311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8d0d54b3d8f0886189d8839c516cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7d4f35cbcca4397e3ba3f2ce542b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfff2706862c76451b01a413633258314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829133f957ee75b6cdd0b1a308151cbe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a3816d6207b472364b900d9169e03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bb730f030e70d05738b95835f52cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911e5f78b4c7ee7b24c9fa8e1f96323318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc76530b96b50c9ad6848f28be57eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468195d579fbc5cb1dec5d1517402279320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97f21fa74745bb245b708b90cf0929321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cce3f7c821c7f24a8fbdfd826ca94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b2ce579c1201eae42386dad58a0f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a922852e80a78ad085534d215f4be2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a8e0a06a154995e7e7b329e7a8f99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870eafd83b6b82b4dabc5da12b5b1af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ceea51e8b46558f2e90e1e06fd3853327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688391715a86ee87709aefa57c2c476e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0404ddb92be1a83e6630ea8c6fd7242329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70febb4ad4404627fc52f9ec71ee91da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bba6028df041313b947721b109032f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4a93cfaa306f57b292b86eeb0e1e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d315ce15578efcff44f5f30c627fa4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5875e5ad55cc4f4c5e55c420d7c7d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865703a9228c914ff7330149f9401c3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650c25e2a45b8ae07856f0cc7d91421336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1ccf686f7dab1b5e6a82666455958337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd60c72eb215726a6f80f0c8ccfc78338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0648b675b6082a6fd0c769dca4709e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f431c59a1a15a02adbaee5234da2d32340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77cfef4932c6485afac5d4f76701d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b6416706567773ff7df24b2b00c11342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2cdaddcc0a7739cd7e98bc9690645343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbedc4a86374c7a11f5dfebf16d11dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e50266ec90dbcdbc1b8f7ae5f21e42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef607b543e3aa91567ad89596a90e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7c305536f9c01c07dab21b31bdd83347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ea86f66626c1324f6bf18ef537d44348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d10e377bebbdc7ebd3e89b6615f55349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e161c41d8521a9e4994e14b7d5548aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe94b2e1b861a07b465f130a8756bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5423387e308e33a175d4f1eb4509e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9692290da233d999f77f91569e781353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d38122f8105af4737197887a422b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be2cd381f239a5f21785fa88d3686e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b8e745f45fe86d671b3d9671e5635356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db56d89cb72e48094e3114a3f3d0115357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ec0a278d4e23f3a18c1b131f820aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c95e503f7e846d50acba5bc500ef5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b91d81e5122b10cf710387f27cfd4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cf7751f5b1d0e7396461cd9d50aaa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cc3dfd1b792f6f59f1562b46b1701362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21368ccb6f4d0e612173488fdabd0f94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0c4044c2521453d4130f80ab6cce1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3d053f21ccfb613af7a68ee9af501365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9322ab7f0ddc21a454ced97ff0145366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a175ca88998caf8cb2210724a3ab4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421e9c78e6e186d01a36dc3dec50d19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071a19adc02af1d9d9737f82165f310369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630a1b2168c1da8a6879796e3132fc1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73e2db429316efb2f852d153307ac6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25921136a414851f30de57259954478b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d50d6936a1a1e2d12b63b44cd11c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3befcaa24356e0e2fca16d5a69ff3c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b30d8bff043ced9a8f24da8ab88754375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94045624168256e412be0f56a02e477376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d1fa0581ee697a614864df169850b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a72193b546f8acb62b79d6e2400f35378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29021c9808cb0b5e4399c69620150b75379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd0e19cfa14e7b5d989aee4d806735380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830320c54baaf41453a02e7fddd2f10381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b115446adf352ad4b64816cf1e1b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4994423ba0f626226af72d72831e999383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c2dc30a9a4af82bee9d38e956ecd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971aa2007f45a08eb16309d9238eeabc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dba6ae068608d937cfbe06f14a7f5f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ef241c1f2c9fdfdb03a41c1a0a0f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d33d50c1310b45b6df7dcc4394a00388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde18b5e439a4cbdf3ec4487842d883a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9d1508b878005b2a46d7a7e565594390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118cb8cfebed314e0b189590846c08a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30156651c531e88b0a1398ec8314459392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efc0b1c4931315eca75e81d6ca7008393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58445d5f0e0f223ac8a73c655b7791b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f2a1708cb6ea59addd348f04ef3fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3ab851970a8dd430de2c19cd67637396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc4f1f366b9c0dd8cd56045b2dbce5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478e414c02e767b8d10405294506243398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891f2ea129dba669059385e285e70f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7c2464b2502b8098de8fd19335761400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b67cdc7add0d992f44d247544a169401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142df199940358eea198e42c5731c21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f9a4385f2cd32e90caa9d569b5661403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb84a4937ed00a9b536e89758e1ab83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc279789aea2ea5eaa65471a05a2896f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d665f9a88dd216cfe90f4ae8d6afd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298de498363393f5d75e45e7322e7e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a4b1d4dd277831ae69626b50182ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacd1a29fdb510e7f13aaf8bc138d24409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac569a63960f2a6a2b6e21fc4e1b4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0723bfb372dadbcf03dc9b6e3851cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a4dea61afe6ea4b601beaa4f8c1dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64304f8d876d558053c811fcff4872413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21593ccf466b8514f1700b767486a39a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113c4861bd13ba301e35c8246ea2e7f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8708f385c673792b4f5d0dc1fcba558416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1b65c4d485ef87b56977d8cb37b59417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a952ccac6721ce85f6309b08572506e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea0bf1df283780e486614de34f3b01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be712425f70d4ca038f2ba4a354bc4b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c4d15c8eac511dfde4815651c954d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0991f4b4df158b482d5df09cce1627d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c5ada6203b49493bf0f0f3505f0f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47a43bd5897382ae51878ac00bf5a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d718f4ab1a681d95c2bf2f5b7105ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8a20d1e1dc473b3a6873b7c133776426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9405ada61bf1130db16f667674b3cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4261f6edddb348da45364a9781eec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cd7c90f7a65fc9c4b4ee33186d99c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c84a0d345e60ea939431cf6b98646430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be14650b88d9810812e269c50965c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d5510bbbc922610b9574f59160a0c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c1e28315f13f019bb501f7a0743ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e78f81adc979c69554a36ea4189cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edd17445bf04a0f1b17bdd581e4702435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fd86d146040eb25e136caedf21f82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0562c5a864b25bb7521d16f021feff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96098c7868e01a14b9acc8240693d690438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd4cc45f12da6885cd23867895e814439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d614f9a079033c20efcf982381e730440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6b087008d5e1d6ac33202a328fe95441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0276bac0412aa31e52dba656d78dde442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e607d0209a19a9009bf45670194f3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7acda85eb2f05819a9dff703b6736444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f4d800d1ced6d7a1a61f6629c4c5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59993a944d775fef388c6a9c4ce6fca6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee5e75c6f46f03fca0d955056b1e34447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f976884bba90fcf7891b906041ff3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd160bdaab4230a8dc0629a6a2760c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21ca9b0d3922e1a70ae7dae6ca420d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155709a143e6fb0677a1984e83cf82d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366063ac017d319442178b1a98de18f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788c61f1b0250ad25122a7847e45b24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994d275b62fa0151db2f2dfd1c98196454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9ec499586adba7e0325c068ab41ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9706e1d203270dab48e42deb7cdb7f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd40e724057441fa081be8b92dd0c0c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b808ab782855c0cc5c1f43d9540092458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0353e0a7a389e29c189aeab876354ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9286a84db97792f0aae34927f8ff71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618df187f4d6e8d6c5f00d6c7f56c34a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0ca1607fdbc74545138243e1235eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa756fa5dedf3c004730408daa38cf3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bad624f69d5118cdebe966160aa70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb721d18b67f65feed04f9bff241a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96f1fe68c3a6cb7cbe942b1af6b5f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcdafdcf8a7dd455ac8588c06ad28e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1f7ca7782d6616f34b5c882d24013468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0500013f4c8263931763d2ad6d18e59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da14b7633861075784f29dc21d46e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82485af49995ffc9928b478729acfb1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73362b5feb02ec947c08e5514ac15a37472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde0939fb314b22eeab518cd7806ec6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ce411faf0250d2224855a05d7103d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a583879d13906ae21e9aa988443c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d7b3189d63b2b26b48c104a6aba96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f96e82c4314efbf217f84aa4ba111477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574c824fda73e9851bf22b8ba439ed8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023154d68f95e2aded1d1e393212aad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af213197dbb3efde7fc36153514cf436480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88eb5cc8068725ffe6f971ae6938e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26f3127454e1d1ab78117e37af651d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4ca5e38a768232a052b2c854a88b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c6534bb2de684ee4f2ac0c828630d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ac1151a8175da9530067f21a78524485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09173f51e9350f4f3fc08c42ade70270486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b099cbba18e36afd5149aff3638b4e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d2855985e912119b7a300c863e00a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91471df584237342d41c729efd2eb72489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2502f1692ca326190b0ec365f4f6066490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cb38001793eb6ae8984a672b32387491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe7543ac0060a0e9ff2d15f5ddfd0e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38eb9f13518f6bf15a6e6f5cd7cff8d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f908cf5acbe78fa68ac1a2eb531710494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c864d9c3ef0bcd2ad45bad6c6826c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b0bf07b463d1f89e1e5a059c2727c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730764b1d5ac4f66d9c6e6563160901497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913141ef86adbca65c6424214ef34ba9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6f545fdca7314b80408c33fa928bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f00cad6241a0d97100d5881763d211500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f796a00aef01469d5efc64edcdc071501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1e4d3681eb7e8a0f911dbc23440de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d88d02aec02b8043541d00f05191c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a431afa7747b33836ada3548aff73504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9b466494ee00c0992027a997ef83c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50f0b85700be2e856b8a437c9fce37506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34d0aab14145533e96cd6680485643507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450f51d5fdac8c5e451013cfd6a7c97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0a85898f5503349bfe13353f91f36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc99dd7e8cea821e3a64295c80292fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da942a66c02c27bd38ec133fc568d988511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a429ce5ef99cc22bca8784845d7bde512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b91a3c54acdbc97b1f9896cd728bef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767fb0125f8c4d1260d77cc43340ce1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671917d0c539b6ea174a7750a33c6d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29ab8fdee95a95ec70dbe4fefa5d11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b25bbf97051be64b11c520cdbe84d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bd93c9b24a140b18c7da7b32d6537518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec81b203cad2375542fcfb7adef7e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211f698f72c8360099443d495e417d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983943c15bc6b07464df15d351a13356521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5fd481f8bacc0ee8e8aa7edadb4ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a940d1d5736071eaf66ac6cbbbab6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558314646690dcfbeb86848d6a98bb8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4672e34b7fc277bf099ce12a5d3e5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231b4803ef7ce41c179f35d9d608da6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf487316db00570a2503fe0f1851189527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7af0f0b2cbe5530697c68347a63561528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4ef483859eb55c8ae9ac6db531001529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10690fd3444f6e390188bc9a14c08583530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f6eb06a4aaa05e579054b3807827a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33360c2d44c179cc62f79a2826b8de85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8a67f6bf6ea791fb7e787d9e4711e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f8cd67f17148c060dda4b6b18781b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8b2ba40436473efe7ae25545b66da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fae656d04d01d9fd1518329c13081536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eefd3db6dc0833008de19dda75eb05537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089935cf7d4c5ee96089b24e82615f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b95e1adcf91ee3252b1aa222881bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8a75e018050ebcdf1f3f5b86b6b64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64199a92e5a49ca1f0f71b6f23714525541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea38fdbc14ba24cabd32f06c40d07f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d480d79bfef6145b107aaadf1e126543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2b6de62fef926776bdab33d7a86a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9df46694038f0f99afff802ba3f87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516624f79f15682f5414ee1e18f57acf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ce886952e000dad1d44867bb47899547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8dc193044c60c7eed49f70ba8aa86548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b794dea3b8c5087cf1a0b97ba457d83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b3daf58b0f404e97ccdd25edd0d0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057d294e2d1cb25fc0be8b1704b4fa7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab2731b1379e44b5a5a8895a1a598c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875e4db0a4fbe1fc700dd85d7bca6c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8d911fc9746296fad222c9ef9704b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d055f412b880c7622194f30aba65580555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0eca8e21a0aa9e0a819f5a72451686556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712d8dd533ee3fb63f8b57f1b80e1ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6614e339e5dff7e2cc9f690ea948353558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc1ab90b6de98ddc636cd89cc5fc41559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b481675c98c05e2a7d932bb600a9b60560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50443b86831e6244ba7fab5cafb4b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9a5224ae018f7d51f9e9e11a18536562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196f2fca1fee9d87f46128b76fa4fe0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcf58f6949265c28f6c6db8fe00b41564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3510ba788b857c867c940945cdc633565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66d50b241a40b2c544b89678c0cdad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf6359ad5260a30f6578bf85f0a7c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a24180d71aebfa03823879c16b2396568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19839bd20c6d1276fc35d32f29ccdf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f83b884b736e393d9d1c68ddcc6d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fbf640e67780d4a8640e71cc61702571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edde158c136bc0ee4a933bb41f15f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8beae7e27c04d0eb4b4962586fec7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459db31c7b9731d142b9745fbc88154a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ff9b42b07e2e5ccfe298ad634fd03575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7b7f62b023573a7b866c8ab335b82576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b069bb34a72efa4bc78571eca4e7ca2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d3264a83992f938cf738c5ed34502578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dfde1170014f1c52b7029a32cbf0a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0faac9817c128174a7080dc6f48ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b8d930319f9f27a555c8e6111378a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df392129319ae06563af76c17ae769582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdb20ca9c22a55f9d79f2f895a262e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881c6eaed77b4f8d58f3be71c0a8f20584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105383f4ccaad5d8063de51935fa50a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615c7b7e52579371cb04e92adf310b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d096d63e3e1f129d986efc7753f5ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77feb15ddff138efb1d2bd95c7f01d2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f9d099aa5cb36f87df82cac8b267b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160f1322efbcf10c5551f1cd480a0b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00004f259e3981efe0c53da8d0c0f3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387cabc1cb03551de2a570180bc064b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a747abfe5f7e020d208edccaf1a903593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb7fdf43c96ed128d65887d1a7a78e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834937825f07d894f7c9402b63c3aef1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f29a3d32130b5c7f9db580c513bf3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da973d2b45a3780bdba2cd45b707f6b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2797a50fe77b38465cbceb52b9ace23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fa615f8ffbc408a34162291e7be01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8f4e981dafb4c206db0e2600d29af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3768842c245b14663025fabce2d40601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264c11c4fea59a2720a74bae30d5281602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650da64009a486d55ddbc7e094c1ad0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07247ab780eaa227e29aac3b858cb8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674c3cd00f8048055e7012a59106e1f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53706acd2c18eaca017dbedb414dbae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd1710fd33d88b8c10963cbac44be6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb836ff24862bcf2ca8a774a3bbfba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288035ecc2305917e6de135634be3f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3e2cd727f97668c44aef693a4e3b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84b4619baeb92d2b68ac56786b4757611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e578f2cc912d1cf7849d125743b3d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bbfb6f70cff28e863d4b5e2f9c4b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f967a7aadfe56a0774b21646d685d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081548ffcf48e385fdcdc4c6c4e29a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe14e4d610e7e864d46af37d01cc30616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042853f93e3238d1d07e8835a4a21f0d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f79b240e5b3b9fef332bfb448a689c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6f2c485462e99998ce39a9d744a7e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d569ffca660c9f9ad6a181682180cbc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb365b61ada3749d80f93fd97770fbe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee924830d75091675240d1cb389c07ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75c00d6c683b7ccb0b0043e2c066f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c847f63b06bfc8b30682e14c99d1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f58be16115b11728cbdd7323cce2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b549fa5828539bd19e3f9d4d585ba06626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db719575309738b28d250ef660059f46627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112084aea1ec1c1888349d8c861ccc1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584bb25b9c46167daa2ec3a20a0cc5b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644e9479c7236517edbace54382a00d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16273fb6c28b86fe06cd7630672cbea3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79784f9b4eb620eab01d622bcebd2a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e127f832be85c5676e5152524ed8f68633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca6ca49491fe14abce032315eeabf1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b80944e022978867efa336462c111635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e20c91ac5258abcec680f4fb9b7a0b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053698002f758a1975d73a5871951967637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b007a749ca53d79a6efbd56554108e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb6a52f85396ae81cf6174abcdd807639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af304d768e6fc1785883fb65ce7be0e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a89100ee0002e50e3d1f7636dd4579641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694b0b4335c6034530e0d59fe12ec71642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557350b5f20a357c0a5b2bfad0fbcc0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561ae066c9e48773baa06d58a839801644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7bd2254d51712ae1003d70a05f199645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f99ffdae0d1a89562a8fff168e262646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e92a7300467ede776f3cd19a116e76647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6f691ab6390de7678acf4b3719008648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e902bb7c3ba680b06a10222b5f68e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6c71e56eae86316e8b0028eb27bb9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17793c84812d0ef92c90eb91996c017f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6695ca6863bc64e7356b3eb3d782b71652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c317097f0706df70c8cec2ec1b2ea2d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f451ff68e483904fdc9244251a0a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa60fa4c6eebe3ab6e11243f757a5f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66199f4336bdc0c1f1a69a5818f1d1eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b220ed2e01e65a1ce71fb5de17d097a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1ea5fca351112d049ed48533ef34b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa38306191fcb71834fa03a80749bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36687aa7044846b4ca12afdccd3aa6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327c55702d39a472d640962574a05bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3e1ead29475742dc1cda3e43e4c84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d55be72846a3de436719ee0886e19663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebd131deb41e63dc203e9170c7642f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65449d1b73f094f66e7e93c2cb3cb4c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f4efa681106a7c0d67fccbd2d0825666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11880fcd768290673a50cb47f02d3b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5a80d42d05a7cb5386e87041c2e9c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aba64da9e9140efd357bab6b59e022669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01de766c6da3507c2a35b149b4cf6ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15cae558ed545d10fbcf64501d7eda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb07a0a10e16aa55462a0ee0ebf0b1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382d51fc0a38f3d2e5a723ee9a4c8b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cf63d96fa353fe5cc1b5c1821b8f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb2a4f338d9edbb128877979f295c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc1fb61bef153533ea0b36b1f7ccd2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cc0992aa3cce2b24108bb0c23bbd3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cbe167932e515f424581f87bed18d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767527d7193285cb121e6a00956882e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3650135b1eaa7f162de88b2934ea380680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af42364c5af5e38cabbfb09d0a1ae7e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8994275d851621a8666883627af148c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89160a09af811c987dac7a773085a113683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772992e7dfa6f4533e33ab36d3c54fa0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaad5ca7a2be7f228be4a1c1bf31725685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485a8e89b591517130b1e2af60239dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b284cc880bfe1d92c40c799ec2c80b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047593d35c3d71d1c50332d9149c1615688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f02479dc7272b7d442d3b4b4363c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b63b8d26f63ff36d10284872b37e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b09a55abd0701e08a217bb2a13d57d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f3503d754825b184cddce0244f49b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3811fd70f722570943e7f47fdff27693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbe958a846c70cfd9da2a85b3c6462694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb6cb2d649149117874b4ef9bf3c7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c12d37939d4ffda33cb77c24154fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b8d829caaaf46c0d1c2fcd48fca5f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc5f12ea152bff5c300e7be5b3ea8d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df4397040576b612f4e2241b9c1a71699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e62b2cf68fe1fb78056827637e246700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b128b6eb140015c3c4f5b5c108a8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c60caa7a286293d6e35af442def39e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902bc2c1c373628cb2cad0946b8384e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf786686ce83cb1e38fa0e5b3338396704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100625b056c7e4e8830e754fd976aa3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7c9913cc4caf427546e439858e456706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5942b52d0108a6b16b09af2aab59b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e9b019b0b85d8064e5bebde7c01f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377503094c9b7b52147486a1994efee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b0af21d1cded3f420e22fb62576dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237551f40fe384e941c2853d8bbd259711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec003292486cdb01d73c62e4342cba49712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495916784b5ae663028f8bb50e15cdd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c96acf719dea6743579668c8dbd28a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244137f7c6f788954e2797677a5fe50b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfe739ede5935094ac1684dbb7d15b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e977e2cb6d53894d33151bd3e0486717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab17f3229ce82e605978c7991c7a015718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc18ad59cac430694d232f95da012d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49144f7a3d346eabc84c4bc8766cf24720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe152934e88ddb920d0ece0300ae90721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1b974d0623676d7f6fa12fc1c35b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96ebada1e77ad5b177e945f86d95d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7712199f4040d8f092ed5835358ccc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26b8e521a36bba742c0d439006504e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34921c9a84736d4dfe8595d9d4d70002726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae5185578a89fafa3ee170e515c13c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52e9d433a632bb39a7a04795c63e03728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493677dee486483cb21a1dd4cb2e8340729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5e8ad2ad9785cdbd0332cd6a835ea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a11b2c41959fd6599fb302321eb895731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c43a83187e5fa3de840efe745b24a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648328e8d3247fd9277d0e18109ea5be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b4b33e3c1e6b0472f27b6615e074a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b816ef64741adaccdd78a55138caf2a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d542d671214a060c18b57827c8abb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9b9c8539c8d537996dffa1475bbfb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2448c1ff583e75d90e56828ea8649b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51763913848fedcbb9d8360b301e3f24739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc7fc96143e01cae61278d20b7ec25740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d88ac5cc0d4c34ea2ba41e6bbdab74741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fec373a5d941c5543cb802dbf8121742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ffb16764442d3f3ee4bc63d518ccd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cf06487ba63902419f268a672968a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311373c34edc70a54eb573eefa5c6d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953d99357170c715a50ad4f0fbe9f29746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66827f83518b7a94357512cabdffe1b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce63c92c130f334545c8aecdd8e997f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5d8bbdc00411cb265a4fef8ce925d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ee8c27a608381c3b5e1ab7cc0aa19750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36591a78fc25d03b5593acf4b5c16998751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0754f42cd8be31762fcd63cc2ed6d7a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bbee4dde48ff1ceb85da253f60166753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5fec082b360e00787fbe552227be5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f351fec8751909cd06ec9a3ecb3576755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880e679c6e8a8a960ed49be3e7179f4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cee8c4b752eee4179c000e1cf4a974757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a63b7d38641f43d7fcc31fd156310f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283992e530f371b7dc3c0be98e15b79759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>