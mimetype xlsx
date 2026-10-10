--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390973bee0cf6a506aecbfd763cdb331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1869fe5bad7f2f340d40ef7b27d5e762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985febfbada98190e75ec662bc5ca253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3440f4d01e301acc7eddff9aca6c5194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec165129abcca8bfe1ba536a6820eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc04a34d1b80b7fed881b6705d40b2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25154f35d43e92d36bd921e695939cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97d3a2ae07bb38dbcacbea6d8a38888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188447f1b72e7f9ef675129509ceaa09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4f33f9e99aeb86e9e3b92bf0b5c6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e00acf9c6285c1e86541e0e877187f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3af0b56233b4867365075b9ebd8eaa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf2b114aec190746fa0450f959860913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33782f239298e37fdab3fb6b1ab7c1e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398f8434721fb5a9a4ff5badb26846a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5b4ac28648c54809c4532abd3d20016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421daabbb024d6ffef42170f31fa2ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb0a56955c155330becae9d58025f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e9bf519b0324d9bc4bd5d7b02316a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf095a2cef44d102d193b5ed26a8bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05cc2b7df3c2b1e50f92cee2c9cdeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f6e21bb811d27cccf2f3feeaaab5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b6fa3597c50d6e51078e612953cce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c3ce9d093d82f14e286de46d3dc0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a246a53a844ef10caf9508855986b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818e5db44bc8d2a0e06851ce4dbfb5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf706d74277b72cf313bf3e1bfd947627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641908abf9e7d53ebb6d15d5a8c686ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde882833a686c104c07debbbf3f87629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cde572b12156c51912101f852e66ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496f6f1c0febbe82384c5dfc131c80631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85ae6b420d2cee6cc77f446b90f96132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a556ee3b16bec155d9ea7d51adaf033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd19c09a49043e1c3729976ff1960334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc448ee7d58ec10bc4c86133cdb8f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2c5b729930f1d9533a3128b4959ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f008192d7aad01c67b3d5a6d4109637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201bda95f926f4fc1d132b33298379e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ebedfd5d2fb87c363d8c8b209a53439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a65a03ab7c7210b741051d17e9e2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ec882049fb760b5364f8445ea01de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2380d9eb3ec60fbfd24940e1dd41142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310f1f9e31e0d6468d82941df4ecbd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ad08a58b872bc3aab4137477e8cdc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03981ef5495a51aad59a99bb525c144f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55b9baa9c24a9087d1e4e5e38c5b5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be25db6bf1aa88c873c2ab02358f3b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b8441065e6dd81ca5853342b3b19d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121a506901e7f1b60de24804fcf00f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c534d145732202a3cfca3e301f78a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74043d24b84d5e7bbaa7d21becc9d26951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3590a268b1411055714bc1affa65c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f0be7af697beaf29a3b61e90ce0cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9f20cb010c3ecfb6769a8fa506f8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897512d14a8ab3e48e22d54de8fc0f6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9bbe701904205f1b5e8e2bb0ef7ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f254b57495a365d5049b7f6d460a5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b3fdccd2af268a7872b5024b9381658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58b7e66a920ab8fbbd7d50246dd1cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a96231691d32b6cc0944e168466d5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3b5bb3ca106314c66a42ae10eee8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a5ee82da30ec75b526096a510530562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895adbdbc987e32bebe21c3f6cf6c5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef064c380966d180ee259bd0f633747164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b64723410a5fbeff72b0a2fe8a610065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73414d7cfaa09116cc2f52e116265566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba678df1e423ffc732be478d1603a70267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd469a54c36a7014daf33c319e9b8a3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc9da07b2fd9f4a3da8c98d37a8e5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e7e3f6dfa5a75902c1a061c23013f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180dcc0df6d07e264aa2a488f65baa771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473cfe987b6afd347a4b062df1228a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f59f05eafc682798bfa29d2001419473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32c9523d1ffd18ed55b82d4491f72574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78189e079f48f30d68e87575783a4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef76fdd05379508d6b99f92fef760876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687f3eb453d68be096f8f0c7489bf1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1c608210bdf5b2abd3bd0aea9b37578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91226280547fb107b03dcbb71d7ddbb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b40739d9beb4b84ab276e50711fea080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11476646ba5a00f1e876df69110b6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ada47bf68600323d70313a3a0d804782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302feb9a0645e6ae10feae0f73632e2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ad015a1a9bcb2004844e191976ed484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11fa22f8e64d48ba20c6aa200a0e4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d9b2cf9973f76ed0589bedb2b932b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e369d8cb0552e42364566ed09819bcb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f4ee4194637be24c474a90e325ac988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6145d53d9239e9694c5cc8817a7a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08235629b5a26598dd9bb69b960f5ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c5087131cdb5d665f8988d028adf691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663f50331d956e5a237d0fc270998cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5a79eb5bef3a564b737ccd1ed1c2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ad716fb19fd31a39490b04adcf53894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566307cd43d251996172eb1d485741c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e5a3f35b9c470914b03987fd0d9f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf21a4f0d54b9d687fb60ef1dfc0c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7c258e11df6b12fb339a52927451298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4486e60ce71889f427c9675f185e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448633753a02214eca06192b93026533100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd7b7c3b32eeb348d5dc28b5e32178101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db9c2d6c475dde163640b431bd4d22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64c6e1451209dfcc8c794a17597d35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3562c1fb3bba83ebfa4f723885b6559104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a694b9090b3d93485ff23011b29320105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabe4d36a8fa5d82ac654f02becb582106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c6d9974a14616e6748518fb2a851e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446dc0aaf882df0a607954978385ee9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ab1fbed50b5d5968672188c8b884f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a36e467c6fd228209edef5c0447faf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817767dc358bfd4e0d68e5aab465dc6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68e6607ca9392222d0bd44b19e8834112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1d57bc5790ac980212c2b1919d7a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f364724dab0a060be15d7f671f647b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a57ec7c6f75ec442d017334e809cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67cf0ce7df53377fba067c26bcd8d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138728b09cba9d1e1f84b046458d9e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f57f868ab2911f456b44be4ebf6be2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df60a5d1e3b41248ada5af7bfd320b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12d4acf1f068f5bb56b0b128ec8fda120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74675e8b8b759a837c44dd467ddd6161121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93da12b1a418539a335ea6e374592b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68be9d4b8949fd6118e7fe5fa4485a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83192184c989296b2c699e82465d44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed82255adda78ddc54e588865b90fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264440ac353fefd1103b7b9671ef963126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcd003c47f41b31d5171d37fed4342127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbe0807d9bea654cd2317afb4f0351128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f77c8b8205b863692dffce31c2e41e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dd7f13514dc9418e5406aa93c2b3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb875f2d18a1f321211bb98ee981a2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d963867bd37147a8024249d33d2d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d477504130b8f4400a761fbd3e0c23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf80586bcdb9b8e4fc89e5b66868aa8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ede46b52a67d61f697b89008eaca44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90406fab62f287c31f1c7d30ca529af5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1209fe4081324a6d0ca6d13bdd0e029137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f6ba1cbfcc3e191989817a0480d80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ea03475b20a65dfffefd79c8fb1b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428a849acf07fd547a023a31292d2c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee055f64828b76ec55962f71103eb35d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2abe64570299b60a969a264479875c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02fdbff9303a62a51ecf711afe201c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a5a86d3326f047eb96a6c45da09ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09e5743776ecfae93a1b8810750b1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a934b95a5b002a42675e46c9ad8793146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407721d8ee57458975d749ccac08322147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7c63f51ba430df589338803ac40ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e916e16acd752f5e4921a5a031a46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3a44a762866622b36dbc412958956150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe597e08ffa0681194e68de4fe77aa77151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70362be2e1b0895ae078f7ee7b87f4fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd977df40926b7396705cd1be3dace153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a83f4bef78b0189fca61c381503a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d45f9c20c18aa7cca4f20045ca3feb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13790ce9405bbafe3750fd95bd7ee944156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f00e93ffe7481b98a73674e64694f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc52fba13ddf875fda1ffa90afaf26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332089693525078b900806cb798fc1bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42525acca95b6d13cc2022c07ff56b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56927a078a11d79bfc695f8de1b06d57161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d7ea0311fde08cd1b862e2700144b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fb7028378486ae8c9e2cd862a0077163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05829e58d24eda57c2aaeae1de3b2668164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10858ec888b6d11bcf2587c92e192b00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c89298a7418c0118ed0b620c0140f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80ed45094eb6454732d376840484f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794feb5201107897fa1da0e47e3df2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa09f5ebb48e90efc9046dbb592566169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be37add5a6cc23f1ddbfb1ba3f908fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4c0a9f696ae468253f331d4218baa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff385ddd8e9cd64c3ad0bcaad9180562172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897809ddd77de41ab5fb4708e76f5e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b3eb69ca8826c9496ae9bdc36a9c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a347e55259ce4c184fc6aef226ece7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46bf9d6176ded99e9dabcdd26cf84a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190bb60dbf51f3a51070e2e5ea3ad60177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7862f0fc543fd1df90c520eeee6c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b5c93e8b3354b8ddf49d10c178719179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d08ef03e3a230f13dbad9010ea85cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d82d39b91abf18f7ce65c3a7fbbae2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a00464b833803fd67930d9abd59f7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454245d6b16dacbdb62a840d1ae3aa4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7e258118911c2e398131e98e2cef6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad7a7fe34789d9eab87f70a6072889185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b28e8ce2d4eeacea590e42a79a51b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96f7829d632eebcdae0d6494857e63187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce296d362ad9b4a00cc5f2d4aab2a2bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12201ffeee72e33d52cc1062ed83e97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461bd0e585bcd16f109a402d1fdebe7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3931060a1b261b5a2b3d36cc130d220191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52357bc884369ba3bf281ec0b5257d35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40942108186e39ed14a07b11fcb7293193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749197efdbf068ebe153ade9a845fde194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee093716fd5977efd92c8ee4cf8ff82195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d3f97cfbf3507f9b7b8c45a880aa7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9882945e4d98b1f13caa8c31dd53e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301a1fb8ee6d5a7c5588fd8587fa289198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ae98586f4484a1faded4ce72c88d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6277c8776fda57bb596d0c0c6587c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b54fb9d5cb252c5e9da81c2699b2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ae80cd5d9dad9aad775d311e2e026202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff2a6d0c2829301f66a29f384a6257203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e37c1a8db2ebb6890b85b1e779cfc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e99686a09a043ee5d98231f1b1b621205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c955c1eaa0eab09e9d915829b877c84206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a204002d4ff73b1816feddab6f6cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9eae8cb1cf756e065ab9f51b67d5b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ebc31a0e106e1381656fc9a07bd5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590106b0db1491c1cf3c27288326b7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc8f7bd7debee6a9590b5601731f71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d327d9c98543454921493f4ba062bdd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f276d727ec8dd04bd637ba70597ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e751df1b22d145db8956fed766a959214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d113c1c89bf1b3c918036fb0b017d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782b9651de80df33fed6545900e972f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004dca0eca02a25bb580ddaa1a6e292217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841c1b16c2e381efb8605378a614bb5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6987699aab278d8b7178732e82e7ea2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16413f4e11e4e8b11fb1f3cc6ae3d55e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698992917a8ea6af4df5412d24832b18221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15acb2f2b5cf97e6dc55872894266ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c714d63d3dc1fd8e6affe1588a5b7c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7ed2217d2a8fb3a34c9a9fc1f7619224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbc093e39bb5d463f8582f1310e212225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb8ca98bc3051d66d5d04a27f560a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd1ca90ae4ef09e88e4983f4685524227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7e9f145ce7d12aed60bf2c1de4de3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e697dd88075e7d167f281f3849255229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b46cae0f89996528bb00652d3ccfc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771714502363af1b7f7c00e750846f73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc87c9ef3081750a16ac4708aa2fc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfddec681e6f61e46b03101b9595cbd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b488a475959955ed6f47409cf09604234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e2c736fb91a0b71276ddb7b66d03c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d7d78b342fc5fe7c51c1994ddc65b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3569a91ef3df042ba74ea8cfe839fb9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b673245de7b2dc723440b78061d0298238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823277b497f88ad2d13fc898159a3e43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978de8055132dbc75d65889c88bd2e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f000585bdf4312b5831e434916de651241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68878304308c4b87605f1f01212c3e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0244f8d7e03f100a69130bc8fcec3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfd564d01be920a721b0df718bd745244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ceda2d8da839bc880c8a55665084d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3a446b5da61b7126b0554ff23ffc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c8aa54a7d955fc8b7c066bf091c38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de878d2b953c7aeac8574bc9b063ea1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58674ac93ebd6673e8a65bb11ad0429c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc3704394d2b0569f3e3e58b10d59c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fde6151c8cdfe31afd74f68238622251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf818c3a4289c995eab0e16c046b4c58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c90f5cbdaabce5064313aeaafb9f2d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47a3c8a21dc548e7818acc8c93848c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab2ed6b17170efca2ac7ab3702961f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9df8a114d803db9adc0399cd3d6d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be907a2bfe79b872df336e0277817940257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdc0290987cbc8893ea24dfda35b4a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6004bf43f542e909090b57002321fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829e1118c6bd4b0e233a0d3820c4500260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaffdcedb0a8058f9f2d74bf93b154261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d59f42e59ab96c05b9f4b4ab24bcd6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783960e4e884a4e44c57e50fd0a8d0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad249f4e87d72eb490e1b6d141099c44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b037a923863fe2f5444905bf6443913265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdb577ecb54fbb17273dd6a4a322db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc860d80c611f68f49b4c1fc4f5eb0a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e54dfdcb88f185eb0751dc766926e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938b36df1364611fcc749394bde2b17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb594e56d553dc60094a38c6b31d707a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150fd244fc959fedea4c2b06c2b4a56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831f6fa575c9a993f37c5486db54581272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a111706ffa13d88511a856b6ebf014273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8be24ba19d4049f5baa10b60da9b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a183c50cc3fd619efcd7a05a2f16b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5f490249491d9f31edcddd87becf3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9197938be78d81b2ff2e3a7324616277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe0e2f77c350f242d8f7162995127e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66382944d696e73485c5a7f1e6c1edf5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05203e676388e4955c0f127d07065e33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911c4387229f4d71ae0146a55115fb9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c07fd635b2d370a743e17f09210b11282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c807163aee4fc568deddd0b4e6bf5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc62b937ffee8f35d88fa691bdaa9ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4641c1949b59073111397b959f772b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a1dcecfaefd5f127ebb82da36edfc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a040db6269afecc20003cd726ab087d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d82b1a63a31998f58f951a67c7546f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a49079f2687a9c235f872c3362c20289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233573fb8142efd097b99f2eafdd6d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb43a5bd5941e073762bffc8ed2c30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acef4bae7fb84722cc086b1a997f112292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c8ff3317f301de14bce4968666841293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9bf8ec0c81ff4c27ac46b1eecd21a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c4ef76cc7be63e25d25028eb21a77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92d7e536c49579bd126e610877d9a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f83cb1ee215d01ba78c35deb8cd96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16d2e23db6e030fcf9cabdb7ce7f9e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9684c45621b541c0d93035b10fe9686299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb793ef8c0afa1d32a3e34dd054513300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35239d224b3dc2ba630e1f973a946f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7166d6bb208d7a3cb40cc173c8692302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013e575aadd883ae2e41730043f14a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0cb367622a7841e80577679f1f55c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7323aef7172b1f31b48c282b1e42d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9024513c7ce6984abef3a36dcf5663306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521c203a5ef4f870527895ad9d67d09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a922943f14c172eae0cb23acd64f0d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98792c7cced282f2ffe9827175c15a47309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795da7488fd645cf89f06d2b8085351310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c7771ca320da74f8cbda15f5f74a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e270ac66d07614e603799fe4b7da81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806a78c50634310e717e08f52ce99d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d29345a4c33c1305be6f9352a3a2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be861819ea59427007cbd871650b95e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e08e3f75b38beb0e1d7bb0bfa174f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34a9046199fc290c81c590bf5db549317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286712e6fb993173cb912de2223a7d5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a87c9cf95fde2c32b2a46231aa67d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70584f79c55826d6f753485140af560a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241adc2cb84d38161ec14089f5eb58b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85027fa24394241c147025d592a518322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b52c7402b0c54a23ae700b1dcfa744323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24586fb1ca8789e91ae61c6adf053eaf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d98a31e973ea6220f6f3fd0cdd537325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2df9aa788f14ecbfa608b4d44b257c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0e7a9308569b3f8a3582730511244327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c6b23ead05db78044e7bc7a04ad10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d235b7f9b36a09292c0740c48767b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff1f2bbd8716f8e4ac4e44229a2a53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367e83173f7c074d2cd48626d2842d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec365ae1e8ee0270de46a4f7382054c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f62314018a8f9f403356d05a36237333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db4e0c965b8708f150f16a699e0d36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf803c8ce7b0338734d555dffc88ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4c525ebea16df42b5455c1c5fcc24336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad6bd8a37123221f3dbbf95b143e3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c49149cf649383f028cd86705f31e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b12a4033d5360f025f87464adcea45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a94722d2973824bad1a7da70fd823340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b80dd9a910d5bf7dffa6f0b77e3248341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf135c00d0f38f89c097d55fdeb6d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea212dc10527b8f6a8d1a4d42c07b9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a582ffd8ddbf1bba005bf812ab650344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615152afdb0c5abc0c1465f6a3f14c7e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193da4d0a4d0f630ba77093a983b4cdc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b3b8afe3e8f787f6913a3f16dc3d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033392e79fb026dea851e24a21cd20aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33435e75b7fa8ba2f1504db4155652f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bebc843c8e565c257704270d5b8fb6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cdb6fb96aadb3f832319816e9bc90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222788e959d3c690ffa4ef464148fd7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060d027dffaaf6fa1e625ab79904f7c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011a2acb15fffc57e2a2e987b1b0240354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d75fe7d56aba40a0e357e2b4e9b105355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ccea17c7702137f8e2ac3710472a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45391b63aa0a3ce549b632d71825d06b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f6f478685d5dfc4e055da4774f446358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cd02347fa5689da9a8c86c6b36632359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cd5a64e9d07d315b56fb200b2cb10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45f270f5cd474f4e2b6eb33f33d43d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98909ab7443dd267ee2da2e7f0d0ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a975e5a13dfd08f07cfe8f179098f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ac91a9b0b80b816b352dcbc7e3a6f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917531421eae207f8e0fbcc844e93ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e568aef1f5e110ecdc399f196331487366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c0d4e3d8e52775a4d68a495bcd7b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bbc5ebd3255f94aa73ce633a86e21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe617b9ae6008ff6336087a309b180369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e3982fcbbb69094120fa7c0a9bf34370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e46602a5f0fe30a1ea2561244105c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce4a2991c09a880dffc2563a053694372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8919ff4d75f40fe62f85d2e3889eec2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca4df70ab389925147493ffa73a805374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce5c6765d7958d57d07254bff3f3b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589fc5843706bb3a6ead85c5eaff2bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777e7484f084b3ce03613b4075ceb43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8f79f6daef3d6188bcebdfb1f8e20378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac4d241429e4d255970784a57d5a87379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01810a60f17660215b9dee9f5b604bb0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d80ea5dfd7e62fa9751a9b2163477b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fc687e4b9d31f9b6de8423955d3e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566d032aca150e5bce00e23885d7ca3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218942fb66e8838bdfe1e2c3c7163b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34649635897978c9472cd7408e3531385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fac374d1d18cb7aa1791064747073a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1847f734bcd34685367cf0ce1fce1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbafae544bf29d250100c2ce4249bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbae903e45d18f0a3463ce2d40b387389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51f1828b07541de9925a78cb80fa72390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ae5dd53cd8bd650e4edaafad44a9b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e90979c4c27d1510caba156bb519d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e411c0251d62a1aca74694688e98a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dcdac05c3e0ecb4548c2533dc2547394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952495f3b5c7955b0cef0fdb3afb720395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125071b1ea114419b2495514ad86db32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41029c5e3bda3da7943708e61de923a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80340a53252344a20bc92239fd6e14398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095af9b7bbdb20a3f43b86ef3e2717d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae2e753b4598d77d080c96202681f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221919e619255ea89f65f88f232f5e66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ee80ae0443c4085deb5804e6c8cea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76c442be432984e9a3e567c1ee8f71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54ccda76fb6e4b357b7fcebc455b01404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209317a34c54e21e62d6a89fd2608c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b118bb01535a844288751ffe68d56bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd47282f9f4a18e1092cb66da44409407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47526676e6cb182ce144ec700618707a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f84b461594b5b72b4c0e541f9d3ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c78fd81422f3250ef4409f1250f84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249d90fa576bea319bea33d170d2c11411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d29b285af863d5b55493f53bee146412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4b2d346eda647edb2260c1e85984d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d6f6eabf88eeb644d2121fc66227c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f870a4dd36b45e983539f810c24d3fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18f5694f4dbd696aee8a8399748653416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245079da60fc51065e51477151d5460a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678e4cc15f673e36f7f6a16a8adcdce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049c9ce2c1d79024dbe3f1be7044c34419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74b6e95accfbad2c62993d7dfe25bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971c27f4e9d768ab1e98d52eb8ab873421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e77c7d5004e36beccdb767a7a3b4f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b3bf2bf0358cd31245f009b0e1a8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a2664a4cadd1a6539a45f2cb56e5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be7f61729946b1edfe7969cf8d34ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01942890b1e12e66229589ef3324accc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36691c140fe574546fb7818e5dbe7e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6507a1ac760d3679adc2ded8e369ed8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a7d4819754a637c1db1724b642d67429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e9b6f2f113beb696207f5ff7f0aeb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ba4658bd2ee43b466ee0bb570ddad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b1d7ce5b365b6b84cc5ac0c26d336432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689852f1de16efe8618199378aeabeb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277689dcfd9129ed68bb82e4c0377e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c36f29ea921210c5055ebb1059df8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf860a6bf04c80b88d91735b0c27c4c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9238d30e3b22339c90f792dd282fa60437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d6000a54ca17141d03e087b39fd26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6a8ce313f1bdd919deb0549a71957439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5952dc85226af3814c18323b466a8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ba35124cdcf1c0ccefcdd17477f68441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f801c895694aa333da28b30b3a687a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09a8c6510fada30c2e8756b9bfe4f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b81e29422215b984545542b29dd55444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae6f4e84ce90e8e281d4a38a642341445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e8339eaf25b27010ad36b3636dc95446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1d007ab72a1d5eac1ee5960609743447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0bcfb1151e1990e1a6f19f8c3256a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7559cd92ad2c37f5286d64dd93d85d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83079318c3964c4613a3e1d4d944a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafca94bbe85197aa52c6f72eedc5b60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c24d120e4c080e5c0656ec446e364452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd080d96b7adca20be0e64aabe820be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cde5aa38c6297cebdfd372037c284454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32517a92c314910e771b4f4745fc1cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef71b644d723a0770eb48c8739feb97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b7198fa65d0220217c624141c1231457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078276b69e417329d1b909f7eaedb41458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22506f183cadf30edee9b140257a9ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f206898c110acbff935d0b98dff127460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b02cba492919bc3c4689193273df39461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45146c5b1def7019426e71a59dccd81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ed5309b69803f46813c2b679762f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0e97ce31574eed0ca1ddfa3a66073464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14899856075a7021026cdd9db7fb09a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79a4e6bc15fdc69a826c3b2528c15f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd173d063371e02f5f2b89c6c9aaf3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b7de6b1a77141440e2dfed50f67c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0cc5356ec8d4e17e080c31c506597469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c02ef1ef8ecfa4e7bda023cb4b149470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e024f50e788d95dc71e8b02e4b5637471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294f2e8ca4af034156e7842f28853a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd5278cc876546ebd72aa79da8da38473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96728385efb45e8d33deeb963891d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507be0d0e7918cb6e0c6ed3964575cc3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677a9356e19cf35c5c59f8172cc44ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf9e3f313fd3d70dec73d0bdfe3e95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17272dc1b38dfb62b9ceff9cf154443478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11a62cd65ac425c977b9a7b8e9c023479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985470424546d8142c3d9db8586739d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d53fcd8c8fd66c48a178746b724420481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07631a1ce79d122b01952cb6b3919fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225e82ad05856d592e298a76554630d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74278cd5667d225f5f66f2d89b30ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07fb8ea7bb6dfda0d9de52d9eefbf4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491370fcdf6b6f256a0063dac56a0e7e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c61ef89c2b914f28db076576471c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5976400b58a3de74a9e29d5325881488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9f1209564b4863daf851921dd4623489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c052bda6edb4ec501272b0f9a2632c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978b42034efd9b2db1e41df91d49698491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708343036e993125eb32e482982bdea8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830da91f28cb51ffa357ba4e820dc402493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5f3429021a1fd4b6921e30ff20719494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a57757e91d3b696eb104cf347f1fbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc3083a5268e350fe8c19581c196d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bff02fff306d92c4a1c902478f214497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87cba2c956398e07c72bbfe3ae0235498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346ba1fc98bbad9aee110fc5d7adabd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905e23bccda76ee51a3ef2416c98072500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1bb0a432a8cd29cb8ad379613dc9e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3ddc5e670f810a52380ce6052ecb1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e5037a2ee2b905c90221740fa8018503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9ee02bd8d8fec53f6bffe4844fc54504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31cb2d200d87044db9feaa9fa21b63505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bd71f0b27cb2f47428d7e34e1d8d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d76beac7b6c8aeb294ea12c862427d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8785ec7f2a778f5b7cbc3af8701dbe4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67537e5c1bb7c13508a371848d0bfdcf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45967c596bf0a8b80b678f1f1ded84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eff1c201a6491d9fada18c719a1df7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7c01d9b843fe8cb4fe2b7fdea7a0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41b3ead71b03a080730bb646e92f02513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e785adf3783a39858d02f7dba766f35514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a7765cc2fb7cfc8c41af939b6a0ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26577e437652ed7642c524ad4c29679c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdcd391cd98da463c35313d28d17d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81b40e60e169ce3d943a5c8634fa2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c6eea460f5e68403cef1f09aa308c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d2bd7f87db5ab09dccf8204c4de18520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2ae7a2f5f286c4d6b7c4ebce2e449521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42a30067540096bf790ef6d22f4c89522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05627a29e6612e91703f48cde26eb69f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9be2f9c1d0e4d2ab5724eaf829df61524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c99e298543f9a77593cfcddb2740ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41444a697834044349c85763b64e7b0a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cd11454e7f039e39f2c310bf15cfa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd71b2184c16febb85f822c88390d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3d01f31756a011091aa61d7c160c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e85cc74997c876f3f040365e1d2f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884077dec7a287643e0cbf014737eaf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacced410aa6c8ea6dbfd3826cd4b31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b68b1e654a87777d36e56ecf62334533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2862fd4f4a985029dcc6e65f8d754d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35692efefe37ad6e9d73b3681b37a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69419388b4cff3e7ffb267d83760e5e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa3455325acc5985d7f8e5ba3c6d7b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e70d4caf37e3cbb3beff67e5f5e514538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b15dacf3ba6af8c1b6f2fb4b58a5c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b3f5903575041b620031613efd88f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86cc7e18aaab48e499e34b3064d157541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5d52aa7b5bd09fc950fcb8b5c151c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c536802cf19ec96446d857923e5e3fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342aedc36039b4e4aa14d588d1f963db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c57488d15faf2cc8534baec09675fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428719c26b7d34bccaf5e27a169ea35546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffb72dd952f5efc0a5517627233602547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07249dbc9bbee653667c617cd6c8b631548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0428d2c08088c9cf8b9f38cbdcb8863549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc90e19eb7e2d27217c788ee21bcfa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843364be60cce4f9123438e734efd91551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb456f8ee243e4192805701f00f0acd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d0748455d24780ab321023fce3733553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ca87f31f047897596ed0f0494ba0c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8e1b9226aa0e8014728bb79060412555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d394a9c8e9b4c737bebae071be0dca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c618c2b09810af9d5fbaec536810648557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b82b7fa7818e772c47f617a302201c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447920ad21397ae10495ff38ec98129559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38883c2109a65210ea4f4c82518d07c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d60d0220d26f8b7354c265661730f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729614c679c578863e0827958d6dba19562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7bd0c814ca726dd42628187f50458563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf24b4aea46cb281eb02af086d4cf01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c40ca4787991ee8ed05402644f3f58565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78d620316268e96942e4407681e31b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca478ac17d31b2780bf11087789f730567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d60394ce0400d71d3cdf2d0b1ef8e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8027c8bf92536a3d66627f60ecfa4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028ca0b2ac48de82197b9af5c6ba544570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad72b70091aaf2505ca46b1f78a8d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e576f5ca21e82f58d70b911c317903572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fadae4b66c67648ab2039280a9489573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc62be5f306bd1a23a010dae31c7dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0084989755c4307388933ee6c559061575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911afba943c5305fcd49dfe716a388a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37c9add1e425277ee6a38cd03476a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522ba18b66abef16bdad2747164ebaa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda19a260bb593077c22fef284529ad0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79963c99e4d2d7eee121142f1a300520580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0f079af42bd0fbb04c1a1880fb488581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f5322062fa8c66d8f25ccdc487f24582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57b1a0858452ff1570712c99819241583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34712b5cbac6b21cdf5ce836c968d481584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10a1e6062e6ff37267f2804b7fcb2b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece91a74cfa2f043577b0178c45ed72586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c32d570fde06e7cdded0e0e80644ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e90930dbfd79a09d8a327c9177e7e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682328af701e5b37174b40020d12185589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95df9b2b94fe8e89a90d2b76f62c37e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540b1d52c28e4fc34655a9495b96411591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63bc8f13356d2327d787019f67775d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5f94befc9762b169626cea5ae47f9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c3b7438fb63848b79032eb9f02ead594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4b7d254f77e484d49e82a69c6a1b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037aadec0a55f5c704acfa22608fe6c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83ef04a7db25058507e69465d562f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004980fab3a37d61caa471aa9f1452b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026912acd4b183ace669d321e61eab4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf2b8a53ac367245a4fadeb011f89a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b535658bd8c2057b3812cdfa86978601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71fac75da2bf0f05489b9efc7b9f4f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48cc022d7a3de08f1ae844b98c1868603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e3b11def55be58890f097f1fb1ee3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442af3e5a3ce536ac426ce3cdcfbbe50605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1681317a0f94c967bed8e2871f203c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f376ab2be91e89ace144ac911041f8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da953a3f12fb9517e124d949d7c87700608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a59eb147b0f305a4696423e4ea1d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18ef80ca6c99b600a1f6e1e69e6f20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301783b0694e31309cf2b64f718945f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3d0e57f02cefd6025787bb774b0c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50318dfbd9d3cd8f952824989d809e09613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af307b8882c1b5f95ea3b42da2ad7c0b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c840538b85a017b525286e9bb60634a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181897cecd477edb72220b0a7cc58577616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b452a3c0f422d023f29ff08790002a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7de571241860e2e8acc2e53c59c9d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323588a303f2f0d9f0ac4b9c6eeac65619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee954b9eb20801cbef9b8fe936d6093e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc5804f6a6a33c5da3f6ed58e82304621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0efb60e7f13351511bd2e881c7e2d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c780094193bb89e250a24547f16f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf9a597ef95b928b9094a4446f59d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875ea3d69bca13a32f8156e118fa857625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f28e4f8840e6f5359827a125a7797626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0e2d8939b88cec5b388f0f95197ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67549c5d2bfc88f218ffae379eda75ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33e569f868ac40e6a8026cc61235bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55e95e226349b07a9d8051739831e4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb3f51c4ec8ce6740d64be5c38333e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be5f0b6a31336c10617f6ccf1a7773632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118911f56492f90c19b1dc4c4896556f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270642fbeff6be9923b42c711a0c951634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef586cfeda1a83860dda8833a1e97910635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff8f525ad39134895dd3dc5fa4f547636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029de42b62b242a3de70b687a09b186637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09014b1c3264e66490572a2074cee5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed970ad8f646c6fde7dd9f5fece519e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598422decfce328b150264e48ba53e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2771f4f608a2fb5574a465f5efca5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b4459d4c87bf899415f6a6c904a4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af39786194fdca5be206e74cd285edc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c876c0e8eeff6dc34953fe94c8d74644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb767f00f4a42d91efe4211aab9a49a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163d03c448e39ec472a2847c9b76e7b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd78fa37ee6c8640fdf5ce16fb9270647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acbd4d6751ec07b35cb9a154c75ab6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac4b696eefa6a8c554d0ef6dd1bfde649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b1ad719e4f191a23fb28a9cc1784d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210f9a506b6750e9f70abadeb979e98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42398243ea9be5176714cdef56850d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8a6332f2fc0b0106ccb29e397f8b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4089694e7942fdfd06b598f5cdc7c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98fd4f26b2530c8ff74ac175b93a48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3830df3979b570d3a79d256bbfa2ea0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90203dc6b00dcb0ba9b10ae478eb6bec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddca42bbca3d0e759d94db0d7b6492658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd186d571b66b947812e6bb9a2244cc6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd78aca41c1070cb3379faf66006d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c5f35ff2a236aab9684fd4c2f8809661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba5eef3e28ee6bed69f4fba76da90e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fc9788f826a215d1c66620205abd7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fc97018056442847344be1e3b94ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a571b512c22aeeb42e6ebd29bec0b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ee82336f9e8994718548d8fe07015666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ded5ecb1a1b58311cd7c14b0f7685667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18177de09afd85605bba2f8b7052cc8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da150d0cf060e1691aafcc87bdc83592669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc9949fc4d9701e097f2347e9a9089670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bbe93b6cf40182f31c7581c0f8868671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49405740b3a3f1a1041a1ae9574cfd5d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac034ab62c07f535f79515283ce69d7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f56d6405344a520b5b2d740138b9b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec6e15df730e2f0e053861a425d555675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86974315c2b8e56e27fd146c01b590f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ddb541d1250697506035406db34bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac490ee46b8c2f26d4c3e4513a4b448678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e52bbe0f1acd7d89a5fea9c6747b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f97165c1f5d7bc9187252bdfdfd263680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658041aeea18aa2f37ba7e3befa45da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97b9f817ae691e5c504da9fcf073af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c1fdb45fc23dccd94c96505e87399683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f0e9e83807992925afee94e9d3fd6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a95db112deac035ee2b8e84abba77685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be1a5e405ad08f4cb521547e66b865686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1d3292773ed8f94b7e8b6f0931c72687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20702e5d13ad0319b81fa086a258c95688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280a3246fbcd3a2b111e427757fd8c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ac3ef52f30bedc50c07906005dba8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6f4ca18d9d4bc65e8f649c9807b5b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1285f7a494a66a2d09aca4010bf107692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c265e7b63d31b26f4a0f7d78afe31eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcce18ae5920967b6a2d680e3b81279694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb353e131279f0fd49f4659ce75ae0c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff9f89f32e3dd64a15947367326d50696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16168493be82271bb3baf3be29605879697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc42836e8b9375b8bdd8ba3a2d95321698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867225de70bbfde1bca72d1b269c8a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78931e85f716e752ef006b208648acc2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebbed6ea42cd06c365a89ad78f3a17701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111f2405ee838262d88cbc79d979e66702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c90a8ea33a76ff138143babd26d7be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d473edf7d178da390f16f243a5827704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e5287d2462d08795caed9366c3dfb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d34dbc393e2920efeb65b8b02ccf5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c953c79926422845b2d073a9cbae5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d3e83d6e1ab0258d286355f52efb7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440cab4e6e077e05679aecf0fb815d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5a45ba3edc8835e90b783e07229a6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc6b38a97961e06cb7cee7225de6ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf24093a46c21128fb9630aae09ec56712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c743426f61d11c63d36fa4c320e78713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a920507dbbee00f2e4356f467ca34714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80333976923aa47de58f2d7fcdc776de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cda410c84ac5c35371ea0c3ca33f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9555d56a43b10f04e02e9d73412d401717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbec81ba301e63713cba69c7384e8c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35ae7a148617cb9415d6f4329d8a1c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558ac30635f3b144efcd561d9076a4c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34612542439c8a8d44e7547db8f3016c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11433bc10c64a6ec26c507ec2c7d0455722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5ccd8e57d8a20b871873a7df9cc09723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bf77161346dd03b41b4de8d077d82724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881c31823cd8cc2212a5427566d3e22725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b68e6670a04bc86e246094c69f923726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37ec893a4369c83887a3b6e04e110b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a907d56dd1a9d34944eb60217c22f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30f0a359788da9d1be684fbd14f3d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556a071705b64fb5c04a5376b05b2cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd78a58a38564e1dfc7eb2fe081224c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3538175b6dd53ba27e152919bf85e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568eb3076f6fc0edbf4017b6f803709733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6a94d0483b104743f1b9d0df05037734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fdb0cc59ad9c046ea5597dfb89582735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190dc3ede2b73dd5a49749cb722b7e1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486633367fe109bbd04bc00f71bb8b5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0edbe5e0b923d76db396e2fda84ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907e28a32bce43f19af1a7b9cdab1b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d57e46609e1006b8127c554d934507740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002052894524e532ae6456f061b08a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb262e97e1a11d8ee3f7d1e7b07e3fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26074f92fdf100261056a3c02938d738743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e20ee311a0ea98903175045615ff0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6889db12d393a4593cca6da90c98b5a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89088bc70be32d721f0846416928c21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff5fc25d2c1f237ac7e6629eaba5fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc56b0f01fb7abb2e991a1c79eb708748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93759c8e0a96cb4331cc2b36c8042c60749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab8490b87d1e2ef442df58d964e9b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b32ad59615771abf1f3f2789b1201751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a62d5d32a9d40f5db3fcc0641a23c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e165a47cc75a470b19d049a49da38753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433448e48956207cc422f1756992957b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc6da53feb44430327957601f1a8c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaecf212cb6171242998ba874a41ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd3b5fe121ba2371a5c423d2abc224757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e382046175459fb96d3ece5c24917ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c5a6eec7332b5a9fc9f2298b12e69759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166b66ee941fc60f6f253c15b432bdf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d439264d6019141e8e4c6c8086e18742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68cf8459edb29edd41c1f0eefec8133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a04daccc13e72bf6f8cfc80a9d6a474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88c91c09f5a3af261d597f4808382b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afb1d320168d5b92e8c41b58f0a0fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0b08e697e6e2b611d94dc2884bf197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d06056f581ded57cf807d50e98d6458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce114694aa8ecfe7f926efd28c091a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2653630d0f197e8f4d2f14dfe12ce5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcb909ab5b3f964190ad2bd5d914a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23bdb4fe15b4ac4fa7106d37b46f2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6f6b6bcd02ce57f271cea40049c3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc398adf4fc936df2b9cbffe9dacd65214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4dbbe634b5df8da6d92bc2ad3dd4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed7afba6e565e754a73b6e83669ef816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280c2c5b64d13e0331a74c6b15f0afa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce220cf1de41b5c7a02e025fc14f39f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7479bbcfedc30bd183465fc0c083d8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5bfa942900e0a93f4a3de1e8cf10d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93207b8277dc82582862a7bcbde84cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e0dddc619151b1760d3bf76b0d63922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b54d4c1ee038b8385e6eedef4d22423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4a7dd3b842d6a4fb0b4a8017b099d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74b3528029c0c83a28e507d3d2b3f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0b8fb82e0d743c57b2208a8b390a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d279242adf0ec14b952d943e26875127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485515cb21acfb50796b0cd84d50e9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01054f5af78375ae5433454232dcd2a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc7f55186ee26ffe5d272690df350d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318969325e9cff6e8a1ccaa30643e87731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823b6ef696c11dd20c1f5a13387d4f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25d94805cb3961a735879bb57a804b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4b3d40f0a9b4982d2a90b736e764434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1230accdf3d65b3305c524b0ef2ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36c1739d5ffe1a8906c71218f3394536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bf915a2c668bddced351a3fd2661b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85224c6505ec8b52877ee94796b2522638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79282479ddbec03c544207bea968070b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5a649ff644ed466a34b9ede63f0f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd59f47196b18fcb1be83a6f0e85a1541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7b9770d98ce3ab0d12e9593c0463f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6423125efa41efdbcda42a02ce303a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a913266baca3b03977f1ed3f69f11ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbf0d0b6b02688084d4d1b969f533745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8b047fe26435bb42bb0c3212b57dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e73b1663aeedcfc720383ec10ed68e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bb9dabf8ae88329be346bd8f6bea748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17353648d6dc6e2969516f8aeaca087a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca183ad537893df8c95b9c3dbc1f1c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d064b484fba94c96ee26db96ecd40951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f9c426f4d2e35d35937963ef0248852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1395f454a412f60f30941b6e55452c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f15af072c059e3bd083fb331bd10a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5124ab1e75fbc3c2da1c1b1145a4c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96424622d6da7fce6bbae504265c51d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542983a491ff1a5fbe9579259711e4c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243cdd934d1bcae0ffd79432d3bbac158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17b1fbe5f1ddf5f0fc90dcf9c99ba159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c316f266a69b4c81bcbe1a45f45875e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca782b359d5d9f1e9ea108187d9a30461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb9db8fd5f69ef4646ab7687eb934662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f754ad1b9957a5646b63de4a8883563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850623f78c9be678aa8292b96afdf59a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc56930d3559477ab5ff79a91ebf49065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7890027a1a2409a8a0d6d36f7cc9b3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5875827107d7025b82bce9beb657d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b87a59c624a479b3eac11680deed7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df71b0d800eebe6f5f4b95772a611969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a0cf8e805f0e19b1670c8117fbf3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785bd81f3c6388bb995aa3f5dd87b3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536762c6ed4c5cb2a5e5f9a8b8114a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd0df26d807adf429472f69fc68b0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50beeea3483cc5b75bd09b6d671e628374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b047e6ed7da5c5b4ca44b1d3691e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f95a72ad40b9f659f8f3644b6baad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaae125f0061e34a9ccf3294dcf95c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe67c7a99a84ff89479bded181fbf578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b0545e4503b02ff8822920a68390179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81d59c58128cd9d7d26f270f3138f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546c45f0f90f7c1ae73af3de1a8ef2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4550f1f8ab1fab1ce8491f18a1e5282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ac9e66593eba49a4ef18f79215b4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291101ba21dc0d6a3798e1fd030c16884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562ee3018ed95252630cdead911d32285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c645e5676ce1cc1fd043b7e6521eea386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409790be4aa19b0b55b8f6508fca135487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d2704de47ef6dec20e06f2ef7fef488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1051957beebafd6de728b288aad77589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cf07624e06eafc8126d57b8ea05a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12512d37c105b5f75d33087860d73edd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3808091210de2aaee3a84e991cb01192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f681e2c4e6656d7d2e62a91c1fbc693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8947e476c72825df889620439145094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc6a8c9532dc0ea1fb9bbdac4eb3c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3f21df53f75c67bd1874b746c8d3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b175fd7484702636a0dd2e44ccf3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bc00e46f7b7e6628c2a108f8e05a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1ed42316a179647735a7c34237e0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75fb064101d3a916a804f627218149100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10c1d80bcf08b48df30242a38d2742101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de27492beba8530731f5a483e28894102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153abe9836c5ddd4d7226ab3b9dee3bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57797a176a146b1bef22401b498296e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909cd13026c7875fa8906ac4b6eb4c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396723481fcb056bd6a66ad8b08b7792106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2fd923f1f6d2a18f47e9b9e0d23a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabde21bb80907b08df149d4bc62d71d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951dee48923d12c6640b318c0ba9b33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8c3b912bb7cefb5631b9bbe32c0e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d546fcc0378314be210731c7d6575e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eecee335ab5be3012190a5420e57e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3d8e7d0e28690eeb67bf52de9ea79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3e81a5b27c45e07976fce4bdec1b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4086f32d8bc5604a1f048f3791a41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b100bbe5faae81077ecd37fa41a9a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ad10ad3e91a39204f2b95be9b142d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b954616310f89a1af416e01ddfd921118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbd7a12d13a35ef58ca2d91e295410119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e721164510f856dd6f6e2d80571b321120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d1a0eeec3b896aa9ffc7931058e60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6abb9b17af96756aa893c4ba7fed9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afddcb2d37b9f2c039aa00bf73e8a56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d259dc65c2256a04fd4fd52aa5d07bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a6f751407535ffccbfdc553293343125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce164ef24015ee602da11bf08e44bfe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b948265bed30b2e5db3f9ed2938450127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d48df5a3f7e0ded172beabdf5f695128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c6352b991a012d26d0e24334ba9ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab78ae62dcd1a8349c39bfa07ad7632130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8ca5ba2e2022bea909a45ccc68323131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35f91ddf2b2ab567a46f000552158d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e9b3a4de7c8b442800da976ebc333133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696222b9233f04c145aa77540a77cfc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a564c64424932117cc0b2275528d213135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06348f3a85ce8317f9830c044b88741e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01223b472443259587d95d06448e0cad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000e7d06178a632460b6f18d7327790138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e1c708c3dd6aab656b2dffbc707a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75650e319eed163459e1109c75d40e84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b44bd382427ca3f98d93aaddc52b4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4c79e0b0712383e6613ba829dafb3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf50c41c143f3f84e23d1f4d93336a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376c101620189ee2bd98b9b277ab909144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdf083b654e1f605bcb93458ac1d7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81d7890396963bce49be9a81da8c76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c77eaf00f2d8f782e699e73c4aef8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5456083a2c09bf6e897b93cd93bcaff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ada9dc58d1a3deedb90cb0b943ec1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad227018ddfcf2eea563680ad68932eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372f1a49b630d5a286537bba7931e87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e7ff8633f67c1649949cab490ad92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91209f5b3f39be6c45f4977ddb7c8e4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f0d5ed7bbe56c8b5317e3f283bccf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326f5abe9a839a43bcf1630e7763a6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d590661455de7461aa9e9e2fa21ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724de4f4847ba65b34d9db04b074d1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08c37d2c81601d9067a7f13cf6d7d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb2da998a8ba3a3cc0f07110516eb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4aecabd968c0fad8feb78304189b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ed23551557287f371d6f3a0feb4d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ee08f7fbdb29bfc098bb0db82d5de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c716152b4d8fb8b0447158a08c72d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6b575100a8ed8f77ad4dc11f87284164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd065abef6ce1acb3f2749bb469d7cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21590403f6175282cef29416e43ff279166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25530f8f7346310303215a2a6ceb75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89480d84f90d24e167370ddd2f9ea502168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42c1f1a09087ca81c26cf7f077e059169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c370e41a5762e80b54a9be0a2ef20a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ce5bc7610979e82920be42cd03f50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dd4c8f73b4f4fec84b5013c4b0cf8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08b24554d9989d58c449be89db69f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161440f1ab907ebbd9be858f9185521174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd0068ad869d8eb6f0d6fb6ddb2a34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b5c1c83ece51125aecba919e40d43176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735128149455909f2ba975ed0af9d04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be677714da4a4ad8ab1f89052e6c0c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c057c422aa4f72255a5019052f8d8f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eda3ba89e0a6daf54b2ff1ae389b46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6313c99f77d78ce6bdc7c037ea629c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11821ccfbdd784d3a994582be3853e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352030ac8cd7353e6853fd7036e6fc1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d1d997ff98d666ffd2b9f77350a49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072ad2c20b6739e59329f5d2d776820185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e0c298877e7eb047f75809f9d6d5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fe4d8b3c62b9c83b0c1b5cba5704a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a71520df0a3fcb6b9857b8018777de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fe0ec2698f9925b44ef81ecdc309f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96437c7e3ea96f06b34e9d199b80ac05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4240e7239146acb51f011627bfb69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b41efbe0aaf473c5c7b6476a6f321e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec5f423a26067fd537d18545d09875193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f9b5cafa48fd3908e5941b9c0af48194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830959dde6923c171bde32a8d96731c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7778fa286628ec041cd23fba914137b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdfe16ea31be8e4814201a7b0c3132197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dcd063674d0f5866ea1ae32105e57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b82e9d9d46b9e679cd369f7ed6c45199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87a32c97f1e1b5626cf44a5c5011aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10849afdf60ab6c3bd8dee15c0ed84d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5d481cb02fdec0164bf370e37e25d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b20e86e986795f9e0c4233a7d8d26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4c9799aa147202b05f90e4a2ead00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2930a2e2392efa846c97d2a76310f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d93853eb9ee657bd7b36d7769dc3a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b9f21a3c6e1b6a33b6be3dc890420207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03af14bc4a1dc8d7ef60f3c20399ef2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0885c559b5761e4a12545a64e2786209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a6734a811cc29bb71dcb2904cedfb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e4b43f3bf20d90f542d7b2b197d8c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8f1ceae72aaf4f997bb222092efb5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858af411fa2cf9d5fb8648b9cac49e97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb16208fea7810ae7819fd2bc95e18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c239d1c4935eb4315912d8083df63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051610d385e56b8e6bb4a259e4eef6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b257cc2cd3b6c6c64583bed489af2c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365141386aa2a2a2c6d81a8efef4721218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa287ee9769fe353f75df71f95ae7d09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7f4c0d563c45835c8a33a116296ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac822366423b443c7b08811b9ebd27b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808679001cb59da385656f791f5efe1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b38aeac3748b20dfc8397e2a00ec0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405b0b222ed8b39a9f12d01e08b54ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cf0ee1ed83c5b1858ef548d810922225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9ae1b5bc650b461da2cc5a008c318226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a26c68bf1a981c5a8d534feec5c088227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699328af2e79772d284c22773dd6809228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0629b81b1aa3190dc6aeaf65788b88d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f0e3b7a2005fdc6686d6b6a3a54dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48107be34187bb089ef547ebe514df5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403204c34b84859b6cfc13a2df7a240232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00e04ddaaec298b36d17bf105a037f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31ef36cc2cd4c736b3fa689746e995234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e115feae523d3c3dee45e6be493cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac2f1af90caa6ce61c462a870e6bdf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16233c9b94f847a463a776586739e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d947a4a5c0a767a27abe13c35b8f0d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7a85ba4c8b9712beeab398e472d50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975d512e9423e599fcf7272cbc3526f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35a27aede747e2f43373881fa9d7e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6840a363c73ce2c7a2cd3ab56e3f68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb8a9dba1387c67f5185a53a89a9e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135575a746ca0c9acd66baa69b6778c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d092153260ae1ca9fa949fe470bd3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7011a8b2bd8474eca0bd6c8dd2140c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c56b3738197c0bc9d80daeb479e1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d8806ba6ecefbdd4563e2b5f30f90248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291bc2cc871d1999cbf6de94b5e5a07249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fb47bc347b2eaaa4fb4249a01ea87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d743cdfff1506732beaf4fbf20510251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11d9d84f1f7ab3d27befad75d714d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7517a3de0947d171b1100175bd5fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804558c0647dee6f057b715b110c868e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cd96589550b979a0e27b50026dba3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebe833f335d97b0a229ac385bfc3e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b88aa4d079681a84c00478ce7108d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e34dd7406cf0f7f7ba37538cb58cb4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63807997e311b3a7d19fe907f219d3ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746df719ce1d50f700b8176bc012911a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93773d95bdc2fa73c09b7aeea85f021b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f1e36a893c35a9691b444571ab89c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8690f94582a31dd24521a555b812623263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de238fc02e4d376a6fd96b5b0744c32b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d138e456e2ee8ccf957f66544cab1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecaa4d2d6cf59aec1752f35bbdcf67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70c9c4efae4363d31dc7172653c362267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1006ad6c953095fa96596c52ef9f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7e7af43a1da6dbc8fb189d05743b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184c9671f299e9e6d93eeeea2285f94270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d1f0f630f7e9d3bbf364f9a2378db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3af2e623cb6c2d97e131ce0e12c69272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923aa32cab9a516a6d973b8f1466f88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6413a50ef7150d14b8a2d56f839b938274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01771c7519ec2100ecb06cf8f622ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a37e0562ac32f80a006b46c16365a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eaf3f90409f3561a8a7afa741a091277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2101d840cc32d8e926a4c98fee825c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f273971dbb55e6542a611b76ad2964279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bae06a74e2ebf3b2fd603c634700db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77344fdc414d1c9de1f3fcddbaedd23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf473f015797c24aca3c1013e671b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bd2a958d902e5a68e03898ac82725283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442485b113d246926092a9fee3d16a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158c4fe12b9895d305ab695678bfbfa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107753af47dedea395c29d998ccc50dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb30ffcffc27b97d6f612a7f21fa602287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6285b152971781f8b28ff38f85b83288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01798855af40fea757eace0a5b200ca3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3438f217f40c1131226c1c5dcf74f0c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c26b4bd6f4be5ad35638573719ca3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201470759b9c67f4ea083c2be052bd3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c4f8672dd2ebb6542752484b36a25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605205ca8ad95c84ac3fb7581e51fa6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061b9407228b4b20aabf3c7aa3e1268295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61ac650f4a8e22fac9f3953b6266f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376775a538b45aaf8bb35d691624552297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df854917bce3772a1260508e1eabe2aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e708ebf7702fbe580a4b44718f6b8e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bf277ca629f05368112c6b46da89c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40860f2b2b8b91e415b3599fdd99e0b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1df81ee9e336b2619abf87333e7d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d418cea039c396d91b92cac711e6af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b0b3d55af1766d59c7e89eaa71de3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4366a75506229573cde3745279789ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea51fec7d9c4fca1607c3ce295bbcf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405dd40c144831a82b522422f632aac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a39263bbb9152c0384b41fd5bbeda308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da4e1981e2af2d0a688b9690d689cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d49c57905ea3e7946ac5b2ac93ada310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1393e7591d1462adde57499822740311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7219e587820ab37e693cc7488766591312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82108a2a313a8d8d98f427b47037f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe717b6da63db5bf35606b4dbbc380314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966253ed831f65249d37e16ceabcfad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4f143b6163575c5de50b11fd4fcdb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6b0eab236aa723d834df3b2e5291d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba1f9114572fba4d396b2f5eb0d04a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c577dfde1e3811d37609ca319253c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cef00895b2ce2005568f1d8ec7b7d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352884359bd7d7faf4b6828778ee1bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bc4eeed91d494c40b4f0678e9f78e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4345c91ee6f27056152989e908ca6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3194d6fa273ad2099212d4ced334a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa93c0bf2048e7ec51848b6cdbc7dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f15eb4843ea29999f2f7f8ad31bda2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed841126700a72be64aa5b02a377bba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfc633314f2f747f80a20e812b187a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b03c9f5fc2f5ed16fbc363cd48c0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086160c5fdfc77faa2c7690cc4269b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5acbca08d1c71681a45d7f6dcd24e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40969818686b6e75265e711db9b81f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c36b8e644442b7c2c42d79943e765333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f08a6556f77ff01b4ae4a149eb01b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34299716d95a7147bed89c0b46f6585d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ca4226bf35b840de626fb0dbb6659336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56600ab5c689e6429114d84f4b14da8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623ccb4fa97a6f7bbd4fa64a92aa910338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a81ced11535cc458efb73dc9bfb767339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb4f5e6191310ffe84e04913446f02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0a380fb635cee159c8e9b8cc622f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3c8aaa56853cb55e47af6fd21523b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5008f9c2997f24cd48319e06bf8a11343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bfb137740fbb33e55d1188445f0ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b872f94830d403f9ed7934021b227c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3889fa8f23f2fc3417d06a0fe5f8b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc6c68f3ba9f0238950fd611c5dd67347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234374544237fefb537a6a557e7bbf6f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af4db5c877739e6dc25312e9574fd1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bc52a8676a086d22fb146a794f2dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6145c223fa717597cafe151862319351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d7179a64e59f4400bb28b9a460787352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc5a22c60e9ea7e1a8b02198640c68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cee7a730acc4015deb36d6c28789b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb748293ebf80adf1dffe30d8af68f02355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508f0c4439ae0d3f32142b78caad267356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ad051b9cf380e766eafb33aa09c06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb4cb7cd124c870f2e736cde3b5263358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a72325b03397f8f3ce0f4c1b5a9bff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc687722997dc01636f72b1f5ddda981360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324db065ed1be66ea4099f5f81c1799c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c238cc332d579d4f33ccc9faf815e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7fb098f0fdd06bf9bf12ed587b16c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd82c8908cb95f7f1628dd5a2d10724364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5db9221b59240c53e7b4feaba71db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abed6b2eefe971e8f591c6b7501209366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d8e491a1034e35ec4ed2260bdb868367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000701c1d3ee8fb9a78b9c18a520f11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9f59aa6c2100dde8fe76b8f90d948369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c76e3cb1a40547488a0cf56b2219b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56f20f5776a6b3d4ceb9adf5a9bd75371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22764820f0aa06c4af971bc26775859a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da10b964e5a73c1745c1bc60eec0634373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea708556f0605d8f214387a4237cd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aab50e5936d9e361a292b13f2d3600375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a07ce365efecad3758e08fd911e91376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffb528c831874853aa91689c9de516377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c5fabc45199f7b3933b91d928a5fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab521e798120f5408529b26ab3e5a79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae521308c5ce41f4e94b48138ef1f8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095984b50bc592675af7e40334df02d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc184344346769b5c71f7b752c84f0e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbf242211807f896c44e81981f4cc0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4ac068e7fe1ba73a3832e72f21419384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557c984f8eef877f80f934dd1a36921385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e199f73844eaaf159f3698e6cb8ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b989e4fd5c8add0e21bac750ce52917387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc4bbce1ac794dd19c0083364b8534388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9539674a29129621de76da31e04aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71eb436a162136587b30722fd84025c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828b844cf3311fb9e031c09ebefefdb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af299838cce829b8df5a57a46c9c1187392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dcdd3a794ac996fc5fedef17640ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcc58026091adf3ae0615d9d9abbf7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b4a0d131a017dff06918f5f51ce26395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f90cd0ffc69334322e78f38d83c448396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a15a78ccacf9c5e50b002646136820397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f0d2616259986596fe6637c56acd1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee7b239f8d4d5cf91b0a535abd78f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc0520efb277aa1fcc9d7b0319f29a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f2652c49eff30bbb8c87eed15f723401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b70bc668ed0cac33f65693fbe2fdd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224aafc51d95bf390dc5e3cf3e0ac75d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd90999f92ef50ca13dfcd503937d14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2b5fbc35dddf16f539c012ab4d90c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4742b54a4593a4733371fab8c0880f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b292473f0b4d9d5854c878c36b73e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc340895bdc88e06455e85f78a2fec8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e934ba24dfe40de4a593cde860da025409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48780242ad1028ae6fba5feade62678410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccec3451f275ba15ab45179edeb5e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bb4203efecf51fc58447434cb0a8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749182247caa773872a92f8eeda14cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79679fb23064213bc06658ed42fca4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e68a78b85f1b76e2bf7ee83a1bc35d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4336b84181871a34b346650c21506416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e0c6bee9c3fdede96c6ad0c2d1b62417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1ac9d1452033c52d7c55d81b02566418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370060280469ca914a7185a72d4cd80419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204706b08b70d11b7584595f8558a96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498cd80f71ba1340818617fcd6077f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29067325b37ae19b40161652080061422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ba9b5622c7fae09aa5f85e261d1df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64c8a9d33129780459d07461d91018424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46597b239c4060139e87e3bd9fb4d33b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf9bc40873ae1f14789c2c8ba30fa9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016e0a2bc81772895ab4fa046ac0fea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1691b9b4abacd22e0a4bdd55025780428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680aa96281652d24349766f164fdf0c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de50d61f2085070add466ea98935263430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953d2a6b35ec035eda848005e6e399a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a2b6670f80a6b707cfd9bff53f176432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0752c993c9f68e38942e53b32d54015433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcdceab8e2c69b79e94a840fd0caef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192d9a63b54000da71fcff0613fa641435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb8e1dd86aebe86f67164e567fc953436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa0d459b07ec43d216bed7fb1ba638437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4983ccd5bc9e4b8758fcfc709c5506438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cce8e15fd9905dfdf15660ebeeee13439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de2f7093b7623e79a0e589de1a22ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef43e4d436acb42d75c14d71910f65e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287d37287079848d133f7aeafa23d98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c869b01894b9f7f647d0fe9b7aad10d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0622bc8c49f4ba9b2f0b865b405155444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559719590a17593cc4c81f196d0b56d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f30546bdb1da337d4198b5dd96183446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f95e04135371747a8adbc47f56a58d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fafbcc333610000ce5e6ce79346655448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ba63643dd54467585c50634279061449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf4d62ff1ac538ca75b71156db4a52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcf01012a1f8fe29440735b7b04211451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4966ff42af7c93eec24c90a24ca46d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97481b6ad62be787fb3c6fc40feba678453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da892df0a8facc542e595b9ba72f227454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35be96baf51aaaec5007092d61bab89455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3378d928f4a0dd0d0f8895f4c20b7cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962f43f334977f300a3516c227892ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d523c0e0727949b3cd187954c0d8ece458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75c86d990c53f8790c0340cc2b3768459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a8c123b3f1a4041793cfa2af60c1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc2344e6ee3486871c211a3b38b20b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bf10299ea50a1021f165465564f64462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d48e2ab87acf152f08147ba1f6502463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3eb9627106e686d0f1b0be329825d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8537d3431378b622086517ff9128dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca8b43379b9e3dfe54e34d1be48d06466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4a2022b4f6d412f85e266c526ff1f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ffee4c7b9ebbcca7abb3c2cdf8cb7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f0a1e89f32f9d588229dc71ad3a0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053739ef155e7ff1cb569b5b791f5a7b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780e9e9921005128974e39abd5b6989471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5abe6872d33f82461678bb67a1f00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19235b79c8ef0404751d478c63c173f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6055c413177ca73727f6d7bfb7502474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005869aa3a4c7e72e4638ad62b846827475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d8e02143700440463e044de36dfa3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61336a9f0989f27724fd97f0c2f4d1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db32bd109caede2416be6cb4cdc6c74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c669d8274b4dbf12355e98a2fc90d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385482d82dfdf62844f75763ec0a3d7d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca10b8bd1e22433c87e22873e39364481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849451dd311cd6af6b906cf3c54e9dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816e912eaa04dd53c1153e772a9a551483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547c9977ed89582f79e3c79f6a075fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc7b2f6675a84911e489f2d2833881485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a6334ad925fad8dec0b3aa261a976486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943a494bd0b635445f02cae032b0c51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9a1d98e89fd3c4cd09fa6ffeaae60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a01ac9ef941264fcff8e88874b688489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb068af7ba09f5887056180e98d3f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625cca15ef33659b948f1f862f7b4e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e18912965b01a254cd116df8fb600f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f7a47083f2a934ae0f6827674258b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4498f05615dcb7603a783953ac2075d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2cb9382d9db43ce3dc6303b612ea4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b594f1187e08f3285fd340c799a393f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971f05e574128545b9b7a5a033d300b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39400887c72cdc45fcb5a7a160ae98f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e536f7ec77ae99cb40320f6b4eb6e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928b97c903f201f7998e0b1bad561ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15c1d80e88c3ff8b851605d65c897f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332d73893dc2db892df71b3d3c85b87502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a563fe748ec669382a69b3638c1b0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfede49e6617a6e3698691ae2d887a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614c4723ed04aa469ac3d4b60640136505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa85db1d1fe9cea8ede98ed724e14b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d6e16183bdcef6dff4efa06a07220507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24936b4530b0726f90e0c734795d7a14508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbdb2bddcddf85320a814d9b062f2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bef53ecc0c6fdac2a3fb7869f21c17510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1aef10e964175ec4abe6e722c245f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4b17a10a0ccde8895fa8d62aa325c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9644cac4e41296511ee12d88d067083513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcbf70f1d30b37d806de40ea3f5723514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17883c8137a3bcb01e473d5d9586192515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe4aa545246ac9495a13bce46fd306516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663a30f78139316490a8d71485247c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d2539660822b72ab2f34cdd02fe96518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c463d09e6ae04311066732f1ebd06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e451f96af6a70a2b1fcf740da234286520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be787ab4e26bca86f1d1428afc9c2e65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1acd9489ad5d5d8afb8a061bce1b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c975da195cddf77f36e7e908305b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df113e6a2b48419fabef8f7371c1543524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08845fb80a1b63e3d95ac42e442600a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ec715c522baa12be89b21fa47c7b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c781561e9847a4a5b86910f8464a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f78cd4f22e52df2efca36f78a605ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf74416785852fbb8b1142ebb9f3be2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9144294808b4afe335aadbc447659530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97183b164c9472576e252c8bdc19b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922133eb29a3e3af2c7ec9138e67fe7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2935ef9735b9c3d36c0141b124353b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f0e60fd582c0559cd8d801f51c8fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81264a051f45c2d01b26a3a08d335214535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7534f8a4d485a596d0ef267b63ba2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc0fbc86e25cdc6c7eadde5e813b68537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace0322667dd4b33f507f9bb8c7925e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc75219a6c480ab0fe6fd34bbd2aaeb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25c5a94d9396cba41fd0e062f8d2dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d0297cd8ace18cf4d5d07d4556cff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b2291c21c20f6797ca320c3259944542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7956de6ea8cfcbd78e384d70aa2f95543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a8930c2aa88aea1e401f24bcaaebe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb5176811fd2f5810d6ac3e24447ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a47db8074bd412ce869574c7758d09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1493ab69b457f62fa0f7716ae68e5e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66dfa229a99b00b23c5e5f3755e78e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0293028904b9cf0dfa9794667f0c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b637903d50043e88c1768a992994840550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340aa9606e4e2e3610777dd6a291d4d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98fd50f10d4a6f217220663cc186d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69e97d027aacbe39ba6ce76fefc948553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd501998bf0c2593ca30e99a11cbf21b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed8c66ad9b6456f0e0644f02455cc4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587ccd0ea4655e0ae3503b9d7667294556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827f57ce45b6dbd060a5ccf15b30b12557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dd1e6f315178973c55844671b1980558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9fa11ae0f0fd428d76f312fa5b0e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fb99fd2e2b836d79d7cefb844aef4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e6918eec7f23d5ef2f3e2b2c56128561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bacc6e08f4ca2490ad7df074dde3fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac264728e510f835e0071cec06ce5da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b61f8f5a6ffc822395f0ef8c81603564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a7ef9acd4cec08eaff106c1093143565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3625f47e1482d53051de2c5dc2d1ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922ae3f364d62ee7893d1627b7ed2b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c5c176905571039c44341c21619d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3d4236cbf4ea7bfc82c22cc51fb30569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d6482f7b4b1974fc43a0ed636ae25570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fe3cfd0dd698a79f0db57bdde1395571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bf3e8041c37145160e102abb2dcdd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fba13e9e8d182ec2f3589907415aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05889d944f071445dc1d2fb6afd3a61574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653b6ed712aa01920cb2e2735f734d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136a0aecead13a0288a7c37aa12292f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd0d12095661a74d4386ec48530719577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0967cf1f442441c9f689b2082a4f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95588a91f1dbc765ac7be408cfecfc21579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd12959de0403141b64b8d14346f32e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d66d49f38ea4a1684298a4b644e5a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08788d83a2db944cac0b5c3f052ce0f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2c3ac47b123c7226bf2d8c70ef3a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d438adb603f09f3bb39eeafd2b5ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00129fdd773a651f46a60ae565e1f69e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd046f8ae642c920dda91c319b34fb5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83238e01d2b246760c8650839d9492587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a923d29a415c36d6e27cee2a3f4614588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55447fe65c4051c648f52a1a255f64e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ea26448dfff28506962f2db69dcbc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37254ccdd288d1812a2658a6a44366f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5e2ddebb1a8fa8a3e39bb131380b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994fab7a534cfff18aa9b33e4e6cb88593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39051949db45f6605af78b56ba454945594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c3fa9c06b9147c53af742a8c131d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fe7d7d06e22c8c118bbe4c353e27d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05fb71171622a3fee77544122f7404597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded747cf99b364ac6996d43e2d5e874598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07341c1e54cbe4369adcb89ff55d41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634c5ef3aa2e5857dbd21251a8828cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127c88a2cbfb697e756b69cc6c5bb5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dde7567be609eabec6a65de2c3b49602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f75ccbe6143c5a6f2ccfd4dc1d4e91603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818499df55c878adcdb104301a5f5fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2d3a38c0cef88c5c1e5d1aab8d7b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40070ee475891cb3f2002454fbdf0517606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57a37e44af780b5e5794c8895ea9fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dad899d776aed865df1786eed5b67608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84d20a26741bcd93f2627c76c4a8cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39af26a3aca787dbe6f5133146f84a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a43959b5e04b3466e1ed7aec5efb5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a397dd6e4c21077b0492aaca5f3c720612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4acdd3de4671375b92902113fbf26613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ebb0d4ec82198e98642a1646cdb7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa97ccdf26f3b1eda313d815ddcd81b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186cde1919eb7a82362b93297338d69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152bb667a461a696bb9ab8bd954a799617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edc0ad296becb24e3a6930857066e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244a0cf624a4f41f5134ca59b265e15619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a63d83357240baf9178827fd95a94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e066e56f0a1cf80d0b8d9b89acc70621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d2c70453c607dc238e5c0847365ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd7aa1a743e9fe230eb8bf20b4534f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b67c3b42132f611102e82c3bb917ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106a91471f6cc82f50c25735b4df2f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7bf0026863cea94d95153ec732150626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2134f1e48a85c11dcc1396358340c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719c9d05c9316162059b1ec0cb6b950628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be9206cdb45f428af6c9364d5c9cfb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2cacd2d5501f80f2b5d22c3498b3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666db7a9200f6f2c7d99a73d74608ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd3668dc6c2197d3fed9cf7c32ef8a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9bc4f3a9b694cf2f425cf6d795d09633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60698103593313473b835adb28fefb12634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c44905de33c59e02c6566ea5d53fe6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5160ee10a55f3bde848d1a150d0028d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc927df9b40422f5da1ad07c502aec7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f6c74250d6a2e48342a6cf88504d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830d49124721e9d7297b9e1847e2418639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c75c9e4405c3ce81f0a138e8bd121640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5be6febbce6a8742373fdaa116dbd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a9c580f4b2093b6f90dad500748f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf097f61cb71324498c150fad3d0da1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279ac5b4319bbd1be828387daa4acc4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe9fce97c02268a70c2352d9b5bf58645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d730e042ede6d0dfa6c7d942fcbead0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2e3c7c5d08210f39723595ef474f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d8d5c063d5d0ee42ad997ebf15f12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5094d2e63bf9f57c23832006035ce8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449383c46bca952eabb9534fefeb4dd6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51492dc71adddda284d0c3667f3b498f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33879dae802a94bfe4b36ec7eda0225a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e2fd73092cb32cb6d50b5227b1656653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87de0136221d31d828cc8fb1d81970654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add49ae88ba579a66331c17b0fe139c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5d02ba9ca70d829e9c96287c15243656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310024441a10b3033d65d21daeab81ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321ab332606741c320df6aa41acec3e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e69df6c6ab47093098307d0188229659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d9af720db6c7ded38011eb7d73407660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15674db939f7135deeb7793f55d7b982661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae20a0cad97101aaf31b3f011dbaba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282417cadc4154734f213f848eeeae0e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3657f52842bc5ec2a2bc5f37319095664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fbf13a1f8d2858c6b95558c718634665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1607d72aa57d641edc9ce0faf7d42e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f489f8b21fa27985bf595f4cc6dfb6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b27b28bed0da784842487c13846e5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2032eaa908a6b32b5f91304588a841669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358167ca424b16c74b8ca2a8afbb9e2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f455345766bda49d9b07f06cffcd76671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae733e43e5c54b35ca940e4421aba4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce33cfda5444a5b9df4399c85d54ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ce9bed57773e91f4cee139e9218f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34732df3db54173cf0e245cbcb47fc0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf5c367f8a6a54f85b9cc25a709b9d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665d000b58825a0f318aadd8fc324ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b50d388eda8d6a23618b22e1b9bbec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530df029e0e8f7b5bb23d2efe9d143f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0ca388f21b0ac04a9e24bfb969446680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54015b302dda62c9fdeae048245252fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88948b92a5d23fc89546d5d1b282ba0a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaab03695b2c6ab9e5e83f61ed220e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298c9e598d7950558a3fcf52cbf931b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f9256abc45f3ca749fb6661664e44685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef0fb2b2e000f60fd30b4ee370b6ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10342d1815ff1f78c7ec3480475afb2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79be3d938aaec3078b85d854f7a6dde688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707a02f35bf427e796f77ee92bbc4b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f20b237da0066ca2dd876e83ffe15690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4f3f9ae0abf05c10d666dfa83f33d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aafa1a2e20bd83318cebe33bc51c05692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd15beb458e5144891b5c71cc2c0ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866c4d02fa104feae7a86fbfe4fe680694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77156655c785571afa9d33b6d02f9ac2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08c1d2eb8928e002b84b8a00bd8946696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b61644232f246ba7e8e59d27dca50a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23363f849f53d8798cd16f76158222698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4d23e94927fa1057e1f7fa964bca5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721cb3d5077507f4212abf8bed4eaa0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957504cd1c3a847ed1efc355b0a8250701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a7f658f6d0270b8243ac1a276718e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffae8fcbbc5ec3cf576e1f15c9b4aa0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52583701f91ff130af7eaa74767bcdc8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1a79a39ec77538b1b0b0f6ae58f96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f78318cda6de8dc286af8c8790751706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208154ad95b6e08cc073ff15505b892707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e76adb7de0e39f8ad06f946fd88b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cb4ff00cd286d4227f2472170b689709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132028b8fe65e8fb93aff55967a0808710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75b0e22a4f443bf4a14c957f98d5de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8105d01dc52be2c8ca4c2948b0c72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e8fda6efa47590ae63ee919829130713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0270170ff9883ef3550a1a2a4003df3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201906a23e7dce99ccd0ddd660e5f65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2512e7e4c015b5c0e1b3e525bf926716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381582f49b79e76a2a3d259764cd2dc3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bc81e7a444b6df4c984583110d5b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e16d6ec8eb34c8f8c4205145b97b0c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56bbc681a41a398e5a48968e5bd2d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14deecb5ccf075d08ec47314a8e1dd2d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b602dc2148d9c4e6c0fbdb8d25a9d97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af2ab06a7fdd1204556a68d7f7af2f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e832e734c5c338b88fb5831711b0f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce81662e300b24fe1f379d3ed40d38e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b23297b0659156656855b56ca133f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61db42288acbb513b404aeb896b49b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54159dbf0017af07491c63b7de0ac9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbca1a426f0549a1ba84b3526844e7b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e49770b76cceed6952e3086be49e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a8a08f81c49999e818bacd0bf06c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3f8c4d5096e71381ee83157136a23732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694cad6c3c0810f35075ca8c0570a42733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df430a0a03f9b0bf1fa551eb11cc65734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdd6b3badf066c0b1110b061a62b8a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0198529b32ea9ea4dbcb0eefa241cfe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91378f41ab6c2ee461c078bb377aa79737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e72a15c177779732756a3a327f1b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a82948f8c0922c821559b369f1b84739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a3e3dfcf6a6b49863f2ab0ef8a29a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e4e6333c56cdb9c2c037234c31013741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64a295c96e189796385b11db88f89a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9084f918a9f9c6d186bb82d8c76dee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16491e37072d2e2eb059b7b555a31c9c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f78df0717e45104946dd1e6fbaf2c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601668c63aa31cbc3aed7f9594d137a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952db7d2f3a3759fb793ef53ae84fd20747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1687e0f829080fc41e0ebd1c4c9bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c11b0f78cc6ef59708644e4401fd90749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037f02705b53f08c81d691c15913914750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ecbd6cc162da6e61cdf7f1b47e797751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0955a9483eab436e0908c991226deb3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5644bcc55247a427da4d3232ff6b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a146d9afdf9d654feccea9872bc57754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea14b47ce4c15984b1d73f149934bd2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028111e97befeab608003c55cc7999df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023163387ed9301ed320f205aea91859757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25166fa58e09a43b9503838bff953c96758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd09fd5b37fd1a6a4a3bf9335844e4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>