--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f8265ae07a4a5f8ae9eda199731791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0e4e380a55a65dc96888b0e785a652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890557fddc0525bf016d26ce1fff93e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737ce156a9effbceba469afc3d2d1324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96c7ce579a11e04ddc3caba059c42f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c4fa3bf8d58b31f95c124c747feb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae72b1eb9e56ec733565ed93b4b464d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecac647296a8cb57d0844784fa64208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ee7c80d64e87818722340332b1cb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc574524705feabf861d76d92f6913610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68f301424db029d2ca85a7dba3199a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaae7bfe09b5eb623caeb01d0876d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13744be36d645e673dc03e637dc43d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ccb5d1516f0e1f231ab69285dd1d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5c6d07f6320700a6ad2124345476215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1da34e72245d560974ab61b70e888b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a49e595ebb67a97cc054ce430a938217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0c581ef78a9d24e450c6a169cdb4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66691fccba5817619016de5af5fead719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab46b3b6fa94be23da73f0415644d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf774381cfbfd24d1a0cb8b70525af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae6d6d2f8c33188f5cbfe7616ee2e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773039aa6b7f5e6acbd8ff443134b25723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3eecc084475b655fc773ee63e4d2ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d42082854eb411eae288abe18a21325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12e66b33409d86b7a8bc42efa9719226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c350394c0ba68f8c060e23c328d101227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf45dbef61875997c835aaa5d26d1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca022c68d08177ebb5550bcbb1ddbe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683a466f20e5fd26cc7db612f4b069530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6ea0c085452a7e27b40a65b7bf3e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb30eead48589facabd61f03e9857d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd31f2e07bedadbbbf776cd34089dec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448b2f3fd3769f008930aa043bcfe1734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49124ec97e72ae2f5555cff5c30949f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d835ca2599fc125c995345a0b15724e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2f009dcb69293020febe12d81fe3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d286e9d16a1e86ff87aed5582b109f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf6b8503411d2c0e727a7d709582eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ceaf7e87941282fa239105ba689c3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f873588f737b1111506f3a428feb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc28920603fdbf2bad413f37ce0d57d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bc5b66ba057322651f3306f08fee243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3547535c59eb81be390ebc865556544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2740c1b191fe383ebea4c3968ecf9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c777fe3d7855cdcf47f99bf14e87e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff13f73ab8dd8e43d3224604e9bce347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfa1b071c445d25844f0b8bec9192e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36c8642ef99e14341157e6dfb9c05d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6777f5c711731e8f29e05f21a90a1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9273ce4a4434816ab355c8e621bf8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d870bbdfad243163cb36634400402352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b557bc9c2f57fbbddf79bd76d6477b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9553db575b52f4e36d411369e93f96454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b555a706fd73a9cc71358e60fc4ecc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4938b2beb8bbb7386d4c30d3f522e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d72d2671eb151bbe2adc540c92571657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e4558b4bea7c700e55f7bd0c2a70458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff745cae095b0b9303df69afdde85bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63941e5aed4f450ad0986b4aa351884660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed1351a37eab6c0162e2ff1c23873d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db809031cb5fadd76ce9e2bafdb7a56362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52740358aae9ad8d5eaebd470eecd2f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f9ae128c1b6e2e50abea59ecb0b8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71ddae1f80b92af5cc8b047bd6ec9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe56415171ca22dc1878024406197366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943da17c2feabe2a5fb76777c21980b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b5e59e2491bf2a80caaeda10b3a7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6c5962f79a1314ca6b89727e5ebaf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1a5c9923eada6aed465afb9e94f4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd13d712bdae61465dc9e125b13fee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f8974665ec4c32f6ead67a6ee274c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5e6cbd514c5e2f2e36d998f3525f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0419f098f4611b7351df3f273233ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f01dd263d4af5c68c3f7af5978ea175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a93d8e6a079db8fd21f1d5e232079e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c1e3ab836c98ba914ad0f29393eb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab75f627a8516d84748a9dfa71c42a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788521327ed75210987caf5cc469529479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecfed7fe3c1e4523dec4b07bc34e6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be263a82cb72325da34f3f64b7d3db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf185acbf32d2eb20dfc3589fcf8d5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f877ca28a7765bd3a52f93782234a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44251c4a7889c4bc5750181885bcc67c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2659ceec79140931757c7180238f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04ce04665186d6e36fe3991fc3706386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10f521eca1045aee71da30f7dcd4fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef586608b00318298fa8f2f46415372688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132fe8b6e634b115ec043077ac8952089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c69f2d0fd758e85b816af10f7ccc5590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ea6b3faaeaa4990675a99150ba56191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1538ceed6cba63a316dfd184b8a81292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90024c7b5d6eaa6d87db6a5b2d5b693193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d6d83c4ff99da14400fe47f77526094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67913dd7cd8f19d152af81aa0b83c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28fb7b6cc3a60468d85d36c892867f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6db00bb07f005371475a5d50e6fb8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e112269b7b7090c2c59c1a220d04a4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f9f18208ec222946da9fa7224c2c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c8b692df23a32a546cdfe4dd24f9a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6654290067a587d31ad0bc96938a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a2a674b98408a1fabe20534498a62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f0db43d946dd7d5b548042a811cf0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d00461aa1efc8a6134bbc542398c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7930512ef6d216857d4095606ce1b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728d32bc7d9c7577c565bb580bd3533106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274e5ee37225f29a0251693862c6b0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed4310f99661de7401791fb77790c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee7a4b6f78f4bbb4b6a5d81e6b75c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0274002c7b5b0c926c7ee37a9793f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98950c994bed26943d89b39021e233111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca43a960f096f67b277313fff329a65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f002e9128295c4239428fc629590cf8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bb37473a24a73875834880e8c8a79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eff76f9ab5b26500ddd13374ebfc22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1276c87b3e97452fa8cfa3a27e05cf3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824caa743e7fc32f459d8e838dcd73b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c6921c7ab5338c889e4084cc3ce24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b1bddded1ccba24a21f1f39bf8d80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a36cec132589a41977fd23d0a259e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2f57aba34c7232a9b8417badb21d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761fe225c60cc35fca4c66a7336c7c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a286383b4e2b4cdeb9fe321ef045e1b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8277a8cf0edd0bc9c1a78b692746665124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b03a5a22ef3e3e10c9ad9edd7d4df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087bbc71a9755223034f61465617685126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35b36cc575fb239658b14364d14298127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff0c6f0a938829ac173ae15318ab5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2341721ce0af75258dfedecdbbe9ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ab38ffd3810426aee76fb087898e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836b70f3bb3eab91da96c4a114c64d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a08f3edacca04be2818abfada7ffab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18486f887033f8dbb329b3788b4683a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619bafd51c9634910c70c169d1de2db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b6a45c88a9be29f2974d550180485135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3a73a3e9a7fbd2b96d896944c32dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19b0eb45a3270b99093f49504e0013137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19eea980a8d505ff246f89f700ff32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9965f961d560a8ef12522b4b19be4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30067b8f0a36371d8c999b5dafe450140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa75a790c8efff3fa04d4c29cec75d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e183ed2164a40a168e4d58155f364b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec2366427d4c98cb6a9d352546a4ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd3cc4888bd2b3999502012fd73236144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d941ca85b1ef8fcf8e3d446af5cfba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9d4f3802be74beca3691e863b12f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4d60de8cb8147e3edd106bbbee067147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98f3966c8e34c07791d1319959618f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da5a68658f9e48c3ca0be9ff3cd523149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68a940db483e0c17e9a57338c50d26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f910db88368e3564b504dae8bcdc6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d86a18ccd32760b2e2997073e01e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac91360d06e7274f7a2f7b8aeab618b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53681861b0f72d1f18e637d8d82a672a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce00c7aa8e6677991a71709ad22085155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c91cbc859ea257640b0d40ff4f453156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d3fe242608ed73588b03d9ddefd26157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b491c54f4ac229e3e2bde286c7020ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb138b11c261523cb92fa093854a4a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a823846695708fbd6ef5851fe8f7df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741dd7045dc9a930ecb7502d72056ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476665dbd872cd57ae87df8e9e1836b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb10c0c55771c7b4faa425f5cf67b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a7b6f3384bef03924859f5e13afcd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c555b63e72b20fa3253bca69d671c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01197baa8bfa7399dcfbad564cd6ffd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41292d8e26fc9e28f9c3ed630377445167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4719673e601740ddc20cab4dd2cd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b58011b55bf4e350726187ded761e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1b07a1d35e1d38cf5e197370a929b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9018c9898c4ba711cc0d44d57af1a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74e9667df5afa454d16cfd2507c130172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11c238ce0b6b13365efcdf03ac6fad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036e6748d7c5c540cd30cb2c46af9ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936217a646edd04193d77dc0cf214eb0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489af5c15a3c1233a50fe95b1f25272a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1460dc41f7d1a1dd1103d184b01f7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23181d90d1fde40c597846a55c3855ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaefefe27bdc3923b4b152f5f973d60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cd547e848fe4817235e5d94164996180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1f662446a0dbdefe2e6441f9503f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389abdc63277498d57dac42d1654b461182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5e0c69939797ef6e8d608d928c9c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452878a34e6a3b37b74e876e13156a95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ed288578dad53d7491e9f4990abe4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf579384b4b7c758642eb92c669de47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2858d8edfa79e0b6c094679bc24bfd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa2fff133bdd1bd1718b786f8ab7a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedff8f0096a73929e0fec3442abd5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50c8e1dcb258fd2d496fd6cf61789f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3373520de6d4bad47a525d0c8241d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f950dd9109efa42b35e0482643dd1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b12f2dca9f6e206b802f0653b9a20b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299def5768dfcc75465cfc7c87bc2d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c736482afdc07f4822fe16ac087ee50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de33435bc0625ba614574621e50af91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5ed20ffbf220c5ce7bd95160f8ff8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fcaaab043962710b1fbde8454ff8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb061cdef37c6dadd5775743ed82c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b2da5a6d5608cc4ee1a6de38c25f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab41d7f70b645368425ae2a5fa2e980201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e58d0f85f95e74f26187c1fd2eece202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a586a2152739f8a986e66cda5855440203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15238b7934864c45e0b0fdd85f06fd62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a59a2b2f823e5dbcdfafdd6a5b883e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729e2c24c0c89019bdc6e5db6f3a1b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a42f3694d8c92f1d2936c2379069e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce1f16d8b09bf02d3b5270a6832d1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c3c28e8177132e0c77038762ce9b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5e8d3b06275110b7d83e53051f06b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb27865db6453c9e23123be41ca7f0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022249aa8c2f58b7bcf3a695bc497d42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2008254eccf28e41c834424b9acfee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013e96e95cef326b441968e89a3c938214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cebb2ad4c0793469b88571eacb3a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011f38b75fa7de6d994cf8ab17ddde0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c20381ce4899e0e833b1c2c0a8d29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9877df72bd9b8094df8c1441dcd8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92344a7a410d22bb572f6496063fc3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60799be7f18651b556296b5d785262b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe95a2d5dcd4049cc3f191e1547397221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038972146bab0a3ec73f7d7007bc91e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11178d813131c858c05f903ea8ea7a85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef154191cde3511870359a3cdfdd338224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ae88052477c02f555a3740acd87d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6d9f9d1b7b12e6bb142139b4a0722226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf148c061973aebab25761dd0e00bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ef2dfbc1b93e38328f377f29b4004228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f44d16646aac4e3b6414be9b4e6de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52b8f9a89a9267f60d9106c851548e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf6f210f2b19ed40fe7a08e980cb56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc1c2c5b6a28828c665e156fbf52fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67bfc23e9dc07ea1e67c36cc62d05a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04f56a71c478b82cc645efe45b607e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e511e2a9c8dd046588492bf72cd0f0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4123188c7fd6f8fa21782511154dc3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3b4cee394a90633287e20da5d02c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10027259c8a669200d26bb5ad2b4c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2207d7bfab66766c98ce243b06eca7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec6416fb007c67329cbdb6ac097f6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfdec897432871839ef6e562ce5d57241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175177b39aa8b928d536e69aee60b241242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3006d26c91abe518ed50807c982f64243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6773e5982c3d2b89a47086383e833ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2593e020a55cc5c158a26048711e904245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0488018a43cf809a9922a821ac8b95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8822944ebea84139ebc5e57dccd48247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d0d19901eb2d000aea4e0bac8e75248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9edd3c0a1c2f795867f5eb7791f7fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec23e600df3d4bd2fd5456bec68ebd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405358145c81b342b575e30bcd82b273251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99188fbf28fec2397c45de154a217bc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346164ee92da1beec7c9d3e1529d9c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150990af1a4d57c2c3380d507a194fcd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612adcfa20f798804c63c94fd49ec69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942314fc6901bea31c432bf9a87c5b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10102a3bfd0b03f53905ba6531d0df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb05232d8d4b9c80394d0e7de19f5dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8bc0be7c5ceb0c8d754f98034afa2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8127b463717ee1158a3e9bfa472c91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b827768459996fb637a078754c4bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04dfdf26b78b8eee8bdf589a43e5dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be09ad53c5e5843310c561b533ac5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd7b3db176b85a194fcf86d7570dff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023330b303e91af55834c2d4816ef789265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e5affc1772876f954e0235137cf12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbfd6875b221809d02a93edd762f3b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe98c19b5cb2fcaeea2f2869277f2e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5842300db56475534c8a320b9354d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82543180cb10528ada6018a74c3bdd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acb215d64b3ac3e02e82c39b858bc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba58dbeb73aa4828d7b985baf2e9d5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e746eac07936c1f3ea6dcf6e8004d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb5830674189655c1325bfd6a7a005274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6966ca96dde944d50e8036befbe04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9123cdf2fcab9101693c956111741276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a50ef62a3b932a7d2e8704335d53e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d0c0906a8a9589274ac21a698b32f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e104adb112ae95cb6d33fecd3ee523279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fae24809c11a845c016ed838b30a52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b417170fd775ed477c0703058d3edf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747ff382adca1011416639254dbe3b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd57895bdb9242817399f6bcd98dc8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afd8d7988234ff98f9e3d5428dca37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd555818e2037f147addf88b11a73d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fca70fdb5cd4253d9f0b0707951db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130cef72f3de7de0e4887ee777a4fc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac0e1938a062574b622f99c1085150288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b475683c9f2b800f6064ea084f2ef9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b74f138adc4acef9efb13e51e351fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d03c43e2207a31622a0c6b242df480291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe3ab1c27e38344a9e448340ced3f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c28eb63d3be2d180abafcc9d5d03e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe050474f746511c78df36da3e40482294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eae0073b2ed8e4228764862cec0892295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4aada458c44562034730b7850c082296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181a9a0a20dc3d9d76dcb701ede89b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac14c3c5bb0632ee2a2d22b2fe489ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a50be2b4b7f046149093d0364d3eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd882b82c2271f25a6745ca3b653f009300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46b914e8ba253d0ffcf7643e68e8b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20748464c14e4298ca85e5ad60e62f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6286dc5918951b0ceb4f39ce0be322303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33b2f6e69b3a6b8c5062adbaa937b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdccd2fd8d04a1716cd7fa27e2e45d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55687356bd33fb1e6c33de22e8edb2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214769380d64d8178c55c8e2e2fee98c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d147d4de918cf5cf8345624860fd50308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7c2026d0b2d46ab15121f75a14d4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671f7c8d6df49437deb4b33d9120254310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978d6e47054dbf9b2ad6a3ec7c632e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107ae51eed37c50078871feab5ea897312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf532c6f29fa05f5ad2e5870af192bbb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedb5ff905713cef3d8d0634215b868314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36a60212bde1df7726272fa2cbad6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1b5e093d0206f89d0c2e73e8d9e22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897654b9341dddd48384431a524191a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d6a39aa3d703d15dadfd53719de88318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d178cd6351b42c532a05a0b0d0384319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4731719d0432f8fa4a8da5194da2c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf29da78b29ccda56bc70ac5b686afd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9526d817a537858958bcbb314b9001d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9e553914bd9294c125ed5363848cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338406328797f09e43a391a95db0f22f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20c5376e2e6b63cd78cc46d7b27adf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9473cdd42d50a3cfc9a38354645fb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084bef67d2697bb4bb613b4975d758f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c8e61adc4aeb18e8ebbd4a440a07e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e241d7e653f86cacc6d4db4946657e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1ba5a38f97c4f482a5ba63c600a08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22e11b6e4d74bfb0982d4d22948ebb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc730752fb19cd34054d5ab4ca101b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3567281e1cc90c877ea99454c0d5f19333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72eab5ebe67863251ed9a2e0304cd7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119d329b5903335aaa4131060cfe943335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7aeb2becbfa240591f88f2da14f7b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b1789b05757d61bbad7f6bfce8d6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa70c7c735c455c2d5914641209b526338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547594083afb1d5305d4a92dbe47def339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3c4587e508d8f2bb8e7c2ac24b841340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014db8c636f527ba458d3b43f203dcc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b19a1b30ce3f6499214d0aa0e9ab9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd08e41a074cb241f62cd88ad037dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21773c0cca975235dbb934cbd16ca4fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c78bf7d14178c8a47e48a5b3f31cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7d58f4e9a41465a3d4ef844f15fb5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89a5c0ee9420ccc0261b6a7e196e6c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142d783933f61999cafeffc206ac47a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bfff1f80cd074d741be90f05a958c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2631da6f23292c166abd09f90735be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575b5ce9e0bf59efa21444a571e85ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada884b6b2ff428b686691469879e758352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ea311b05ff87274c5c315c75937cc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5041c0b962dd528aa4b27009ab5c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd7eca5c326f2fbb4388b3ed889b75355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa665e331d07b5ea3373580e5f05aa66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1850d76ca616a8ba75d0bdb95cff8b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34655b667d45207e4f1905576c8eb04358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913604819d45216b7607ebfda0cefc0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c050ab19152d3daa27fd76083e325c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950a1270cb53106bf54121445b5636c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768a32ecc231d87e98c17a513bf3f6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbd84a7691ccdbb9a01427fb34e6af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b69ff9f87741f9867657d9e063708364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695abd7a4a92a9b863c2ddfa3e440d16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2eee09631acf9804c6df52da62399366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fd7e0154bd6afe3b70332073fb62f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bd91c2f9e151f71c3800f7047fc2c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e179dca95e6a3772f04cc0680345fe4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df4acff7ead8002784b89503e3974c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc2507c2fdb748add6fc6d4f7698e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8867b8873c950bc0b04269a779ab811372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e700361305e3644f360513818135d31373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84dd89b75b13f025e9bf4ab3697596374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125040ccb4c70562e532ac15f857bb9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997bd539d108481ebc731cdfdfc9d48376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31082c98ea5049caec6da930e99993d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a55a57086b24dc043a46722398858378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a2c12719944d279cc4e5d2e59b359379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef4d199aa7a323423bde3faae0089c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566643a18d5bc6f29884c7743ce2f823381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1a27c6d5745fe2c7ea049a29eab46382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946d5f053517b2cd1277a69112c8af9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433115198ded7423df1291d59fa6c99d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fbf6a365c880bc8285a644c41fb19385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8757a310ebd9cf869a303bcd26f4a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ba796d9f9ca40a7cbe8acd4980cd7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f1fdbe4a187a46c653ea034be3de1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d783b54e1fd7a45ba35c4b7643f72389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab1f06c1893238347b1bcac48669b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64260de7649c5b4d5ced58ce372cd08391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cf68d9998b99f282a94b70d6bdec7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98e25e975a47a8f9f70b6b15409e39393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4fa11d4f83d9a8a51c76a3192e200394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec590d7efcc62bcc77b79ea884eff7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28701eaf21def899e899cc95fddf3883396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8f2703b4aad31166bfe5b3907db16397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68646066c9e62a4c68cfb26b05d5ac1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcd5462c8c726c0c048d6fe800eba7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a3a4bccc0d040e058ce1a8029bb43400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478ed560375ab17433b114bc85bb4e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9eb34aaddb4a06cac98b548289849b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ab802a2411467a842c22767ee0dde403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056def5edb1ba71e072ed8c03f5859f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084588c0a68c20a95d7e10aa6d04f33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc1d52ee1938921e48e09067efbf1f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39163733eb4c2a0266d196eaf38e68c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be26afd86a60301dc81157392c11e0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a3b077e3a4bb013c5bc3b1899d7a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f52d9baeccafbd572e8ef12c8358de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820e78abfe966f1a831e0f985bc89f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b2fa6c962013c24716395c0b144f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3d2c3ecd98979521154f4d090425b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6d3d5117f7914e10b4fe0579f57f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fe452bdd34763ff07254d9506ce49415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8ec705bfce6c4f87a694bdf6f035a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8acc55c2e4c78dd137905117c1b3fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abf019ff80a98af931217704043d57418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb266b70567900d96f24eb4622c6b71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aacd45fa8241eae5e2acd82163b41d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652bf5c45bfaa2584ead8ae4e18b5ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12317b26ce1d9380798a6956dbc564422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4457fd8d6ac0287e5c91c35d589d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40bf334c10993e25642bb399146303424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875b0f09ae0546b42109f3314ee859d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e79abda41a812ceda5c8fb82d78955426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcc562443e646dee54a31b900e870b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf48d12c9d8cb6a2de85f30ea5f88a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efbdb6472085451b9dddb0f5122df8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6426392f8963c70ee7a85c52425e8b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f56dd24c979a418a5d16590eb6654431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970eb7c412dfac9b8a32d996c9c4962432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8b545abad6f60e066338465c6bc87433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb79f10aedd89021656a7cce28daf6c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74797089bfae0cbe4457dc09b2c2d666435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd8a0fcfd9e6797a4ca400b80f8cb7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57416f4f9565daf077a419393e4ffa3c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f7acf6288c18252c3c7a30e0a6fd0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc376eb0c387f2803f04ea7b197cd4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b4200f50768ba04b24c2bb7de83b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6931d526b4e802860f1f3ecb4b09123441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb041f1031dc5c7c23cdcfcf3c32090442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47ef59e42b57281f4dbdfe7467f781443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc167fd10c35b0e2be2e35c4d90d598444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec69f6a3355d00878394e923218017c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907135497f136967182b6dbae23a3e7e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1d273c2655519b1965930d288a025447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b42214b766379eec89b1f78f750e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd83b133248f9d03f28c823a712487449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecd10a8cd502146a490205ec2e2e9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26f53a85ec254b5a9916aadad2835b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b1d9d2e30f63135b144f9b3da52d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6dc20fc5ab2dd5b80ff0a455d87bf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad32a27072744bf796ce1c338ebda73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dfeda89e2c00cbc3e25a23db6019a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ccd660088f564c7108318964d9090456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7780167dcbdad22195681c0f9fb524457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0cb3be48d607617091171583ef00e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51042b4234e0a19ad2673e2dea0c94d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd885ed02edbc09af614356a304caa4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63603236166ba061f271375f3558fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f30454e3931f6b95b463c9a466fe7e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21072fe0c6b729e28e47e7a6bcb6e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9345e2deb053ed8c8a93da7b58e1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762ed9f24f68d29b59b6f6ef493009a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4b0c2121f3c3ebffb153d5676aa04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99d196ea654e032ef8c499a86ca6b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e57699917439342c7e43a22a682c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406489827840b516e5cd77f5e1cbae1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1440ba50f101a192d38c1b2f2c8a15470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1ee2c45e402b90fad8972639ef67d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ffec0e73094c2826616dce1c43e3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb11b7e58f5100dd3f50cc388f7e95e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb04974956b3c6497bb361fcbe0c88474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40e6ca7654df08ae9ab6a00cf341b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de881bb4f091eca358758b6dcd2a264476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef966ec2d06eea5f9575e542b4785ed1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d10d41b207b65c26062d8fe97b8a16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb0f298755de71968d09705e884742479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02ac651ad9b5ded2c50e877beb6d7b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce233681a49bdcf383b9a49438a3d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467a4048e91af20299e64aed8226d86482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6636ff4fa19b4de67870067746a19f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab396371d2c09bd709e7a0ee33854ba1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f58d807ddda028f32826b4272e452485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d6392be448b555064557b6b3d6e5e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3081924060fde1b8a01dc99be217c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92248c216e2c83ea9e64fd583ddb68c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c236841dae2f25450a55d37933ec7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fabe108b1ef4cdbba2e2a343ee4c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98e56e7ed7b52ce12930cdaa76b7a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271f7a0c719a9b6731c391dbfc806f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf761132ecfba28eca132b0fc4a3b72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f559cf16b784cbf9d1b59c31c9078494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d527b18c3361276915b5ef84e4530f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef329b8c623f151b1f53ef03a895f80496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5221f5b7a3ef6a89aa81ffb791873497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b683216ddbf0f94061e2b8fd7f18910498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd71e108cc7fa5eda9feadd16e0227499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e19dbcf8bd8eff3bee6ab73fbc277500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cd8b214f1bcc90d86659ba6e0e9e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9932597112351c23c4d35d3ed4c9ab5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528d13177cb0492a0bf1b7fa5e5a240503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e244b91142d98cf5c1de62545d8f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37f0c226dc2ba674435dbc296e7132505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d4a0bc4c77ab386eb8f47189a381a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bded8c3a68bea8259ae920e54b15cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138e56e5f84229f2ec51f5da3e5bd31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8432a1a4034cf4a352640e7c581c02509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1fb1db3a9638b1273f68c302e4351510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d381a1c83402cd7b97e6da04fa4881511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e81e0580633ede17e10edf6696209512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f52a269fc5ccc35e4dd9fea7aa342513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf661a524928d3f5331b6a89b12e8a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaee129cd26db19078b6227a7f80bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7bb8c9b59a017385bafe70f3a34ea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc882a47f68fa40e5d194934c1f2eb8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7666766ee4292c99518dc1e21a7b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540bc1da4930cd6eef6bce505c034a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62da726ca8f29e8c75448fb030806e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155926d8fbb64a2936e36a1a531381f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5438c984e6a9405313f1802de214a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb04f825677d672fcedbd588927840523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2bd5d72345ec3d6699c9d2c8cb1b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73ac92f264d5493c56bc954fcc1d07525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2314d26c6f4d19c862eed0b6fa682526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cafbbbb3eff8c80249e4b47402644d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda61928c288ffbf245b4f05de33fc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0b91e7b9b9870b478d515888683a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74fd03e45f15478c2f39f445b84ae0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492340aa773901d6a4bc68dc1ed6d179531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89561ea27d7de77b35e31ef0c495dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7923dcf7e04211a77d0812de7f08f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f830123171b7d2d9e11dd449f02bcd3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057cb7c7c6168b47e7f28108dd55fd4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8be16d974f830a93c1ba5c9451754536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07644107c5f520f9672a7a678eef2a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814d678c445f44a02541efb4b134bda538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfeed06191e9c3576a0b46a8e2f3ece539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669d3e29a48742e9e5bae0a4576d4b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a429ab0dd5393bdb8d0207c1ffa10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf95779951ad96467ebe481661f7cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3153fcf4ecec9ecde604f34d39f6a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd55fe7fd57dd850cc98d1b6fb0611544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732b9d6fd148e989ad23d06fdb196c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bab83f78f51af7ae10a8f7806eef2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299ab00149bc256e0f640eb03d8ff45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fabedef52d553a68eb2cae55ca2187548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111b3210ae8b90688ff33d27c99b098549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44bae7f2fdc5b6a37ab1742ee459cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82470f2990e2b9945dcd18bf54465929551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd859ef646663b3794e32462e46947552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad56e0311fa9d631d5f8e7046cc598a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ecc13cc23e211efcf0c70d9dc0dd5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a877012f84af226e6ae1709dbe47e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434fe88ed3cd709fa6ba66193012ee9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781721b772b82cb10781ae7dcec1f63557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52886d9a5d09909c42e2a265d9a44e37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dcb179e749ff06ca12eaca7bf1e67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b061f2b5f3a2361e21582ad57f7e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68a7d164efa55646f4ef75ce18de50561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5dd9d13abe05bf50b2a3c5793bfb1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b441111b1783f957665bf6c84c6a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12d4fd35528de8d8716e4ee207ca6b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272eb2960c8b5dd1e7936420e4b84dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032efc6d228cdb76672781e9dccd35f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5664ea3573a41b8ed10c21f6f3eca6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52314a82dad99403e6536f7eb448a8d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b070265760d4cd07e93d9fa6e7427df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233fe39bca9cf14896f7a4c241f2c73570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5b05a93fad1ab1f2941e4726cae6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25921e3fb40a48a8c624f10e6b9c58572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f1135af2b781937f907c24d6100fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a12cf888e40cca44712cebdefcadea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea9cfd17aed9cd0dcd896eede76efb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba542998e15f5ed40ce2282583ffbf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39d84eef7ed6f28d6caa6338cf6983577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32026055a4148fbc3fc1828ff442e1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c9155f96f3d592fda6b08ec7642fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e6d3d4791d16f0025418c6f15b983580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d9890a97574593c026fb96a607d39581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58ff7d5d314d8b7bd7c20b0ce6ad73582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc6aca4398ea8926f5644469e3e49a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40dbf79afa747821719210f275b64a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c53cb9ba0d29b32af2c2427a65aa8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4756aacedb6e38af11283e8a34113586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbff5f542393f6781998d8022c03be587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad90190c31f1775a690bcc973e44d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecac1d74bd744739f10f275e64fd81589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a33870080d2811ecdbef6046db94a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2e82ebbeedc700463d376f3124aac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d62a3a2bf483301dfa9bf94e68374592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bab014378b797024b4e3de48e7eb47593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d07ca92bfe8e4e52dc68a446aac02594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7295b4e1a0e29bdc483d70880e3959595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6c4690ecf35b283f73859952bf821596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c0054b2c9fa6abdb624aa5a83f590597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897714f011d1827291e182fcae99f3e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5246086b85b207cb530ec740a4857fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dafceef3974bcecefed8f5cc83f1b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b217fc473707dc761f8ec8116a8eba2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3442df2d1ccc5a1e542ed415dc3b0c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88c1a6481b2e0e5c590c7b19784703603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e7be6c41ae6c04b675a6a13040618604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0b8195b1b9bbfcb417403f0d560a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dfead6315f648e34bc12fcfbc870b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971c85196b7268a4148cb40cb6ae361607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ff134aeb279dce601731402d8a37d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550eecf75fdf9a333d5b38a37018c93609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7336c4fc79ff7b852e2b5413bf2656f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d412e3db3fa6825c6e61d76649f1e2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43a8701909cbf52f81b666998ab331612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b855b6980cd5465e250c1055c9ad0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11b1a34c250d7fb6bbec2c19ca5762614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08099cf4a994493b61c8e6e45b0cb499615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcea184808510bbec87097a1564894616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31136794d1f434984a52cb3c729aa0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fccdfcd347c64383067b2912a9fab5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae792c30083047173b011d1f8d4ee5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb61f3cb7abb1ff4d477fad254e3bb9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c17c2785c849451d14be382341f14621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16619adfe2f9db49726964abdbdc4db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065c0359039804e8f10cc34af1d39ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359d01e8604df1d1297d4c71cec5a7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239ddca14d5262b51d417a2bc22c0a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211301c59b287ba750ae184e6b42ab3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c26fb6736b48ad29a45d3226870908627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b8ab27a1e025bcd0dd762cbb290b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b768a5bf34354111ea43a0cebf153a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e27f3c14c39799adaa4611ba29a00c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b49962adb72a9c7964f30e547013e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bc12f76feaf00a6e0992ee9ff55e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3043b85e8413af7687f105d20fbedf5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93daf64ea21a3d9791e27dbcf6eccf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9d3767032aa0848770663a6b2b03e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ba66a6ea5b326dbf9fcc6b123373d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86754363825ef48560b277675ca7326637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189890af224a757b86708532bb837626638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b364c803aaa1eff1d52b19b077a464639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b15d26f99689c937f69fdf94cb0aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d15a5a2d10ce1f560352b9049610e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63723972b0cd680c79fae66d6d89b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400e6aeba1644cd17a475231f8b528c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af75b8d39ed7217800879e1c6503ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f17d76cf6234f196952a1dfbb8623a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067b0254372ba039a2b72ea23cd6b1d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce502cd611636214177b7c5595985db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0992f9616bdb2288bd0cc1eb05b3e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04003456307bc497470cd48636540b3e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45102632f2a3b7606ba150c73eaae087650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad4cbb6fbcce028dfd746824f213c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f22d943b3d6d1ec7b93e37865c52ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3651d5a9423dcb964a5bc3f947f93653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ea28d29d015c6b113bf45b93ee228654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f471bdba096b0cab03456d8298cd08655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306f757e21bace79502b02371bec366656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243b9791030aed8ee28a642e9e77857657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384cd71253786d822322c4a84c1e6c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1da70b872a9d56b3b52ad01d05dc7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7636a323c40a84c509d64bd88c73d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736fa5c1b2c8a4c6e370c40f644d24b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c736b48be954bf0b46287c169a01d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17377e3f0bd6847032bafa8413938659663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551215ab189832d503f4342dbfc3748d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb4b126fe86917bc901812717b443a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92e3a7f24d6df5828f1e3988ece8cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbef0552e33b912990243d26d15e867667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e405b3437433c9e91be381929c21303668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5899b24630dcde4f6cacefe27ff0348669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893cb189bab029c9989b2720e02679b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d255090b418f6c69122256039d90e83671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b3d4026e1a71b58acd4f9fcdb9ad4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb887f3748f169a9d5cce06b8748a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568764ac959f209d73444d278f4e5dd4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c328eb422a67e0d36bee05fe738be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98416315f767afd2b18464141beed95a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebab68ba6ff4fd55e0a37bced7ab6c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68429c620b62f01c6bc0f60f77a5f213678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52baf2d60f13847e630cad3cea65df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaefdb874cd7f800e7a7b52c37bc3ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716851eea605a3c4c641bce2b3cdf196681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c098ff714bd7e94cd0c51f73e332fe6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c8da1ad36e2513524031c2625b2c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6516d5df27b8364c7d33687fc68b1b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c382926d3d20f2c5e1cca306ff5ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df817f3bc40f74f7d35c83a0095e213686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb99dbef621420100bb5b2c17c829d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37559ebe618d56e3e606b648f41c0c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412831ca82499477f1b7a64071181bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fde13f43f1c78d5e3a6ceb9d8d6504690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1528920b615e04d27bd18ae2e040c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d308a60258435fb96da474c4c4e637692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c6dd3d1c22b63220a00dc994c3c89693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4935e7a71ec4be5077aa883187d88e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fecb18387a7540d23fe3ceeb1b0f42695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eae7285aadf49a73b261869ca78a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492f9e70610e12fc3b1ee1ee1a4dffd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e5be54dfcf842b7d137cbf5d19653698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b87f2702e3a33374f958a0d489cb58699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caafec5569298f48218c4872fa8447700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2195e75d0437835cf42ee59a936f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632e66b8b2b994a429e3c5f6989e662702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2446fd779656d70a6d44e2174415748703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce271236c522b3c022ea565f76eeb7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e97cc604bfe8951a0930ae0970eff7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3de75826a30edab108c94bf91bd3a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a169a343f71f762e3ccfeb4a59720707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fb03bcc68ea9577509b9522b3d0f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fde889918a5d01342172d52e3cdb3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3a58954862de39156a9b11b0c7edb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a3740d81061f365853ce94fcb82a8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cec8c7514143956a744fce446f260f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce496f0b5a5e0e20fb65782f50b4ae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae84f8013f6569b0ee6eb44503420dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93e56d7240dacab944580c790c9ec5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd66a20006cf308bc5997ed8a15f6a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d4515299dd6e4e1e985835ea3c39d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c13764e72dc7311e40afd48142885718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036112599581c926b739db040ddf070a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638a7880db41aa87ebef903cfa2cdf5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dc3f72201c70d086fac186aec676b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9048ae97c3faba9cc6d6a09058cbd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e8d092353906b1d386f8175c952c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8c6d8a27018693bc168fe6e2899b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da5010d96ae6eb3c0d1aa528866159725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56246a27c8bdc9cf80023698b5416f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172533eec31c422f9712ae7b179c3a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56a690b50a97c1f558462c12af47bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9d9548b562709b1805ca52dd84fa5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec648c1a736edf692de6502d68d062730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4cfea8835b0a4ae356fe65c7b91e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746798530ec9c9ad99f2201b306e3940732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09ab63b376a5a066a17e06d016344b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecf25375e957920908417b5f7dc8bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de698a534a48a2e2279e81e6d2f9e81f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5b9f13cb723a5e7876b615294c4e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16604b59a2d6c2b59b6d482c724a21e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1d1cc228d9ac827c36d8492de2189738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d79494d5878b5a9e7a84f80b485512739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b47fb8c2f527eac6441de71b9209fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b222df5843f60d424d0823246ce85741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f651ca50b668c1e34adf01e59f28a72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ae6aacfaf4f03a0f0260f894af10b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c63fd8fb81c252243e99afba1f438744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccc7883c86507a123448bbf8676472745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd364d16b1bfb20286d376f55d80922746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16822c2cb7b37d5077e05abe91e4ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad5799c3cf94a33897fb154b9d8dbe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b194d80ca42ae99dfd21536ef9852749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86d70538848053899af3f67f99c843750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a4543683177145ecaf6f79f299a4f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b519f0ebe1b1e8491fa8d730f772a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efeb90b4fb4342309fb6b73c6acfe4a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c78a46e81423865c6c910ed332a77f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be319d6dabc1e55dc0d538a0e569c330755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f2cda156a5af2649ea31d872b22d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48850e4372b19e256cb39df5720be946757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8a81919bec739ae4b5f98860e817c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f744bac530ac43ccaf2208fd4c7d4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cb9a854a0377180b5b03e46e808ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822265e0a2ef02b6d86a4402d7ccc1eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfbf1a6f9c8f2755b18d295ccbea1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da06dd29da0702220e8b83c5f963a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea893d3870c5be1a501069aa360446cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f905bbc0215b45c8cc28c8f82b4388a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc7bdae840c2feb9a3212940135e5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85288e7f3aef116c1087e7fe9e13fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c2b1890fe80da515fb50b69d57e339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cc00a6aa23d80ca137fb3bdbd6f3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953aa9f769729c0a5c79ca2c01e585a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3afc9c5bbad111c4aabc17368597e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439376d8ad085cbb65bdda246d5686f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9ac85dba38d011964542a6416e4d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b20c8073acdfb692afbe0551a4b22515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f002e86501cf8ddb9540790c4f7abcc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8129030a42efcc7104bbb4a542ecadc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f00f42ef1a8203682e95a4c04672e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b388b70369cf70e8851f594b80af4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6eefa1310c4858800a9ff49a66d6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ead7a4e815453af5f92fde3f10a8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ca0720f2eb4c96cc1bf7f09254e9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede65da5e4693a2e9e6c3c8304625fba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c653ceb80f81cf9cea30047242525724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbde25220947f809cc5ce41fc6d2acc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db59e160fbbce3ee8f548bc9a5467126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b63b6ae687907b835e5e24118d04fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec582e5775cae3ec4f07f7d46202ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ecf73b56559aad30dd6c4964f634e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f42c455aabb9fa0b935e1a962c5c8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112f3b8bded849a4b90623547f3059d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66c733f191d34287d1f6c07594f8e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd10fa60bcf36ab9bfb7a1a140e2d0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235f8a7862809f6dde5f8c6083abcd034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84315b4079d3f45694e4a8210703471735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0fae3b48e672c6a61ea5e1145caaa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f129b6850cfeda6671f480893abc8ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde3038735414fc96a4a18b544b998238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e2172dbcfff3d548110cf7c4ca31439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cea83586d2a44fddd788ef979814640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad50ab55e3fee207b365fe10ddd04cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01910ad869f206f3c4470b07aefc5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961d1092c38f19654036b717c24a4d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f287677bf98de213bef80d770c14144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900675debeca3ab4786797e0394b71145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314986c30735863c30c3456ac881bac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f55e764ae65f1bc37b97c8a000761147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b256750a8b0e956bf81c02721b4340b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564c91466fc0ce6236edb651f6916f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d8dee0020df0edb0d97f431afad9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429a2472d1dee634290fd4b2354cd1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec8f6998f66acf64c08be00f0c86af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c9fab04fe69da9168112b66b4511053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18388e92bdcc6b853dc678b7cd95ff7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd394c0beff49dc5223bfb38335915455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a982cb6926a2b2166f6f927337cb45356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0333d88d396397f0fa2b101a53c756657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819b8b964937c024e95dfd25b845a2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989c6e8e987b1fd4c6c57e07088ee7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d11234ce918bc3c1ab2e5104fe42960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1bf3c110bc42efaaf6f30174d36b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3679b14832fd1dd67cf61f0c0d40b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a414a4e8521c4cb96d97e660db190f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29351138ee05ce17894345f491cfc18764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb7f991c2aa5d0c65a905e26cdd79265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0ce6a1b4932b00601f085a1c08e1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bbbfdc9e5922422f974526d97b59d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380bfa9f231bb6d922ea3c614bbdff468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e038b52b7141f1e82e2f510f53bcfa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02b03c28228a0c94435d7ea052e02270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27637ecdb807220a0a69f87a70c294071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e841bdce5f90882cf269ee486fe53072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315391855a07e96aab3cb9dd5ef530ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe0b5b070448f638bce7bffd71dd2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa38acf0bdb31c19a4437fd144403775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed13ef32ba4f1e569277ab19284490876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f8843b87c9d5dce4e8b35b9cba63877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48597ec3907ba4d24cb87e483f6da6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508b16af7ca3c184a309cfa4c919f2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52be7f04eb9f611133629b4878795180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68a4f55e48507dbced151370a9215c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c82cb870a84a4f0b08a0efaa3d9fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bfaefd521c067b7e20ef5a3aa93fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90ad595baa00d4f2ace9465155710384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b61d6cdf0b8ca1ee13279f8526aff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca4081efab98af63b0199d5c34cba486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f0fcf6fe9bd7daaf2d41a8a7d1e8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b40425d962c1bd24e0de234960f3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d306e8908b443970c39954b32c4e1b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9ca0c9e4c23a3b77930013cbaf9b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8f7421fa19dec5d847a1fb7e5161f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b652652222bbdb1b51f6213ad955b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14ff7574acb78ece30d4a3ae19f0d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be74686381822fa7142a7e6a8c7aa4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c1d467404eaa0a5001e622e22876595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a8249f24685a7cdd09f5395a62d2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd1be855f7210a73a5cb5ea049809897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35d152daf51389da6a8c4d95d3547898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cdd8f7d98b0c8e6c7cfe1be3c58b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418b437494420e4a0c7b0f1000d6354100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34863928eeed76ca62ec2ecf20773f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff5bebe02e2edffc88ad934409e116102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c85ccf763952b7c6706a6979a9fd64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d23d1cdc3fee224ce5df8b0bc0d9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfb4e10f12d24d78a90134ea017d0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcffda21c58de8c7096a0b1748ac8d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a04a808f75eacf31d7d520e899bc1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10972ee0f11452041fdc01dd0887269e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6fcb3ebcabfdc95012cd6019bc0c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ae52d1a0c884779d3b1b0c58e47cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f449950c196834c8f688dda9317e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cd7cba85e4f3800121dc8f2d5cf73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445107d1af50c0e3560f931fb05f31f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e956589301bf5556164b3db6bfab0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f45999853571a3d9fb61d2ca8810a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fe40ad6b8dbaa2f7b34374d611a53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089601cb79e11de902fca8b9e640bb8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafb13ac7d1c4e8a9333e3616a8455c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac61d6f7368518fca9e265669486ea3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b0fb9203260ab537d4082042cd4a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9810391dddb4666170d74aa646406d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512fb979a65032bb39c18b0f27ac18d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10fcb31f7b1f0b9ca9ecef7d363b96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dced23d80a5c83ef65062fb4e98c86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381bedec0ca0880554c5eea9ef5dde1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2bb6885b348f9403683accd588708126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f5be07d9f606bb224c23ed9ce21e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20edf26d67eeac67655cd2fa8f389a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a633d55cee6968887e973f8b2977e2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae341efe7efd54247b17d6567d43a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b149b3a296e504f51c20c0446308524131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8474f36ea18d5e822ea633dcfa97d5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbccba10c084a9867f4ca7752964fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c4fdd1772d26a2141b33ca4a1c886134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99989cfcb54256b34b52a731524adec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472e44aa0567e8e1ed5a36b410e3962136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962644861f2992968dcb0a1957425ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13753243edf8807b03bc8ff3d0b38131138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee349a5b9d7d2c97983b7030b885038d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b803d45432e0c4ff0e09e124df6de96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b341e65781d9558fa94ad621927d1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1245d5f724aa9d0814cd1306efc1a54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b2f7a2718c468049a78346e1806ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfda6f8d647c0982a7b9ec8f3b8362144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acbdf5300e9e7f24d9bc57710745fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc4194129a69f86df0e2dd6eab9a62146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f15a7f2a99a8279eb92aaf057dd513147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243c9d58d03b598419914e77d4a9b4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c50635b858aad0c80fddf90a523b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625c907789d6a8f1c06153f5bc65cbd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea39e6686cfbafc1cb4c331be573ec3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e46df5be86cb32748ebdf886c497e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dad29045f2eda8f68e987937deaa00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e52c625350c084d5bfffaa3b87fb0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35ae8c8548a4ca5391fc686e24534c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94933fb2c562d83624b2ef5cb18d55bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc339e7b22ea4e0be0964844ace3d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41390efa8168d269dd6e613d6fd57bbf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc727390d9ddcc3eb0fd9a0fb04911e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9605ff2f86bf124d3bcbabda2ee2bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ee18616efb9445e80c6e3423ccf27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8bc34667a0504006fb48feb4d03d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c70040bd2618f8708e1832e2b0f7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fbad3a3b24371ab3b7100f2841d51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a13e0865ebcde447e6511d3da0390165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf93a706dec05fbf6ae98a51190f217166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a9790f2f3513f265140d87ad20dbc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd088812d02e7e99fd2948ffc0fe5a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010fbac5009f269014130303d00da29169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2aaec8278141929077b3a53dbc7e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6a48f345f8ce9bea2d2510e1a22ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf4f73cb4b326c60a29a6784c89c00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d8aa7faeb97fd479dd6e7d0bff87f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a66aeca16553595553fbb5e4e66f23174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d39d397a628a4f94f699880072b692175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68058b7af40bd7a6febfc5af04b84e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bd261a76875096a4a6071a4c344ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271aaed3db6fe37d6ff7bb5067d78cd4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195439121c5e756328b98f1fe6516a90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f59b94daf511bbc627400839ec91d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5bdd88d2283181677a36afc9426a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f3e6b7df04bd4046cfdcd65c9a274182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a98bb614cb0430f3b0e9030a1e80d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fa64a99b8902dd515f5c9c36ab31c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99787a8a7883c22e11370e5acec46684185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0443e8772c0d72bdd757ecd23248398186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc77f76681b4c83dc65f914f7bed8c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8c71acfdb733a69a53f0809ce407c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643684e13381bdea28c2c56173c768f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409403509568ebf5d16a02376a5195dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc7af1e9fe3f940d3c4ea38b1c0bad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4f7ca8a781f3ef30b34818f14e369192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910b8a4d587d0fe9ebeade463966f42193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a598a9b349df88f3d9f1048e8230952194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3c7dcdaa20fbc62ece5cee09f70f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb051b1b1400e6c40cefc56e953bd3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54c8c28d7ea311e114849a65b830ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7309e3a73a9e92b9c9d74c69bf6fa3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dfef0fa48d7933fde3240eefd6528199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd163e430830d2dba63e39b3930fa4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517f30d725fa2370b1d4299f5f6b44a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d616116b05b4d10b03267609a17fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5b4a63b8c48d437521dfdc57ace19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dea53e367365187e4a5f627cf7fd0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260b3b5ec3dd8249224a1a8dfb9abd8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fd6380a125052a56b98e7a61d3390206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a695bd743d74a9d66f0e4e9b0ad3a80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15996a9914f4fb97b76441ee1344ce6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232793b5e09547b9528b85a2e38c887209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e7c42deb51b436df22544c16d361c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3019f2d5015c990f68b7c4e0a54f5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ca9b03e4bdc21c7d21503ff308af9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4525ad4f57f073d6c3fa64a98467ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa29097ed8af9117c60d2d3a138365214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda68ee551c8d55c4d1a1590622ec95d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777189dd080de62be56d66aaf8342596216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77189706da52b6e260252dd31b42d8f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a850f6235513938ff70fecf03cb8f6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565238be62f82a40ddae2145f7a56047219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd5b75550976f011bc46e2ab228ea2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5de51ba93ab53886d3d12398e39f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112486364f4d190d280b97944b3f6951222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadeb1544aa3232a922a59b7188d37b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127cbde69427b8afacd311a2f3f396b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20375429a48b4ff4ccdf12297db91d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1981349d1b227aa79c6f8bdeba898226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518801dc585c0c85d7470d5f57732c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe5260381f5d7d463ebc679af02a39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9520f12689ca2bca531d8612d4aa3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491814757a1675455b00301b9fcaba04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08397ac9c96e3bcdf8f3e008757ac2d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48bbde1f1689607847fc3021f9d5a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e8221a1dd3b7b88c90a5a05e84aa7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2d7d37b06089330be665e53aa1cb3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d49376d68d30a69a315e2f72be54c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf826623ad4103e12eed74271717ab0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de88b52005f39fcbfe332ca240ed04237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2832c70d9024708673629fc4d206a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3ba1d2f1639f8906aa412f53c2794239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e504c85cc78722afce4c8998f2b41240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b64d709c6908138d73bffbb5ddae32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf714a676a8e8fd7a981e43fe0e8ca12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a17fe770d6c6ec9ac407e552bcb85c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258b06e55f24cbc7c51c78e9d799333244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556bf6300bf220ec10f0215c2e4bae3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201e9d2e7b513e8146296089e1ee291246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814632189cf18738ecb224fc2e02841247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894abc0c13277a27c3de35a7fd3711a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ada037ba61f6e4c8972b57ace8ae0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e0dd0ba3112f9bb82dd9e03d84ead250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba202be3e40b5e68b34b949db32ea80251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30ff3a31c257104236480f0c2bc1fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b4e3bd3a02bfccb2059d19b1c2ab3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13082d45daadafc0a5e2e188f9224b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0660d043ef6db3580df2a63baf32ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8ada9d2bede0f55649511c6ae9594256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80312f62606ad62c6f5b27eca984e883257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102195c996da21d3d63ec50ea8822e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d223fa8472aae48c7b3ab8a0f13a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276167f4c6674d2f6b12e82b981c68a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5418c2307f9fa6aee9766d3f1b5be9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaae72ed824fedb343b2c59fb54cbb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee185d072d68058577119c672d97dec4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e77623bb162957a50ea4085ccb264264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a183164ea68da8765918a3b6c7d4150265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eac06e60253ab4cdf618407c350608266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079d64b5e017764596a32b5c6f2dbc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3ebd731b2bf82013c8bede40b75fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125f5a5fb12526abb10d2981634a77a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87a34d645a57b202e3b72ee60eecd2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b62543664ae8ac9ead914673a81d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd1a46acfbc0e6c45384d1410867ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c60eb97c409ae13ea1ab05454a9cb1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5b81823c4ce812ac5b17294fd56d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613484b26f592076917311083d868c83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b12db3ce8ade6194b3c48d7c091d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421052a9d1716dd7c07f905dd1ed47a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977efd7666c1bc4ea6ddeefbcdc15af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee110a9c9e33c16c286d068946f459279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2e176c6b12a46884f1d0c663e7e76280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be8e5eeaac7b56079fb08816118675281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3f32ed349d43569c7b28ed897e67d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b161d7b61240415048e0e06f24b9a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83559f973eaddabf865d8c215689e7d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f4054218bf5f994dd8b35dbb54e89285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f700b1c94e343b50b6ed5a22b2936ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56541b216d9e0864552f2e8fb5138fc2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82146d06ceb28038ceb3b87297e4cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dc0646ca322fcae6be4fb01f7ecb9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903435b9e423d6b7bac2f835b63ca35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc356bf7589a8cd62e87ece57c6c2a72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aabe181e2b76adfc0c15bfa232e0e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b877b9c97b6b1152fd676b3ff5464293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b94857e1cf5345b40518d22c64a8d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a131acbf375be290f7054fa7daa5024295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b5c51de41ba1935344032b57b1ed4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c949516e364314d964011029e2c9542297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ea720b67bfd985f166e6707cdc6db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c684dfa7bb78fa321b7a7846c6fec45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a19db9d14121cc302b15ef3ca74937300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b11b0e6d727bb6586404f479f4d42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea235a683a5d32521021cf64d743dfd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d0173e2a2ac8de3e0c645551c2812303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346cd4144d1c3618d18dfd58ea2e205304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3059965166ba7d7c23076a14f1c849305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bdfe71ae9b3499c166a31e11d91cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01484c3a7e32691c15f43350c5357284307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87091965629095f9607e719c56f3fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478432efcaae05779626767cb0546d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d59c5958a8d6fb4240ae731711ecc6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b457688503f7817575ab81914ca6fd7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076540ca61528cf4100e5ae8ef1cd977312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01909e4eaf2ea74c69e518596bfbd8f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cbc14f0c8c64992896f5580d56c2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cece90753aae7bdf9b7a3f9d264152b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3874f191d4193e44f6833e7700b4e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5a03357e79309e44e48b18504685c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab16c8b61619ce7666006bbaa4e5f87318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea21ab4dded86b6bb5ea8bca509f3c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdf9388796f69ac6bf6f24c72437bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410902fbdab32d483bfecb51c2fabb9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f21fa366773dbe0e5981b1771bcb4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd773bc71a12e29786b41d8e70ddd65b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286df6f0c56ff62fa545d995008780e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd7ba319b6505fa4d9da6c2a163c60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819d1dba6b6d33ddd5871ec81941b2a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4ef77770e2bfb8bee2bcddcd6d1d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a929938db36dbd80780382994e3b527328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4ecbf06dfdf4e8244d8b63b067738329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138137d4c755cd879bae70681e315db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c482d5e85f32a12fc53e424746ddfbc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95140dcef016bfb11bc85b114791933332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd5b22a0e93433b0d4a36906dff6ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15136a7f172f2e473e1d5927f9a47f6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca5b56a0d9501bfda84c43cc72ac3a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7ce93a5d635046f12dce67c17fc4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dca8ba99bf758619fea912b807f24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5c545c94a53f46784fedd5836628c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7588e0db12bd54e2dcc0ec604ec1318339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834715a0cb63b02f95fc7cc366aaad6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980bc033b9aafb996aed5414ad5fff6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc33e866d50743a390353bb8819bc9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c69869bb50f91aa981397b5dd9a00f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafb8851ffa874360b487fe8fe8fc01344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62371d960362ce345a66a259072a53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbfc2872aaf1fee3395fb06accf201346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138123035ef5ae7e5f6e3adbd79d2a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703335f0abb2898ae099ee51de03fbe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16521a9c749ee34da8dcdba5ed60698349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0d653b4850aa1622242fb41b4dc79350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81374046be4dfdcd5802222ea57fc110351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd703d17bcca2bf4b35e8a16b6fc845352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b096e46fad6523090dcdca0002ec657353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e323c51244fd743c26d6865b1bf81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af40a4fcb5f731dc42e48d9a15263f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802e1c2c27d89c9815e32440e3bd1e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435aa8da389f13582dfd5759b46f41e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee5d742149e40df230da212d308317358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf94858d07e7b0dbb5bd1d88eccd3bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fee530d0a11cf2fd929138aa70958360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6086b72e90d626ca787513dac4ceb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263685c2d349603395d7810de7a8bb9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59149f519cdab165961d42062b4e8c11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf6e64a60809f28d9580a00a67b1bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef585d0566fdf2841a1db803946512e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6945bd10c556af2e5311e2c1522a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91783fd5e05deff68338a2596350d618367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363035075cebfa39375b9b4a27c6d60a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362781a634e3ffed67c2bb1e2adade2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5c4a4e4dbabfa882b6c88697520b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7231454b8792d86cd8c8583018e5a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9e67496f48d51e814d0f0a16efc08372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373969347b6934a2635c6fa20cf34b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb12d89b03d7a6d653591c08172854374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61acbbedbd09ca1eeb632c248253d73375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6916252d00c97c38980f666250369cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdefba9117da7185e393f8650d71fc9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bccc3174b92d398c86bb036b0341c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d5aebbbf3757f778179c9290bffd8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad7f2b258f662b4bb3d6d05ab9e84e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d7a7cc9076fe446f59d4fbfddc4dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178ddd1bdacbc0afc05ccdea8c4013a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f43cf4dabf5e2ac6fb7679e2d388f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82d62d8f6bd4b3d20aa5b03a33c76c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32231c03e146f7ddb72265ddb954ae3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0a9095734a1a93d80ce517a91e6a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27628d0fcc06d45f8fa88578b1b7af6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec44966c46fcd8c9f244f1998553f4d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e72b7a6d61d192979eea17f4ad51b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e30c48f7d56944f70fc91cffdebe9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798569aee1e935798e7dda5d3dc2399391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc26a2338edf23ecc486e5037d27e32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b34514bba91a422cc2af4fb916212393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28bfae6f6309de87696251d783ed6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e031267c703daa0b5aea9656f88a5bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970710dfbce3d7d526d87a1ac8d9644396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a84f148b38ee76292d8ebca6261125397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd974d2e73460af946697a6bd46c97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a22c032fc6b9734c87214a8c95b7b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3dd03ab3b1382ed2de330a72502ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eb253dde1a9752efcc9f4c4baff77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45eb4920521d9c3aa4a9b19e94d7dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7f1235ca912905f56b4baf931abd6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315ea90b12424840c4d05cc2f0d758b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dc0a642e2dee8d8c4028baf27b523405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8eeda5034387660deb0b7bac258695406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d85e01a761b27c735705b629fd557407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02618fa9c3904b96339ff9f46fa6ffce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e78d4c2a59591b8cc469e2693654a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598e267d0882483bd8b58c59eab6528410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8011089282530cbdbd6197cf02f90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330bc15d3db45491bbaf230cbf4feee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776503a74cfe1b67ab1852d30d9fe45d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af037724293361db30c8a5f1d44e656414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939c996280550978dd9c7d285dafbac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22151fe9c073f8840182e099b7ae4c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cd7f0e9d9205b389b7e740cbe5273417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7b9324236eeaac275bda1249674f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bb4b67f3344d1329d20879c207e4f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5a97f3be66d4a9495b342ec4afccf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1669e85ef5506a522341f456c0db7b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd60e26753e38cae3c9c498f15b3957422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752288163b5bc67d3a155a3e6e29139d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f376dfdd6ef8ea6c4b1feebccd976424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c4caa37474384f9f0681a58396ef5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255331d5ba23a9e33cb153d965cae8ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffece1e7da21c1a13874b615253e1a0e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c7f32d667bfa8fe26e76f9272dee6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b1f5e1c66c9b0a277f3cdd9ac4c9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65fb0b1e4ecb398d1ca03bcc5a0dd3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e37a20a88032d4a73140ade809e5a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f71810d93e041d62782b8f5135980432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ec083a30336c84aa89ff09399970d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f89c66b8420d867e618243eeb793c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5620b6c7e91a01cc9fb784d28d4a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c9d0bab725393c45ffa9845124438436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fb41b0ea87a0480b1a3ba9b59da63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c246a1c4636368a9d6859022f78987438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec1600dbebd81128fc937451938a12439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005807f6cfdb3aa9d3ce89da372e788440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a1adde1c9fc2e1ef251daeb9c9c12441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff4727fed95e09c6d8baa420506109442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41483d6250ec5ec32a2bd71a7a53a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d527e7c8703abc36fb97f357d54050f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cdb30031ebedf58592bf8ad6f26c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb879505f7c73fcb5a89642927a346f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84555f179a357f975955a1efeade2a73447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e18d0d75bcac1aa2750b41fc46f3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831db2d553f8660fa4cfac0b3db06de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48225f66a52967a4cdf29864242e7260450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564a47002b81b9ca6a30decb5ddb329451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23822c120b44b8c4e9123aff3879f378452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fca8a349ee00a00857c36c7b93e082453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f6992ad0a1a3125f4fb4662e02974454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d0c69729a17a29d11206a91ff684b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0abf7bded47c0cae1c364f0919cb68456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4bde74e241e7012560c8f434e8012457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d6534ef23491f6a3394f030617693458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563677ad9416c5db7f44f35888ea4414459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5939e7fbec695acf410197bcd51d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc80be838ec1ed90240f31c1f5a1b5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1e0d6df84ae36151f77e6b0118d88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b18de17c8aef479df1706447999cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fab833994e2a8e38d61c5ef551c70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda83b274b4f08ea5c5b9cb040110c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b370c4c5b9d625405802c9b9f93cec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cf1c830519f430118c6af6654a16c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23e603f0ed183001da77145877e799468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605611e99de276743066136549b3347469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da70746f07cff385773399807081202470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809a3d485badadb6ff146b2294b22d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ff3e8618a2be211620ac93c104597472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037e07e39a497aba7020f6d4950d1bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03ef48986365e0dd92ba2900a05913474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502aced4d2b9ef7c51a94ddb095d18d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918745f9d97682968296f3c94d2258c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946c0a2c6b1341eba34edcf45d143d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f443ef99b983e6fa058a0b294bed9e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94326925bfbe3cfddb7825ee6d2d59d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01470f0c641e413d9df3567d6266207f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa08fc1edf7cba18792a8a61d554c5e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201b03ebd39b4d36213f40b31c9487c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b84217b0b7f4f04c7257655b149954483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44b7a24f5ef483cb3dfa720331c05c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374e86160343439bfffabdfe33a65e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b4cbe70031d5f428fbaaa624e5548486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17a224d901af58797856684a80fc43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1ccaea754365f1d1851ab1520a5b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25caef34b12eb7db0f8beaa0d679fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3cd0bc62214a4905d8a3c952478dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a6325bb381dffb8b69c7d358b81bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869f6f876e423e8ab4acea83afddcb5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac8d360a3f64151d32503f9ad7488f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde617e059c774136dbe0d288f0d12bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11da1bbe2c116015f8717ef21977b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4252a10e3e42f2093eab1ea116523496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661beb6c20348f46a08055480caeaba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237e161dd481524bcaa1f85762d9b33498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69438a6119622d31f664b2507eef4a9c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada667c1e498a0b1f944de6ce4aef6f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705a86bd9c73c886f8b23c2d41ca49d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbd2a751549ee66460359d71acbf54502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfacdc772f7fefd8df8ccd4d09bd37503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905930a8518577be592f741d613b1a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc1bf7488c05dc3e6de824707f8634505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d8664a6ea7dbc5cb261c175845927506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0e331e30281c078dda4f33bb0853f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49756eb295fa4a4f603ec67ff1494ab4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2d74c65c0caca8afe9635c9aec4e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a65e8904aee397238eed2235d0dfd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10002681918aa055eac9ef4ba11d5b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ced41d6c5f0896d6b36b2f6deada4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d68ad7513447a2f523bbc1efdc0413513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18143281f2a30dfcd3e697a4e70db3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d40f98654c37f2631c99b3dfc15bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed09b7423386daa4be118027bb7e197516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a798f1383273378594ea8e916c3ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f5a91e2785b661a89a4e4673cc8b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153293c4e2bd9945981b324d9a8b4894519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c1656ac823857fb848d2eacb493b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745307c5c14f770b7a094b31ac41a9b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e5b33d6d6c7c8272ebbd60677faa2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea8cf122b70156814dcd64d212dfc2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1c6ff9a1e3f20590f9ffc3e31fa5f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4326b00e44ee0462172ae3fc615590525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505baec9708247d55a77cd8f3fe085be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8020a87140555858df0dcd909095b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5f12de8e3127e3665934c6fbb451d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4427ed35f1935d76586284630b4545529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca974255869c1bc7d87181f198437293530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3a054211052d76343421e015b2550531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9576a258c41db99fd0bb52c639a57532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6f67d42c0cef0f1072bd28f9dafad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c600d6ca7bb27cd1cdf78b2614da9ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa1b6293a6b26ec8848ed9a9a9ddf5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20b95c907cfaede758e5730fe8e17e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd39df86ee3c4f7d797c458bdbad348537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8d90afb8ab2279c1617e3039b0406538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820b83de5de024a37144bb3895f403a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3553ae8eaa731ffdf4bd47a0a3b96e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5cf1cabf9b9bc2ee81e7f6780af93541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b6d0478ccef061f4984831052a6ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7d433e0d24efb9d818080f7d2b6cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a5fd81a9e0f5276f8243dd623c56b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c3de7112b0f0211a4a85583791701545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1d5125a3befaa0767da5be4d9c568546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5af9e661a3041340e2523aa463750547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353538b9f944f706ea8c093d67fdb34b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d7b7d2eba584420b819728e4743cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648ce06ab84436198050235404ffefe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91e72da2f5f26d5964eccc6f68b6f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a35f69afe88e3688e44bc89ba36a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb389c19bb013c2a47495a90e367458553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3a1adb3904ace12f53047c1e65c84554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069428844fffdb5119c0ebc2922937e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d0f57bfccb39c6fc1f08062f86a50556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42440c48d7b38755e93abfeafbe4d61e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5a10eaae27a9aee00078e8bc2fc3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd493a677e51e8756630e6ea545a79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5b707ae46c7bd111fcdcc9fef0d98560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfebdc40950519705609270830a58a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e02078497a034ccc0c1e506182772d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976f06faa15f8e3f68c5914b9574ba7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39738f33bbded533a413544aaeaa860564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0c0831d2a1da364448ef647d878e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d955a0007e5fbf08d66c12c28eccbf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762b165de8df091243e8df299df086d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd39e31bab060efc0d2a7abe6e437e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b669e3d0a8a53fe149c67a1554215569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba02c2c0c16c5fb28fe6b4d5ca1b65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e8433722e26a289559531febc3d3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8923e6a398cf74efe597fad08248d53572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cc22145a9c41ff582886ab01306e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3dd935147e918f4746f6bbb5e96d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cced9eb4b24c7e37ebbeaa6f779f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40319afbaa8c58e2ce15d0ea400fa492576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30327e6f8a3b4ebaee2c84f54b8aec30577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4981423892950e734ebe4865ef4b10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c66a3725821cfb8442ddaef515370579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ad48dc917a8f0887e688ca874394a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696daa84f27cc5b699145039065ad8f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3e337d58762b596554b339cdfcfaa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85f8755cf3ca006e38428e29fc7938583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9811287968f5bbad9a7a602d73811584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aed43a6b192809729a63e4a7d37fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172f6fdfcc906ef9c09f46f9826cc13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdfd6dbe0cbcee9f45309d39441196587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6013bce9907898e8861ea08f8c1b097588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8afbb4e1b243cc79bec7190b3e70b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea46f3d0a3c760819e2530cdc37a5b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334c1ef121532f4ef26cdbaa613e72b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5325b61448c789ebf715157eb4af8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b199bc70f75d8888b785a69a646ae13593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003325573b55b465debfe3b22b55d2b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65447ea9a32b3c0f58a896e150ed940595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e20b4d5a4e68eaa8424a1eee92ff0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca868bd16cd2e89b46e965fa237159597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a1bb73eec41f0f6cd8f90130931e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bdc8e7795f29208477259ec6a70cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede66fa743db662181821b0cb0b2026600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eae4d1f458380955ebede057c27176601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358aaa8883ef3e38b0713515aa81ab8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada8daa4f2b72244046e4007ec4fafa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fa4e0c934e901ecdefc150aa1c598604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947fc97465ca0671d7f6a7eea1d6b95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def9c018073963da979724e7ef53476606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ca45963bcd77d3ba94708978313fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b43930b0f4c819d9454cef15208c3f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f663c2ad4573a3c39aadc229d8f9c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691ca35bb845ac435c551636583a46d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d850d18e1eb643a2e7524987285180611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192b391ae82b6f02945afdffe49a3b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbafc3e5b1488eda3ad9bf8479f7b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3c83f6d6c9145909b652a9deda407614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05a421f06d5e33a40daaf4adf0136b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc09c6c7e17b4db0ab62f46701d53d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8388501cad09f2056492ee53a860961617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e514098e44d247dfd794262e3cedf65618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b0639d74f3c9258e71f6ead70c537619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a841c04e8f4b76f06db4654b97b9a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed946a5f48d281de33a7066fa2ae6b89621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cbac1f7145d4828dbf5737d8d13cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c223539f9d68267c481eb12083e1ef2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4c837f68d2272b8b605eada1d0b60624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965a2ca4dff183918fa4fc4d3fab91a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2390018684e6f001c31030b93389a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb75e251d8e237702344c1ea505f3c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0141251aae8632f3de2baa95b2a43628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0199ce15e9941b8d9012af28380e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb95ef24e2e0e7cf64c9143ca586fd6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df495b7f591ee0ae2a55303aa5feabf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c42ab0da300b7c557924418c34952632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f46fa26a7bc4669b36121be58431ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc981cc45e42e7a0f2b2d5b5991e58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10360ea6a8e4d09dd758f44fcbe5450635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9285eff97b4137368ecc40d38fc1a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac254e444dd52ce6965ef24e07ba0fe8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee06f1642adfd81a20dc40b72596d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549736e9ab74053a6a1c424371caca4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cff6c886a79719c5e4602967615a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d1bf95277740d0da64d1fe60bf7aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404148714d4b4024c311c1f5c26bbae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb392dddf799edf051c03ac828750a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b5d8f0a410a4d7d6fc8bb3de0c70c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b07a5cefe647609a28cf1054a9b06f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d32966648495cd297e76b55d886053646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcd6e8ded9fc0fa298d2a7e0a7a3ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48589addbf0577d5d3bc7c12939fea2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1152d4152cb069354263f3c731928b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e576cc73648699c8637a95dfa245f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96cb645eb2c761e3d4d07bba247bab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2d9319846fd7627f6a51829c9b0f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5590a64302c9b7e9717b4af4fd6d6ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb04828667885dbbc177c9e07290fa7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a20f5903a72c424dd54bd5019660fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce991eafab5a967ffe7927256dea9d70656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580d0c56b1b6f21ed5d74f39ccbff08657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41035fbe1e6df16f96ce41594d39dc24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbfa9b1e2599eff28d0c7911efbe17659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139ad0c5d8015c4694d7bec1d9d8f71660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dce6cbd9f5703b6bc0357f4d5c4d11661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612a03e7704ddd5a94e3f90375d0321662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810196a1aad25acce18f50ab73c6dd97663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b836fc4e8843cf8aa9e93d23359da89664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29bf53f0fe8f0fa58ebd73d246e9dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78c689e40ba2317a5c611228ced2c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108e5d81df9e223e976d1f9421697e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd43fbea6fcd3a938b710dc2527ffa5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927c42096d14ee9f9cd5f75348b2220669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f4c3a8b7e74a097d3f81a2b886214670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e95b518bb1e950d54ea63cefe0416e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d440007d4521fb5b1cde75cc8e93a55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441320d8786190c7e49d0d4bbc49c2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324f099e8203a64f92ff785d10ea27d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbf497819874d0f29fa0b5fa2c5adb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763808b4c0d76c3e5a9819ccf41669a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db10bcc9f0e02d4406e6d52b9bb30bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd1337c3da7d21abe43fac3b0d5666678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d0c0bb0ed7843681de439ea6634b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a215b43eee77c031f926fb9cec34405680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ebf8bc9daa13229ea570a37a6969f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c089941df83a9e097413df4c84766682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224fd50714271d6e152816beb50c37f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892592956b9d87ddcf5db905a0cffd03684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65567aa59a1bcc8069129bd54e1ff1ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93783a389720c6d0b60672a3e2ef6b8f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9f3692eb205c0001316359a561207687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36b637b5f6870782c722fd1c29d199688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c57ef5acebb4591ec93024e68383b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47835fb3e6abd1a074324ba89490a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b63c7925ef352d5785a745126125b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff6bc15ff0b5a79b6a37a97aaa1920692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44e5cd87ea6ab3f2ee19808433cd45693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5459f36601104613e4c14b1554ebbda694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823d21704794526a2167a65eb77c8d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa139b98cbc7e9ad4d87e59498bd83a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c919f5f00b3341cc24d50bd5a92405697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202ce8355bb347ea335b28b6e8b8a35698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3b9c281663561a4b30866b821ddc7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac31c6867fa5b1f3980a6191b67bb8f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd4038ba2a7f7f36c1c6d994cb00ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960a71d483def29f84ef4a6f27c19f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba07026cbd4d72d41f7e16606ddf4b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29592b644ac182294d1a13d4193473b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb3503bfd02f4424211169fc7a1479705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf259aa8f75650a0258c8179a55edb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13423fef726e4a8f5de98596ad0927707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9426837b453a4c79b641bb929499def708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97815f2af847676763ef25c4a18138de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b9a3fd3e773d42d60949e42103f64710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f74cc717e6f55578f72318ec58cd8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14000ea3c6cddd4726f8f7197d88924d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc575ee178f4dd90be94846bdb4d27713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae6445d28e6223f63c9140cee227f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6da48377c1470f0d7171025b6d22cb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6def354f81b7ed2c74def691e8dd14716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade272a8d5f7157c3e37b8d799800e1d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb189771c92f9cdcbd6b17edc5e689718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42262edb81bdd51d55b8138f2b3135b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1265c4af7609991518e246868fd90720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbfc0aedb554bf7c324f15690eb467721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8e4809c4b216601ecd0093a1b0f08722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d6075a6521d662f20d1d9f16be244723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41a6cdd8fb5efa80fa93c1ed9e7ab3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a920da9448807408781278aece621cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387675a53879bc0084ec3a73e6cae96726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8744c25b89b87c490c6a4d93361433727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a7b54fe04d96483f0c1f944fb1220728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31261461e3bd5518eac80543c2768623729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028b956323b3478f2060e9cbdd31f7f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a1bb3ea269e8aa761e9839772f148731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d34e2aa61f370658b410563e218ff7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82b83dea4a88df6df80ba48ca53c26733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40043b9731e4f4e83471bf8ffa4bab8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31441504242e1f2873cf1a4ebd3a367d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fcd992bcf3dbf63f5eddc1ae4600e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906d684c03540ac6bd882f36dff8274737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622ee60b5cacdefc7e39e11bf804a76738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ef94ac64e4ba4a88cd9bca58ed067739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a025b8de9a0050d68185473532f5404740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fe950933d222a091f775822fc0282741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12c57b14dd0f284d34a618d507ac96742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d3b95d5d609de52a60042b621a6b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eedda79ad78f650ec6bb69b65ab46744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcc1b2b4c62534b0aecaf5dfd9839f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93369208d2227c75d980bd1b724f56b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706940d3799e5589a6f94b61bb3107d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978f723f7de26a1958fd1f88da27186748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65a2f3afe8fd8f9b4fff92acd7dd4c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322e18f07b55e6d1e529a8abeba5d50750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f442c548e4f25a32b226aba0ac18ac2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c4032818a4fd29f5babdd68903f0f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b756ae04b2b22a6d60815bbbf3fbce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acb257140deec8ec7a7dd8e13d87e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b81e1ae3f10976bd5f47d24f3263aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7335066912e88d95f234f8b5a36f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3edbaa0e7a004ccaf4efbca2f9afea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd34666ec7ac4d463016d9e909658d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69396eb1e91be7a5f452554885ed964759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>