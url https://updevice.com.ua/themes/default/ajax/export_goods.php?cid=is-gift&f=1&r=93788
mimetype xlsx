--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f830c076b1442c55c3d2981db87081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e20a004b1a5ccc90bb29d67c003502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda7b3aac5d4fd04dc3c83acc1903e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e79a63d682c02ce561b25221c2794e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4861f8c01954194b04b58742a6173a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a59ce2c874507f36f10f1cae3310c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce51b91ce203fe9b6c31c09b044ca07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566327c7e6558f1927004d09509678a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6221cfb84b1173ac42fa55606e62e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed744c3a471406a657c44bb974ddf310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a064329fc8259cc968cdabffeebbf5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd96177d6d1adbdfc6475151165e6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3c44fffa10d5e49d2dce0bfdd921513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d947612e85f6f8b20591f90354cfb014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4ae3a22d5eb0913e6ccc7db0dbd7515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569643652c960606c20b2237ffc0663216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2d08ce9830322dc06e43b8e0fe1d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96173e77c8a5bd2e2c947ac512ba589518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91f180035de0870952380d3291692719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbdcf1018b8d5a87bddc150a4c774020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58894d774a0e0435067e684d6f12660521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94af7e883afbba34f0469fd32c9ae722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938700d929aab345c013070997815b9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed377682a37bf8e47284fc91a7d528e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29d46366e25788f1d73e1a649e6dea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d4a7eaed3d575bb987678a948db3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79371d8eb15e19e605079513c650d62627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fa1d26407afc3634b63e45cc848bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3698a99fc05a1a0d3d6458fa3499ade29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9e35a98dea730c7f7ff265843b85a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362e934236c3721b2b9fa1881de3f3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8489887a73cc306ed950edfe6ec2c9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05b11525fb3e2349fde5013ab5943a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a221c020b12dbe7eea8176ffccf48d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d2de5ed6e7cda0c925fb33b1b94af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5733f4c34402e7ef59b881bf00098236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073e826e7b6ee9398067c70aa997b5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972d971be22e8b1583ca47c607470a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061aa8b4a4f41adb40b25457ff629c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ed48c65e53bc05d389dd973bb9d1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f75bfecbcf59ce79e3028e8bc9e34d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ba043e2754b9cd636f3d647fd892a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4839e1af6613e64e0b80950056361843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978f272524f9fa3eb6b1636ab5f5fc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba47e139822a6e02fe5f220c9f7c76845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69733eeff46b7f0b4afa1028eba829446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c89d7647c2337d17a9bd4886c5906647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac69507c0770e7bfaf9188fbfc2133a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2ab6ae3c8b8ac1ba7eeef621b39eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708671ceeb3776348a7e4bb9d7b1fc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d13fc647b00b25e2b265ef4246c09851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d43653baa33f9cf71a7089df166f3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758049286a787b264560c336fb0166a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987de674d006ca262493439a5c9bdfd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02e7495bb47f843197aff277e918a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35c3cbf7255ad3917afd9ff610e7b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58f092e123051485458a644a91611b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44893c1aa685856f0da8eeb6bc30fe7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8514dda3ca1b9e8ef08af72fe448b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628374c8d9daf7910d7f18f9f75c3e7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a95af318681a9dfa9460851274e2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f788538bb70bd9dad5c7f877e746ccd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997566fd761a60b9fd327b9e40fe455e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1502a358ad71da56f99516f6b494e4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2cfe7060ead75aa328d8034926c1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2638d801a828c2f93e4c7d22f8b86066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c46a89529fe63a26cf1238f64fd2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca33d864403eb4a3ea3f2c56ec4c0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111de153625ba8588ba700c4a68fb51569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f9cbdcc56b01628fd2bb179c17ee070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00eed0159440443cf6ac8c7aceb714a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d820c12dfef07b1b3cebd799cc63072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac345235aa7db5453242f22510119973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7bac89cdb7df36882bade9303b51e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aae0745e4eb2345e84cbe41c66e3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718532f11cece4d76843574fe6ef65176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a2af2ccc31b01d51b303a1f7e89e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd991de8a5359a1605aeae910e5e3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324de25a15c084a1035804649fec5f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e9a9b117b04434903278a9423745980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc8d3858c80b0e6ce983d7b156ff5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed28ecdef203a3697e124ea083ed03782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65866f2189693cc8d5c8bf22c328166583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7b61fc4ebdf447c4351277d0ba09884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd474e44950098ea4298f73899137df585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5661d61f4e07c11efce36e6df2755886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd30fc671abb13bd83a7936ccb8b1ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36670529a0cb267168a5be0da807ddfc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2731195c4c699a061b786b7410d15b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44782c9afdace44e7ae5705d856d8d2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779c95e7db84d17865a83c1ad21410491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f539b5185167f956efc8e81aa93ee6892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b66f41f923961458d88afe636719f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd486b9a8745ca907161d3a0c2d0df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf486065f3e220b042d393226c67c0a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e667be67b7d7c0c0d23ebbb5c7e31c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2529ff4161c86611a29a09eebff25497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f404335132d8bfbf21de6472163c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714d03fa63d74494773c38f9a4d3bee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccca02247d8df908ab88f4aed5833a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f887d9262ee768180dcf5f08c738c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931efeb4d1e1d7eb3d3e8cf7d82e23c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892be98849365b3396bf79b3c004e562103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fd49069a4b6b76672c182651fb27a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b530aeefb06c7b13765294e0c05245105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e02d40ede40dfa220ad22c566c725106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8f1037683332c27a36e8ab4501b2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4865c256c4283bae4ff99e2a13e375d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06da247e46463fa2dc760f6e049b1d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35558a1c86fddc8629362f687e25e1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf14f601e8b2597fda1b407f2af92ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37f50029326987a2711ca8144da9e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd741bfb43b0a5a5106b353e2e9dc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59f6105ae78fb4daaebbe296a749ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab613ca56a0bb808d5018ee7f8490a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5a224602d85826e37e7e4ed0fd3cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26244fdb5af0e41d7f92d9e5963625117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29b04529b26beedfb809f1846623c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9880ddc39b5664ec9ad320c50580ff4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6546b4083ad5dbc2af372efb83d78a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02498ec1cafbabe843c3681e02c3871d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbf036c8752b019315156380d81587122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64d1bf1efa1bddb1a560b675f5b887123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c47fb16582f405fe30730ef4146cd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0ad7fe4edda16be9cc1781c99c1de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02f4e1b4afc7e6b0a2f962848c2fc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186bdc144495015a9a4c320124a8d94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd979ffc5aceba95486ffa0a3e214cb7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27af91aa3cacafd1959565802b3ea6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a01121cb3e963916ba8b255323ac9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5981a50d907c23c36be356e129d0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968f992d85a08af459e03c0c1a3f135132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddd8d38977b91f778c0029eaa48a14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eca5e9d99d746cd894ad8d3664d9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39d74a5b549f723c396acb2751343d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c902456597b55079b1ba0b9c05a26136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf97a1ded5ed086814218f7e1fb36a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03f56ede567b3c6b20698a772e6e11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfc03946db7606a52037373a5e1c0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027268d4ef37592ee261a6ea312b6b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640c87b4dde168e325c7a00a91cf4b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ab5482c68bf70434ae6da5243e885142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65d0ecd25563fdf2ed32fd3a6aff1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8586f23de827080024a364c43797d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2a28af3a6d65fb79e0044c04241a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020f5997683750c75eca38538912545146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2504ea353fbbe4fa56786e1b75cf2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371a98e4e8e71d06a862eaf7ffc6c47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8788406156642a0c1826b16e9f44f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d091a6af5c865b3d9c899385f28c77150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b34a766f73592bbb8283e1869e97d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e16719c8dcd10f554f1e3cf3bb0fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d06106862e331d9d8bf7a774e942e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90328a493ec1d2695892d3f802174a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed94e53271260674fbf4e75a7b7069155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbacb88b359945e181c146e852f044156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c294d83a90bbfa61da552be628bc97d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88852829318a0febce929e6c9322663d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea382396369ddd81e1b8e3a48576f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002b6eaee1416312193523db84fef43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef475cc1f4c0d8c5779450042643b4df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170ea1086f4d34aca9f9e35c7867c43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7f0271d6ec09d3c30165dcfeaec2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ddabe4cb7ff6a1ebf4657fd4ebe40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3f17a54a069c214cc886b4bde1b7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce900c8c35a70eb8dc9811c4895660166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac617f32959306d886e1571cb4a4b000167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124282860af5a2afc5c9530a6c9f15f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694d5b36a9930fa746e4ec2356c9661169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d89794d057fbab82d4fa238370c15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6b110503967af6d90a565a2ff2ec0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f96b0bc193181bdbfb2a943198a36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423587cff5d93717d8f0bba9e30caa5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38741b72b03aee2cddcc44adfc10352174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313ad5f164fbcdf15aef36c42f2512d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeae2c42a258c4c6570b2094e1a744d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6b453745c8269b073e0f74e8ecf2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704a682dacc9f10cc7ea271c469cd32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda601c93b35b007c57344bbd6d8102e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ffbcd9d638665d1a9e7bc02a0eb2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8deed83b9d90301a52fdd26864958181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16bf8986cf9560929d34227a43205a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319db4eeaab6742d5fab7701925cb82d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9c92954ae4839f903dd646133c254184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172f624f811cd5b0b9c17a89b10bf2f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36bc84874614eed3f22dcdf2d67d44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b002b0446db72a4514816d4dc467a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e71985c8e4ab04bd771c60f2ac51f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cf559d1a2c0b66b1903f7e53c3427189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47a3041febcc31191ab7e220c18f6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cfca9baf708c6f674e40401ac4e83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09270acf1febbba3859bc9d883ef8e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2a372b1806dc721a6afe27e3a6676193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f0f77aa6ba656c8adf492844ccf9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d09e0c7c13397bbe43e2b46a08990195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928e68ecb202bda49c3fcd9bbec8dac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269239eef579df7980db26fed74f711f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c66c59b8f24e93556b844509689b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02462a2df935ad17a7ccc993a3538d32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db78fb8a8e2fd431c89498a6e3d989200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be44a94a381bb50bb3bd4be371527c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32a8fa98e4cdf3d4224a355bdfa4e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7e92cedc928ca12535525387004bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02e0542713839191f4be4ca0fe9436204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4154ac6b2263faa3a4f6c5ced99b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386979a1d8d661d0fac4982066c4fb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17149bba271540821ad2bef9099d864207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412d7f4b98716a3db719f9dc7242d72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8fd405eb4800d9575ec9885d8a8f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098eb8b42198ac196e46b2920e1d05b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01b28705324aa74b75db0af592eb83211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79621470df28abf4d83c059e526fcedc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f124e77260fca7f5919cba719c66a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b8bbd527ea57547700d67f8a37e6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac618c5d1e8f58a3601cfd179201b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b3e97a31d7dd513edbd3b3ca2b8b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fad0f126c77e3d14c72a2d7db757b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a8debc68c89b3e12082153ea48a1e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67071b51914869327e04855b019735219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174eb186adbf2446af965c114203bcd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbbc8d64cf8e62e25c564b85dab380221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455fe105f30eafe92fc46f3783e5966222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7ef2cada4db9f1478d1414c54a639223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599cb232ad30fabb649fa60abd5d4fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb8c10d096848bd04703a2f7d37469225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e87523e1a33c7d7c86fab04d42e08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddc991b73bc829ae00d0c7c601322d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a77daa4d521a519f2c50aae9fcdd5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e945ec86ba78f26986cce1deb55d33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a3e10dd4b0030ed4fc966e36ff2e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b207afd4837b1ff0622a71e637d16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577347affb418d40bf25f81b88b519af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca69108022ad78c3e67273d2fbcbd6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c12f9a58767a6a2575edec363fa98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab104247dc851522af5ef23cf74305f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f81394dd3ed76c02dc33e38d450f5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5e3af3d5ce8f528aa39c63ce4295a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc338d0daaa030a48b9d17cf961927238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb16f05981d51a7c9d4033ace993551239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c4b6b59bd3f6dc0f4613c9cfa1bcd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28e46c1436069035441570b7b587e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da17203917facd86693b89a0477e761242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25944bfa87bc956c846025b51906ac7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0c2d0fe6c120f65a8ce0f0179c88d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7555ca7ceda9eae94f794b7cbe4dbd6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62faae871faf01c532a5bf972dc02c63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfb83bd4e8510f46e04f637309703a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa1166aa799dbabc7e490b3b101fa1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da91f63bf592ebe57fdad5391e35b3d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7205a860d1f255d4d829d05368df55e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78149812c2502586fe5ade77d187cc27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f00e56157a1ba7b298ac1cee3a320252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c4c96868f59628ea523d45cfe7412253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201d710961c819ba747914ee5aaeba1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edb5805f1b14cb6b6923bf4906e71f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8425ffecdb0b908b071cdc53ce5464c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec79bcd3f075c69ef89fb511d82cac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b482254d4a8a714f4f44e4743d90277258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cef49e6d82862eff6b522a10c9b712259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d286f8877af17ab23e4fad2b7b0e76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b9decfe044ae346f07fe98162ae35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bc5ba3b26311f2fbf06cb1b30116d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaca337ecc25d331a20b666e3e250e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a87c64f5dd23f5ddbc82261578e99264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165254ea787d5c1f83ed9bb4166f0d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8475511de2702936688395c55acde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7a7dd2c34d702bd6684187e565844267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066985dace6174f34423d12349b10f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2115d8561e6527d5b2e881f011b905269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31633564b998e0400055a5d9ee553988270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23bfe5f4fa2af14e1c14501d1f993c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119f236113af2198ccce43197d4dc40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f09aec993d0dfcda23f74938c77ac8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f6eff09ae6506b7725d5b2b4af4e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bea12bb43f19542e07436411f3bb4a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91370583f5af32f9d82ff79461f51e2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3cde164065d5ecfaced230e39a1fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ec9959153848ed4c7981bc5234c64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b555918a5e2ceedf6eb088229485a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa43517a60b822f6ef42bb2c8b7a7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2c26d14d4209195a5fd8e7a02a768281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e3b3d8d91689b1b372ef5d4c5d539282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d14068689d62006ebb3f1b3e6431c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec74e43882f46a9304048c0a6bd9c86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4610a94158302157d9c5735d077ad16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee58e3471dfcb6a979b0149fe27b1bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be52a738f75ede826c7fec3ad429627287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a1e77cf473f26124ef9c8f37bf694288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4b177509d245d140c37364ed30ec7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57610bacedc6fcbef1feb1acc79c3df1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef64b66ceeb7b31e0a25c51028002e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b524fc7c5f3f2cb1cbf73be1358bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab7ad39c845383a2012a48790a0f7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d90c693d3c5f18c6f5b12bfedbe1ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7224e87eab51217bc0ad01641b4693295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d87cef19c5ca9699b342927916e15c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34119dac20e47622aa7c2611c51bb3eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326d0557a2ec1a4f63083610edfccbf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125413c4e2d34993b4943e04d78590a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb001269691f24bc723fb01c504ef3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bb5a5976b1a758d7bd17dd612468e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887b78cf005e3e137623d522ae1d932302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a15d6f5ef62429593b289c0e05213d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f039dbafb77fb91ecd6b68d815ab4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc6ca3c89cbd87366e10506d423918305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187be3ceee9279f7a960623a3ab900c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192813d003ec5346878f64cf8366cc5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6f849656b422b39fb9b7cd76ca790308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5747a6f5471543771cdca398268d494309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09dddc9c923dd0510ac2c6051a6f51310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc0f19efcde767050d0cc9ebfd5f2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a163a676bfa1a82427980cc00ffd20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8551a1730c75a3d4379cb9326d2b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6a350fa2c7c26e19dc4f5313a1ea6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719c9363b84d510c1c512d6003a7504315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2c91e587d84184da9089892bd35ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87948cb795de5833f022419cb732ccb5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb29fe033e4b0dbb2541411b2cf260318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d1bef620711b0a5f6b8ced04e163c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1b18c7c4cb51832df156e9e9a5436320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca195f864e6681e7e3e9dc78d05b24321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4931cee510041fb08256ab77a49d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3b5b4aa1840a217b7a05a92a7edc9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eacc57df27a6a30d0310478609a35f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb016e02f486cd3ef565ffe16f78e177325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e6b8624e66f845d272aa2b9a5b4d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f23e10998260620c1660721dcf30be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dd130ba3477a81b8d1ad7e1af4436328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8959f2eb07ce837309dcbe39ae013c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3c5356587bb78b63ca2f8ccb33818330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4f85ef98dac011ba9cd9bff1b41bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e0aba3249820420db5f5596cd53f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ccd23f4a0ddd7231b9b8171ded1f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfada3feca0a9e524c66c24625b25710334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285c0f2418bca55e7d998f5d5bb742d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bec34b3e5a40e56f8f1625b886f30b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b462651601ad6cd2a2aa6e613ef606337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fac08717a228d4fc8819204d86fb7f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26736da289b40b9695cdb9b15709c80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ea022dc48668dab7f4cc170bec8f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10fd7dec4b618878815d8edbc5c2a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40926f79fcb44217558678b5bdaf2f3b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45356a509d77f9c3335340783ad21da7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c506c771bd2b538df1f1d7c6eda77344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73627488bb98625322f7b1b3051f2b05345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72a26a2d4dc856bb7e424444574be6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9cbd20b160e609b0d57126b1449b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6202112c5142e5fb1a1dfe04261ab4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511acfd2cc885d9c03e8e5cc020e091349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773f2b9ebbf6048eb30ec3d16d03d00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1041e833fcbc6edfde116ada844ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d08a979113d3dd36c65afb81b27df6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a1381f6c90de18928d71e6f49282c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f24d7688eac82242c7bd23dc97374354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c6dad69d133c18eb68c967b0c0c6d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e31e097eacb16da2a4564a8027fa5d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699e42accf1caea5903879b47b35a46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82460c619fb78f5d6cdac7c493f19488358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3832644a37d541e09a995199fb6345359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49362043e574dba2231e6663b3c730360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcbcf2c4759f3b6864f9ff5c7f9c3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810350a203b0c11f8af5fc9a098a3935362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134fc5ec8459c0e130667a58073030c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0056462af4de706514528564dc0e998364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fec0728a75c6a48500db00f6f07e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401d0aff029ebd6c9484b3600c54b2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cfff8da489e7795be5c5086d607ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bc23ef119ccbd864fe66283c331e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa7c2ab4da5e6f4f62a396ff63ad81369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646fb36483af3d86744be3ba9aef0ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c942cc9521de50cb10768ac8820d50371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c77701d4d231f1e15e805ce004ad7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45906f37f1d009ef82b851b837b8fb1c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8247fb44d296d04369eac0a640991374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc5fd6b779ed865288edca37496324375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c99add21a0fb408b0ced3c252b292376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e244a1148158b35e17fe2db53bb414377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760abc291e815f7c0a07d85f4d5eeb0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc82b5f877e0ea0c264e8c4dcdd0229379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fae11ff8820bef5a72d8c71f67ff8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9b2c6f75807c4d2056f512c6f8524381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7a474d6099fce20b20121472cb4c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997d3a3a1536bba9d7f61bbd3aa3300383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0000b5ac7b1f14da79042a41bfc8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d162d2e00f8bf01bdab192074615b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232e4141ef693bd3de933e763e769e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc811b357bf254c9d0d9e1cd8030a970387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6023ffe2ec095bba60ee99bb9c402a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233749def8f2757e5f5c4d181a2cd78389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d61859aad28a02a9d32e88431abb40390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336f7f4a039d100e4b9ee4cc9707784391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7d83613be1fa77fdd207371096ba0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea301b4cfca5b742a3af1ae4680ad9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728d879a15577a522f57747571acf3e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71082850d2b30eeefc5cd7c6e16a3b94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da14780782736b33958262739544ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc105581593e295f40d13fbd87f4aee4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9d7c1a7de457a77f19477ae45d044398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba25e62f0af97f5016998a3bfea3138399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c75bfa422c9fcfd66e708c6ea3c93400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987a7869bd8179d24c14af643f5c3b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a260fd8779ebaf5beae465e930696402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37be5d33b9d72c57bd31018d8dc3cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf66d74903bda4245a7c1f153eefff2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfe4eccaed5bce775bfe601d595181405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5e12f813b152d274a3119f1bb3fad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4565fec8c8874a059a3305851c21d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388440832efa34f002411e3be318f5a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fc1b09f7e283583ab3a05fbf3f16d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f71690be7bf8bf6b74b09f1b278f00410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d37d49153716fbc8396b22ae9fb804411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc63eb84c501af393ce6e6b9c0fe612412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bfad1be50855b181e6ca1fc5d69cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1eed5f438a2c39ebd2db133c17ed0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4094d2f26c2efd784a48422bead605415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64182b4cafbd8593843be8913fbf88b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c795143d7c9d4f279930cfe8ea41ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306b36f97f177d7c476f669c437d82f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eeadc2ffd1baf66d358221ade18516419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a3ee083b002afb67243fb3c6cadc9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827c928204832277d28f3322349c320421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cdd8818df2d043a10010eeb31bab1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42fae026d536b3d6714b7ec229798b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9effba8a7169c916be4cfbe03a8df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b76aca98ea3be333647bbfb8d5ab4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecede8a18a59089343405bf9a03850426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dfeec753979ffbb4e17968e877106427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab868acd0781beed048e7f864b181d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fe7b1f3ea12ec424aa8f19f32c63d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c61a77d4613515c4779b94c9cbef0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642bea46627c5a22dc03ae358b37cee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032b7d7d078492c3a7101e31d42119b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab125f90ea5f6dafe69a4941efdd43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8a83dffc48f933ecdb4dec21fd9f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2f3b3e3881837872e675702db03c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9f0ae86b578f8c826717d057905f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7591df17759be35daba27aa5c429e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614e3b6e2a1109148809f39ef84ac37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc6e85f9a3b2fbfaf1705f40ce79be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aeb15e5fe61491ec12a369b11808e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb3d7b3721d2e11dad983030ce89f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6969bd1645b99c898f38247e3ae65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a658cf33bae3f4b145b9b33e1d518443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44da92c8795ad6d6a9f909cc7fb1f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768f7c65cae31bfeb35802e8119b3fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8142579ba98f2b7ecdd360088a645446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a5c5c6926eade13d935d67b0abefe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40546a70972a2e2cdde6bad10d0b4656448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0fb1a4435c6dfcf77dcfae63ef6a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b98d536990fa67887969e0527a70e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42058b2420d3614b69f7517eab6647451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cd40677ec46dd158e3bf2724c494d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9521f19e320fe69219b5e4ae75153ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ab92ec9c2a04104172bb4c234f348454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf8b3ea762b3465ecb25c14ab7b4a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969e767845e81dd85eca87549ac0e0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacd1ae52755c275a43acf33591bb21457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a1369ffaaac5da6483599812e2c82458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06567b2427ab0ce4194a93c76e1881459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59077b719f2c1dc2baf427244b68108b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f6f6da6ba51480f873a1868082e98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06aa8bab600f45a0721648042ed9e50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386f2736811c5b7dff745f80c1b8cf3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4070d504ba8a282ae8cb563ba157d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04a7bc38e025fd4c8afaa1e6cd9b3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9e35c80651654a1c53fabbff46ed1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec8c786debe105f8f345bee31b2eab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473677b62fe95da61d38c0816908c387468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b83805e4ca922b2c54210bc89a6d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146968ddf07061a2afb7f51a982d195470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bc07ac2ee9ef3d881f9171c5e3e44471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652eb8f96d9649c8a4795fc0958992c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b782d9fa2c978f1ab75a7aed53e26ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2cab3375300b8273048e0e3a5cfb0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf924cb8ae9666b6deff656de889e97f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb47ad85afbc66e99a3304b96dba54476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cb1ca72fd9c7554e8d4c5323173ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b30f1007801c2cb0988dbfa4a19a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4cdd0209a8049791bdb32d152fb3f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60c2dbd21f94ab361033ca6a351668480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d476879fc24c33a6d29cae93b9405481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7c3e0f85047d5e2655e4660726c2b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a8e32a2415751d2dedfbb9f5734cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73ab41ccf8ed93b841ae4731beeca4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaea7d5b05ef255ac9ccd3977d13da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601f9f6628787420036b90fa36036f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfe57d99373068a06ec32f5ba14664487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cae59cccd639e6d3bfc0e534b0a44488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632ec354ce582b3527e13196117cb57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80506ee1b544a3286a58faad63815d80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266e692c2d6c3c9958be374d283ba11491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8ded1e7687798e7863ed7e90326a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9b3ac3435fb503de385585f8dec30493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2db7e370174d2b702b8257d0d5465494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374490426f00f2f40995005b0015529495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa6d004d8172b35206a5c1dde9c686496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4f79c47ff9a607961b8b006ebea20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518f4d875a6f15018958084b40eb426498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6a920b04338490f8e1a6515eaa0ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f7862c5ef67070cca01f34383723f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5dba53d43b3021300f4d9c95d5755501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012146f9a7778acc8b7369fde17ea531502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eebe3e0c59805fd0f60ad849950ea8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf094dc18af9a1458fef7edad0b5e2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e523a099cb233c81b18e3f09184b41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91d44f0c4b48088b578008dc3e4d66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e33dd94d4bc0b60de9f0b0802780af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b629077bb33140fb37edd4cb27bfe7c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffb5e9c4437de459e8365d44c6c301509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5b43a00b843fbadd914389dfc63af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1ba2c61b90bd441ed7f56fa4b0795511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588ff1ef6e0a452685dcc87a1c9206c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943107a170c07d01fd4dd541c737b1f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87875a6d8fbc438d87741dd3d2ac591514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74208ff3f7a64c523ed9ff720f196b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd615dd4d610dfd41ea027839618753516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e45c5be87fbab17b8efc4cbd031f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41727b8c1836cb6492c9de365e0627f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720d59446ec18f6d17f894190d9a2e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064675a402ab7463677b01bc3608e2c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845225ad02574758e8f197eac493739521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf1538034ce66b61ef314494f478b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1929c342f6368c8e59f13e8f89e592c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c04358210f2c9a9807611f5b17095524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b098444336531a111a4cde7602e51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eca7471b6d2a87c5a87cdc0a98e668526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0f0a0dd64324d2d625f9114ebc6cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ceecf66cc1f7ebb70e1c052d34ad1b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db458cc984f12c45b46a7d965708327529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd866b635c7888223ff8482d504500530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71332571b1d1afe2f004b51eb6772ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d11e230dc4805e61f38077004080c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961f2b56ba1118c46ec2a0d7639ef88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b21ef0428781884f56958b4778ccf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25862d9092f8891cace4deccfe7ce15c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a32aa803f0c35978ec310865b7ac76536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf5d77704f09499657708da106db8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4b41c09abcddd4ff46b70d6df791d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c2dd7277cfa39f5f718b862765543539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d2472f40f95cc2f53d6499f6a0e35540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01e27f7a91dfb53d4811798a6845a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7066bb5ac6bcd8fd38a12e57e2118542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdc936d5ace545798f646833581c26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8c9cb6d80e78b4c6ec125141e8132544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36356c2be49a6d60b761426b9c1d34b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58921e836e0286a3a8259cbd466146a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe584c1ee42c363a04cc72a87821ff39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275409341b9036b146d3753d6b9233a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5872b50d12bead6476d1fbdafeea7e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c0288f108f7cb86877c4fb31273e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8d703bef804692dcffd5792d84d6c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82defbf8b31ce3f5df3835124fa83c8b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17ff513374de1223fbffca7a716eb0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335364fce6d03d1787ac7859a5d3972a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0e3ea7c140b66f41bd0ddba72f13c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fd33441699a31cab168f646efac3c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102a3a438b9750bbd449f90ec9afc38557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701f9cf1d91b9ef7d088fa2227ceb63558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dbc4fd867c9ffb1f1ff13dc8acbf1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bfd7607a29d88020651608aa16af8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73629d15f0090be85220e1d8bc3b790561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18192a703b2bfd347c113c50c8eb7f3f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50b8b83de0a7825a9217cfdf5187ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cd38f9ac90f1aac7ee162a9e3af69564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2166e5e823606817ceb0fd3f334eb4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d624a9778424840d835e1ccf3a7a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a88fd978cc27746a6a22e5f9a6115e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091fa1f1c874a92f337c8c76a479704568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36265df34d5c21f1769ee1796a1d71569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d527b1306646331e1f4f00844864c22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99b31703265e7b212002727564e99c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d794acfb134a83c50ffae99c9575a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f473f7836a501ccaf9f6a44e7c5bac0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65892d7a75ee7f9012839902e2ee9817574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f762be7271b0162e3d69c8dd8bd45db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114cfbf8b9851761846b690cd038661576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22903f1f61198f50956c2591fe35fa9d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79db01eeb67613e43ca067d7f7bc20578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8fd74d4404d60644b40ef4e331dff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9bc24a3cf6163feb4e39490fdf3f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb29d22059e28c0195c64a01394fce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876038c54de403de986159f3e1ec2e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13163fffa13b2f251ceca4a30b2970583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66d3faf98b396ca3a4a401f2bacbb5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706ec41db6efdc7cbfae703c3f7e4c9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2802942f4449d39dacb075f71af357d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710a5f9ba7d2d66b1a05b35bda0486a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be907b2a73edad344852959ba5975b66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf513740400620c484df0ab5ac7dbf1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20d77f74082b13d90ab36509170120590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa290617d5dc3a5679373863888a32d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa6e1a26df7fd3c6371104c49dbf5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add00618c7ed47b7437155461caebb7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc30aeed5d129186f54c812adfaa854594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbea969f36caf25c81e41c096dd64e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d131b2d693f2ef45afa317e96dfc35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf0dbf696fc96be1fab25a43180154597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738bbc38255fe5fd1c561de36da24ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331ed90a2538bd08550fac52f43ab31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae86db7ed1d1f69524334b2165cfa18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c292fab82a1a7047f9af5e95031cd43601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c54dd7d0e1e54f63cbb5e221a0a53c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20da936a173580030e3c1b881798ff1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a1accec8c09c5bbfef1112b85f10e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c13432b66dbd8891ade33b8168cc18605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bc8027a716623052f5a844c3bd125606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3687e83a8c7cbd86eb64214090bbd24607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979d4ee7cfe9ad2f05072b1fc2dcae9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17201c383298061ab0fd2410f4bd60c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ec166e567c375325b3be1f0b9603e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670d8fc227198eeb9454cde20bf830f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eef3d0ecb38f8726ddb212e246998612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03312ce0cfbf7d9c2193392fb1e4c425613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877a5979e1bcc74b783d8f02dc411df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77793c67d28502725e45fed7a42a8dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345b0595d01da2af3e0b63d8c9a5108616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdffbe871c1c97456214da905f904d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a41611c8979947e78b75e8edb3541a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86a52f88958caace124b5c36b374ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc33b3c6976a452da49319a823736f3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68731244d63ff172db67c25cac57e23d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cd45bfa78971342c8b5d93b1215df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433fd7fa5d32ec56ae3c6430c6e0b6e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e39be78fc6f0bf0da5ff1222c48b8e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3de97f6fcddd6aa8032b0c99c593ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3dcb76d3e191564fcb948e80ba83a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfc6c2eb8269e9705f0c657e1b8763627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a42438780360b2fe011ee2d32b046628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaad57f16871ca2496050f0b0415995629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235c5af0751651b4d279e1ad2faa6cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93dfc30eba45b61f4ad6ea167c565d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d470e7cf2f05f97ec5149dcac81c13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c39486c857d2f0fadb3b25f1b61e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b06195debbfb5d824e5f58e6d5b43a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b875a543bf86b2c8a721fdd7823d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0fa5eb0fc265a0e9b924d6edce1a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24523776fd55ab5bd323fc3877c24b29637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd5cacd102e79a2ed9d5fabe4dcde3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9bafb77c2dc29ebf773179ed5b2a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0522a63c9cde67806f97384b06210640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda5cf5f81f9f83e5a21299e40edf8a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc05c8d7324208e2feb175209ffbae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a76177bdd7266dc5659c2a4717d5f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cc1469e43371e386386a4dce6394f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b897fd69afe87920cabcc615d16b13b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fb9e93ba26f1d1d914df25b336ecb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea738cfb01dd2a34760dd1323769e845647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce6ab0d5eb81bcb3b86672115268ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36335790cf514591159c4291087d82649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cb0ed05252df4efa02203b359ea0e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0bdf36fdb2d9873bcbc2a7b2f901b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb98e1267c6690258e8bd34f4fb9b27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853985472351459d24ded20b66c9867b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d11af18bcfdcb736bb7e0208d9d51654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50370fd81cf4a493eceb27b09414bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096a65751818394000e869e677727e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da75b7874d65baa5800957358c94d3a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7b7728c08fecdf47df1af161992d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ea303a949803958d974d3309c354d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218089753b96bd603eb49188a53c61a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcb48d631f58debc97271b3dfb0d6b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd7d59e5dae03b0950a598d9e2c067662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2e448b404bd8c0d2d35847e4fa7f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058899c7646902e761d1f963fb0923b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c90a0d613a8daabf26621316415ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a218f621496201bf092b7ba0db9ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724370b16d8662dfde43ea47bfa6721c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f516a1c73204191cfe55ed4630945e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697f37af406a6f1bc54168775856403669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8a985878feab94ca333a21ff6d300670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63283670c972ff52166f5f7dd7131706671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b83cc7bb4692353b7972cf261179f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3c2da35f07dfd8a8367ec3b7c4b2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258de3cf617d61f237ee2481e1ac027674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbeefdba211c090a7ce50611177459675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b5e867acfc640d4212b81d9628cde676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbd52082732f9bcc5a825dc59adc10677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a81f731b89b8fe22cc7a8b71a9cac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cb15e911c6d87c9c63551a5f5884c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553071f44f83d28ffb1be2971c4be336680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04363028a9b1d617a27354b1d8ff42e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6a86d416fe483041d39ea01b6c315682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254dfe0ef7655b284df0d5366a990fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f86174108b8a27261ec640de58354684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d74397aadd7951a739c4501272b306685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a681b5ccbbe4ccc4ac020383544eab4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2975ee6aff057d0796de947c22d98687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334661370d9782f742a59c526b54d217688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb5bcf935df6197a607c4fd01fc92f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e45dec7b1cb64c378da77b83834ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22f358c999128a170e75c5e1825819691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd12198ed28d7a191c3f9e0484f035692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c0c93c0532d085565df6cb36600bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afba29d0851bdae34b9a815e10acd7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb3eb68ad04abdb11224349ee854e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0432ecbc4906b35de164e8ea1a184a8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed324d2ee3ed01849010927264d8d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f110abaa189f51fae424a026566868698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dde7f78d54f2c950f101495604d63699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede363c0de70657153826ab8e123496700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3522e0c52f9adb9d76b1f7bbac0df1f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0404270d99095428ee828d0d7fda0a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfcd25cc420677168af88d767a58b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837a65fae35daf844e66d04f8c30588704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa8db48ffb9881c364aaed8050c256705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869e69f94eafdda8d9364af72a10540706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1fc9174c4f572254bd5737c3b648d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2eee9286ceafae83b3e55824c0ff2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16817a0814fc4c9c0cf280dfa59459f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eaf73235e2de8fe2819d1295d19cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664b7180b08c1dc4e8d4254bbca14c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf9b7acd5cebcd5ead9dd15a7b2eb5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d87f6b2e89dc4c2753d70e0538346713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a94608cc8125bfe4f6582ca42cc9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90c7ca44b2f41f2c322a74b0571f81715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20177d24bba8ca9f7d805faff3896c5b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e09a42a981cc4bb09a54245dd11b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8af864a7ab245399e07c76aa5929c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba96aab89f6346166765cdf05e4332e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a277e52adf646a1c6a2a104f3aa09e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82377248a1cb94eea03df31bb8e42fc6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866df3e4b416744066ed872d0f2fcb94722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50a5bca32c83f4c7d5eb6fd07be355723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4dfa1bbf6b06853fff39832e65804724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4218c702a2142b3e6bae2c1c82bc8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5803beb585903362e940b9bfedc93726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e29b51a1f4eb1ef1ef6fb333e64b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0dde841e49a8d1648b774108fb9f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8458653c5c27298fbc2888d68a0516729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce33bc364b72c2703370f38cd990031730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b2fd3e10a57a478932de95ce5f87c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4fea4869a4ff257cf59e8d548fbe2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1be7585e537f88c5dbfefc74026d40733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d97cb121c112ee1b969e8dca98b670734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c8292b62834c6905f7e887ee0f465735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681f7b22dbada31031653bb28cf603e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117e0da561ae92088bd8c6b28263159737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d846ac29fb7dd6b208202f39f886d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6e99946fa4a3fce4f283383c5846a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1968e8d8fcf467f580966193b7f84740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0e241e151fd1ed0a22e5d8a54a30c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ce3dfd39db02049b077d573f5a61e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a54aa5c274a3ac5a8ba9a0ac58a56743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39573e354908eb1c1b41c0ab085016744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a34b8168e413ff5a7e3f86673636e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92303f234eea2957db7fe512fef079746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca08cf6c63a58d92a710708f8967f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b51bcafd42e5207e1285451471acd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953fa722385debe34a2c0c365729f64749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b99af1316b6fadf47408eda285ef1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00e2bdd2806837ebe9042bcd05d9b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723fc4591e6dce84492b352aca1788c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec5f7bc761c5d17ea3c924caec5f56753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b85eee4b96d6010671a47fc4076e3a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed31cf702526c731e992b43e764e490755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7164eb6ed73ffc6aa41f1e557ad465d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802ef2d0663b787089d6a4563eb4582757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363da30b4d592138d5142af320b9465f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f64f4017e94453e76ee23ece45761759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a08fbc64563285d591dce9971e4de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d055f3a3d681a2277426c972f21862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e096a685f43004406127a012427eaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec5af3cc76c55c0c7b4d73db6642ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969e70efe9e00ab51871271e05d74b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf331983ba53c6d680c76fb6fe505fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f2ee429b5329a3460525b2cab29977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f15de29c17d834ab5aa31bcb65b928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a241ece15e4a9c8cb29829f55c0509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5701e914b595b39207d0f0555a8475410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33979c45d883a6f939629c92916cab2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f843b6e122948b3f92a909e03b88912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d18a5f49dc898a4c6feae571f724013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ed177e45642dba58676a0c6aa819d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdd21bac3cea39de2adaf84b02971d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe01555b0c0557810552852bffc221516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c5696b5712d85f2f830aad5f9ed6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3e1cd61bf0068fc14a10323adffb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884de0278508d263a8072e4b9133f26d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b51d6f9a5708907ba8044c0d249a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571a84742158b6c77de57969f46bb0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5d74584bc58be08bb422198ef510222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1bd02132bdc3facbff5244357084523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600f0967d27daf09422c0543d06df3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03be1dd670ffe3bd90c39e71600cbf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba76ea71283693a868018d479a6fa326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd90ea5b5dc9a09ffa34125ec05b5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189065a66f91c4a60b5c095f4f6e74a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61881432976d3853d3407a4ee13dd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2d7c37ad9ab46ce4f612c598747b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a5aa3e57345701ab8f6187fd9662b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f14b635d67d3400d52361af95518d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99298efdc02c6976633aaa85246a8c6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72c701767a2470a802d41ef13cc5e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add61d2942a4496cb36e70d32cb9681335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564995a7885ee7dcdfa3c0523510b3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ba44f3551d1f288f9f5ca628c8f7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a1ce3eb124b0fae4bb1949c04428e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e5c3f3e4fcc7f8243c05387eb698a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e18fb0f48ed0d91869a312be90c62b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4587c8a2eac7cac262739244f1fb4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b07e77bf1bf75414344d385f56019842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b5621b5df1ad828cff30292638ba843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259703ebee029d63adacae8852203fdd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1e5152521e79b97cef56cfe8fb80745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0e7529f4aa4aea6ba32214b971e8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2493d37cbdef63eb07cce34185d47e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3b5db85a556690d9bddaa4cadc29b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebd0189a8a60aff4045d7a716a0f5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e33499472e190abda2b1482c5cf7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d136e90fccf527fb61e9b58ae3be0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c96c4630806544a53d136bce9aef4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421623bd97c4ad08a273b29c653f0a3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f85e003843e62ace3eff0cf0ac41fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cdfee8d56b993b9fb80f119aee4cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324085437bf18af426a2072f3c09acb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7209596822192d7a6221ada59f3b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8f1ffe35767f69b16ecf590244d9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84267459b82d2318e7e8586e938b38ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2099f96e38e5f1c23206ee8d284c2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c3b05a82b3d7fd7a2306034f4b20161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab74d8529629a20e8585eb6cb27e7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46a536ad772bdf22a18f3a2204418363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dc79a3bd3c22d7b1db8780e05304064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab790ad1e34193cfc72e6f7a2c5b97ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef5e18bb1eb5730f751ecc7de0834166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7b8676f895887b323ceb7e70a1ebf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7037f3ef53b8c6ca7adf27ba204cde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fa4ab897bac0c21e61611b8ff777169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfe3ced6409bd89478651a959a5f4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0e966d27703eab19f2e02d4f079c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42af21e560ea79323e7ef462037afe172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbcbb916fb7f1298e08fd992947a9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34679a6a0f43ce540b7db9c390b1eabf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa86367e9faff93c18c13d04c0b30a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481c85f62d67354e3e981bb0b87514a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759badd9844b1376cf8479e8434dcf7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f670bd4b188fa4610d2a67f79a3b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e8dfcf876289ab1783e7db4df74fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b51ee046e0c298998a18d858ec21380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18ff13397aae66534d48d38780ea5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b8d5bf105591a9a84f03824221ad382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d565bab3c4a9928c326706529d2a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358af2c32f0a3a488260e0fa1e624ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b67f8da574494daffb2361527f236985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1653371d5c7e24369f5e91b19b211086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c72ea046bc6c718d7c6f04778660f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72ba5e4f98c440805b058a74ac56ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614a22f288aa165723daefe7ce577e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5091b760639836357b19f9c6c80dfce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c589019f2759cd0cf6bf8184a3ddb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cc61b8d0fbc58c7f9a88407d8f66a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9de01cd5a2cf19cd367383347463a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22ab77a4ebdea3aa71d418a052c17e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618d2101fe673c31345341c4c96064a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faafd392da9b521d7c7582dfcf5ea196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8585cba43215e735fde3bcdafb1638797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439578cbf33052d09d43cf9e47936bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f427dc1fc905df393a196f251ce99199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43af97cc30c6f035e23a049165c775f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64ee6a1a206ae226f9a4bbd1e90868101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673b4799211ccf2a798177d8754fc98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db26e3f70101199d0ff99e5c7cf698103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dc2bb490ee5f5a96d6922eea8bca8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd507d4b2340f84989419b5a708ea74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661bf538feb5fb037e3d0f62c2264da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb309357685f9259f5d4904fca69b8fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd685bc3554571aa1bf0caf991fba46b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953562080038817a1701d668a9e936da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f19ecb44678e5966dd5a0db9bc248110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7edca3af716edb1e75e64fce19f6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6848d27e8ee97f0077ea0c261ad34b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d859570d9fd1e018d4b3d1e9c217ca7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa96c99b31b42bf35d30be30f298e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b15e781840bf856b3ee9a2033ab1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2816a433e6218d34f9851a80fc8eb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2e6da6f0213abdb9466531ade49a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15083ec352f85221745a136c6d1b66ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ae65c702c7f1533866a893c313487119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d26c5da50702aec2a2f657869c36a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ef829889a1e22e45ca1c3c2e2d1b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536860eb3cb2b6cb3230b012b600b5dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a141236d0a602eba500b3842a87c2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90ad31e979d78a31385b2d19d3d26e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5219446342a31944613c1b2ec721ca1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca0ceb4d81e39fac3d7a13ad604e9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf898fa9664feef7e1cb67df059b662127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d316f36910ef1dd25bd821fb999578128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926d5d78d9f1cebb04323022db44ec2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2582e6f5afdee7aeded49c9c2dae77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85610be701fed4cfaa53c4f33e83561131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b731414e0a7402cea7d6d652d79459132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54881d7a4614c90d505b4c97eb8021d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3923174edb24afad7b2977adf5b6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9dbecaedf1d397adf1c8c9c0323cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c681f60b44af3d2b0a8190e26cef17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7e293271a3859a96f1adcd0479a4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfc7178ce13144f476e4e17ebe3574138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a590ff08f4821133049bcaa1ad45f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f277ee3052d58cccab3e3c61182562140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77710a993c9ccec73151015df13299a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecd2340e6bfbbda36bdeb6e9c5e306142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0a5372844632415ee0ae7507ae3db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04162c3f896be209756937e762bd4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8b9c5af5b7eefe27d260730a68569145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2067f58aaa059391f46b324a9e8ec9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70412b8be8feee825f4f7d534bf0f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf680963df7ae31e55aa3ac7174577148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ec555bbb601f4436af17463f1d777149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50fce472c30632e475a8134f7cd117150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59140fddcaa0445cde5cdc6fe5654d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9c40193734270b211b62f4c9e6acb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1cc2701ddd2efd5a0fa0c290ef848153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9898c7d306713b00c0ff35aa30af1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e223cab6c6a7522e189a3e1155ac43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe5b321401905d874c8bbdfeee9548156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9ee35fdb2692ebe7711ead6157302157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504f06f1cc6634cceaf00e5db2916b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1921413713e7d55901f8fe27d7cb8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34dfbd2c8ebb1791d147d18eb1aef4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d110202fd508a137aab3510d9b492c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a12654825f307379311bb8e9d2687162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a4089e72cac8cd0aef40ffea0e841163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57576608549bdac8e52cd3ebc2c50195164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65d0a4d99c1a33f2a94454d73ed8e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c90fc98b61fe842cba7713075ad47d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d22b496896ee1b57e9dcc2b036f82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052861580303ff9061df35847deaf305168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30845ba85d78aadeda91c97998001d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42edc95608641e4e11d51cb1699b24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b0784ea0a97d8c3c0dffb23b0aba9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf5f3f1ed6a495d50df162b03ecfe8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6d5ba89ab7ce84dff3d69790ba1ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9678fa3ac1362306cb9b0afd91af94174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625f7b673ec23c79b42de4fc2968a58175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682e990a6e194b000b1760f093844f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a628c214db2aaa434fe91849764108177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3f1eb72eb11428a6ab93ad20fe337178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e716fe5da6b2a6499154a916e80d1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658d4be828015a6963a1f5d8f9e2fde180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55337bb41f92f14ae84f36658be52a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd4dcaad6c8bf7da740b360ca35e6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144270518fe1b8cdfd7544e726e47b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4aa3c0aa208749fcfda959c1eacd1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece430f5f0968a6ab9b13d226ffcfc9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbefa16f7b038851cc149b64ec63770186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb28d80d377134457a93dec551e591187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677067c52eeb67fb7d5e1f9ed8d95f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b3cb8aafc1df1a93b51d2289b95ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc14d8882c87e7c9df1a77c891efc96190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063d5e969dee4fbd57e7178600da1d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda0e0a60249bb5d0b40d040711879d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c89597c635f65b8c7cdd5be94a6964193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfaab296a353997fc3aaea000c22c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf58c76942a3a9acceb9f86abe91bbe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631783e4f67cbe576058f0d39a6742f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88412b0690922d4018faf5f67f31c13c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc29c543c15e36a213d41cff94f54a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4963476eeebf72267d44f4f8107da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195be0c8cde83238c6fd6f6362aa1cb1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80a9c5175d1fba6dec2ab997176e21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5a01ddd042ac3d638232f9d9e6eb9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf7626866d7283591f7f96a19d7691203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807152d0606077317a51d86dad93706204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b51665f5b08428407a1b5dd77e72e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0478675715578eb5002f60c02069ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66220bf3b66bf84a8e904180930c26b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e141e6807658acf56ec2e0a3ed0d87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fdd2c5c2d42b787dfddd8d92c7753209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f2c5470581b647f44896839554592210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d768a834c1694c3b2fdf959da338127211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774723b768e571cf7427a37fa425bbc7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc117a309012539abb487d5ac20aa1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c69d4895f7e7af4cde18759510c7f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e5f3f488c66c546f85373c0783287215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdbe655a5b77f9769bb26c6325a05c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d722f2b2bba0893beae27a367d01502217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056280de54ad307dc406280fb0286ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295b97fddcaeeef16ada0e7404c0a92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a346eeb5b401087ae966571da9497220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39416c7942116adae924440e19566667221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f80ecea8dff4b3e7f051a667e63787222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca073d577730c6077189df96f857cf3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64afafa84e456e54981b5a08044e3d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e209296019830716430f62472d739225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238982bd316f996b5642ebe4c764ac3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cbd9119bc62d3373a60ad03f91850227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2b13c8be32970c671f524a5601110228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fb90d540275a9e5f838254d8aeff3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95965dca5f3528dcd329ddb6f30f461230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fa1cedb8fff325d40921e259e7d83231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1373cbb8f46ae60064fc2376cd9bdd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b2a3cdd3cf126a8ac67e8450b9a0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e928004b597d586cd995502c96ed52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ee66936a89c21978d33c6f642f637235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69a7a25436b95783165272d043cf54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a942aa5782fea1a10ba0a1a02b884bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cddecece9eb47e011eb6afe24b2dd1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e83efd31afb006b644ccc29bf900d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804fbf1349ec851e60dc8eb975e49f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44ce74a6d0701a416293a87517d32d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4495bb4bc770e4be207a440988d5a29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424a62d8421be4581d267277bec4a0a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c51993a336ff1a1904ef0aca1f720244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d93f5d0e490f07dee09c06479e276245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602938733bf74bc084f83bc033ee2c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3434f613614cd16273bfc5c0387a5c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566d273aa3febb36cba5aed1df1c5ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96d3ff92715fe698fecbd066f7529c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d61423918733d634cf4b8e1c44c715250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027f1d8765cca1d0890d8226290ccb6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2b0d0f5331a91a7b5765ac1eecd0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b65ea8271e26549494678bfb2c3f51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c7dc28764635c825aa8a07fe0e348254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee4e8e79a21d352b4cff9c287f8789255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45b1987befd5faed90b3190b33e8f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d1ae4900fc43071c5a472d2a8068b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d818cda7b002058e756a40785e899258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4eb270ff4ce3d2e0a8c1b95afcd76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2fe3a3472ef8cb64a979625ca2f4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cf22ef441e0cef54b8889cc6efa7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefadc12580e27da558674b2bb90b5fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fcd16fbaae94ecc9e5926a9db66ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311354974fb14b1bb5c1d823d7bfad1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cceac6214ac84886f1e2a22669dbc5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9ab1a8726b7f849f024e844c0b98b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5141bc205aca8f3c2b244c7ce4ce1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64582be907ae0d52b5c181c0b0dc9fd5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac104097c2f7de661202c4684e56477269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6462ae827812f0acea16488ab71f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82103e22c20966255d66a03951f090e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bd9c67104edf8f92d4d57a6d73e08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd748228c1d9c4abc474005a43b361273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663369bf499916dfc1a62ff4c6c3adc9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b611660ee645013d205af70e8e78779275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59813af205f2fbacfef0d4736ef9a9f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1403a0afc182f02f09314b881e12bd4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec2855dc72733b9782453cd806918a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f8ff18f1e52b57bb1a6539fd99740279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c53ab1b3d969c8814dc1f5e1f25fcd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c07f03da8ad65335093b2d329b56f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a046871b01c54db88804368f551f75282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8767ba61fa335e5e42794ee4b58d580283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e61d5bc1b75830add2e3b53094cfe4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69e525224a8078eb2a7270adf8854b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da958064a1bfc8006ed6de6dc5e32e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521d4a71dda9374210e9f7c838222e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bf0fa4d9d4e1a3d36a5eb1c26c9de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be84b1b23a2708a9a1341621d85201289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b55ec9094bf6fcba51f5d85ee9418290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b393fd45a750022748eccf0c84f5f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97408f265999e37108bfd5d5e94221292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322163f37149bcf692b2b5f29d68eea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfddfa2c4af4eb91949f42078080841294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9009a21a69e7e949f9d928a807361295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7b09c535781b5ef522880352ba527296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09c760b01d0d26aceabf466a2a0131297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1783a6a54de14776869e15a20c9887298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015eeb8dbb3279ac15a46c0713c5fcc1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9af15c5ed5b38fb412891dc7a661a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0595d416c7e13ebcc52715b7de558301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9211ac23f1578222663c8404eab50302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb75862faac7feeb2dbe034a8d6b795303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7364fb9e3ea21f49e13fc1878ec031304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d4657b860576e073320817b810ba7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eefb86371e1d218d94d60aaf43b210306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e1f35cceb1977df194d9323001597307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c551f8510a9d4c47354bfd0ad85704b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3de958f9d57efa6b4a9ca3f4e8b3b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43a94de6a36f2179eca4871cc54972310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d56665457094bf6d4f70b46e88392311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c375ef9ce4b6547c3271ebceea19ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de4a952b914d38cdd147d17fd8cecf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eba96b5d994de286cf1041e2d43462314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3dbf15cd673d023c0084a57055275315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e34c4eb44cd415b87a033b76f95539316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43d6775fed7b4495b755bf40e75f8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281dfccb560d6f34265cf84633bdea7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b542deda5be8139b9db0c462a847e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bf35b457f91d9b5b766abae72703f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97610a6a3000615d49ff36bbba053136321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993579320bfe288f9fa87716484d29d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454229a20eb8f1fe88c86662a9b20ee3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e802f058dfd1689314b5eb656461562324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfec11bdbb1d3a43e36914605adb0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b44824125064095dde1464fe7384d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560917af481512f315a3135811dbc30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6290dc0e4209a345cc1de1a8378a8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895f8b45ca3d78e8312186b02394883329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59e2a414129dba28169d52f01bb714330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e52287e2d13ca3db930efc55977e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cc61cccc0c4de3ead349f91dec07f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd7eb81e376233f74185ebaceb456a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725473bf96feb414903c17002d8fb766334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6ed7a9da1dba984177ef7c71fd221335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c34ccde7461ccbb547ba5b50d64ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01b5fdbaa587190c4111772ea0c341337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72f430adcfa6d33448fc49eeb48b58338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a264b80f3f885bebdb365d39ae177339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a6256768a124908cf864d2f5dea3a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e8f4727aa4c6d2377990c4fde017d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678157938af6243b2bb14863acc16d16342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31948ab638021c06342193f4f179f3fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a567e1abefe5b098eaebbc3d9e9324344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128481dc41973964ecbff70aba881bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ceb980825507a00ac2771dd18cd09346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827ac439b06c831da6f7e1c4bd622ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec04df3d5470f4e1e654db15f3fe7db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbebf6eabf11c69a2474bcee359315a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da34dacabd09e62aaf3f0e2b52e531350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b1c069872be1b3ec2e78215dc30f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9672fd1640377aa47cd65e90b9275352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047555931f41d08815ff4654dfd1f14353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86a6dff3eae39499d9eee768ee602f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45557db0ee8f8dba973141a0aea6ff0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6acaf61041ff1c14b17b89f09b2c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd12afa5e79d85bf22827e3e82c277357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368dc4f8586e30fb62806e6707195e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f6e070288ca20311ed5cad0200ece359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f7ec95d042eec07524ca49cd1674a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936be541fe01ec5962abaa00fde1781c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2526c98d817e08a87bfff534d05d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432235cb19aa05785005a5d28982e05363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d874718ec5a1f71fc9162b2165439d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d9d2b2155dc7145b591993631271e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a232f768bd984e253e13e497e98c47366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca6b8c6d08154d173ca68f31fdd900367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcb08f4e7c05b38c2dc032de010676368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef5f4b3bd5d273840f673e1fb0c384369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd097417cb00448e1ac6c1b8a84705370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cd68c23324af77d90eb79d6769f60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681372e8d637119074e4956ea0d5970372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9a2f537968b88e1e766f0cdd13a4d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f15f0d8062685e5463e8ae1bf95fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f323d08f34001454934e73d1b6d3238375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14850926521132ad1d7e4705c8e06815376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbda78a90808aff2ffad9482313581377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9a8b4af1863e3da88352fc32d437c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413f1ac0f1b3646275878622481b576379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb6a8f56a1a3d7cdb4c1ccea641260380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a5b2f9fd4f4df2834d172a38a33c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e3e5dd502a8af7bad27408791048f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feaf94b831cdd4d0bbba58c8c3f50c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16b5f703ba3d87a688d0da70788280384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607be1a2b63f209e542cb04c9fc5fb66385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e0cb4ee78d31981f673353f9a3a23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238435fdb9b8b94faf7142040f34ae39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde77de39fdbf13020bbfdb2c3eae0d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f673f53adce63bb16256ccf76b214389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad377c4f76f1166c2ced22df0ca20f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228910ba5e13dd53df335d2950747bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60cfeb33237efd5f0c9801cb616a06392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62338589769778355148df925258ad17393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fb43ac71c73ff775cb773d678d24f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c6451354e31f26b69b208640d751a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfcef5bbf82f2fe19e00a88131e58d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291814d5f29a3e4d32c958ffd6f46fbb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73d49c14abe86f12c58126cba8982c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70620663e60bd09442cbb0fd1781d919399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c486b9ec9d8f4ba7086dba4bc7f239400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421178734e8724615eb6bc678f143f65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86035958c50e8bc29bd383691b591c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a155d80353a6c97229fb11a2fc112403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91feaa9afb3007efe88768eb1cf8d31404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27d8643045807ddf5c6c864e9f3efe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d1ac98fbd768459c3bbb859bcfd2f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4a526914f3e693d1360c9727da7ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c174bf80dba561c4ccb79c9d14f0497408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941252a89ee2e62d079629c1df0e087e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c9081d06e33eb9c98ba1a36eb5309410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a85ff8fb4e4fa1b60ae87d03ce9a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274ad1553773b1f5ae5bbd19c258eaf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8a9f8e70d3b657295bf7f1ca9b83b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01f3bdb8f78395ea6dda9b5b568904414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1689e16d1e28023cd912d299d25fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b579fcd6d87c17210de31e8fae64c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaf1034d371c6e668fabe912550e15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1030a329d1777be354565ba2bd75e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30d13326247e6858638b01952dab43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce31220d057b7706263e2bda778464b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487aa13bc82bbf5b21bd67a9713b67e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dea047dd7c5a01517b8fa4e8c5ded7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d87d197206c5db7d15f213bae39e99423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562285544a28b4118d3af742c0bfce2c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92ece3fb81e913384311793d2ab0f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170aaa8ef2463495f522ab25af92ac5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bff882784e52e4ef375aa84d3cba7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acff7455706a143b5ac9e9c9d6138f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4514e6b1c075cc86c81a223ae50321429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f3a0889f692105c10c2c573a2c484430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5ea259bb675387d11bfa26ce98c7f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12179c3a9897cda09a6bf2a4f22fdf13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8f2a39cd35c8d0fa5ab5e089d8351433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7c1c8a9067a9e367d0ad3cb1447cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fed407855ce68d57d8852a1ebd3240435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdde914b089d14ca114ca5c4e91f975436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ecb6d9424fd87234442aff0afd9b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ceaefbb1d3c867531eb6a339fd551438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02028a94456ff78e0690caf45cc1436439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fcf31e99c91354b489864cc0c42d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c77978fa8d720e609f6c02d1c49dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23103a9a447a430941f2f41f61a084d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714032e3ceb786566803028daaede27a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dae02ca8b957ad409c23959047757444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6256b5c6925ed00ba01cef8a67bfc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87ce50694fc08b145e7ea81aa63cea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34b8f52e696fd13197fd46d9b6c799447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117826e29530ca62eaa0c61ae6e406f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040448d2b3cc8900198560004aba3b86449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece759d8cb898178dbca528145f133c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79184d3dd6f84c06befb9fcdd9eb670b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affac57737158256d95d2efae096f980452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295fee297e03db5c2d588b50cb52334453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284ecb6f3258cb6d04eb228dea0790c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd6093ca0be7fe25cc3da4e0914515455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7334ecd47657dc2f676e24dbce4118456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25779a9f87de231cf9594dc4d54fc210457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2174361aa5424744b9cdc00e44801d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9004a5067a7238972c27efbd835119459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087e43f2340ba1e3ed0dd46b12c58d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c79395d021231646a3cae2b0e301a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8471211fa8ecbadd3aae110cc91cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55545cee7ae20fd87f33d52c26e9e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e345093f2e3ba322e907122ee0464464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ad3c5d07a09224831de57c4cbe1a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437c9811fb7095e7a243adaa7733075466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6a39d3c8a3f444413fd603c7d78f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7519f920dcbf00963039c723ab1ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe0d1b27d9062aac00d55eb4e4c3db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94f13492fe4dd30d1f00dcf677051d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8263411d53bd1a79fdf50c528419ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c907e9e8ce3311275241d22b45addc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd47bc7c2c83f859915d39be80edf3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05305bf4ccb460c088dc9d067542c346474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31cb548deecc76af1fd50c9d571d46475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4828988570360b1c6b4e9d16b36bd11476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f0df34c266f45385890ca82ca44ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d6134545a3c8cea283efb0e8bb3fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7292a319fed906e7d22780d33366884479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeb190809773aca6acc6c05bd5363b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ff9ac0cba375aa36cb3a1a98711fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64780fb1531fc84fc5ff88c1398a58f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc71b07afd911d1915cd421bec694c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81844b326fd326f2e3fd7b5613bc7d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85027b435d9a98a1d8c64b1fff31ff5b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f264d2f12711422b98f2bd377d6c5d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995cd4b0ea6a33a8c89c94956714f30487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3fb3b56dc1c02b39374c56f1c3456488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f006b1af2076294fd82891d73b82c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2b0fe2a7a8c0c242bf5fdfa9ddc11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d4eabab4ab33d9c60fe5ab353b5c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268704bb2376b86239a97394d60a532492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9823250499c364accc339c1c8bdc68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf23c2ff6a4a3a764f1e10f0e9561f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0ce16e6bfdbe17e5e1873370b1255495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5951db0b9f15cbe9cdb39d308651033496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6dc19d9c31c8ecafb32799cc08602497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fa04d9858bf20d1b53ce94ed46e7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1cf619f1898b4c9aa2fb66edffa22499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ec72fedd792a8062873170049ac3f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5495e18b953aff604dc77627fc5ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3917a70d91ba32d99e640b550f1039502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361a1ff37791cf919d9726bb05a391c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d321a6828b3ff871dfe6f398a41e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735c8b6725794c00afc6b65cfc42a62505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341658fd5f26d6d057e694b72ddf19e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd957f05d62ceb53412e58d99289dc91507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a64a21226cb5077a706a6ac6e2d519508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449544231106937551a8f724a78813ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead2881270e64efd7432f0c43d84781510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67cd2e0da8916067ffd01d6f989f8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8424357cb1bf6b7c0022af6bc11aeca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab6e7f4f1cdcd9d6e0e6f002e012b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cc584bd0e3dc690c9668a4f5c6b52514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5efb4f551e645cb99f91eb1b0978f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb26c81c5724f6993b32fc0e9ec326a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429e2e82fb64242e53ee935e1a7c431517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919f9c33db559a4b5b57cae6e90cc22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df8f8eaa06631bb2daff683429b277519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475514af52b10f31c352aa3e6cc1a09a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d86c177411d005291acb52146d75e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da22ec6cacc4355ae7e13672042488522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f336b4318e675750250bd5c6eeef3f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efff21e7514c42aaeedf7489629d3b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd7e8b9064dc77b9900b840aeb74e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf87c320e3db681d1377f6992231f8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c6d9ef0447359ed399d0eaade1f0e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991db726e2f29bbc13aeed536437235f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc580f265a863b42aa61d66abc96d66529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca437e4ee575710b7846c7135033ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a23718b3f78e89f52006e31246abd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31de67fe3a9bf1924685dc4e041ed75532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e88e31a9c5aeaef40df9421f1ffeb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47925fdf0ca5eb8c3758ff73f0d08f4c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531b72303837c297f923ef12c9454a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad169b75f77702441a538c8fc40cf26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e50d81e9c4f631ef718e32f8335038537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460e73d119b16110f751a970a717ccb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045ee49da279976ca084c9b2d468ac5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c09d03cc1f87ba1a90ca0df68091a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ac8287907ea6300e2e5152edd11b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8520eaba5e713f3f27cae0a0ecb3cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ce50816abd3daa63fdb5dff602c79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead79603fa2df2817020229ec54ec693544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6299dde68b2a1d42d955eaa13a8c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e618fcff92f627c8ad07df207ad0b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4452703a4e153666e9caf265e10ac52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923215a48a7741835bac8138ca5cbf3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c941b7cdbd5cab75ee0ed124150f3d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc0a7f705c9968af390aced12ad9e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15feb102d7f1b02e21639f6a4f6ea6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da09a2305b7b9c06ae5e7bc74eb5b1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f2fcde7e64513095c8698829ce530553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d9a80536d1291cdf5c22a9a9d3281554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dfd85b1a24432e9427ca1f1e118ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f51d0db8f74f2e2ad9393bf59804c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff3b0df5fccbf1a9cf15119bdc5c82557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c003961f0d7d58eb05c99f00b92347558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb13107fe331b3dc603876b3c6d1b41559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f829e414998474a179bcfb169a3f524560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bef74a650578b39254efa890e00eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223287fb3bad61523e71474eb762944562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16436cfad02ce838dde6ee5a7b16fb04563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599870a9c88fc3346c7b24ff74c8679564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d83cc2e72b07f29c942859289131fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834c27e98b3e6341a8bac707d92dc40566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1f47829880504bcbf09c5fc3fe045567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8cf5e4611be71d5b51dbec9f28472568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ef9174e2f788c15689235aa68f94b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed057d20b07613cfcd1687d6b28347570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f259a7464f70b56208330892ff55fcc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d274d58227cc93ef547acbc831df53572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a8f8bff7cff53c4c473489c2ebb7c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85393bad918c343b3eccd62e85fa3357574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402b8165f56edcab63fb333c100f455575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6ba08025d570c9d6e7ed4347423cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd852c97a24374f582774350e414910d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92655b13a848e21851a3afee1d5ac0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea5a29306f84214dc8ef23d61e9ab1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5a08021c898bd74f71bbff63e9976580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ad7ee6635dcfa06ee00c8ce87f769581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa60e84de996d09b9ed2b21bced8e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72402d7a86d1a0afc32ec6c482cba9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed8067530aae423043ae07d9fccf4e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13217badc8eb2c8b2566d6d63139b86d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc87a736c6d3dfa71e2ab52bf68c26586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d1a976bc93b01000235a33e9bae1d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b720fd588034d0ecfae45541bd4ba9f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc58b0a9827326cdb3bd7d0fad83b2e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e989328bfa4373a39c7513067c9d1b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad7453dfd4ee6393ebc2343aac3d37591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677979a838f376b04457ee02ce3ba9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957b503e570fd218c60cb19db405b2f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cad667257430e196a40d87149822c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1c42a23c888239e20bb5c8788b050595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d555b19e8e01859857baa6860630c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3014fbf6c8e3a97c842c95d7b1ea1b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889edf0b56ea39a631f47e71f50b8c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bec60013856f14c05bb7527eff0b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b9912d4c70a6b1bb5120ee161bcc7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bf71415a1d1b9d01af8b9c8dbb3cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436e529e88926017c01c0d094d3c3d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a285e7d625e62d40627b0f2b7f26e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45625375fed4414638369ce0684d709e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582266d813fa28415dfdf90477a6fbf9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ef9303a1090cab1c55c802709a41d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d8de5d6468fe70e2ed2d104abb30b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9db69fac036c92263f4c2c629dfe5b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02110f3c506080a0e29a433b7c84e8a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1ce37929fda65e54e071a62e08a3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b334b806c84bb1ecfec184c23a2b639611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114335da6f5d4cc1acc807890bcbc4fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de32e135d7ab7213e594a9d166352ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258b3f678cde6fc37ca3ff28832f29e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09a8f0a93484c9bce502899864bfd7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c3137b37a5ead3064273c95c9f29a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0e77d971f6e1143403c163ad8ef5d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaab56e032fa2ec30a3f32f11a3847618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399b64c111073cb4355dc99f69e906d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c254fb7e76cd39d9901bc414c006c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62318129671efbcad97ee0253953f588621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e167bba31b95abc5cb684524f6d4a47622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b25f5df2d33069df8a276c1cd6256623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d398bdc4604595697e991d3ad45908624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f788c889d1ae183625dfab2799c12c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f58937138a78afb79ad362450eb230626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8deadda42cb3a3a98e52ce327e39141627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d447c45070f76fb9b8947f73f3dce6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6fa91d9760b44c1a05e8bb3205cfc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602781d54bc86a9b8bf7112e1c55d388630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bbe1b48fc0e19a4b21c105ed05409631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880ef444b496d577da1742b75fcbbe8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450555849a8d7c84142d2610ac40182633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaf130b59b81c2461fd1b6eac454d5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5487ace9c471cd984171646dfae45635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0a20a1757ddaa6e2f98f7c4e4c367636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69521ee2c32feb967e8c51e4132774fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472afb8ddb72ea349e83de2bb09be6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab996de65cb3ff77e127770902e809639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713d6905d7a431ffdae0e3bb5a73444640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910baa4b10eb0b99162ae9a51f26a40641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e766f1866aec53bc63fd8a81af84069642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0cd11241f20ab3c65dc34d0b2699c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a2d59ff6c695b961206efb7237d70644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8117fdb80e6f7fc01d693b5fa58de3e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43700fc966dee871dd466607d6700422646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88b17a65dcb76445bbcf349f81a557647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cfeb3a14cb9368eeec9da11a8774f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45a7b1b216cdbdcb11e4500b6748fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce76bedf938eed0744802384deaaa0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b11e651a0ead77c056e8b35da810c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33566bac7b83968d1174413bc40fd0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01f1f9e82dab83928a5eaeb2b63603653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afeae3a0d40199ceee0f130ab4e79b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171de4fa13ac28ed580e404e21d98ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa3cabaf82bed1937a0485769505b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0792ada99b942d3fcb6acd2870acdbf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbebf46d2dcd6cd88a54c1ae095f03658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5023d4785e416990aee6c591afdeb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f1178b0fc132d01e87a005e7b7f16660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79d64084cfab797ce3d86c4f54a14f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac04e667f79cf5abaedfe48c45ea288662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a64610e59a75948949a64885708134663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df74ec0468ab34f61711640db02607664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd22ff52a488c400f428ad8dbe4b230665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3557f61871f0b346828581ea0e1522e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692aed60eb9dfd2865d4e802a4314d50667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148293cad36eefdbbddd8a9cd4ecd623668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9619bbb2b67bb92ceaa07d9804c5f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569990be09f346f65d6dfe78fe73635670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e593332d2e507ef9cc982d532f6e6c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664ea0a077ca0488b8647bfac2a3ddb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02259f86537c3571c38d07c8ce63c28c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e279d699e502390920dc5e6ef913b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776bf1864003c66ad18fef4f94e45db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5838993c50f997b730a151ed90e83676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37e99ed396457adc0ce76ddf7b1d08677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e73b832a54aa9e7226b3d2f60892aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5bbdfd01c50f502aedbf411721b0d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dac4f30827cd13e31b61a9a3eaaa10680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be6d2ae3b446ab6fbef2ebdfc290c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835936bbc1ae0c55d1f87d170f9e5c04682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278a6c2641bab101245d3a092d95438683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9afecdd29bd0ea077ff7346865e803684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb71563f762f6253fab33638ef956f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896cdaa72e692d21d00f7fd82701d40686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0912a4cb8411a2063933658394dbc8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b3c3e56ed2c446eda89abca208276688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c655b7d221814535ba105da34b8c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0961cd71fa69c3b811e4ba25af58c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb3fe776c66839ad140dd2332b329f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebdc41024273ac35240e47aab878f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487aa1536f92b62938e12122a74c55d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be22facf3ead872320ce2ce3fac960694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337323f086f9783761714c794d97a17695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc3b437dd131868b47aa45dd9eb216696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229f2ad7b39b4ed7b77e34a245efe27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37547a9d8e7eacc301d289098d9b5a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6972c4368d7331b2c8432fe54237d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6733f56db41c488a4ff9fa6df4e9041700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0654e949a39eaf8f70b7f34bc9fb010701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787bb6b22647adf78b966bf537cf87e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8098e16ecdce2b784062e69165150c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a644ec294e2249c91031582663363704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08765d9ac5ed1a7899d84d410029dd81705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36bff5798c1e94204fc07788c98260706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b492c812947d0cb8e511662d56af24c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cabcf303b60ca35c5fcd0fd9129a93708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d4215574962cd403a0882c132de33709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8fba9727917ccbe38c439f3b56532710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e222735b6346c63c890e19f9a3f1cfe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5136f72b0f5eab45b9c3d4e37a996712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510153244ae6a1710c4d746112020442713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd4715b317a09140dbafa75a2db7a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355248e5ee51191ef5553cdc2d014867715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac5d21cafa7fba58360ea0958093ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178993f2dc732da6864a21f54a3171b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07c168db9be4c2fd171f1870523b55718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dd00252c1e6960b2aab6d6095a3e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ea638527add640f1049ecbf77b454720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27334b709f535c6b4c32bcc1c7bf8cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82504f9f6222dad70c8017a7c0992b07722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14816c6e50dff918ce02ad187f6e1c26723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff3b694c9fe7dbda3c3dd5ee0e9847724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e734e0979ba00a9776e682d23bfe01725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50310df2dad8a7e58e539253b60781f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e98e33800ec4a3571dfc376d6708eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29d7a4f431dd1e28f2ff93ad7bc2ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81c73798f78b9d2059dd65027ef2c9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3802e56b1c95606561c8c994b94a60730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab2fd1a3a38917a7be49eacae4b6a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f826cdccb751838273a2af4b1fbfd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50a7a56cf606bc181b59c1fbeef2ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359354ac4ce00cfc709f291985a01888734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dca3b710cb2d2e940ef270493f7f80735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbafb40d982a0a705dff42e1be0414736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7ac793eb5854bfb7173ac8596c01f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cb08c6e7f34e696789983a415ab1b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1dbf6229511bc7b5e342deb5cb8453739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c93a256f885aaa6fdc66b2e7db171740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f805cce384673354c1ec0648a8908741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd975f70b54e0bc94651a2c33e82da42742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884704f5de63b1c3d98e02753ebefea6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1778902afb09482dd5d45ad85e64b2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b9835499d4eab18abad9a1608e7a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881d2e6714f5ca422c78f8a1477b8aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a01555fcca66c1511e25e5385eed0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70b7caec5a95b6222be76537781ebb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5ba235999a037479ad31337853814749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f147c82928acb4962cade3650704384750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeda4188723ae35d4597757f8319c3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab844ed8ceda56a2e809951f879ee59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd377a0f9d4b80b8c799e8b349b192753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cde0899550d63ffc325cbb379d6498754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05652c5186cc1fc7b2a74a03f4005555755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88f5e138f4698d3c545f56bb2799f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffe24ac832fe6e4758532316bd4a05757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c3f3705489a8205aba24966905975758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbaf3ecd2fa21aca6c141091ea8891759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>