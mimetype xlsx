--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7c69d0b66570d84a9161de56bd3691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16669b1546fdc7371902ddbcb6fbdb602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59581be9f641d55f11a331067d7a16d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a72742fb2757331acbb1d7f678b5a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295688e6049cd7f1bffac83d7a7f8d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9704b197e5b101b2e0ad9013720f0866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350c6f582ca1bb11fffc4fedf1303707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d05137c0ee0366b6f132253e193e5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7dc58ec0936707138bad369c7a5369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb51c1c05ecbcccf7b6acb40143c4d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964443b2be678c34e1edb67d22f5f45911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150edaae353aa449c0993d155ff13c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f2bbf6af1333de2fc01824ce3cb5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c78e50f0783647663b60fcc1da1b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54c0aa35cc485a3a6bb8250a6166cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e15d9a86eefa58f968cb694524302616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3707c4f46748184c3bb49ba1b626df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53c35236342b82d03f1c3162bb843018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1785236fef684992b581a62f6579419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c132d30bae90271d7f02fc2e7d03820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad2962136bdf489325b4ebe63da69b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d84df8146a41c98ec5c71978a43abd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e85e3b6550fc7bdaa95e2a285eb01723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985988327ba8c9fbfd5ccccafce9719724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2654d9240ef98b5c84beb361bd97bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c84fa3b1d744c8801721684fa5c2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac37051737bc8511b5ece247a88f6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb078bb140552e00626c07c1966c657228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693b7b339aa6045b4f78e4b02dfceca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47291b658bcdab189160413ad05dbd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfa342f1b401543c73943cda71ce3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749cc50dbc93d8963e688824598f46432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bdf3cdf96578e9d48902c3b66faf333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba293ae392d626e8d2805145a4c3e0c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7daeb25305052616cd06eb39bd98bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0d9cd36e0688f9664ac0106508ad736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca26827eba119d386b3cb458c4bd88a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb11620db0d1c67b3d6ca9f15c73e4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678f2302a151c4dd68b913b1da518b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882944b454c2227d48cd9e06c5cb98c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12459c3c01518b202e5f4e9b4fe7d46241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d67bc2268c722fb9f5c8aeff3b2e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8461b64ccd32703debb097a46fce8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8ab3244246e9a3a73037259ddaa2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9228f4d05c5959ebc421c7a129d3f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275579128926bc1552685c27d1fd42846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67acbe910aac4f78adbf5be18c078347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead63db223c006342c3a97f234be627748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea824f79a93457d58b441d0e64f700149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd01dff4ebe94aa10dbffea9327886650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3269f726c5c09bc35a0a1cbc1b5bd351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d249f2fea955e497047c9529616e52352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a365fb062568589e64b126e4d43270b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6829c8048d471e723acc38658e20554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c191eea3d28cf90a8ce9e179978bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27912a84e5f6b536246ea4b9d2175cfe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae6e7d1636ec0182666224f0fa5a7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23018ef778b929068aa126942457849258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20a165fa8e85f6b38ca3e4cf21383959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c692d2e87574278472e57113e6ae160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8abd0d9d3f667dc4377f9f73d627361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf5edd57ae6afc2a4c32bca38d259862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff253fcc07b816f49fc0660fc6f289663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a1f1efedb41dd94ceb7af15ec20fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ceb9c7608d70b33980f9e9ddfdee565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e141e6b1ab42213f24036bda17762766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e199c93ce38ac99823e0a53d81a8dad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb84ba55445c0e973f496a525399c1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705381555397258be656a78e38490bef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0335017c9084c1759fb555aeb658ca970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3b1566e4b198b9a3956d7c8c2115971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c92f760a2177cdab76eb40fcd0388e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d567905d9e938d6695812baf747a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048003e99f37c86ca5168d9d480fb8c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f0ddd02d8168fc6d25a64686f3b9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afc63e015f7adbbcfdcd118746f44076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b226f59a6b3cb9b1ca7a71200681df777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5076fb8b7340f884cd1e9e4007fc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5b22a2cdf87f424d64fc09f41871079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86935ddd7d4340dfe72c3194fe01bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b050ef4d5f65fff9157cb574322196481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020bfc755ec1336a369227de31c66f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc475839824bbcd399d30facd822d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c093b36fe017a200df083d25fba89584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2fd6863392788b77e79985f16e3ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318ef48ebd01d87391e62645d26c0cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e184b30016cd0fee64771453a7a093d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca298a7aaf61cfd96f5ec99a9d841588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ad41a476fb2baaa9dcdf268cfd6e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67250e8fe26c65e6e033e5a12c3a54af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dcf301f956416e97ac15c3a60986b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b90741e4c7ffe266f6bb291fa222e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c7b2559d3cf05ce7e6e2f681af8d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62f08442729090b726904a2c7c578094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2078ebd404530b8da5162825b979dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0172297cd8fd2b23067550d835649a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15eb51aa1f3c6d26803577b576f2f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b4cad7b100918f36c13dfa909e51798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95b4be12a4f2e09e365b0b43f4ed9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e05b4690ff7117f6098c39bebb7c09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807240ef5f6c96b730594108894c462d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bb78028b981befab9c18aaa13ded2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319930fb386a62b42d8abe7f4a4624fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84069a86f31c3281760eccbd74dd169104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce398e38ee6fc975fa905127578afa2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213e341e0a8a818314448e6f27ec0a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b3b250d042dbc319f0f6985701c84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392de2e085d9c13287426c26f68b3e7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301518150a92824fd1db58ebbb07bd7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade2ab906f85e85f162757f92c532ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c9667d5e15bc7e698842c54ebbeee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada55e68fa47801aa451cc82cab61c12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79317d70a3719da5a1e993ae72653db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35f48e3a4f549715ea6a7b9781967f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03382ea432408dc606bd4fe91e3a061e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2d385af553c4dba56e9cb902cc5a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606de9df00f5a6d1e6df51b99d84156117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b08d5c1b80941b4259ac7cafd42b54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980da68d6a73939505d34bca885c4eb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728a18331c6e5e1fa7c941ffe266088120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c70749bf45bd3c50e9445354a10bcc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa5b4b6ac1c6b1658c634b4d3e9a9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1d242a847766b989d20fcc9dd43f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec77a64461acf9d752ffe281e765b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4b1ab1786f06c053cc527defaab37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1629cdf833f031ae972b8762bbff54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11083ba21247443ccc9a24a495188f50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5373afca5da1ff2187945681a3aae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e2d054cbb14b65ff8eeadaadc2e26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00234d6851665240f55344c8c4188ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac062d39c023b92c9acc787805acd1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069ae23c2fb9ff37d1b5f4a2865f426132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ad490a236e97cbde2fa3e67b74b9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957e77f6684b2d89ed0d939b20faf3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46218a32baa44da1c21c7225d4b35bd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350312a1392aded52ac319f0c2c0aaf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517117f0dd5952af926bdc15f77e372137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fd049f643224179bf71bcc7fefe09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510a3830c1c0b3b36488fea9c623bec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1eb57d8912d6dc30de3a1dd222a4cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d989329bda24346981c69a61f585ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd29ba7c65efe746e644b2d66d5e597142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2a9f16f5b37edce6789aa6d605ab6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c11c78366cfeb050abc7dd7d35559144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1a3c819e0dd0bc4828e9315e11af9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7469d9e5ab83ec922e7ffa96b22fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdc4c301c21165d9f08b6d72df0029147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10665ddcbab6346aaef15cdfdd2eb7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b100c76b09c0dd8ed143e84bc0a207149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761cc63773bde91e850c46465cfdcd6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef1d156015ae89876472fffdbb29df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0d34996564f9932fec00994d3db67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea308531de768a046489d5ad942fef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fd06c100918186c783b7427aeb954154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be461ea4a38a0f12631707f48df84439155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d6106365d02936bf59c2572c37ede156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee90d86293d703170f8df74af27b06d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbb91b60480405eecbae155ba483c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593ab28564bd0fa735d7990313d7fce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29df114b9414d03fb8b40024ba5b71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514216d2555802ca5a1706ae0fc27fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7cbf5ad4f9fa7d2994633f4dcb01e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f6fd83888fb0897625b1ff98b64a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba744b440607ed9c086c61e00bad69b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297955554546d57f124cab0dbd509d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a623c90496546228f0f67b1c0b055f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd801fd973329cceaf82d257db431b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfc2ad1bb6bd627a96fcf27412269b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274c6c524fcd513584222232a02c5f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0761a557e038d3a730d2d45478b6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c671cde885daa2290dbf00e4371dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e140605387a9acc2c7d7e544a5b20a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0683ee5860e4ccceaf9919f5ade550173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2e65ef6c311a4da444ce017663de3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04482b459c04fd5f26273025884575175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c5cbc36e0b967c8c47bfb108ac26b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa31fd79964187c51b3d5c4621b795177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0921e6249844325ee4b678b729f2bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d3206cbeed6a844b4ddb9556abe97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbc27b3bf23f425405f83b0a14e55e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a984e854ab3ea50469197fcd01d37181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72484d79da8df89c7dd59a140e7af9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a2491dbd4395680edcb6518250158183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8249c2fb8aa23e65a2e549532a16914184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37937198873bc04e0581bd2509ac65a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614b7c5a1f1a98eea4eb005780adbe8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811be298f7f276e436e4c8dbd13bc3bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e77f34a6964226bf959a76766d5c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818a11595b88634fef51c2b2d953fcc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f17aa1bc58e6f786956f5b1a0b217190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bda4153cb846e6ec42f4a6a2f0fc54191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa9c4f55053c7c58e0642d826fa0d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc606263446661dcd3ce31eb6756af7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01c7d627bad52c3b9728152bacbd43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c8a04a4d2230a0b0ff6c77ffd225b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31611318f54cee79aa7d475280a245ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb9359bb7a0e88ae616596133afe01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469465a96bdc291422bad4f4a99235b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fea6f27da05539059948486e0b4367199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4da9e7ab6366cbde2a95a89c81b86a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0bfcfb40f666f270c0848f6ab6700201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a2147ecc51dfde4296d0700742cfa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbb029c9c29dc42ce7103d9d18078b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d9f3ffa9012066586c9124c6ff393204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fddb71cf2fd353f76d2902aad0c74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440f961387ab6ce6c0c0136b4c2f4a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668fb104338887f255afc190ec6618d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9891c845636d3afea706ca9c60833208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b80b977ae8f22ff8ad715085fa53c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83194e21d815b1094d8e7c731725840210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc543791f33176de723bc301b2086d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60a2d3755644142c278b71b5e7e7db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec8ac0afdd42108a09122c37dbf242213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e94886dc5aba61ebbd006ab876835214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdd977a517834669df2328e51f1929215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3813178115f511876df256d576aee0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76df19fcaa38fd7409655d3c378ad9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b19801a3e1e1b541793a0d75c65cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9603d47f0200f22b32736979171dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8e24e5e5640631bbc5b3af5062900220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b82bffccd20461e2a4eb234a9f075b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1b1884044f97ee7f8b9beac979a4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999ea6694de3d5844edfe9675618012223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6d829d6249359e8d6c4c38295bc5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3ee2f525d0eb8a91f2d8a9679f42a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5aa1481e32a70b7fc5efb0f9c5368226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bf3ae41144c9f70b637024a1eead5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0734d66186f693918f53b49c35a000228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397f5c977d7d7627e48b6a18d4d5c45229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfa59411e0f19046dd2c16e35f244b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38ee945316bc6d3e286ba931d6d0f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64838b30bc7e423de2a55305297ee413232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b554ce9d761045c9f42eb06280b4eb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f28c3845a8df37a3294efae340525234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0665a1fe8b58a0ad6573b34fe17109235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4abcdac553221db23da623c1fd23f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cab8b47985884639bc1419c1cc30e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768420ce987075bf11c2044e9407a9ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939a1c17c17a6edd36df5bc0637daa6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed6131f65ea5711e58b90e21e0e122240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33d97927d208c08816bc997ea9d723241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d4d41195fd9f38679df1d5baba787242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c778f39f4734e833ec45e94b5ad76bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6357ea7435f76e707b6be2ab6de53244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1aca5d25fb7d337fbfe17618906c29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76c7da3a6c93a4eb3c87432089c0c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929d5f9a4c788db9b403955cc302c8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29509026411ce45eda8fbe033645535d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b15b52ba4c17067d4c77ef24c43361249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031964be399108915c60e7092b8cc6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18c28ffdf075e85f96e85a0c01e09b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d3788bd6ca12347221e831494b052252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a21d05443ed2ba4e3c9396dd90669a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79023dbf3ddbf1bd1497d41037ffd3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f2ac611c89c20748f605c52563fc7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8f98d0c2dfd17aac93064fee3b885256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac73681dd2a83b0faf5fe6c275253c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4494b59638d73d67aaa498b4d7c542b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033160ed5aa37a6a44387b9b029712cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659fd5a0f3451b6b6e072e0c7410f15260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47d3ebb01646439b17a3f4763e8031261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cf488a872c42ae5f41f3f10c596d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5db41fb300fa904362d0f7eae19736263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54937002062692eb505f54c4bcbce6f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ae06f9e09138bf489534dd55637ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26585ef16a07fbf5b4dcfef8b75cfa8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d0e47ff0426f74a80ca7af732fdd3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3f7bd4f3f890b5ffb0d3a1b2e4d59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd116183e13524db2bbe554b1885850a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef638f59440cfbeb43262c7f655a01b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085c2b254796e3646741ad8cda06388271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c73380560569cb4d633066c3c26b08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3ac9528fc7555cfbf7309554bdefc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ef3c23c40001bdccec4ab6a4b33c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97869fee3d5f6e34513969ffb53adc67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22dac0f30d6c4ff6601fb1560bc3ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e1e184560d90185e8c12bfec95ff0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ce2181675a2bd68acb34883a47d87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f6f523f1e16c73672737d11e330f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c48f7be3cc72c21db8d28707ffef03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4045bfe6a6853da941746ec31d31bea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7c2182e68748ffd171a9219f6f8e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcedcf86372a35f4d2fbd3867cee56a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19977ae8b8aeb3341591a1d1f2cef89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d6e634b7a8361664ffe60f7e91409285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38737414f0db806ab14455785fba3d4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3bb88c2ffd0752213c17d8c059c67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da446b5b683e18a39a38510a3bf97c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ac5eaeb0a288cc0358379705bce7a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c993e92f19ca0f9e2bd4e0b1cbffb1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821995e52334176ef19046a6a13af3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07400fa5b5ba6c6d1b7cec7b188ed16292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3eea77986fc16dc8a439ddaf84b8ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dab0017f5583cb4897dbb094f1a96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65594b90120c935fa7ea628f9a1e0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a231c06f2eecc2352d854000c7dc06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56d7d9767b4a924d9524d76a1ee872297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0e74d315aa59267589d129ee7fa7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8952bc1a10c68bcd6da56b0b986667f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862519178c57700a8d57f07c31eac2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f4aa7794e25a3a9405058a1214351301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccd1b623866c6ea1e2a7c8a959c03e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486d004d2f5a1a3123a4459436fe675303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb271a0c33f9322699c9951d2a6768304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55e0ae68c64f77a92244a4ccacb46e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979c05820d5295c608d8bc5123e0d8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850aa944069702b7653ffe2f8ec2933307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7f12c0c438d982424b8297f87ac42308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bbf37dd70dd84177410f0a12bcf47309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294b7ac2920ccdfa141b516a8a28895310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97becde52f54bcba0c6ef6e1e09794311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8c4ff68ddf214dccd01a6eb66066c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e715b8fddaf15fb6fcdff2c6f9c1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd0bd3ad0ba69a8ad64b72599bb917314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c25ad075bd5e6f751a4af37800da9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83b5368220d8567b92cad3dea3e396316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbc36ee0c0a9b7fb4c8ea22df6aac5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b87f09ccb8da76f17bb2ea254fe15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e404bc99e44d3eeff19691d9572c95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e65bfaaf533bb3485c1af42e3c11f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f0be33cc9f28c577aba7780036f08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c25a7eb4ab4ae942839961a34d39d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21cc6a8324dadfa791d716797758e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a240106862fdf655cea9bdf86a0df7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06077f99a2dd772e7411f5b155fb0443325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af794fb28317472adf439c4b781e12f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da2bae011d32fe7f0a57df19f3c89a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a49061a7f6141976c4e686de7deea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc65daf4a127aa14ead4a1a769d817329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070c2a5bd6dfa3937b4a9d663bb6ac7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b2a40ab4fbc8bc72d33543bbda262331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4663ea4a48bb12b2e413d8b78480d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8737dd4fd27b90b44032b5ad43c73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cff231cdbb553535f7093b76070190334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965635b04f70a20626d5b5dda1e0849f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b5f38d4bf678b2b0a1982d75ebdc1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127b355d812a225ee60027733660e4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d163e4c3b60d0ff543a6f060d6ea699338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8d141778449f36af05e655880acc0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96163e061ba1ff60141425b81648e586340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbd2a8488607baf438bde8793f4140341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7be38ee371fd258570c39cc6b27c93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68f5f88487dfb0eb368312e043b7b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6157646893e1b7dbad4434de0fda9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c91fa1a21e710d4d0f83abab2280cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72a9d2ea92a57a861a9b7f933f1a58346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f30e2f6c3b3d253e51fd7a4f2a89c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c9140e390113f533f08a5ac4c3479348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6dd1f42c63e68367d5029e3a82d53349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ef4ad27b7ea67500295b91796d9a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d139c56371a6839ef3af72514de9b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074096c56ad7e66fe3c8e20acb390918352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcb26614629c216da3330c3daf0d32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51289572005abda37324d416b964a012354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e08b432c8af6352ea3eb09a31d42e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2f9f990dfce827b9a7f49215497ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a22c3be36be8def85a52f4ddfb1ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9195503d9697e50abacadb34b800917358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada90a92ab65283b20385f474ef24bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf26b1756a6012ec0e5c2f704c7fa3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994ead9cd476c12a5b81327305798cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22392b6ff27339ef5f8054783be352d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a3e29c057bbdcbce3a14f807a02fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79c0513e9427cd0cc96958cf5536be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08374b38a656fe8b8adadfa71ef267b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbef69424ca29e7b5b2da16552d9a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6b88bc33d6e605d6e4aa4363ebfb5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5378515dd0aa162f949ea15574e79e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa87927470dfc88490a3d2927e50e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3b559bad941e8aeb60d63a27ff71e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bc7c04d5dd3ecb0b74296ddd8899a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abbe948ad4e5ed3d231792c46bab23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2e4aa42f4821e837a5e11e9e1173a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c6b733d116bd9d18e1601c13b931f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19b310ed08254705eda6983ed96620375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2217710c57613162a2bf7f6011d2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade78691bb8235aa604808906446ce7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29962f343d26d82f0307aaee41943a5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0748e3582ad2eb57349c91693515225379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8b115b927f3c286344f2cb990391a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a6d7c20c15a76fd4299c8002d80b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06831f73bddf199c34ee9922680dcc7a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e308c7b0d652f8d851d3827064ffdf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adeaee48c35e395ef8a395763e7118384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5ae53c1d73a4ea533461e8dbe728e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3eb8fccd56977467a96de4b404fc0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e0f25fe607929a78a0fa6470958c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319e5837e8979bdf8e690c302d2e9e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24766fcab4e5f197dec41b459a683549389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2140f32d0c664ff8bbef698805d7f0b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d76f4fe65187144c7102f3b4b2f47391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7375b278940c06a677557668e1c40e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24ee31d62f47e512595c6dff71ed77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5037cfd0ee392f674b87b62d3cf0ff6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b377f12fa613b667579e233c4c9f0be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410094edba1484dce07529a90f84651396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cb7281f775f91e21a17d99cff7a4d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d719ff043fc94d89b4a853d2fc2f108398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2f490f8bfe95c9ad98ad337ff53b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab055038bfa8679a8c0a7c34358d003400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4c94c9bf27e83a03b28f8429a12c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d1ceac12bf785e4d2f0ce8f6fcc09402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e58ace41dbd912727451672f121b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bf5a9e1b818b324bdbb3655d95d7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ae3eed52a579f9a4df95e7f267581405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bba88763d80161c904c6a20aee278406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9510009f1cbb2741b43e16a35488738407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e3dd1a9e8bf30ffaf9c922eb1703d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf86a05447420bcecdf40215ffc49c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469f586e36265b5f8e6df0d0ff5bba3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade7bc5f567254da32915a303c58b24411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468645d5dae5b0af77b75769ce27562a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9b09c7dd101d5b4c12bdd890f508f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dd1bf960d86955a2e10632cda3221414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa25745f3f2f7aee6a52d16e42d4919415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d96540f9e169618930c5418ce8d19e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398a872bc1f2477870bc4711b0a64b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef463c38dc058b54d7c15e74c2ddcf1b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cdeb742abd423292a7f5b2fe4e2e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896310932868211c6c5291317fd2f8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a77bdf4522030940cafba4b1d3ef7e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd692fd91d3c57664a98a78a6fa8bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b76e82100839a41be9496f7c2e44b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18bd901813642a00b48d1f91a7abc5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7962b43d9dd4ba8d95e8d4a0628b1bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18a23c0aacf2ad2384a18addd7d720426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbed1aa5ad64fb2b0fa6d78ca67d49427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed38bcbfc57ec90d55c1ce32347492428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a52da1a944e620227dbadc3bbadfc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77164011ab5ea296fb09d4638a8f9994430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53037014092d2ddacd24f5b36b3051c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c108d93300a27fc6cf1147b8c358d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025e9366968ead977e4511404a172c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa33bed4427555ce19c8965ce7726f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188e00f55ffc8e20aa5be6d89368d63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53255191cf9d965a674646ea7e76e12a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ded18f498cb404b3458bcb599ba037437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7a0e4b49de5bdf44e81a9be2929af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2370a3175e1b6c2ec5b130982b7a942439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293a09af6eb5066633a4b313ffee6b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60277971364ee5ce9ec267d161dffb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef328077904f979c72934bccb355b27442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42ffdfe136919df9939cf411e13e58443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156eccb411a4b6b5862aad669590053444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c12c0cc5b4e05875b4873887a7adb1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff295a255eb4a8f0d91aa6dbbce078446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d569bf0162bbafe76749ce99fcbb6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84310ab6b4a2e41a2107abc4e9e90a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48057a1a32900700431e64ac3979caf4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141702924d1f2598198c2f44599efb33450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db07639be42976b07c963735317a078451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2ebb06ad07c0f453e1e9861626d53452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f040113a27ffcfee215daba240e78453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b93677114e2eb66f3a485c6a7fd2da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadb0152724b64aeec112ffd09db4ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1eeb9783bb4a1e9e2941eca520c2c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deae6a6f351d0f2121a2e7f70c20cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bfd64c7b7e18b23601ba6a12d9307458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24bbdbe5ce40cc24bfcb43ec31d61a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cc522f60b0c2756f9f1b4322ae3b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f1379a8feffd8502c19db9a254575461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b54575b61da32ce611a325719036d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ce23aad2b9cd8c0cb6080efe793f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0c1900c8f1dccadbcae3aa93e60aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaec550ab96dd84f95bb2bca216580465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c96f61d215f914ac19f50409fe934466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b47772774e431396a91c9fbf136111467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846119842aeebed2ab47fb4faaa1907d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710cb9238583ae81ddc33b7e9ef8b6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b368746814ed24ad8fe81f3bde1d601470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31eebc31b2a35e6dc50c08cc813137c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2b4cac886741649a434b3e4b04dc2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc02826a6f325fff2a716485968d88473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f48bb3372faa82866c4ebbf14587e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fda53a6b71715f6a0d22d61e11ddb0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c2df87c3ff90649e2f4dedae80fd9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932440a8cd547a31b618339e39291d0e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe419c6e8f1ffc54a8c2c5373d5f5a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020b9ffedb04b76d71447d3415633dd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34773c0a39b0eee646632cef729ad2a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98949c2ea0279eded68e634c60b001f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b05fd5e0053c1386f2f3a5c30a70e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6a353b36b14eed698e3af6e1909b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a6a985fd2a59f7d4b03c4014892fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780a92bf153a39687d22c9854ddbcef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73da480325ba495db718150cb5e504486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05056ce3e6f83ea0ea8c367d23247f56487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0955714dfc3e55b92acfb329508fc69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379b87f2a6572b39f6cb9e2cd667489489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e27afaff661a240d00264ee90ee175490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb3e4f045fab5903c506797434d9e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55898c93a26c9b6e9a4def6177812e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba716d03b97dda82b82ce054dd354ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec259d143b2d0f2334e8710149abf75494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32201d75574841bf276eed8e5aacac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97def24fe60fa82a2d4f5c56a698c08496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e9c977f592a5d4cc6be4fa4c2d614497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2056eb6dc14809921957514ef151c1a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e18c4b653e298df22bb5db0d52579a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8665b6662168da50adc612eb37703500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cfa2e9bf137bb5e500b513d5d69f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750c5a7b874f107db02d97e4f7946b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337842ba105c684ec6c4d99327a275f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c1926f33c8656234fd0e41f981676504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737427c99a73eb527d9e6921ecc398c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e16b5d062aa2961f0c392a2c9103b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61b77af04aede458f56bca3f71957c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc49ae2410f63b5491f8b61cf913f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea564390a9053462a0807cd64ce3c7c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad328812d4c622fd1af902a3e3cdbe41510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8065b559a4a107ab97a12c7a0ff924511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a242de5e4c1a3c5191db10e3ce64bc4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42686654a802a571a8c95e05cbc0e62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514179d880a14ad8da99dd258728b0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94c73a204555ed8427cc4cce75b05c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d66bde148207e5fedc279c555d528516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880fd57ddeb10042cd0d6afcfdae4dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfd1668e46f4424a705f3484e7a001518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20d51609e2e13a4ecc678a820128ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4c9eae7ff3ec4cb106cdcd5d1a350520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c4acee82c8bd0702e197346ac57dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216e4163ceff81af8a00911ee56accd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a0e3689caf9d2f9a5d99a5fb8b3cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ae29b47f2b50075bef3e0e5cdb435524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d90d1a760a0d19618ec44b50b27a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4f14699b19f3d7384808c06081dad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc2389882af5e5ee19d956d56831c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae51f6830eb2fb98fcb60170ce71ec7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b41ab2f6ffb9d2317221d8b1444655529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612cc4bc7e438804c6d795a558de522530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b5341a259a13bc13c8069e3fdac39531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930bf11dbe50df9d6fa48eec9c1ed88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1ff9938732904cceed9e724bddabe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885296b9da4872c40a1b1b7cb0b36545534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79d2c7e797d54f98d455403bb5dcb6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d445b866af1f9ceed2d86d079da4ded536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13462c465080ef08c70b160767d1ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd5c9d2c9ef26dac12ebdac581277a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e72a7e6f8ed126d3d9e079c2537622539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585e25e43b6fb80b6d16169731a20b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373fcd0afb70e097f519219811a1528541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bce82aeccefff8e2a68a5c352c033d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800461810a3bbb313a4aa34688ddd907543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad5cdbbdb16a6111f24fb0233cd71b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030f6d87c0c6fd09f1d806e099ee99a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd141dd9bc500171a72a03ebd64f4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ca4b96ebd82f10c526d273f066dda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c8370179d4287d48dd2a17a6faa76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adc436f719c3968e91711546ca489f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c1b73b2587621f6717ffc3b7bbfe7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec6773597a276898b9214b05d269c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa876a65d11d55e1a30644fd79f9d765552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feda50d94212f7e6b2e313926392668553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b41c57c6738cb80128ef545c36ccee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63b6df0840219310d9c03597444a51555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d54683652598c6da8b37a8f0d9e4f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169706a444c5daa74cb2c2a95e481a7e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4e739c6efd18f69ba3a018f356e8f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55a85787ae90dea2276b4c84983854559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4daf1e649e2d8ae41d165b774adee5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458e3f9a96622011ff66f5e51eb4194561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2906e596ba0df7db6f5087912d52a6f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e683df54dd93efe6c45f244fb51dbe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554be097ab7733fbe87d2202b2ac2a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f98f00966eb4698c4731921440e6d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac540e0e657e2dd01e8effdf41c0972b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbac5b2324410cb2fb665bef73b4242567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6306a9f6b8748ed1e3663562ad669d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566792bf134e826e9848692d5e56c35d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc7377c2a1d8f22d4c3ee58d71f98d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368b9cc0b90e323409de5183a996fa2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65b172445048a9b57253492452ca6e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13433aaa580c188f353d4c3f1390e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8028af8a3e69116e7069589849ebb4f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b686dd04e41c701538670eaf789c9c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c53e78c70704404dcf2f5427622a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe593f26b3d3494617ffce13e46ada8c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e388aa70ce1faa0dc4695924ee43b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd03e720a0b4e54ca8d406f459e709579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a64bf56392a8e5f2576d8ec516299c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937f7bfbc3b0f215c21853a27b6cf2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f042454c3c5c4449b1e5a19e8646f49582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c711f2bb84e9356ffbc046728413115583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1936daa356848e8599f218bff07d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64607c893cc3f2dd63f95014684af1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468c92a8cb3be21b178cd058e41a620586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c7d5a28d3d9dc132c7dd722cd9360587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc66e7b29e685ba2eb46961ece91e68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54437fc96214d49ab3744be234deefe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2af14242a3c78e4394830ce1d5b188590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913fad27d6c7d0ec31558501bab8bad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072463b8e693de7461e577e827b7a7c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcac7dca55bffe62623714dd65c67c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd247474c692ec6d89e176e1e9026fb6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457e4d3654fb3f59f1f020d5a1c7bed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f018d695457d11c741abef571949d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2791a0800eb635cb97e7d9d54f45507597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808a6494f0ca31e25c5ec549dbdb6da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9277a5dbe0c5763160cf718fcca21599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002949017b1f230de88a536f0aff12fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579ba844b634fc031709d1e09e1ec2d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2276d182a9bc0182995fd92ed8c3bfb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee85a6d948765d2cd5bf6c46a9b79a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaaa6870528483041edece264d598a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18bbe26a1124f97bbbb3c95a88212c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6aff13f07d49bac82fd1f2c4cf8460606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d95f216cb239625d7fcbd5e81ac6c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a772e60cea4edea2e58f60a0529f516608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8ea13cad912c4016c5d31f9132e9d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cddffb89bbda3b0944c0b1bc26d3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91da969bf3c939c33536203d675938611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150bb351f55f406f7034956912dd6a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254af729715bbc1be91226a79b4f091e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45969bf10c845c378e1d18bbed6ee1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6766079a59339c5a9678375a8113298615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d7087adb0e92cbfb5fe80a3a5b69d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda81398c8597184316ab8c8c411a5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041546b0c2e25425123ff6dd845a15b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1b570f443994b8dea5570b8689cea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cc6ff9d995b1c5b62976051cad924620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369f6f34800ba7f9141bd4b33990d7c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb8e89bcf34892f75e338ec6751481622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e059a9892cc9b4d80659f5e6b884e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bebf93ec44edff62a42a8a237a365624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087f42b9f10a14eed5e8b0ef80e0d85625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb73e86b89934739523b738037b32c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0158a4dd01c66983ef1aef1b638cd5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f7717beee57d1e073fb16e0d2e415628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbf021d3e1e95275dcb61a9622fc17629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b047baa8fc554a4e368d3692038eef9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ccadde532f6aa219ad3dc63bacbca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6995088a37d2a35039f204803d0fea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3803ca5faa824d0dc319b1245fb46633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9497b08487344078c31d83725bae1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a2a31c53c38bea53d2e4675343301635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa993203ff0885ebdf20cdeb63eee4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f04306487bb20eaa6abe88400f19de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96a9ed0e427d1478b00819f393f25f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd998f419a3a807f16f8564ce91716639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa16a37b782365d5458593c80dc43d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45babafb9ee4d266eb162ff899a65630641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbd936db8a2e9ee5c807f8de7f1540642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c6d846aac60679eeb262b582ef596643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4d67ffccc94aba20302fda36c94aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e856067dfcddfb7a9eedfe5443710ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc47863fca87a4824191653887ec18646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efd517d01ddd73569c4a4eb5aafa56647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b81e13cc084b32eba1ae5d52d5428c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9435e6c68f9610fda688b15018028649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69784823ba00d444f4481e26ac6a29650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f408a65702f320681cc9a89972079b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d9808fab9b3c45e37bc82fc4ba2d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c03fb0df652aee92a25ad98d355ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6346485fdd4a243ded2dcc68e139f6a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad1aeb904a8e1ad9d8cdd1d810a21f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f211342a0b618126ba0a9ed193e310656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f27e071473db1056b99e5eb083ab8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025f4725b2a0d2643590db8b1cbc690658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487b853e36a9abbfd78f279892c43b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a013b0ccd0330d983e2b1d7fbf77744660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41d4cd9fc5fdda967c12895b0747e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce15a8c0fa7382d881d776b0759bbd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cff74a1007faeed0ec87186da30248663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e477f95bcc877fb0c362f81dd863a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67c68b857aeabfafdf72b694ab9d65665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f5cbd92354fc3a49dd49b0ef6593d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef287352361b38e0e6aaab526aeaf9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea767ac47ad4db68873a8f427159d42668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0a8447297f6661ae8a5f7b4f15bcc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bedca818a8110fb83a35a99522137670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241fc876f3afb77c8b2ab55e598f93c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526009cf762ad945e3471f6d16b6e54b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca446de13ac2da3be8221588299c78673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031ba93b58d6f203b6d844b95a38da0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695bbf300d488e2e300f8555278645a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048630ee734659448f6a77b9de1e72d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c0eaabe183e2270c621296b8f7569677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7b4375b6576d857eb3083dd6a31f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adb372d4493d27f1d864cadf4d1699679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c734834df0094e8b8d37657bf25fb55680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4144244b323dca24836bde4ddb61d36681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd42e71852e344f7b98ecf1f88aa85682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ca52df722695a5ca45d266a78b623683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cfc553ad90d38e0cda3e7a5c50bc5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447d8e9413d674a19e0917fa13f21aa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01790f146f5fc59d1099fa199424bb7b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343cd7ad0ec88b681ea21409d4e8315687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd2f36f89c3f7bb9ba300e6a64e258688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82637f48f94b64723c4ac2ca593d75e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2b37c183fbb28fedea6d4e2fdc4ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ed807b8bc6fe31881373cfa472b9b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e38ac92c3b413c0697b6b22aa6280692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3243ccf2e190d815dde0242ad8c05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacca4da33d2b447dd48021ee12660d8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeaf7ae78f5b572fd3b8c160840756695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711983618d24b4e8460c471d8099c5ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36e42efc4b3b12d7406cb635309ddb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291e9f0ac3f5246cc3a43a3a311acec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8009aa30f1738cdb68958c40634dc1e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251a9a4a562b9589709ca793bb73aa9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773b3116f512726762fd0a1a394ba16701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca432c69e5763187f674e72e19b6b5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f589b5d4ea034abcf55c311515647703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ead1bda4b69b80f656efedca258855704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250debf26d1ea3244466f7dc2b5a8ed0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667c16dbacd7560d309f01ee4f25472706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61179c38f4427699272fa4dd12764eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce037a7ca36f1d4d7142d935cfaeaccb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dbe90a0905cf93825282505300f46709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31de1f6c2b3b7cfa6f061d20599cc4e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fd702975cc86763ceb5f3e25e83aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae91eca3fed5729113d946b1cbf5206712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96215ea4b01b852bd9ae3127f2073135713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3a4e61674734a0b2e9ff59c3b240c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9879cbf8f73558c7919e96564a2858715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c43ce80b790ab38f6900932d2cf925716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d7eddfc79c8156b23cbef702713b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b06b2f78cb633e406855deda2a7d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb68671918191a7e5a26b1517e0f23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693766a32003242ad976e7f3446ef94720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f045c23744a34871d0f411d2f41319721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972ee1f362b5c556f90aaa13d9665bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38373c9bdff0ed94c306e01bf2ab5c9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466056a8ed31d1a7e2c034ed96b132e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492f7304004b6782ab4230d5edacbb8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868edc6003f85c160904b691d6bcd24726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0c43597851de623725f0acd069f2b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fef34288bf5e2eb36fa2faac05730728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd37809f9a56535349daa19fe44661729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ab8fe005be3818102b8f053931ab5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e558c6aa807932e5f40af8ba32520731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7176b2de29d29fa7a9437d95a49a45732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04a0f252908cbd54d9329c1acc0042733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf82b61b6bf8205ff87bc10dcd30cd1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2829b7dca6f8aab3dcd77a8cac4302735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c84c4cad4ce974ee051275254556b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac0b0ab8eece985285bf3e2d4f2471737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3cbe75267749f3974aa8e07387290738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f5bda41e6e25b760d4affd2b6b5f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d443901ebbf92638951ed9cd40e168740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee551aff190bcae0f5d79b7b9d671f81741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab55011338b92c767f2cdc153c356c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16592a7c415a375191e21ebbbf0d47c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688e76968d3bf8788267ac97bddcf64744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff483f101d7d4a6620ddd54246f6c70a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23165c329164e3ab7dcbaf396ea66b3a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e57e6aa61e56e8c5689cb0c7709157747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f47d0cfb72e4b420532adc767cd56b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22ef7473502c0109372ee1cc33dde0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56832c4cf67fb13dcbd26dfa9adc69d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3367aa6e4ed517a25f79fdc5630fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16dbf230c103e02dc45558b12eb90e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672621a44b06c2932d539213ee0ae9c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7881269b70fef3f9731833e1e46fd70754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c557511119c967eb90f2d368f2128755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3876b37c26526761cab3df93f1667756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869b2bb05dea97b480879cdc2541348757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a04bd5318b2ac24770e11c69e71c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1fd40d7240ff72ede8c0d2395a323759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97bc69291446f1e7f50010a8a4d2a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a201637b3293ce4944b68c7b6a6c6772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe27cc0428400a1f9dae8bbcce1892a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddbd99fdfe44c87be0374ae49515774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0471cdf976bab7548797fbea106d5425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3be7cdfa838ef49102625c74a01846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c0b5333176fa399f15c0b1eb7254e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5184438bad48d2ecb099898aa03adf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc26e41c21946a7dca02f0dc4c9515d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fed9cecfb2ec5668f258e104ab2ae410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a18116318f5cc6bed1eec3874c5e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168fbf950a393813bd7eddd6f03694a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1f6c23086d3a9f8edd14e581c2c6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578e52e08d21645c114c5455fb4910614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866b1b5050dfa1d1a80649fd2eedd5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810361a4a6317d7d4aa428d3307235316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8373ee1140a75dfa498a42cb1eba1317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cae84d1a72360e53f31d65567f907718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2f409c860b92d647965d18b4a173c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0c5a67d2908a989f6848ec345e28c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e7525e39e453db75cba9440e7880f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9af3b2e925e4ef7be5c63eb895cbc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128b17ce2eb11ac55e5c3d934ec1a0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfa463223c277deb274defedd5d33624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018f62205f7a2d3c29a3659bf10f1e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cefc51577834ca2c1b66564e3cbb8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8b494ec9637f8a4c81fb1f921454f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b03702f26cae6f2d2f428a5baf7b5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec2d7fd64ef5452229ca77d6801ad229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8351328ebf1e0574c8615f28d0d04d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092b720857d79ff05b01ddbe278c24331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee62d1e8f1d00e1566006801af6ad332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae8c2cee19d2055c0c816f3a1e173c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09f6e6f5a03f33e83e30e7757bef5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a17f58f867642b3fb1c2e34179dad035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e96a0bb8a52a3ffed1be953b4e72536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17323f4f2311480997c41be0f8ae422b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93ffd095637742b94393293d8a7b8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ac71246b49a86e45f7e458e10e9d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c160d272527c21405b875265ca516b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088922b52eef9645205184568ac462d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be34c3dde6237784f4e839fb8254a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a3e3cf5d9c59e201ff3be6f1088fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eff0a93834f27a1155f3e63e6f65944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ed2012a7730ddf6f3a83bcc3a409c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918fffde86bc0b7b8d3be80e3d7d97a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d710c60a79e0f5eed97e00b6136ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235fc95b915acf3bedd5965648965e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b32030a401688e8bcbc2b920499a7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabfd2980a91ec5ffb6a36c88996aa750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8969e54da0aa026b501000af2a496a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1153e865e577eaa133395f8377350f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96fe7e2d6ed4e186c6bdded1293b8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335feeabce3df49a972c4db9a85398854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e8a89b27df6e4a30305a52812186f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3ec71b6fc806fd1e131f069cd9f2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dad2c57d51b93f258abda5e9bc1b9957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1a41f15a4016a1a645350703eea4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd844af5515de612f832cff040a2c1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdde4401b7fc0376def418a59968e0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c80f90ba6a7311d2ec9c9d196254f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb425b684d0d730b46351cde1e6b87c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe50bfb6f21cdedd31cf7401928d4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d75467475d50121a58824c30817c5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57b3cbe6be214f81d20e1b4d1d570165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b8fafeba18cbd10c0ccfbfc4f3e2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac505d445b29fb1855a66de1ecb295667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828d4e4e51d49dbe4f7447d34a8777a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfabf40a8c494ebd377e5f626c59e8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e426b87aa9b4449920a39acb05e277e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3504ed0b4218dc7db60b9571e14c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b27d3c1dff33bd286ddd9a3137d4d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3089b246577aa9f0c95c19d187ff6fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4456b872fb8461df503d8ef278a00574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687eb97b9641b0308851b312097dd6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99fd1155e00663f9530fe788e1ea8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76cc7df72d29526032beb07679631977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79d67462775b708490178ba57723a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3b62a59741e7ba3399649f1f5c6d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d240a7fbf2b31bfcb3576ef6264d73780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5674d080b38d9564e3b18d5cfd1e92f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba8f0f56a2c8ba5f694abd5c83679982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297201204ef60a5dca47e968b57b2f1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb504bee805a46afd929744a22006884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51149c7572ad1f40b3509ae0a6958fbc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9c684a6ab3f85b22fc76ada9594ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ff7ef0e6f6a7119bbc5f602077bec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a1b68e37ab3b94905fcc77d3b3dff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d57a08b7f9136523791d04e0a9a1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33c4ddbf62669e6bfe812941c56afc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd85ffa07d4cd14bb6d2cf9720510ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dacc0c237526e4b5e5216c90be826292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ffe7e6ca402e79b0c527d3765c7e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621555afb6264002bf5bf1542680d0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ba4f54667b583e71bec38d8d24ae495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32406eb24c1fe1ed8982d5b8005638f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13b5589d241afaa8259d0be7325ef397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a22fc733ab29219601817d9bd807a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71499cde18a16a4f975225e17d157699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad05ce3ede5b8b66ee564f10063ee5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bec5634353a3afa3257011c738ae21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1b0034f681a5dc70c58579a26a4dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139e7cdca4775756ba379d75234115a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8cfe72dfa06c254fac15ee59b4376104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982888e6a8b53e7fb54a5da430816289105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c2b1c85014f6b8690b92b63592ea9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8a141a9bb50246d83f947d70e1222107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef77abd10a60867d6f45b3f1e613e0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028167f9887f69c494a905466aacd42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d57fcc52101e29d3be222c0a8a83d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59448acde9d91487765c2084eba97ee0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b28c5f949a17c6a4a2eab570eff5cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cb0afbb8fff254e624ec2273d06cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170e9358f364ffc77df1099549527f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a2c6ae3ed6dc0503b3caa835b75b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce56b659a1969b598f497e57443eee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52d604078e48a9e9f00e688884c114117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a9cc0a0307f6921ff6918d4adb73d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de942fad82863440e6ba34d0edfd400119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510437fb14a8fda6292b5076d1812cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d847acf4b072b87b2912af1e74afa3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa779c0abee4d004817745a526bea82122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c9df1ede8ef65bc7aa323917505b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354eca800d1917dad042a529ec23ccd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81abfacc14a3d783c96819a9a14b4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a661fe1eada5b4d0ecbc6f39dea9ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d58fae9bec8655a412bce7a1d0cd67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f59978a6d61325a3a315ef3e34b564128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74954f1f2ca5342d093809944a8a0234129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c13e7280f5aae8c75be6aa0f38959130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacf99ad91ed2c795153fbe1f8b602c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70eef5603462ec1adb945069bdfffb3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da18fc23e7c23e537f41bad8a5020b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a68e0b466dc07171c218bb8bfb376134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9fd0dc945e668593736dd8cca19b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee661e15141e5d4af3cbc88555b616136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d2608e7c7a0787b9c88405f63e091137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ac1096fe21e96ff2a70cb47f4ea55138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673db11c234a29af1dda2e5ee4c496d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad1014758e2eb44cb47ae411c403b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cec319b8f61b0bbc3fb629692d8df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3537e7636addf2a9034866f6f15381e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e4ef6b87de7dbf26da6d38b93f6c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceed5634b371e729273dcc1f8f016cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1849b78d604c7513abd4617b74240145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378a246cd76adcc85e1d32e3342e57d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab304d8d685fdb7acce592a476db25b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613547ee95ca54b2fad2408b3c7a92d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425aeb54f4aae08610bc35d846533f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a4709f3a71a47b0c4d1b8426d042b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1612f0bf1a86cd508dfc6f2b4e1417151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae28895b001841fc4df3bc647f618ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074495914cd45c1aac87e9a88171bd4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461038b430b33133e30b957e8fed078e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda40b835058040b46c8640886b23903155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce520f5a59f57194622c54d11cf31e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e437f93d7a5692485ebf03da4209e78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7978b64375d8fb160d1e7ecde23495158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dbf48ca549b69d80f9a6bcd4913ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8e9d48589fee599e19a869db0196c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec66e97ba150ac8f64303b1de5887a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73eae70efdf06f346eadc0a8caeab5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c0ec66c857de352b4dcefd7f30186163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1212b1f98b5da71d8451942f226e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1c0aaf93f84296c4b7ee1b6b2735e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cf316fa80c53a129c8ab959901717166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec4b18eb6976bc3c9d20aca8c3145a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21dee6c21534d67c8815df0acaebba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f9343aa85db252df9afe8a62efeec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fcdfd31cbc89abb46af8d45391d36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189fb593ce06c8f9e0f9130a59f0ccc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52f8e42d3a91bfae4833cb67936472172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0295b3b17d715e76aa74a3e5ccd5267173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7728c4f08d007323c900c9b271d574174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390ab1a378e544ac57915f71ae07347175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab65d6463dffb276fd8404edd8d2b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01e03636899cab004c881576e073c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae5efeb99928cd45b69206dbb3be1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676998ccb8f6e6e3a77a2616caff8a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89328ece5ea74fa5bd19b21de21774a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197db2d3c8a7cd882680f5cb791def0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3184f87d5f3cdeed904812b739b72182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb990af152320afda5adcd872cb8e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f06db198148069d052fc748cdaa63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d891439bbaff96bd88e2f868b6ac8a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a14bc41bc16f0792c1fbfa1a1ab1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d1952d162f128762688836bc9483f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5c580911205084e36543aa6bd7053188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7d3895978acfc42623ca315d1c8fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2802b8cc4bc1dd8cb690628550e0d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a5d02e165846597db5bc7fdd37a6b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d571450b346623b033125b43b6f6e7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e5b24bbe6ecbf0b153884e8fb7f07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192382e4169fac0df4ce90d383523b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9002c85076b8ae71b1f4c80c9f463195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5a04ea7d8847bdd83060b08579275196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bd9d6621e00bdea16b9e663608931197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204d2e14938a762a1c7b8523dd6360c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa088e25e3266ac6c4bea28d251986d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745d9130caf3eccce86f61974721864200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee5c9079b9e39d822f33ab5cfecbb7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c826e89baef6512fe33e2cfb22809ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed532d0101835959a37f3cff38e784203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee07bb4a32bf9fecfc60db3e8c2d25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ceb720c1d1d91b3bc5dd50a5273c4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75fb1eb1167b9148428f75bf54c088206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c543937641e186f623fd3f6f105aa1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5aba225f323137885c66aca7001a0d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edd5e9a8f838b811c9d6ee9efea9f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1242665c37967a071d52af83c71fbd1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8619bdc1c9a7e593f785614e0704d3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd73c069f7259d91a56a053ddcb5fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35c428c8dc1e59df5f8b82080feccc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371e02a5824677dc527b4a349faf183214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb7923a8c5f3c76fba65708ae611ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4a136d3a400a72027d8cef335a9fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18167d074844b52a8a4b51936ebbff80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa909d6bf3e93df5cf311dab20902f14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d080a2764dda24ad1710c891a535a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff47b44019b1178b02fc18d688da3cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba0413ded10497abf60573277f969f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505ec4a5d293093c372514e9610efd5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cb09c895e669f8f31f143aea29c40223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e7ea7779cd7de0eae9aa9a1e8adc3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116a756f35b32f846bce277207d0132225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7021b4dc306768ddc02ac8b3bc5d83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce2546b30331cb90cd41353710d1d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93a174dba54b28bf73e5fea1225599228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b11ecfdedbf4dfb366001db12fa3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46248fafded141310c4dd4f2fb4c28a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0d79ae6d5cfbc409749d1824e6f90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4f65264286e49c7abd1d871dfa037232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a67c7823977da522fb8f73a2f7138233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c165f34283ad7244ef7c549de13a62234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398abea0628abfa3e86ba6d89b394fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7e5501126a43bfd6ac33e8790708e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c1b38c9737f0531e0a83c40e762d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27944fd9deb2c8d651624ad5befbd54b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfb0829ad4952e86788f1d24f78cdd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ef22db857f40337d5ad13e270f5b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7c17044011cc3d459f3bf51b3b7df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0b36b6a75702c9a5872b4212e490c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397faafe50a59dff08676072b3ba686243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb06d74df9820ef6bef22264a24cfa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330889c766ea66e899e86919f9a2f8a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6d2eff1a4754d412830bc81cd368e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa9c9fb44ef668aa0ab3f12c76ff36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33845e8dbfbb4f1cd88ec0951afcad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a07354cbcc1766650d13091b79593249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ccd2f8d29938bad3041b8ffe7644e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b0fa36c7dc38a16a97c8edd602ef0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63e78a243eb66a3cb03a765e9673b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82383a0c5fbcfb4c068a91794a42025d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592631fc696c63e53bd4285c8080b1c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff54e13850bb568799ca880bf926faa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846278e8c39b41d058e1f8da1ff0862256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806105ad6e4c35c197b9e393558243f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75918c754ccb3b191dadda5178b964258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f20b22e8f91022ef374604b75ae299259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80437a03ddff9287c94c26f021e5059a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614e826105135a05163746629c9bea2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297cfd848a6ca4703758157d5ca8325262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e6e10677d3d2d111c6d07584e0c13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702be791f43e95c6c744bc658ea0534b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe57768f5907c33a1a633221cf28d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba010ca14552b4ec5533ed87924daf88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72c9a1377b416cb821fa7e07a96ef7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dab823f14f1d3f9ca42d8573617ba6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739664cea1733b94a9d1d482bd507f2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c746be75ec761c54bcfda7d44a425270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aba6d0b9da0cbc5c1b78067fa012f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9134e57f38b8505ccce68c714d2a984272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e1f82af05e21ab0da2dea59454895273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d5be8b80da6efc4e3b034da2635bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1f5451b8a03b5237bb945e0d99c6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e2990ff804f9855d3cebadeddcc03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12740393839ffceb9b0edbe1e944268277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf85a623dd64ced7fa1b04c602316a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a81297766f667e1309635a65b3a23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08f182bf95164bb69ce7f9e959e45c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522fa4e5b4cdf18b7910ddb656162b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1b3d681c66cfb7f98807802bc5b4f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddcd52d2a6b6667fa52880800fdc55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440680fef11a6d8e44548d3fe59e1600284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2947e0a3168fd0b9f388867d9533fe2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471ca889a11bca547b038364b563338286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11785ecd473893eafcb9f8975afd4c1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581895413a8e33c25bc4a1a48ee4aecd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aee9d60be3a9d1f45de54555a9264e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33536f99fc817b0dee3a6f95f47037ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64037babb392ac9f1316d02ae13ddeb0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237918678c8e1aeac070524a59a0c741292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c720d0611d8a6ca2c4158a83558ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137f28e6fefcdf993a6199f34fa73b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a69a9eb5728d2aaee49fe1c981ffc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd40ec339f60a8060d3a04a520f0561296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3e745300cb2f3b62e1b0cf0f15160297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fec048d7cbfd205ffeb5776c7a5a46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaf9f93c77730ac1a74223f24a3ca1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd4520417b0bc4e5d6607ddd0e2ed9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b4485c87006de60d3a8f5dc343ef9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cace077e7a885f48fe2fb37afce144a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ead3692da101376c01b3aeaf9e011303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20bf6bc42dcd381fdfe894d6db6fca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c4a885784f1333b0715e488b3387c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d21d11c412653d0cb69de7c57f68b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ae8c229b54dc2d83f98f4d36f051b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bddb71771a5571f5d244098049ef2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c345ba81cb46a2895b0f844c3203c80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3ec0ad561b6c5376c73ddd8f0d03b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5170d004be97ccd020156bb86db9ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea57303d357cecdc25ab3f2006b295312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf298045f150f7474c4e122ede98309313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83285015a8a8c22385b337f08c932ac7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d9663858a406d56df347373bd897f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826db27aed21a7fd4e1b3efafc91f69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766718d158522f166c95370019b284f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4734891aabb5443a082ea12e416a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f16fa69107589b1c0ff9b40181ac1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33444d584fa2bee461af0b16ba3170320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f59f0a679310704d19c22d9b50751321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c68eea1b162dca22f18f7e1629eb9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d734d36745d017da455ef8ab256b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6abac8e9f3e4f1698dcfcb270de941324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11186cf1264f08c91465b77f825d5205325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec658869f6468514ee2104e14e685a23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a64f87617513f6d13bdc2f1400374d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a08fd3177479df851c612baac6df4b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e497d6bedb96fa035f0bc0e0a9e4537329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c56fe5696fc818750bad6d8c62bd14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a6324bd2e1d5917b87cdd6c565cb0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49436ab65519af446fd647e35ca8b606332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c2bfa3b0d78100e51bf3d58731e12333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a4945eb53de67f17d6ddec147e4eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d1614a041693f6f8b5c3a557d47a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b03318c3b296955a78408440bcd03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc40d2475f4bbe158ab2f5043b042e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69a320ccff54a2e9de26269436b760338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d451424296171ae581cbdead7fac9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0d8d845ab35f7a8dbc899be52412a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10275b2c198e3bcf6d47b6f24fc7dd4e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e282bee0a933a4c1abdd698f816108342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b27b6b295ca7c53863660caede6ad8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8685a5a5ed6d2706121ae761735a5fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce57c0771f3b913517619eacf540633345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90ae88dc77176ab00d0e3074de845c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642acdc88bf46de6583f0446839c8167347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183eef39b2faa3e9e0d5eabc763e634348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75f38d8e4b0c66a586d345564836ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf93a480719008a02512c74405327b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391a25e33b2ff041c3c72689904667d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef7afa9b52faac24fe2a65ab875918352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d90b3c7a00d89ae121ed9f6fc7802353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07c2158e6a218ab4ad3986bb5a79d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662f4b848d0ebcc484c3a06612e0e8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70774dc8dfcd31b0d0ecbb247ef810356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3db66c13fe85ce2be19e88fcf637bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e45f6973a54d84c9f551a179c2813358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe87d3a29dd1af19187b6f03272ca5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811397f4b54a3d3246cfc7b3be4fb41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc25475320ec043e4c78545d8560f8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a749cc1b2eb6bf727757fe80ca882362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2a0256223b2a66c6cbfb7cc5aa107363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1381bf71431f2a8a9211188dfe7df73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf87613095a15159ee2d3a195f3e649365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e82a1cfc7d1c7b9edad63abfd3f75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb340e474f5712581fa7d171899fe1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02b988451a9cc0efe1e9ae3b019b4f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fbb57c365964331f746cf61f0b0c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd6d587ebe8600db9995fe03724b48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341729767d19a1e2e27eb4dc3cfe6ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed72554943cd9c85c8ff9df6cfef3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e9b97602f098264dd4247a9a79ea4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6641cdfa11179d191147bb5d4f8b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa599d478604323bc5710dab5f4319375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b90766ad407f05ec18caf07e5da7eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13890cb498cc2de9e85a952a4505719c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbeab2b5493f06706e03526856dded7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fdf6caf5bd70d77a83165a09623b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74e6a085f4a47de83108792cd294f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87254c5407e05b6b7f5b28c4d6833bb9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73242b1de4d7d95354085f25693ac0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ecb41168eea361f500c6e304b90e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955d78a6da740def40d6833b01da3a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111271c1af076b2c30bdc7f9226efee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872a297157dfd2188b069d215096544386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f15fc7a9192183dce451847c7455c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a9f77ade3e32b658c2a127c8a68c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f9830ad5e0287c2f73bd3c7ebb7e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5cb4fabb4ccba5f80868754f6d49a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca668ffbf7cdaaf50bae5430b7153b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14578d6596845fb913edecbc579033ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e55f2766d4ea3bbb13fe366ce6cfb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4148a427cc7870a603e11a9a91d824394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6db481fa08c4c2c4607a176158d490395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558767aa2d6d1ae77fb70bb0590ac02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8fb61bf060adb4e5d825c2f4b33a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4acc0b58d9c4881fec3356b855b67398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab741ed6d964e51654252fb563a581a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9cef038255e2e0d3ce0f8574b84d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231b913e6c5411d52d3a0cc78ccdd81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b9368393f5a8b3a1145ec2443c11e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced2ec05dd6408cf51fb3be69489027403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd552e1cf555a14197bfb4eeef9728b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716f0df419e78be820677b5bf69713a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c9d900f652977cca854d08e31758c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f24619ef784e6bc99eb994eddef205407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910863ff050e9dd12691fd4852ed78d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f1d74d4709cd75dc203c0b6e33d29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6614fa6779e705ad374e59491a6b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90133b580f7b5805a8ac046b145d1f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2a1c4beeadca3a127f49fedbe23c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a59abc7abd10ce7dab0b7724f1172413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139214db338d2085654c6fe856cf5d14414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52357dab7ec2c34f49dd4c419d83967415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f14b41c97458079242600933942304416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ea45bd45b8a23afe0b6f4d851d03e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e422fe6d2adbccc135e369cb7f0beb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1945f7452fe37f6e35b9938280f75419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201034c82dde0029d63c00a552328684420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139e9b54eaf4e9cf0f94859520dcb99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f57d43008e7a6e7e9d1220398703c7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d50fd61cc9ba38fac7a1ea24d55c0e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0232b7ca624395714880545dd7850424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06d066b0711e2a31b0dc4bddcc1245425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b1bec311b911514c1a717f9bb529c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e84bbe93344617e9d28fb7a79fc0e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e954b9bc50142b9b3a47021fc45b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb1630ea21effdc50b3b2ddc900cb1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a2c4db2d44c4db77e66f721ebb6b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a0e3920023fff0526d1052e898502431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb920c1f2632323b555fc74e4b66589432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a678f9f284e200db7baa8e4254e91433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28172775ee756ec774c4665abeba68434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d521f2c1b99de787c692581475874435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5716aee77272e57105d07fbb2c2ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e15cbbe2475b94a31510fc5662489437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6860bb18a437888e99fd3bfbcfcd13f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8c87fb82e7d0b7a23e11719a14598439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3362f746a534ea144f2403e8bd4260e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17df9249c2d5953e02b4f22a1fff3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca50a1cca2a5c8cbba593c927cf2b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f08ccf83ecae968cd8630da69ecc5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4a93e2622ac53819271c3ed9da025444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf161c7ddf1eb4596b36afbab545157f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5f58587a6f9a6f163b460f5a238b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd5e0e9bee52fa504f3a52194155ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855399c2f74447832f71972884186c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d006fd2d2bfa67195d555da40e3cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa88f9cde947b6b12b7ec14f0ef31a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac79e7eff033d146b312ef2d49929d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48aa0f47000f07db0136ebdce93e9e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebca27f624f9b913cd81970346f61f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242a201f427ef077a93b6693907c7f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097f191a929df8783c6eaece4c0b225455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a49cd362e4ba8eb3d3e83d159f2f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54767ef200a3e050bb85b61e923dd0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4dbab9b21dc26197cb7e38402a49c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b31cb1b7b77003634a556b74496333459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c4eaad8d4e59b44c8ae17e673c140460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a8cdc12f6e8ba70973d912e517619461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290f08359be7eaf2bad9d134bf8e0b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6af887b8a8d33be2bd564b2fcc7592463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5aaf36b7cc31d5eb9bdbf1fa5b2de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b3319549df5d21b78bf06c4fd971b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6d353b2536c2256014d495ae55f87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec025ef1d3d2b36adcd2b2d6e54c468467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778adf86f17654a3af840bffce73ab7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99908425da6caa49976a2d70da924cd7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fbca61e07703f08dc5d73374604ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892671a9260225402c32c699f4afee9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f58eddce126d45f0d0a9434419468d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0416afdcd6de978abde341caa5b1f48473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcaaa1acb2044242f2d7173cff5f45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd260113dffb93e2a08be71c6aeb9797475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe981c03599fc27aaddcb32b774a10a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924103382504380a7f98a62d3fc1166477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baa9cddacf5697249d6ad4b8ed3c87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaa608bea116d7b156e34f2ea0599e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5d3644ddcb84eddcf3a445a1c9a3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af353abe085aceba81dfca7e5b482d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369eb0f152d244508c833e0ddc1c5d49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274db509161549958bf884a29d259ac6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242164cf74c701a463cddd8d55dd1911484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220297844ca4f2af0730629a70280187485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c2995b5eddcf61d91b29188858f5b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286564b49865cd5e27375fdfd96e66d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f05b2bd96884041a1a4fd2739e5414488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527009d35763f03666b01f3a010806bf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37005bc5593a7bacab02f35aa1128f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55341774b9238da0e52580fb4825339a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871aa3294c45ea4a9895de73b3c00242492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059c8a7f8c82eb3fb9815c2972f4d4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0dcdf91dfde7ec21d298ce33ffb9d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f41096abf9a06cd0f7b8cd50c4b9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a6bb7591818b5481206f112568407496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf261982af9acdb15ac6e59dff8e207497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6758c8e5ea537fefa4d5a1d61c399498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec90ea05f894a653d7562687b47d2f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcb03b834ee1e9d265346b82ea0785500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90432277e369b920dba24f47ffb8af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1019e7287c029bf5c6c2fa786a37c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1277cdbc1dfcd7ef38aff0a1ff423503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fce1d102f09c9835e91770abf0f96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436a48be544e0ab95697c857f65db13505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42c42a9c095417bd652852bbb8b2fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372a83825d2b91dd4e0e5547ba0b9cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971710ec78334f0c91ec240092d4e51e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed1fd42022de0236e8d4e1b322fc6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fa518479dc9e43f25cc6089e818dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2543119379147ed311ef0eb315914511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388d930ed8027cd8003694fa45eb98f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a93b9854c86669f1994fa9e846756513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6aad6ec83070afcfb555c37a4eae2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db386c905f4ac3b4841b6327c30bc408515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7e78c4f9ee700110880cdb2120547516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960873233a3e11888204f3e4a3768eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccceca1f895c332664a45a54077d6a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8fe6788931edcdb7797a2b08570a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba123570b669d37b70c1a432906a54b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ff8df08bcaee2caebaf49b68f0378521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cdb4df0c91dd2ab906fff207da236522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0a4b8064cc2c0df85fcb606b550e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05790cc852b302469e0893657e8f25b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b72baff77db4239f6ea595935d6d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca10c5ed1346622fd936df8f9a8500526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3963e8bf594b681a5966b7a251332527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a1231283b827410d3fc766d27459f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a7007e24e931bd1fca9bf99703dbd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b14049afc2d7499266146d76cacfc5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f81bf45c54925cd06a8b743490a13531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a382ee40539181cfae7fa954de280532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a5843bec9a170531e9423b6e9c95d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e28449796231501b7dbc44309514e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfbafaddb40c42c94638273028005e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3a003dd6ff39ec18bc5272ced4c97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a45a4dd3586448cf63470d8190c38e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbde269f3ac5722d04830e20835a2c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91158d16a7bf0a155d1cebf0fe2b9aa0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150907d38e316925d4d1e3191b96777540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c43fc6c9f873bb719d225367e50c97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244981d3bdc3f09a26bcedff05c529f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf2f41eb5f9057a7ca067c8f02e25f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939684f10ea8d0a6c1a5903906ff3ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438763b6106c3ab8a62c29437143e874545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e33aae71dafc3ba46c56f6397b7af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede74248fdb4dec9939e78d5f8227dbc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa41a16c776e36a7b6f3d0c823cd43c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502c9439fe98a4ea5b186444b99c2b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630a5edab034cfb0e47cda6cff9647f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ed9f349e0d59a0b054de6fcbfb5b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84757c5bfd7712b201bd432d0ae0afe7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc02cb2e8c9b331c0eb08b8c080d9eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6989632f4c0a517bcd6ee7a12e68d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bed68fd806356bec851f6176fc337555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83954eb0e3639eb501ec9f2ea74eb54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea857d2bbae24a41b0b21c1f90d7197557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cac0b27659a2fb98146577994bac2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd057136635d430d7441c52858ca9e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d1f30d4e36fde08a25fac0303ec85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9a0667195297b32a940f3bf742a0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee522bbad8e039bd5d567b1e47b0da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b762a6fc6997e2d913ce04c5497253c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a196150601ed7aeeccab77a00bbe44a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebcf0fc37ae8dbeca44a808c992c66565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb0c45e8c5932fbbbcea1e3d3a1d83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979499f186cbd188edff0a1eebe2105567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb344437d61faad7d63827816e9959568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e74f36e4f746078c06a6bc8224ac1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb52a13de3e5e865f580806689b5861570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59d214339d08f82eb5f6da6030d982571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4baa4e045f2a6086ad8a7522bcc65572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c32fae1bebca4d560b6e00e04ba84f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28e8a71857b81418e043f011502ace574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31880823e8c21141eaab13d32d7db23575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e27b499997d15eb9e1a514c73e01b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dde110ea950b7ff47823662e3cf72577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae251bcb0a7754af5e5c986d31d5b660578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773e57dc729cf9f3c30575daa72591b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2408d74a337033ff94c58435f7494580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfd012499f8947d204dd1f24da42e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccabfc375646ea2db176e72d54e401582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaecfd91b38fde8caa4f7145835f97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dce6a7db03d17a262f31cb047d239584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3accead3ba8014be2804671d2e7a8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16905cc452ef297cdeed33917cfa864c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda93fdf073b57935824a4c4611c096587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810c37df349d971925dee2a99cf93a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c0db36e8d2cb39d2f9169471cbfc2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c509ce5da35aae9f3ca828a07f9f425590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f329f476905356bd2f93f4889814f3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5906e65fccaeb40dbe8ea4af0bfa9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e7f98c4561ca422d2efc8ebbd24e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792390267b9bc6de98f8d021e1de669594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de6db3f9382f224576c429631847dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f841cf1c7ce9c2e6cc4b2e0b6ae5c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143c68c16f80313bd1123ca992b7d8e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423907bd343097cc4e07d50e89fa516598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb8a3c18b3107212b95f063873afc4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cf8a09fc6355ae12c0ef5c94f6d1f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50159b16f8d999a7aca8b4b42c58de7b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625ed85ff9a40f2e252ed4d25b6aad7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3afdda60ac12ead5b02d91a0ad6bfe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8187e937411750d6442d6930a25dee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c9be844f9c84f7cee26c827680068605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447e0e4d319d48326b6ef60f380b827606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918be9f3114ebd837e3107febddd2b62607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db879cf390dce1b3179a8a5662dd74dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03a2c1410c40aa4abbb771a78c6b7d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace1dcebd2c70f8f255e8e1111dd2b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa347a24fd20d38a15d59b2bf381ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89409cb3e7a628a7a3806fff706f225612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2fead9430603e46380c7455c474dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd75cfc9ad62b1a6e2c910dd4a31af9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf43acef8458a9d77d39027d2831a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022f9fbf46a8fa4d544721a7709a00b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cb459ed88372176c5a00888a8dfe8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd9156d4c0ad00e04c823b82a1554e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1e1cb77637233c8fa8f29e46000cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7227de6b83ef7b8a05dee840afb5f33620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62465702c3088da1059354426be68736621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddeb23d0d09b84a4130cb3f3ec1fc97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e98a75ce05ed8f22d756cfa714c728623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e462a6ac1814c90a94692c2d8156660624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493fbc12d44a9c49c27f9dceb40a2d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d47866f671ad74cf5a93e2765085d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192fce7863ad1251c9c30f707fc12d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4cc9c113cdb83c216cf87e5f83ea1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3211467026a3c9364971a4fba3fe68629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575e37d1a845f174551a2910e286c5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea8fe810bb32753a93d0efc26ee698631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6fa676ac6ac221b4b45cdd2389ee8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be6de9a3b9c1839a8c39e024510090633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff2acb6a036e38ff5a81ef01d3e740634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3339ffed4c0458095a94536b431ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ce39d985d6f151ef3633bd7fc4cad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39576f8eccd6468f68189907d138b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a858b217bee2a31afe30691b0f1bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d9bbab0fab830799b121d676278b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde670d67d5ead342fb5e05b6f6431d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b91931baefa60904c3f7978b4b0e6f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297179333f057782682dd18d8743dd9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20756a76fb79f9ae5a1025aa3abfaa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a90bc71a22c96e42d8c6d559b055f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a4e561d7a1b4dbf65500495c770d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5d124aced1f3038afc28636bc1d38646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79fd0f568a428f641c553d98c83165647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99a08dd7808aac6a95d587f1974615648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558cac21fa64a97f03249f333838396649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dff838dae1048fdeaaf4e24aa94f1d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7651bd23774426d87924369938d1f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03f08552620408c5498e31840a48d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7eb7f46cec7e62acf847236fd011f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc348a47cbe7100e1d0786e95b2ecd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0950cd7043da13f5824597ba9f9095655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36750511687d197f8995fe66e1bbe463656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ddd0e3ee5d2fd4b88de43841a54b1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a4ca79e10729b19277eee1386b279658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9aab87cda3c4b10151d700d9ca2ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592a8fc0c6ae8fe5e64f3edc279d369660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd243a5fa5657143a6ad769b64f9bef6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb5d6f142ed506d4d845207d276931662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eecb24bd4f5cd980e0b2666aefbccd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952650afb4a9db468edc12bee05579f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8517f0a3cbc68e29568bdaec6342e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c69a5e07474304b589cd03435511ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63472b5c916949d6ec3f8effb0d4413667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715be2ce000ef40d4c18741749aa003668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b8cabb472dfb2dd509c1a84aff4dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2793c91633b6c749c8f37600718ee3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47423cd4cbb0b1fd79637e27c400a58671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76666bcdb0ab2644bf9b0b50fa1fbdf7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db41bf89af1cbaddaa4e4d35fe61f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570dc02d41fef25fbf647735b777970674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686c2d6aacb06d0f5f106d0aced9bda675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2310ff6a496b0cfd720ee68c5b3bae8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a2ae8567674f69de20771b8d27c32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd571630f6656ec12cc4f682c772666678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac79206810cac198d45b36f40e6c63679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b77ddbeebefa42831abbe09c3581b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b076a7930d12cceb289ae6a107cee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fbe122ade3d1cbeb3cac0f230cd5a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080dbfd3ca6592fd28edb6b03306431683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25211cf24d2fdc5e96d90afaf02fd43684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7398d99e6bf91683763fa014df0be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413f1f0a16b4f3c48cbc45a4338ae8d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f116edfa773b16740dff2ba9a89b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e75f28dc3d673df87d5fdfb39c344f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e5dc25787a4c5d2de9a2095757793689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd1d1a50c4eeec6c7fb6acf8ce5d50690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0e18c257c8dfcbd189802d2f68e88691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d69680c40ee57615d439a0334dc20692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcb86d39d1bd75d4a7d8a3be411dfb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b1acad84ecac76d322f3dcdb231ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3304feda29e8a7792196fa5550d66c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fc70941c5dfcbd9fc89469aaede35696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288993e7b3eedef2455572953d46bf2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138ad7b4c557c8e487bd6f57aec6964698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48872fd9702cdfe81f121a08616263f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd9542a581509994115bc51fe8e5e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb208109be766385d58f1ed5eedf7ac7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39427f5d8b54318f705a2918951b3829702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f6d550f816c278cb2b8125229baab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c80f7b7db58e8d16d0c098e685e56d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123006e3750137492547733d8df3f5e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2956e1e8359ee6da7062c19bb1b684706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc63807325acd539c22ed99ecf9f3b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44401bd77e43633f928f38baee87a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c7a2ff083865794f51afcc736056e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cd54ed5773145c791f2c7947f3dd6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0b3b3445a05101d233970ce44656b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8e0d2c42971a1968d323a4dec77c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e80825ffd8721ce8b31795a3399dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f445bcffc26dbfb5aac5a79e4c420e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7c70854c1028d9f21df6da6509898715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e26a9028ddc3eaad6f39f088536b62716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0580bd19c5d4f0e85a6b532008241717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b36fd1c7d32735531599f553bb1d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5ac81c1719744224ffa0f655654c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5053891a774b675b94201443b21e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a38da316d97dc55bc5b30b080e32a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ec2ab218ce1ac2c9ae0c0a73fd3b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8462b893b02f479456a00898fd61fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387c68a73a8145798b125d61798ac07724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a5c8fde416ee4c5a93d7aca6de5f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27b4ad5221b5c8c5c909821c3bb8bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398462d1164f4e7ad5c76aa2e756cdf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d671cf2d4ff3aaa32eb9a8e031aae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9938603055320cc957e5b5c77eda5bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2fd3b9600202f0acace97a4a01b27730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c3336194390ac81a98c224724cb21731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36be1147099ffa4f11df944193531d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931292512917197c01f248fa954b0e26733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e65b1a3e17c9139c79b8d9aafa2ba4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604962eb293ce98212634e560a737c93735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec47b1a848942829d4517bd784b853736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bd428edce01fb59377b8cd49e8687737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a39026def59f7a3920035012adfad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9965859aa3bc44b0148b628cea2dd37739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcdca6729db2a9423e89f3e0c4d8b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efdedf3bb75be3cd85272475545f60741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946273629710b0bdc3208967a34a69a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303108b8f2f67f7eadff9208bf75e214743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79567d3136ede08b8d5c098052590882744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d963a967a61b598367b594d12546b45745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faad1b6c17f2b4becd65ff41ab005e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7eb4d3ed6b6fb5608785893f8f6d2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84447fc1465edb69052632c3105c9717748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fde85e59b717a068d3cf8c23ec42f8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cebff9d6df3a027ddd082d5a60308750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e80f2256bdf3fd4f618e356f613f99751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cd5f42218cc885b969a7337178ae4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3a1ecf8d8459291dc62a22b9e5427753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4fdf0ea5605a535578accc7f75cf2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a4acb69aa39b5222df0ca3cb71320755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26660fd40940345a65394bc8ee6368c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8cd0bc33ffbcaedd779c056762441757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff31b249da52354acadb0a40e745b24758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8b405cda4c1ec1a5448c67e2d60fd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>