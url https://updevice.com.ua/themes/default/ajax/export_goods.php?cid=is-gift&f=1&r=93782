--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6df7a9bd741f2b5092bab7d640bd3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caba74c64d0483fb0faa5305bcf18c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f3b13a44968a5447ee96b3747b6c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6247663c22c12efe28f9a19aa0a81b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac38f2dd6320e0443e127b00c1df925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba93e9080bfcc4837a1668d414bde886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e30442fe5a7d4825c1e3c5397367a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de4f783ad0b9f7dfebce3f3ddb1ceb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7425cc223c838b5e52bb81642c8102e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936d5ec35ad568f6c853b62dbfbc7aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a510c23929eb52b2899d54a8174f5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fd81d034cd49758332ff04680e6d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99879ae73813374fc4286b3d8b6489313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07bffbeeed627f0ad33e7285851c7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098e3c013cf74286743cdef992f7dc515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f33d6da8f03bb613aebfe6a6f4230716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312687f77ca8bf72cba9ae7e638345617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98907727b0aa6b1e075338b1a10d82fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4b3641b02436afefae4e3cffc8f5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb965f4d9190cc9d26042e6348c97c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76b7f8b2fcac07fd4e06ce6e474baa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5280706cdc02d928bcf3877c31ec72822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5ac4446da5943156f00a560f59eef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2ad3e37028170a2c58d34464c295824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e287516456160ad780979e1ef319d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d31c033dac6d86a73fb6223c61bd7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b1003cfdc492e44ddd24e29f922a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd1d1d4121c70c3e76421dc2ae8fc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c05d47381fcb2429aab95d82503f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e07ef0f9eb7a52cb66eb651809ea630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1431c457ca78d3556189776b17106c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb9292c966a60e029d3f187e61c0b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff3b0f85c54c76db726aaf03a2071b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0826bf0a3b32f6f34ffcd81da03f82134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36597d7c09fb855c8eccafab8ca76c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035bbd9ef6ec59ada03760fcb4bea6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37b2b6bd6b750475c7cf520594d5a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f116668098ea83b9928c6f8529d7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fe060c9212cc55931cb9f7c5ed96e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758355aeaf39053472c038742fde29340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184562980b84c8883d625e542be5a2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bff7fa7977e6bb48e958b5d1e8c8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0639995f249e91a976b2cb1a3658243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d38fda79ddc521b75e02dcd455ecef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295730977500431be7e07a71f0ae91a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc1b9cf01a822a7cb9fb2cc09c2e5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa31345b48243a69348f404f8ed96e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afc043b0ff6be30a9b50a39c30fc4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bac5a6d654eceabd13ceae634afb9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def16e8dd16a3d96e4c90050e869ef6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b02fc54b9b6343014332bad488b36951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abc92d45dce03d55b6c512415489c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f940c11cebb683369fa23c4ed3dd9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe00291511bc1f4863f59d1f30155b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940278ec26e328da6fb5f9a301971a7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40521d41ccfb42f5f81dcc2e475899656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1156eb2306ecac4336a8aebfead1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4830d87c2a72d923c75407d0972ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af645317467e0151137224a7417ecdb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786a76be2185d56fd97ad62561c2ee960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181aeb4ddf30a087e8d7315bc1e881b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145ab01ac57b31323db7fb1afe4af7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e07e5fc9ff6cb09f7bd23391318fbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556b2b0b1bb660b432f9ac6dd7b691764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffeae16453508a62aa98dc7a478557565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64ce567a1b5ee43e615f17faf562f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9622e01585d28a8f853cf0518a69e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bfb05e48efe80ea6c060adf3116fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8e99ca3361b9a9be4c81e2c619b8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae9192cf90778369e95b605b5f73c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87aeb26fbcddf885a4f20f03753411e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455b02c9a3cfd0c392b4d6dbf1926ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347a85694b6075a6154cd90f998c1c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07799d14a8429c3cda6143db3e986d9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c525e89053b2c20c4dd23bf4f71f1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30184a8456e2d48f956357f04ea6fa6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a475c0a10bd0d0c7b116616aa309d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b4a60cfe35994d9c9346c3c603b9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b444eccf296ec7eab4f030f1a0918379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914716b61beec9bf579e888d48f7cca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f244a3a92c5591be824d9677ff284b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa67c5738ed9cc5c1fb2e96c41ddd182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7af9be49cdefcb25a757d5dc183a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b2d79a56974e99217f015fd5b76b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def6b523202a6df2c64c253a9071b0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f385094e3f3151f3c431ce5d0ebba4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedec1a46c46a35c8d3643e7b028c7b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805ad4c4f73786020eb22322a05253d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0cd6a501a08fd238d8e2b1db4797d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253696ab94510060fe1c33a2b09f2bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b45da8e467a24274251ae27eed64db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841dd93f04e6e919846477ac52753c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120ed546360e601497dc838b2d7e42f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4052ce832c841db8453d8cfeefaf294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d0ce240cbb7004a8c1a22b997a60895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d751e561bff22385e58f06913bb28f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2ef820d6298d729057bf8b2ce7d5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379abfbc7b926d2277ba63bb8376f74498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e1f20d83c96e2efbadb126a8d01a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b7f32e88b6fb5117fbf2a6def6a34100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08a08f9909bd43f552b6f6a9a9c748101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92e3243909e94f45e98d62947a270b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045817b689923527b54b685e48adde3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c73c3e790d3ad3cbe7d3f8020376a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61ad1fdb89218dacfb3067d126a772105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7556c8cd80af207a50799c17b5ab031106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea63bdd113fbf87d3dd2b74ccb5121d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9989daff1882093b3677f8b50cbc5d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f5000572da9fb077782f376f16465109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b44f3bd4db0dec9c37f8d21016869110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cb2b0d3372ff2722ee55abd6e5a88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659507e77d186a77d8b93d98e3e4bd4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159b531f3eb31488b8cc42a8e791ed7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077df60e0c778477e4a95adc64bb9d8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb1fca04027cf8cc3775f09c5d9610115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba695273d2a32b63b0705fa27b6491116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb386effed40d648e8ef9c28cf8cac27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7e9b816dd0b6c79ee9a7873c38e7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c0998fd721cebc279b6963e474f81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ea995da02c7fab675c26c21e53425120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe4eaf04773d84764ea185aec0ff57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc7abeb1ab6b72f1e48bbb31f5e8c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54145e91224f0ce87e2d56906c26cf3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101c3a967172ec9cd86a8caf4627d87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69ae413687b31e96299057a0a35d5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b9786a2c5a477c16e3559f442a525126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea1fb8b273193454a09da4166e1539127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39403b94d7af658c4051e8177e68ca28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a7a673808ce539a6b3d3684a1f2cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef468a32347827ce9ca7f9ce0889cc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57e4b7fc2ef51e402d31f2e2942513131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e28b485ffcd43a17f8dd99306ba645132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778e731a7da046abeddaaf64ad0da72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9138c115ad7c7e676cbafce52397e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185339a3a4a39894d81bd90c404c1f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a9e76e6447f0fa257354b7690f565136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eea6adb4de917b04dc40be2374418137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f484d83d287a1a4def1fe68fb95bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5386e7e13c85dd6ce45fd16bd5062139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15878031b8f3dcf2fb19230a92fb42140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef601766bc7d37632d8021ea4c1e72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e284c6b2e5dd4a8f647f89af0e5cbf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328be7219afd3da8c2240690f8ab651b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64e473414aec53d0bf282a14582f00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7db0dd678cc6b0a3534ceb58edf0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311589a224b71bc2285e19b3406770e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c8722e9c750237645c26f67e627d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2602c08de661c72d90c20282962089148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dceae27b1d70ef49cc888d0bf1824149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859b2cefea87f4644f0994c6a6f1c96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89325112e24c82efb70aa4fbe2c40ca4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3cd9e6b192cb9900ad78798f977f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461801a111829cebc1da03797aadb14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca7e6ac3f7dad8c2399113623ffa0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3878b313f9aa32b05bba2e17062c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a30291d2b893ea1890332b9f4b467156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c94569332a6ca4020c5c2415e6f8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67850bd70baae427c0f9b2a40e8d3441158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb4160fffe3bcf8085895716c82645159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c1d80ce1826fe7d7d2c7a4aa6466a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab421d9d17b220b1028b3e55baccb61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864752acaafc78bb1c47a3775dda6fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d08cc05cafec9c767dd30703634de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b5471d7341a30b1f4789a5138dc4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30488cedbac65d56265ead84420f0a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9217b13fbe74b3e12c4241a4895382166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36938f27780a61de8cf957db50e292a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c32716c342cf5ed5a1307ebce6d989168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac16cf42747d8917f082b4a518e956169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080006d236ab691a10ee463ecdcc73b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e2f3acc7d3000fca6f8308ec8a6f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382762562224949d247a45b670eb620c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81ae842af4105b2d12bbebabef3372173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1993da55af86a269f3aad4711a008174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a231da1cb8114ee996f78d4ba035b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01d715b8194cc8fa731e1d3ce67c53176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723a7c27cfe90a0b6c2460c00d75844177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483aa0e1a3a735fc31c9ba4b35e061f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e08883f0ac2e09147be057ea27faf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ce55a7b2ea26980b2d71c58283915180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7823a9a61eef04e6840cf7a6fbdd91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40572b91ea62ec2e2115076b45d149bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449f9684462366f78492f3f84ab73eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1ad4537aeb2e4dafc4f6d6fda9f6c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b581790aff5d6575de91cb0437b50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac9e962fb083aca4747d27312e5338186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d994fdd67bd11f90452bab330d76e0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dce7d8594a6d2c30520ba28c79fc4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85193bdc5db52683596e6c26eb170aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f15e0c2217fe23eb4bd596cb5c9a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0159872d7fd652748f99fc7393a09d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbde5efd1d8c781fdff29cd3a3523f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78e923ab64e3395de3549be553a6ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c37a075178d31a5ff06320512ecb2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a8b70001787c6a81b62ee65d330a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977cec13dd00586eb9474d28bd2ffbb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7189ebe77c4f50769c7749b0637b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571f96295f90b09b523d0f5c418c146198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156a12ab0d0aa89b13197590f2e2fe2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9686609fb59a19083f45c8f24940b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630917612c4d44057843679c44c4e91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff63907c846b86b06008d855dd31e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4efa67c493553f322830e36ac0e2a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a97c5b047edaf7c5e88959e1b76ac8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734054be8d6f975062f5f1ae229899d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97dccaf421979da9e8a770ffd0f630206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a9c1ac2478af6648dda81847ee2a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d7b08fde4bc39e1b3bb6c58486bc0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30386ae719d575d6db93b2d7e8a2851d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001072605f7987dc01133c72f780868c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10275f88b29c36e6673f2c205168f575211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e995041dcb8036657e4befbc635088212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2920e3fd14d407baa4771eb8314057213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f097e3dec02092ec927906b5859b9ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47f1ed0e3d8bdd5909b37658bf82e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479870a599ba58e526de7254a0c176a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18505991580661943853fff0e9f63dac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5193829f84bdbf8bb1a1cb4f01812218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da3d6201fc86c9cfa9f95e3ee006cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2376e8bdd544180d1242cde588b5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71005bca767ccd429ccf1ad91c175104221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881829ae237ab8d0f723d90ecfc21947222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b42dd5696a3296eae839f6a42e1627223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7fd31f5558dda2b69d94ed514b832224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43653f8e123b98014a8180be309555fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4cce08b171daadd8fb5a11450e51a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af31dc17ab3ac8ad2f48b528d7351a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ece465cc373bf7c20e1a5d386a2ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b0f07b959960763b67d5e38e0b408229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08de7ba88cea55e8b09b7c72d4d580230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa12c20fcba462f1cd89f33e6f1393231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52d2d04fe6d9eef9879503e42ae96a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9b2b8fa7a4a213fc151c433e29011233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e229444688d01ced3b021f9a1d2039f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaea4850a1d8ce5659152285ee9445235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b323bcb320ea4ac06fe2448a692cd3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a08269c7550ad53cf51a0de972a95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93313418e1854d3166eb16c8dacf5c3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b77e7148cd4266b1497299c8d51abb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea886a2558417f3e4d11cee9e2585e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5785896df511a737b09ec69a351b587241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6f09ae9deccb9038fc612fca14917242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923609e841a987672a11ff83936dd343243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bb94c337575aedbdce68cb006efd4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a1ec851c159caf8bfb46ce7cf0e6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2289407fdfa4329025c223d899e77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc650dd7430fbaed3ba313acbb8ad95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155222f9b5b00b000575b5f23093810248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44acf8b93362c0985287ec03cb6108249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1d0d4ac80950d9340273c312f3d42250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b44fadedef7683c036b8db6b219106251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b3cfa6252b68fa567d02e6ee4353a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431ff1e414ac9fb125cc75fb186174e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e53ef73ee06694e9ac513e0934c95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186587fa46c52f4718f5c290347023e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33eb69bad99ba7fd244ac68dafa672256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f514da1d8721d450125c73d29e500f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64874dbfa4f8c7d6b1b8b49334e17275258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c429a60fbf0eae0e623a7befbbd2192259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e9ec2b2784928cb38b892648bebec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67e981b805ecd2e286290c663d28c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa2d9ea53020c35787be5c93002cb9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff83480a45d5b1bf90127fa905b7cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c6b29928f9897e50068a95b27d91d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af0aafdf49cefa73c5b851a9f8ecfc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1062324fd273d3a134b123ed45b47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a685366ed9d36f83639c0e412b3f837267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7abd69c4f4aacda6f9fb3280227f11268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751cc79ba1a4a96ca1b035ddb6510cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61c35c665587954a2b88efb3b3d862270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17efaaa07509cc07b4341eb639bbc49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc6a7ea49759de6b2f2513f8b961e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0023582cc0f8341df2450f86a0358273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c41fbc6b0102a75efb96b1050938a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aff3d7e70efe80e09e32347e7ae291275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07954ebd9001b3ab2cec4cbc41217323276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e32d6baeb5875fcf7eb42d140a9c45277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9855eed53d39973825b7c3e4ec0db3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1799158b243dc9cb3c0d8f6ca99f0dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb45c3a914e7b5dcf746e14529038c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50b5c5a74b71a7eb7fb6d36dbcb40d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35942717128aeb3c462e25f490201a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a221d64cf3b42025a668d5a48b58db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234f7b3ee754a32e9b0c08f01be1bd2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d2ac755fba638c29884a269fbef77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bce2e661bcd74d5edad31bebf895b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aada392348fc767b484f0c742c96f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfde1ab35872c60e06e2410407d93bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe6e11185df0c14e4882625ff14b8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f3ef05cb2e2afe40f38ea3ce3b927290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d45662327a72eb6a4538079944edb3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e4c232767fc519a977215902684fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ee4e4b9a09ed5bc26924a7ac9cc3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48202e9c3de604363b468ceb397c3e88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b36dcad2a05d68027bf2afb4b9f41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580ff3f7cbd5f8aab556f6e9ddb5583296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3e36fbc8f62422a05b90ca5f41c29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201bc7d7dc1ee4e66c182327daab5e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79f787efed041b693ee4d2a3fd24ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec4e346fbc9e017f56455a87d53e4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1acf3095747d0573dc92a70167319301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58147ecd324725919d988effbc4a89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dea6ebcbf21a9a65ff828cf6576d23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092dcba8340b2ad020ce973052a975e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ad6a81b0f7174bd4fd58d7c8e9a08305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57706713092933ee28d3df216fbe5d0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93ef3c94c7cd53ac198b11e0c9bbd9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c770f9ea483d9698df6ac4e8b18f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c24f5d5a54d0051ca26de45fc178a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bd791964f2bebf3faa1cf84786df8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5b14667ef484a7d9ab172f6a44238311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f72af27089e02f19f4a57ee0ff43c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5d26e6c2c11ba9d5344dbb2263927313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e46c27258a5d539e3d0147329e9a06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd96cb7406712f2839b2c0be12709a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f960731e6ada846892e5c6834d56d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd515ac5223e0d06d88b9ad922164b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908837a435cd3c0e4e5bdc181f9774ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499ebd5990e056586f4d392017540ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea7e20a5cbb9a29568bd85df76713320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f996a379a42e9a4b339ea129ec3956321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e25c8decf8f0e435684998ad59b96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c743d8559b69a3c8d8a0542a73af875323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db612f786438ba9c83e67b32fee7a442324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84aaa1039635663c88f580ca240dd3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0bdb28760f1e1d6de448af3ff063e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a138476cb3f1bb3f92463dd6232ff96327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a29cbd9db7855af268e3e27ac21857328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f52170ad1948ecac49629b6712f5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5ec258b2ec19bfa1f4e2cf3e62064330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ae5aaed082357b254687ff1dd8d0a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40458c23b852bd7eb8b49296ad98ac6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a3904ac94b0069e2d13d17b6456fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876494419198021cbfe4bd59cc7e267334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21ef1ccf2793ff56dc01560cd74e9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c86dc654147b912f43b62ae1888f2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55af7028e1dc07b0c68d2d0dd51c91337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2babe3a4591950a7c45bcf2e75303f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412d326bb80df2073402a9801070dbe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143a9078646c4fcf49d1681cd99a07e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9a857c22d39d1d4a771909b3a0e5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c5fe0aa97e9f9833c77936c027e5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e8b1fc862db3aa417defc5c954ef9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad6e7d4731e0d822f86b7e539721ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6245f323b01cfc91730d2624fce3ce8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e151e53f92d25f449b25a57d783268d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683af877e50400ca717abd55f183404347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc2d58aa6f51d8cd7f820cc6752e8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053ac7da53ed7b274026c2ca8fd136f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796b076c0380e647aea1a0894af716d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34112650748d927ab91fb8f375bce56351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f27dbd8016497863dc494d81d2b41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6dc0643c018eba612f58261e0bed7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb6d0966c46447b1d312b2b78a5c66354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ea772111ff4655539de6cd2321d5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fad93c7ee1172d6c0c4613feca94b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d92ce2c68c64b3d8c99f427e67879c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf7b64938e67b920c2e2996d042d6b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e74cbaa96ac36b093286a3e606370359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876ad9f11b69cc271ec0fd3ea2d5eef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdacd62abca26328e6ec0b82d7d41c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154ee211f787ad55eace3374c094469362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ef7e77f767782ea9dee4efcd9ed38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa044197587b17d6d3b250b3cc1de5be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf55818dcd3f5e9f51a27806e1ab0bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558ea07fb83085b4be63f9ab81eec59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bde56827f33579c04cf364477369e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29990cdd1b8a0869f85b989e4118d8ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260d25d4bffda7d1e4b5cfdd9eac8d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a3b5293d6303a187629c0acaa61e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d7e89cdb94ad0b3f0d6bc3922f0eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7f26198e9cad0fa72c7bb05ebc6cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bb693f04c3671b2c17538074ff944373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5564ecdd7f4e1556bd1b11bd5b9171374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f57e731d613f88a7ab1de8cdea28c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e125c854501dd98ff8b6c9dccbee936376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f0e2b287f73b460d7f05a1a962ad2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26709d2f257caa4c0b4d37a3077e5dc9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e0efa5e952132c77e460e9a19895f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe77b37ba71ddf55e9118958b388c94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78ac3f3136cf8024debc080995746f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b680901163de45c0d849e992ee6f15382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d76c9a61a930574aaf291d085aad4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e2d84020cac46d2ba3001a08b4b21384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f7add8f4b2028b967bc8f29c2ab41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84c6868782e0ac1ba2b4011b43bdbf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5644673926e2d4fbf6e284d76cb93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab28a77e406749ab0c6ddf93c6e507e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d196e4a459aacb74bbb4f70c793cd0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf937d9f48f4e5ac4ac02f0a6a8e579390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366e259c4a1d458e1aa7abc20876fc1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75368f5af136dfc3c894d14c2a28e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110925c1f687a5cd68ef44b9fc436116393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dd3b230f6b91aab3f3e448d16862b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab620e1e5da20b6f3c89b82ecc4091ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63eb10115c7f54937068ea83010e0b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35653cb2869968af51f53e702a25e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2621ce5071718ea0550e9a53f7f35398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfc36b24096914c7e66f2b7fa009c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920255074726de95b684815b516bae9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea967bf392984ea8e3b708214178aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905e0c9188805f99832d1578d3c7ac6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce380f6b5181d3318b4ae557b791d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5acc6517cdb8025fc3c33256a555d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24585d220a1515b9c8d2362cacad41da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab3977232c9453f48d533ecf16997f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b93d96f868eeff24b931f31a209cf1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b477c5ccd5b423c310b67f49545527408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7bf1debea85bace8e294e5f509dcd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df202e99e56205b72cb019d715b854410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cee42fed547def8e1ab27bc66d1ecb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44437dd5aa707aa7abd97afba30edd2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ce8fd8219a88d025286287b31f9b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d6a4fcde55b44ed95f3909703bc0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59673c729b1e9fa670e0d05e4aeda27b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbf72829a08a121cdb6478a4444c49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae485d96deb01fa15eb03fb48bcd93417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd57394186d756c6b85f6c8418ff53d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee2e9ee5ce20025fc14e51270d1265419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766de78fbb51ab8b445676fc18550d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d4b7a62fe2d9d3aeda76f357a9972421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacc2d63c7dde8d3549d8b1d8ff44a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c768454e7ed75cd1a7d0c8830f7ee06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa3fa511548e2df3422f6e7cd4baff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fa614f748393ac6fc3756f545e121425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1e845561536d7b47f207b1a997a32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc703241db1d7346873f27af946a9b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c824cf381eab18909f4548ba70ddf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb331ed17915421d09c42be0d269d1b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35371d1a2296024ba6fbce9bedb5ee58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78119cbff2784d779baeed8610e7b0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3262cd91c667a2d20c6a3e20ec88742432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa69f18d56289bb3d63439185e6bf2a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f1576182387391ea0f5d6e85ec7ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310378b866a533799b7f968ae48d6624435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ff96a6e9498c88de7e5c06a020e50436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f3083d5d46215594bdfdc40cf5b64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4475f49acc6d349d8c1f893a5de2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d48897514991d7d37279ab28cb8485439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb8840510bd8b46908d51233a81479440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99cf94da9997e7b64f24000b3a5144441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefce326d9b93e1e7aad49c3aa7c1d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61a9b2f08098281a7474a18361a9bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34f51b3a5a6ae8894457c05eb3a64b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8011ed86f3dc091bf72dcb055d3797445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aeffcfed76879ba0c99d2252548f7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a66fd07fa99336ed2ef7bad28d0c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e7f5fe38007f5621a076eca0a8894448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95601f3e21378add898618dd5abbfe0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12538cf9875f5083fbe6acd8cc01cb7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b45f9378c751f5d51fe6e3bce3e425451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e434f215d3ac242c71945a76fbff243452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5cd2c5a3026f7e96f713acbf943cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3876c24d44ba3862e70a0e647e20a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0795a8f09bc56096edb7e9d597e407e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc696efd840ad3e51a8cf563c872543a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3c1fdb2a51223de11754d13e2a941457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfeeaa4ebe0980b4b3e68c57a79272458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad47ad849d9e94ab3482ae1c9253645459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029452b1cff9e2c96a72f6c7c0a6830460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7194d04b921a81d9369b31f7183e673461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dc32115e9a9e8def739f43de62798462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd4b932f717aec417a48f72ff11d6c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c47a64a9517c856449601b5874f56b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3b0258b79f12ba2990ba200978f27465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cc27ad95187ccb6614dcac322222e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaea63fae9d2b09247f1560735b02b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723030cc0fdf4953a049c926260ff82d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec411944072b492fdd1f105bd36275469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d9af5c363f5cd3bda14f14a18088d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6f7854fb6b88f9c08d218a4c6257f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5f6d38835accd5c8dd9ea1e4da834472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cee0c664a613df46ba4ceef7807d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb954a564783615eed023264e37244474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b9840340783ba8594d434e123da5e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a42686305d62c6f64bca2c21ab548c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482099facec1dd22a4520fce9560f134477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1d912a7c3201819c2a2e43dc34479478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f754f4d91d151d536b45aa46102e04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602412bd28a517f9d958433a1873785c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689df2f1451419a6a869023a7ee075d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671b520cb86646b2bdc549c91e3e648482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32f15e7ae990b630bb7eac6ab469ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090af0b39ea6a327a102eed4d5aed526484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca743654c2a234ddb1e8db1e8d3081bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91e822174f63cb8a70aac5edb11534486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23c2b44de73467f4819f57528ebde7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dee19b20e10c2eeefbb16fda922f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ed3d7190f3f519526fb758fd13d0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677e9ccdebe02a30211a9dda41c8ab1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c33848ce928e7dbd281028b9398a55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ccac27681ae7a607fe1f668cf9f2e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41141be296ee9be6eb96b517e8e90664493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82278ea6b453daf7c58f61bd369b89b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da07735fb80ee87b0d3e88183201df4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4188369438b6deda312bfb0bef020a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f917553ff88ee29bada42300b35cc96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfad8d4612878f6e11ab22c0a34deed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338656b2ab2298eb7843db02ac04be8b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3363fa03f0b018e9be08d016c432689500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428bbbc4e33197865612ea5ec3a0d6c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21157720a9879d7665459397109f5400502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46ccedcfd07516ab334a755691ffa8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb486e7df4e1fcf1f7f7562ded731e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c7d322df789d47f49da042d4feb60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2e4b8077eb408427218e4871ddc0f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69957b2b9c4b6d6086634fd201a12ddb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8a6a85d29ceac42fce87ad6a7ebf4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0307e7e9a51cbbd4ba17c937a7e0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534ed0fa9815957017b636f68c20e4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b883a35c809517c3a10233deb8907511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aba7a71b47d8580dac248391560d50512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521974d554c5213664df98240526ff44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b6ce8c3a26e7d8247f83acb314c66514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756bd77c8552b2c0f33780a51645357515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6b953adb5765b41176d51e29a4f73516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665831068409a4bc14bce38fad91136517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432ddb55d96be3d5aeb9273c9055d91518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59c93de0fe98e4cf25f8fd8a25e3b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad08a2918bcf40c8ab3652ab7c1807520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873314530d371e2013e9acc1e2bc156521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae779ab744937034a6ec88fa77ffafae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c388bcda3661175d27a10fbaf7f440523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec41e32eb80cfc62a532c7ec2813ad5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeb373ac8fe595b64d7a2b347422f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd077fc05f0d2b11cb92302ce613a54e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe2b5ef775360741a90a10972f73db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b924ec2fe76af0f8046565c9a02dfaa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52631a35e32135334d057182d57b2544529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d20c1ddf79332eeaca5dfc46420842530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c00200f63448dd8bc23cc194a419b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc17496c536ae2b3821a98fc0a14054532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd73876ec477efeac2402bad77cd530533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36468d7419af8f9b5e7af684f42df84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246223affeb79b881769b8301d2fd51535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27723e7a34a1f65e0767b8c87a58b9e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bcdb70b8538449aa94e7153cffc81537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e795ae1d434150e0e6fb56695bcbf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2c6537a56d9b7044591ddf6ca3b05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982eb78e70b57b25fd5137ffc280f28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b233457f7f3f5fffdf31c5d7d2be6d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ecfa7c329738a163cc932c1efcc0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6ce886482d944334e962c3606b10c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d5511f292591c6202fcf865e24eb2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e849fd9e58fffa8410242595767246545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b56b88e9b9cc586f54a0024c564d8c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506991d4e79173f7f4a5cae58ff0a65d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f93acddde92d93cfbcdbd584c066d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542828e22783e952b0376e8022bedea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e30b2284a36c5447808fa343d41e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698e6a43d448fc84f0468f869f1097d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476e9336eae952a2083f50ccc584a5a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea07e07ba5c1108d14219004f63a25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bb69834cd139cc436addbff56b587554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4c56d85ffa18d01c82bbc83604e4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f771633626ff2828f2e521f793dc4c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d2f8b9b1d8972b4c8daccba9e7fc7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51609d97aa9e18243f2ffd7c168aecf7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc193ad583ff21dfe4890b7100bc383559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6a54d51433740093412391125fd09560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fe4885c38170ee66d89ee7b498a16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c53e70d3d9a651c0eb36b6366c1c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e7bc9dd2520a24f3ff2e55e18a4b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d0135e91edabaa805a77126c5e549564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dcde9d79821981a57a59df6fe73f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba8bef0adea0fa93cdafd6795f7feb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116a7ae44334cabcec591d594d49988567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9bc9651538f0f774484b9d0135402568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8020a6bdf453bb7bec10eda1856615569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd85750c2a1101ebfc33e84da0a768f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81ac45f02176b652543f30c5db34b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1b847160bf76a2c12cb91c4d9526f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130e5f6345eb174bebf90747d40f507573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a874bbff0ee50ff114243298dce8f6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352be2bb3595bc3979227666f2761b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411750d874261a4728a49549cbc05c9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bc7fa897446bb7e75a7220c24c2e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daa0bf3aea9f7ef0df834777f5a9ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93019263c4d18878e5d0ab213f3861579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8062ee1c177e77353123441d2d477c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1c3f5cb164b462daf69bc0280918e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07304cdd261b0fe481bd507f73b3d23e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803a419a573a0beef4b76f67b874f8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f86e5e9d3e284ebdd5b657d7fb6ce8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32dbcdf13a943c5f6ba9f58733461c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2f2468ba91415eb70f460f2b2d570586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536cebde363a7a0c33e5864aaa74c86587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037a78b0a89c44b0b5510216610e8fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ac83ac9b768b3a4e3e5929751bd96589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf06c864fd0d336dca46f8ba73e088e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa4260cf4f5a1f58b8adbe8c2832dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc76a316390aedeb285ce1bd753e57592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c86e805517e4e294e2ad0237c04782593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5fce3caf7eeba31fc1906492ea8d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fbb81a19a31d3fb4b77dd7ef4de0a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276e7e1de57c95d76acf561aa4eb9c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8b730fa2539bbe1bf03416ff2e8f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0968f63f5c30ceffeb9602fe090c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77ade563f873b42db84e46f3c4b9e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50ecff7af7230e93e0e6b3aa91e823600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2288d831e936e8b535f574be4a782601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc734eed1aedcd664429bb6965fef5f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0d0289603d3082e5b3fbe901c3279603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8c0624a6bfdbc9f76b4f3b74abc35604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96237f8365baf82f50fa2cfd77f576d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcc09ad6e58592464bd9588b45e34c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28fcffc7cf5fe69acb5ea55168c8b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab17d3982507b5cabb3a79138b3712f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef6d3fd1df2aceadc4253d88d217b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387e7eb3d40d931b4c545940101794b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517194ac50eac8aa42c8e33513b9cad9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a0a6e6f50f54100a577533d63dfdb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e92819a59a483b307250293668f39613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73780367a96d92e9eacefc5e96ab400614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea4a85477064169eff30b33a961fc9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75c3f1bac8f638756dd2f00ec541c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaf3c9dbb2f71b3ac04d419ec813c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba1459b65a9e61349b028fc6c7c9fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db25d65498b154e4478e2564f8c8f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4e2ae7e76da36a5e265e2d891f7b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e58555b9592fd512e58f79be6ba17621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a1ea679cf160f2e5ce044f54d7237622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749253240020650a509ffcb45f42a55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0137b8542097a0d53fb46534b15b80624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fe5f96722eae6eba417b77fa1dc36625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a16a4248f9893264b952d2bad08294626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d80b4b736edeacf574fe13444714bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201883b67006ce182a3593095eabffa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063124b213704da09876b2e09cbc7c9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14aa6a130aec3df6f92d6b68bcda8f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244b8c72a6de9e412971efe9915798e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6825c0f2d47ca528609c9c23abe4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70aa1532018615e749daf705c87e4c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d00ed42f70aa5b98bace8727447a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84baef3afa56bdd510e6b661c30cda1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8198ce70c917141b9239e499feb82d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e82df956d3bfa2ac7d9f407a8c4eea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e09fd2f445f12da4e1b0d5e55e87c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90f0c8e86e593d8f2cf34700e990f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0132e38a204a64efbc4b63001f136a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7022fb203b2fdcf2649a348d5c08c87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9f3bde65112c815494c9f609e6ca3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c62dca734de6dc55c30ccff195e81c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3b8141c1daad7bec81501710c71b4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0090805fb02d747ea6a86490ed7d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2850dafcc13ffaa7edd72be7c5a862646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ba6e0e80a20c4cd4bb5480b25fd00647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45763081f49ce3bc56abf97cadd1267648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6362a76f8ab5f3ad66c511398003c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfbb7e15f03e8c8800a77ac8f7ac4d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62906108d3c4604a2897e47b9a056827651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c264c739b920f9e5fa0569ff83156652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b731c75c827228ee12da28ca2c05b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abf718aed1e74ca1604d53a463f3e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734db169793564a9ea451976f10e18ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7684261ba1ba2cc205a8d8254b76e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fa552675fb4a378604eec2f55165f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6b8165d6a1723d6b949fabe166ec8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c37b792806b2ed683c861f4a4bc560659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34732cac634aa6689f034c1cfba5bcad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9b697c98ba1d198f7a854fe96074f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb415da75088731625b4084f4a9bd60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbab910ea63b6f1edab232dc414d1c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb6b70ecd06abf0c4c089a490eadd1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b98a0e088f3cc21ae74b1bb643676a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a406ffc7fe10b98893e54dad96d7a61666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff5772820ef6799470727641251107667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e73d3406c29966ec5bf54c489c3a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af10e0c143c204172cd5137c2a63e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a26de3751bb9640f175d526961d73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826302daf4f0cc57c35b3fba6cb1ed5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf06882e7fc2e0129bc63f7deb4601d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b638fb215fc8f8a3f63a28520683d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942ce659ce166eacb4f59d7e75365f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9bd044125a4ae546611b5161f9153675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c58a5804664fc0fa70771f7866f966676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a305b464c0571b590f2c7bf27c5cf7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89e892f204378cf771a0c6e5d17895678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef71e0c103ea56864291c42713ab0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce2a1ec05b1f96f1793ce04214c193680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2822d6f35e9c9286e5883fd9571201681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209058e6e8c9ab3f3471a56a08d729e4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a7704405b3d69edb1b742e17acf0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4da2fa7adaf4f62ed5377b8cb87aae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84081424fd6e5310e1cd5b2a2a8c106685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b80044d85b0c4b94fd3f98960222fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a35d5a1d82f6466cc53024657988e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4417b030da81e6f883c8e59ba6a38688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cbb6e70cd487f0cfd410f407ea736689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea99edcf9de64ac2daae9d91bf97e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dbaac27d6f4ab7a2605dd8aa3931a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be330abaa0f38f8d7f41204c7cecc49692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbb173bacd0fed5f3e686e93ac1296693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f001c77f7e085379d19709663d85fd9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510060e1e929bd1609f3396c158c79dd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380b824c52595f99729b0869a1fb00f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6ebae8ea44615c0a7116d21897fd3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c982d85ee9c7d15c33c34b1858c87b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8e3343dacfd37f51a20f33467936b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99d44944c2186f5c24082f7b39e676700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945de016d37f21266731425172bd3543701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abf4af755816a9355ad4e21afd32d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aab187f2970ce569d98c16ff02804c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617c6524c99f581a3a47aa8e7a4f6b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096efb605b7540807fc2fcfe027de0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54d9e8e9d8c60d9a2038264c3550e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3663dc3f9e0d8baeb9a2938fa01b7e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c56bf0b0394c1c39190f3fab8b94eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ce96fcc279cd9f21d5bda6a4f2eb4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959745b6f0698da1c9c3c0563d454645710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eff653428730745c21af2e65bda333711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8849f593a26c6f9381d51e3ec1428712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4612c6e25dcf0500cf76bcd6ed48c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e359eb90cdc6379322d61809c5e1b37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7efbaf999e044bb8200f2d77955bb0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bfccb8528aec0a45d472b3c781e8a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e756b592e160ff43f3615d0a37a573c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6f943bcc788afaa1ced476ca8e96b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f9ebffbeb9a4cb8b582cc5ee58f99719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d2827019856bdb9b7e8ecd4aa9008720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f333329a5fe6d489572514994a2d8c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3470ba0efcbc17ae5b6f58fbcdf482d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba41503cb421651e2387cea44f4ba3a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a5b403d8f27cf417467f5e32db739724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045772717afd136b13ecf33e26da330725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2264a5ab341f7937e670210136d70a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f102ec517b1b833dbcb9947a555a2b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f3dd48f10c7a522a13993ab27a418728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b1576b4432b76cc6444b6c83618ca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3bc2b78da602f4c49811f89eacf2b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e21b664d070e08f80c3c503249a13731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46389adf379d830f82705d62bafe085732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d429dfa93d774e044c3dbdfb0faf6d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa2f277241de4b94e1b60ccc95fdc5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91aa0e0beffcc59f5a584e3f5106ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e695a0fb63ff34ac9bd85a1558baac7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a54dd41e87ca46ed4ce04b78377cb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd064442c8bbc6e9e1cea5ba08a20c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6306159b225727560b4d09ffec31b1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb47c78716e657db09840dcf71f2dd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d353fa8d7819e66fb7f3ce8f600ed2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1f7a6a0b68683b6101ff15c8314a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f7c24d9482d67921d3b2a3a7420e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde93067d7512d345ff9d3d2acb62c8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb98a2a3c7b95de7664fffe595c559745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca92aa858c1539f615cf3f2365e8a32746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19972571534908a8f744a43eecdc03b9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f195cc86ed7abeed5f2fe882bf743a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f061e05993b38d383644ffaf92c33c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4637a9118be2e6f33889b2bf7cb1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8eddca9735b24d973634831a1d2f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a0ff660be86e4d34b31cebb223090752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c09ad8ecb3bd4681822b0fe529deb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a0b8970243ce8d0f998eab1ffc264754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd806471e2f9d0931119ed597c873634755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2d7b49c393ce4a238c376d9ff1e90756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfa1c56387846aefacfe8764c15a3e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae99b60eb96bde6bcf4ca03771c3cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051085365d3731dd63a12b99b941a5d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b28a442ce07b73775553f45f4c00341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a251bc2cfb132eafa69ef7aef1d79002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1955d84665f7c7c188a54248104103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed567218a018c8a660e2427a92e55b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e73145dce2116b7445b5c80073afdf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac88487b2f303fde7d4844f5f3e1fa76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24d7013db98e0dee4e37baa36e48c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9de2d838a1e3a12f346d3011810218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05121d883c58f0829f4a0c2b4c08e8489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a6525d634e9a5508ac8ac4436a36f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa004722e0b368b69cec30069be16411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b3ccd6c32511a15abc08dfd9219e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ffcbbaab7a67e75ec841851ac327513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553c825f9139ef8f6640f3bc6109cc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c91207c829ba0dbb46d80d7f74b04b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4c7365a5a73bded5b8f9ce25b7d2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e859b8855d1d8bdbc33a80078e6a56917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41373e88beee07d7252b74cf9518f36918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7422584decbb54e1de8b1a183377f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2bb525aa0a5ce8f63e4ca4f789bba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae113f301bfddbecde0f663ce79e39321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48611ddf30630f27074f2f224192808822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895e3809b93977d25e30b7398dcbbb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee4333ba90a3e6ea1c286e0a52c85524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11400607ebf6c2f859a930355a50b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c11b48b3022ccb4adc6ea1d30d79ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49a30706b4a2eeb02ca43fd38e32df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c924cc975f6b615fa1c41fb3e763af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d48fa213af271cf6c54cefc6924c6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594debea30b64ab05b80ad14c87334030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342030c998dfa0fff4dab4d54cbb32f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc5d73463b7c3713bbd88a3cd0099432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc3bde5776aec376b9de8829add88c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0d6c9c493a5495f9230078752b10134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498feabb97b4aec6bcd3b969e54242b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284118380148ecda2885a2aeb1fb43436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b89fa3dfe0b319413789ed4ee469c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1a3e1fa2cbb2441196d5a5056cfdf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e570431e36dbc9d27d2c169967d74c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de773555900acc73e30b4189a382a5cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa3a0cd62e889d3bfb35eb502f27d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df0669541ab71c37b94a0eced6c45242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c92e269ec6faa8a4f76645965e62243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f05fd4c6321410df5dcb103aa193f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e6ef2bdc3b9e5d588de394f08660e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3908f67d066d0a96708ca8f1cea4c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3a3d035ae37287391d7795fdb7ace47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065b522c5a395e029aeac443f42890b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2e4def95c2e1ac9b554c2eef0ee1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99241ab7156dac448d1a6a1735325f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808afa972586b650c2577af91a24f3fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7e1d016769bbfe787dffd135bbbae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b803a55567499d7f72c5598232e4a5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962ae4c3c74f7cd198e876e534b4bf154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b599e10837f3757bf2250672a571a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1be4e650eaaeb601b3c329625546456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51fd00f4aa4467b6964d7f66ac43a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07024e0d0e72f5fdc7be98ec82895cea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd35ddef120db296760c3e4fc3a661f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48e2c4ae0954e9eeb02819fa9d156260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6e1c72d316aeb9f21a586acaebd7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cb8b6df4c73a405e3572ab114cbcb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fae0d94203f3727f76ec0cbfafabe963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330740124012c88e20c860c93e95553e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d8b547a4008fab14acc9e879b109b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602a2511583bed0c9294d706b31c40e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36014fc6737e93a68ff12b22405898967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79fb3ae718c88285b3e3341546927668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e20aec144d53702a67b964431503269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb863753e432bf05a46b505f001851a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf678bd6f3208c1fe67ee564fcfd8f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedbc54c4515ed546f275df6b904ff872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2e7d3ab6bcf7748e6c95cfa5f798673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165c090658a6b9389d37cf5ae4b6ab474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b944c6a984b67dc813bddff777d67375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560732ebecd4dd5b87c6b10a793cacc076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e980d53e50dee47bbe9a39811e10b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191c506d5a8b456ea87d867db500c0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6b2f5ab6bf9bb6111688e91d8f22679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6221a984ef86a2a5f2d863910b5f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a138e9a6f6562c1666b2dc5b0d08c4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6224df09dac51fe678f6aafd7f043582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183578293b30c95bd498feba914b897883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef37740ac84126e960d376d36a285a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5875455ec66a331f74c5549af205b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef4aff110c6e77754e4fda1c76568486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e802865203ef8329e6b01373ea8d2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def36997195815e967e85dd773cf0cad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e17dbbc4ca472e796c0745b04541f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfca2953479a899cb0a469e979b356f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36d5234f71ae02a3b893e2ee2f3c7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694a5b4aa8c4a52aa62e68269ba908c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dc9ca925b714b0e7f5bd1ab67a15193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b086b6b7c3e9ddb66991793fbc2cac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72b586e7d2633eefcc9a35e63c989795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa145b351dfcfaa1d73ca3df87f48d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e2ba57b77f226f354d4e25d6ea53197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de345df81a61795f1cd0d4bc2333320598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309f9d08d9a47192770eddc24c0147699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8bda6249b3b7aa26d651e3414d43a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5cdca1a0cb3bbb2647624b69a3e5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940aaa3b71494fa55dd81675a89ba2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5623b42a7e601966c8d1fb44f21280103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3c74d2a534b0871def76cca9cbe40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458e56466b6683dd18fc75e03d18a61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5445e2ae997d31ba30e431a22088318106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3056f7109e59274b33a18ddfdff44c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741e1b176bda6d62afd270155129a4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bc9735f0e145511574e86db0b5e50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23492cc2d048218d493f5eaa72b7932110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32421eaa0edf563ad583661dc492bbbc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6399b615d0e60f43e11bd0d16f7f3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cee9c1b24f145c616b22b96930cd2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df233507b75409c17fed801edfd63085114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9cdbd3bbe4694906aa728f89168a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8141afa993f94be3e2a84bf456fe4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cce74c05693f31e73e94cc8c3e5b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff2586f8dbae8cbe704045e09a90d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfadf4e88ce4fd1611d805038202dc7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bbd97e5f63005767069e5f3696580120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efca83010214d8fec90ab729d5a355f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463471d2ecdb6305da3be702b53418d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb568fa1cbf2b1771e85212d0b23c93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0360686608055c1471d3c24c3ce05a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b4aa4538b83d0f39fa2e60327b234125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be013a23b04fb380b6b444b61fae09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab48e22e9f89f313dee70c02fe999f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356775f0fa0fe7a5d17b64bda8574c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f20a90a115c174a6574dbd6b2ad6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ed697c5c8e168fffa1d4642632979130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367c646acfed73de334a072a5917a88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51397af73a02e81fed28d7fb0afae10a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10c4af572a5189e63a4bff7c68c88c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caff80b8be7cfdfd79c900dd40bc97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e8801f8e34becef672b260945c7fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52953b64caf2e2741ad3733bb8a334136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871433cee4ab3245ab3de5be6c133968137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcce727676b82fadd4cbad9ac4e8fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4c425295daa48ce8e09d5eb7687e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0202a4fad7a8f3338e2a7c82212f71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08efb262a9d39d7af7ff3d83417071141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c289135eb7a33673de8ae48e1ac9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bb34e3138a94e53326122a923e33d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4659ed5090590f463592f1b03e2b0ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d49f74fadc7d5ac4b394d7b84f9dc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7556c2478eb40b53cafefe0a309e7b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb9571ab3651a14f21b646e3bc46b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa7b2c8f34ff197b058e5fe96893d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bdd3bb91643f59158301667e8d7b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b5a6bb1876bb806c69d33ab1b9e38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc203e68a0a38791ce40237a8bb474151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158415f8a32c10e495a11eb9072d7c61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd288d07a39ccc7e4923f95fd9f9f253153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a78908e768cb00ee102369961e0e4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a189ed9870c1e1fcdc2056a7093b709155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1060f7f6bda297dc38a7db6797d0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d52bceab762526fc4a54f77cf4d22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40a354dd8075fc7afd1a9a9d135449158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6196f52a2cc6ea06d0c8198c1133e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00709d36ca742fe11063e6167ef20b8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f16719eda7356c3155026c4c8c3cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736e0bc1c4cc5b1268f408c6a0fce01162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc604ceaf03b8eef9b30368ab79c60b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce228de413aca8d9b843d4fc42f574164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53977a2f256451d00b5144404d4c488d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c61a9e2c91a8f35a01ae68867ae1e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31ae580117f276a67ed8fc5f101ec6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69629dc3943d29ed9c1ea88198d63868168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022692b159daeb0e59834a26a52110d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49782cc184862b4a5f5d3eb0825e2cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff5d988906d586b642efb650422db8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0863d35512cd8acbb717442b162a492172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd051c3ac3c719d236f8516d7d63ad3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2702276a97ed488963bda7cf477bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b40860b4a058a27018f90af36026f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d1719116cd884b93ca3ae36fe4fce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb62ceb607f2c78b8642ac77076328f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb631ed7dea7ce58ff92ef6b19f3763178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4125021b6335b4cd9f3eb37d18338179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b569bd7367e1ad3f5816f630296b191180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407beeb5666ceb5563c2140f02a2eb8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17859c010d60fc901648c73584aa164f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18854bb2d89279e512f7db9db944cd1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4d2d6fe6fd3c2d1d6b0c6d2c0b53e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816b459314e1dc591f91aeef2f9abe2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df5315ccd265d9a776e8e71204f63c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53f832f45ecb0e45c838c8ca1473df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffaa381b72a05da361bdeb30929f29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d813fff272407ec0e2763a8772bf9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dfd7628fbdd22b0366e239e5fd319190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7978807eec31db680bc0009f442b8c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2e57753e3e6fa6998287fa8cd5527192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2cf4276b93d3f3e97f2d462d84bc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb471845871411d25e06ccd658c3ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07e13a0bd7bac899ea2c9318f0a97e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec8705f8bb25033e7d5e3b82cae029196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ba1992994ab9dad35c97423d15c07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a71deafae7c8f31d6fd7200e625c40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546216114ad252cbc5e667bebc20482199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea290838e0e34accf9d440ea12922b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc18261a9d9fe5cc151ef09eebeb2e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3556f2685786c46a4bdc176ea6c677202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6854490977cf18891606b16e0b367203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3781274d1b4e0dd3d1235eb625209204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46022f13377a8d67c988a2d00eec1a87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869b86020b4a07ab15fdc0e795df266206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65330c9fee287c81c744cf6c1e027a7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96122ae82e4b501e648099b9d0c1a32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da25f6b507c1224b90a8ff2d72287ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618075c52d89ce27abd5102bbb74e0ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b7b9ddb554c0ee80769d5b62f38e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e074dc64e580050485efe5e033f9085212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2daedecc199c3cc7129b2a077420ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0eba1a4a943e6b465250c1797d66bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d14b5eaf4fa6f1d687a9abdf2dc53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fcb95542c76ea8c6de00a5dc9aa4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6b6020e7276f5d48d7df690af4be0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88223b95861084e26c605baf0998c3cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ddaa6844e126ea2845c44d02521fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ac60a83ca8ba2750b89ee5791dc94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6860e84af29aa7a0c2375968bb306221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f0ac0a587406397671b85c30ae874222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548c0115da2ba63c8a54fd4aaa50a72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6076652a8a41eff6f562bb23c1213224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4993aaa1eadef7bba4eb785250d4d88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521d43158da3104d24000ac66353ad6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1766ffdbf6b06d84e251b41e66847227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4f9797a0fc670ebea57264012e08c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4c9dc528ccc3daa0fdb11b1b828e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa06cbdce42b0d3d0f2a7e028472ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5c9ffeaf5c421987f330941fc42b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104c8e91bf919f322ca656302e3e5bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513ee9914b38f355161a793b899dda6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa1a4586a8553e0b1232049e9e526c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e3454fb56dfd3e5f1e29047cf933d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13347c22e73a8a95e2cd45ec325fcbbf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce87ceff7785c2163904ad3acb251e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb150ec066537efc2781bb34b38a02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a06f1f89d22b8130e41c902bc40d20239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d4b22370f73d6ee9140a7dd63b53a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e098d8fefd24ecf992c83735b0e8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd08454660e59051a8ea7a869b5b1de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a0f45429fd8e15ccab08eca661a78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96ae42f5da78483990200e71fe1ce4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5507b9456b848deec03f9ddc646fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6240ab9ad9ca6bdc670fb629bc39fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd5f8dee93b89cfc915f130e04ba42247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490074cfa2f67641d0448f488ace14f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7210d5d67dd1a486a335d0375a9cca9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32fb5d904cc6440ec089fd70d2a639250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365cedd3f41fc91b716464d351bdad5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb44706797175e4eb093bae0232c43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cab4381dfb138c8d8d1c267fa7285253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f015d926eacd68d61de483539d0b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71a67e9fa40c1fe8cd8341eecd1a4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d67559d8e7027833a80739a8a3b46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0b6f546e233d56a0c5681360aa889257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe862eedd1e14d52bfe499a00154926258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fc649ca4828a6d2af7a08d4aed6e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3de8ae479ce899362672027bbfe55260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bab23874fde81590d63f882b19b860261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2e74d4e8dc37b4ddea5a38dd22e4a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5b83508d9e5e53139f528dfb8499b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a37558c9fc842c6a28ae31d0949354264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1424e475bf067caa360f0c87fe87f1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9af618af0fef4c328cc8a0785f158d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9cc33dea1db37908864a9c24eb8e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c432de1d5e6a8cc4c4457a1db68f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb765593d0ce2867df6058d87ec59ba6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbd0b5c513403507b259fbdd6ffab5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7693d7d73bd1fef35909fc907e1c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6819d9edeb0ca31338c29381932e9bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b664ddd3fbad468dd4c34b14428d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7e8fa086e3e5761223ad97d218290274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5a10db4971e5c2467fba1e86f6aa2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0941a58575497db811a1e0b38010c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02896d3a4a71b80204d4e42a7ad91b86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905dd98683a0f48fb30c63378a0c125278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bcc16157d456b2feebc7c3640e7c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195232ae8acd013ab8e2f1a3884b4d9f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a3c67d6f8adde269f986676ebd1e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dcf74c9c8e199bef4bffe55005a56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318aacd26ee0989876103c0465f811d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5baefb8960801c61f298a4bf017bfb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766f29b267518f63c767e94c925425e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b5b6e220c4009f061434c024a7522286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baaa4cae06066f15ad422bf16a76bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55bea4d21c9cbbf8c0dc94613b5a51288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9896f1a4a8d8bb7adb0b8978c41533289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231e96bc0d807e0434621ae898262b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1066b76788d57b945fa0c49712bd7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df467068fcc077aa7f63985f04b391a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7de636fd6c9a56db8b6627eb2c96a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403da78f6e8bcfb0da1580ec1d0c6a55294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f42d49c6249b698bec40dcd7708ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd1c74abc218c71fd51d6eb4a65962296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25579edaf63cf0e6c62393ea5e36882f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593f979845fc5e68115444156dcce77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcced58a4cfb1d3b4011725ccfe1ec3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f830ee593b557fe039d3352a1db93c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354872550b286e800506e9cf16a71a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329eb398fbc1eee47cb21984ec6fef2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee69f85d1760f3c67b924ba55c4414303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337beb207173a7d35b275735a93d94d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b08d62cd062a4e589e387d569b47e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27173419f5f91abb6eeb78ed53a52a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4af99cf0ec23f1c4df46c02836c9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50101b5b3e32d264e9a763ef4b2c541308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d5622d91777594154923f2a035aaf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe247cae7b7485c49905252abe5da23a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ad56ce7a603a7c716ab519324bebc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cb4201884928e9b79d871cf02eab5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed017606fc824e6f2008a37a2ed592313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bba0ff8e527c615babe151f73af64f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab3f42d9a736f09a69849a3a088b6c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736a7ef7a1bf212104fa715aa082a9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bde3f0aac47249caba0ddfd7257348317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c466840b8548b09fd301119507d15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf10debb88aa97095dc8625524642c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f8bd7ea9eca4f0dca18b222b430e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8380cb4e2a3dc8649766395541772321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dc1d8977b5c433bb6fbef87fd1287322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2f791e937ec5cf031626d81c575ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879ae26085d233686ee9b5bd2b8ce3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573a3c2dd36e5a6f7221fdf1e948e95325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579b935010c77584306ae2b70854f5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898262727b5eb70dbcedf1ca427a593327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6be16b0668d1a2d545fd7ed62e811328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90615f74fce33e815fb059d43cdfe7d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928d963f98b7099a478e75d47831b1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb55048266b5f6611e5efc700629e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bda67615e3240a1d916588adda681332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5ad6ea844bb903deba18ff76e7971333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fa71877c2010fa9f71f00f35be4b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe692463d9bef617a1f0d5e6d06612335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fc1a039bdbf74651f96dca27a80aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3e4dec7f40a2273816504b2a2eb5f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eebc02d4f2add25b9e5fef8bd28093338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a57bae350f2559b2a9e5c1ea05c91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e99d1deb34503afb86a7ceb248c1a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3d83c7a3bd73961fd4facaf138372341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20e7e4a898920f15d3fb4383be9642342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa84bdb4cc27c2992b3eebac840d03f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c868ef48c456280bd0c54a7694a7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29175d9fc380e9f9602086474a72bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f103327bdbd65990c41f218d7ae545b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f15ddb1c60066b5285f87b9ea16444347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c16b4d07834b7ef14e936f6f313370348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2774ab49d409b2806f2e06adbbe15af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d3f91f602a67b22a3cacfabcbc553350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b97741ad761ccbc6df6ae74f21e12f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b9e3e12d5db286bae22ad7563a324352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8928728a98f51936b52daee576161353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d3ebc166c2422bbda9f0371144391354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac62f4d7843953f7bdd14b2c40d0e6f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d726d7deddebecc9a364f81b49b12cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70aa282bbffe93038a7379ce5f12b5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7242f5e697c039aa78a3547d28a9d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955f603952d70df6bd0d9e42774e76e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acd6b4f13b4ed7b354ecf94a48257c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ded739db9ab3f10143e68757f1b651361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c818ecd0131ffa7420795ecf13ad1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cced0d0e995644612a7f35915394e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5336feab38b690d7fd23d4542413d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcd5447fbe6f9517f1733f95abfe68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5faaa06cf21e460be37e668a405f15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747c34ed3d0c8dedf5c39aa80aa0d26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac02a40e0a20cc3af44918e68468a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012327d600ac52dff4767a9aec08b96c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296f30b3d010da1440a8e460a4480d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93790e1214fff72918c7b75f290f384371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f1b24b520045be12cf9d7ebb69b1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02639fc28a1afa91fe9537170da9cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46228fa6f3fd6f22301901e5ca0d5efc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b1a52ea017621332170d8ab73de02375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee787a6b893a32a553d6da42c10187f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d7523238e6b687a2290f4a2f880b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb98c5949fa3c135e1074effd31b789378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29170bb2003acf040f5b4200acd0082a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b18d39eef53f3a534e5dccb3aa6573380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece35b89828188cf86d258c22779528381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427f6337da56b05f182e45c5bb77364382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f789dd1af2ecbd30841bce59b1085b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f62e937a40436d50fc5dc74df2b2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19447b7852563ab089abb8c1994d6a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f79a2adaee35af6055125c80fc29cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db32ac0eeda1933d0dd492554e0172387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22915a2ea8b7e9e6f6c8417e75bb103388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06232f7e82c18fbe5f20eb77489cbfd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74857b5c385804b25b0ce514cbf0113d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dac3027382b9838e2d9310238f451d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf9f14ac91d226f847c2ccce37a5a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d66081e5dbcc97f54cd126a95ae2d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39012779b7f4a8485474c07131156b11394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dafcdb5192eb613a0309a073c55ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81247ff2307be5ecf6f95d77789973396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ff203157d4ab981d2d7e767b65b70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c360fec79791b40b61b99e1c2ffd01d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba12f3191662f10ab030ab617c7f8d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82e7620dabc302f40a6bdf0173d721400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154edf59a80b9be5cfb9003abeefc3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328fbe1e696412620040c93c2425b38402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c968f1316ffecce1ed05a1cc5070a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66200126775af7ac9f8d44e30e0ca9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a7b46e0fa6d71aada72b3ab78361f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2dc14e658b5ae8cb969505fccc79c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739ca0c68a13b05570a22ef70ea459e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708eaabb852e68b3046d03b1da925ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffa18deb0841639ed3630e65e81dfa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e74d5906fbc00032c41a1690ff6be1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe79177ef0c8876c9031bbcb701b5b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad14f77b080edbe3cc5f2d187b75ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38651d7cd5453cbbcdf335443e31372413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be2616236c64d17ea694f07b240c91414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1c55410892db3c49b5740169b0f7b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d218d360561a42d13527208bd3cbafb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc94dc700ff5b92411a2bb832fdd73417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93dba6dc24ac2dd3d7e200eff459a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08985b9dc71cfcd1f4f0e2614d566988419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac76b57d8db238dbbbd9152a70d0f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba475404b87dbdfd9abbd325a6a5bf14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331e2a6de431861c8015dc28cd88391422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49d21e135c3441657c9102dfdfbef6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c40ba3a2398bdfd697c305c065b09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea948944bd45f58e4c97fb0991405be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd713e358f5f1e330b61cce3a700a42426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41037dabf6ead8348727a767548dec37427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a026f98875a99d8158441310aaa532428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c39d678fa1bc0d0d3ee84c5ba63c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73338e015d07b749b1a5e32bdac2264430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea131aa653613b34bce0d30f91d7f42c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd2add5dce1660c148f31bc57a1092432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114c8fb96c02122401a692cb430ea11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1df34e4af48bd175ea1d9e3a75d7d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3827035d2788622a63795e7b54bace6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6967434b3bbcf2652694d5452eea2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ad10e82a5787bcb514e901d463cb3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65bc547d71d43a992d411c9e93a437438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19180268c492b46eb72e7151c18bf13439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a7c676ab4af8da7d06b7faf0cfddb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e75dbc65210413739b01692047f2f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600dc9f575e8d0b1ad6f8fffae6b47c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c466c4ac1c7878bc764c05504957af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2855f2b3d51e5d71d021e1a8bb65d22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ad42459ae50a1f9cd6c0b36668845445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627adff4126752733752670909b0141446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f34d6939405c00fef266312621977447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388341f0b88dc10ffa2235e5e29ba98448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82ae2921ed9382b07be0e4d522e8ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4acc717f8fd60a52f2841ef4518c60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38d1bd59c35e3399453f6bcc8c6b56451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbdeceb18f4ee91480a0c2c8c31caa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03443774ec70345565a7f6d90f44e806453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884f93e0122c98b259f6484cb040eff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4872922794c27c42f27f1883c669a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81da814352ff9b5fc389f39894d0ce8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a8d3230ba2ac44765f7d7c83d8c67457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62e0dedd2f262c2cf49446e92b2725458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa72e6c7b11441c17c26e37e436b68b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f330c0eb54fed0b39c4ff365510f85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7add1649487539b7a9835de0a03028d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb2a5ca385254b345f9ac0c27dcc18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291115777533f06e5d84ec400d65606e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f1242afc834dd1f9a231ebc50feb7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056537fbd3ad5a5eaf2ac680851d0e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8e9a08adf7b1e5f04e177c45b8489466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45397eb3035264084c1b65d8009d84467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecdf420003a693940b52500ac95202468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836b0e33669d0aaade8d35c7fbdce3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e2b63dc13e68339bccda8e795115f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413c1728a8e1e03913d65994d6d26d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b176fca62c529f5a20569c2d32622ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10fabf2ee5af78c4dd2254ae870235473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51fc1fe5b513d9b9f34604e0c64e3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9d16a4772548d009cbcbff690c91e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ac3e3a8966db3c6b67f72b9b5fe22476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f42ed6fc3024c678221ed37629186477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110d52362077ddd5acc90d7eb858891478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364619c252c3193e0c8a9102ce0e054479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74904507294b715e5f58eadf09c73049480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e7bad0d83e2a7795e6812568402b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfcfe8c08d61f5c311484d7e24d391482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb420181bd084e9ca3264283fc6d8fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548747d2efbe406a54f7061d87de4a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da64731fe85b6f03820c038380e267485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79ed50bb42e730b43ca4fc563d3696486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9cd736f1dd6c32e05d56c25eea310487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194b01810c99f934dacefd6c53fb072488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0752ff49ed6a99465654c6d9d3a125489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b902aa89c209acff53ee0c7ab0916490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a0fa893512aa9c15a0f0539ffe3b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757641dde2e8ce9ae157952ffa4aa96492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6417a27c5b8f84d8660168686583aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ce845ef17fc5f655cdf945dde1fc4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dca3e27bc8e68c5bc69a312804c96f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a36c81c7f6dea52329e0a138ad2f29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f04f1360a251d5dbd6ae2bacd70c82497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddc3d082f1c3cae7f1c462560da26f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca09be75d538527c9c4dda441560f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2a488393ab194c5978eaabf78990c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18646b5ae1428a5cea26a57ddc823583501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f7a8e477668fadfd20db14e66716b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d64ec8d2ce8f90cb07c5f57fa56db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ca7722edcb6fd5ae113e0cb3f045e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aab62ecb3f24279c544401215f8408505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dfb107f71658972e22a7dd70f5d03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348ccb8d0b9bd96c3e89fc9b9d4a961507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6bf6343da4efa201184bf83a2db62508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49049fa1a80784d332116cb387b51a59509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37346e49263082984d4396f3336326c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948149ba1a61877e9f7bb37d66219fd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9273092d655993026fcf337af2400512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebb66780b6b953e1419e78e73f620d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0787ba34b58874998663308399879f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9a5b8bb0420ef5c70c5a3a75f87fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6e8778fdad25c07bceb2400940ac7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa52f8e65afd63b1a66d244775dd0d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77d1dd8d5c272f735f873862e32f8b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e090b13db8e1eb91792f8e8913fa0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc56d0378138d2083eb553c0f92519520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96916baa76fff7e8eeb9ad95bbcc446b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f954f8d879368e40f3c8baafaf453e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc2ab8102c28cde38a560542e47b03523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09b0b246e740a22edb9138d37f3bd4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1403468fb1347d87452bbcdf8117975525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98734008482ff10564fce755d23ee3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35d443cd4c3f8faefac5b4ab92f85c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2adaa38d21186e89661dcb87c77ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5f99e324fc65997c20bfbadc75d75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc570441e30cb1c846541c047447559a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689865bd5c7c0973d4af9e36ed4c64f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad41ee930e9ddb293a09332d2c5b5e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adece84be1fa7b7a617fb46ddfd6b26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545fdcb171b8e56dfba1deff92815f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721652d1588f81b9af81112b8ea11059535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c4b05532656ddad3af0c4feaaabf2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a6a45a890af43f674ecf6b51d11c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445422e134a7fab378b91df01f87ef6b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b40f0f09fd0f6c8736d9cf57a0083539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51425817b3d65e2140f8b1f75a307fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cc791a7a3b0e5fe25d4dc6a541d24541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f17dd3273874b617024bc71e5d3ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77753d2328bf73664904f0e671bcf2f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f45be3ddbd14ecdae5d21f3edcf7b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b74a4bf24f3109641a961b93f51dbf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d2d02e5b2c30879c7974be842d1ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63160ad5d9d8314889ea7234b266ea39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff9cec95d988ca57e39eda8edecfda548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc81a582a5ea43293f91fb63abd0638549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d41e85bbaf178f06bd57b6676cc2b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163ad7551b688e53d1ff78524c31991551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad44ad0b16f7f8993338cb29f8e6b1e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de881a00bbe9e031923e2fb1797a3ca2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15ab22dc880e7c28d5896fbcb40355554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78f5f2b13de98a6ad56bc4b7b33f51555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30853d795be1e72b26656725ff4a0bd8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fa311401a21d64722185def1c2a7a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319e11b696f00fdb815bf618823b93e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9cb0945050ac06f1ab10247b1d440559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b225d3d16c99929a7a4a516120637560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7dffa2d7724e7ac526bc1b149dd89561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91f69d325ebac4c4c217ad88b9d48c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a92eb21c278ad59926be33569248a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac198a7ff22095d774866856f8110a34564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b68dfb2af0f221ae57bf6dd2dc9fdb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef512cd0c7bef457ee657e634c75866566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f49013b7bbff8709d8dddafc04423f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15973c8591f8b014868991536d39219568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05905625daad108e96f1bf694c95d0ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cf0f1b29a05708f6c8772fa153a59570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd7988da29c5a7133fb26bbd367f79571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f4eae0e902811bf3f6e4ec4b04509572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee17958b8db38e66ed5f6aaef5c0da1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1914754bba643dd85be551c7551a252574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578dcc05e8c1619a00692123fd583d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8cbb9d80efe153b0f5073957c618e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320182558d041faf217b03ec6797ff0a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c891bb414079f013b9d953d79548b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14f05842d591a8e7240c5becd04862579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929e0b66c94f49e7d32623d8cc5cb63580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7a74fdef026d03acd34fc345c5956581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b90ff5159671d1ddfc6bb4cf61f48a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a06bca2f3ad612a951e2ea2957d6a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4242fd8ba72c0f6ca9f977c016766c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c76f61e2651ef884e80ab6f5b16960585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88996e4034145f886fa3061e7004184b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1d71ab3ef21fdae4ed2c29bed19bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30c6f3700f9d444cee0a314f90f637588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b37da55968c1209b77c5d84cf204a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ab1bfd06e0a9f30521c43dd228dc4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec5384bf68e714fc9e849d98ebbde3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4ac1b6220d4a36135a3de9fdf288f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd40f84bf5e47aae4ae4439ffafaef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c686c0424ac3042c5ff0c48c5bd406d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905a59a19a81330098473778f828ad4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061ffa5b3dfc7c8a1960ed58f13c343596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc52f8d99274b9e4bd6c7c80cc4150a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ac3a84252b9ea9c0d9b566460dfda598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612a219ff93bb088a10952b2f4b2b06599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b9219b6c7729db8b086e0afe2ccfd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed32a304721fe19555e71d8845615f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d0bdb4182f0fa8999066d24e4dda8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d11e82ef86659eeb9fbb6478d6e0c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f28f8ac503d76d4e1e9803ebf1815604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bca35a5daf303574ef85441a2e8f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ba74dd4c9d9ded82c937476374b81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf9c5c9af39fd91bce1d6ca2f9b88d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809daa4920e4a380ed9da3b5aa358894608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af59d672708a1af139f8c7194fc4c99609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9b81ef794fc53d935f7b68d7c35aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72807b7e110ee2479fd5c24e4f97ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660b515f3653cd037bfbe48df36733c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d1da80312c03a1fb582e7f8cd4589613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a0cdde7e5146fbdf46a64bcbef693614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e805a84c7b95e74a78f8aeb57c9822615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c28dffab7e28ba397a6b64cff9cb7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f318ac986641eb165fc2119cf8da4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e08aa6c2ad6cfc73b843e7d68ec78618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3895f260819ad92beba0e12043cacb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc374f5d08706f3b1145f7ea949eeb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0382650b7cdc8f6f9f1e071ae4676c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b610e28f76557ed81631a8acf2405d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804758b0ef5e098df3bbb21a4c566bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90065e61c105f424acde5232b1de701624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e04f23578146cc2a41ee2f0513e6c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673edbb4974000bb643c9b325a8a7771626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83228ce2a083cc37e08b51586468876627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9b80a1584d6294e6fc924cad4e146628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc55c7b653a28634b3fd78c0611c70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14234a3a0a89efe7a8a9cbbbef1e374630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bb04be298c5703b3d1c6e04640cb6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb56e16a95cbcfc9998eddb3763bde0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f251afa035e751a55f22bcbcede6cf4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c23efe6ba2b70e7b489e0b89fe9d02634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682834d294584a44f4b690aeac936ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64f59377f15ad0f52245687c31f05b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9558d99801a21827a1427e92f8841637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb507a303531a1d4baf4ecef135297638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173a25e94529355068019b7c4e3c747639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9c0b2d7d5470ff9f5bbe093343eb7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2ddc44433f22684ca95f8d1f993e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ec81212499e31bfe62aa3c4be9da4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1f4c537ff0c569754d1ee99f22e0f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b8acc381fbffaf1dd28a72e3dfcfd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ad34c8d43407fb505ed72df966211645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b23ea0d4477c7916f2a2118956b00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ad86305595f7368b48b026a0e15a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722b64e1265f9d5fdc6faf2d377df8a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb503e3fb009cbbff4395989389e12649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80296d0c6445cb3120a12aa43e1ef541650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc512637b53f27d93e9d63d0786191a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8360b2c03b2e5c59f2cce24047cee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27aa514294015ff708dda0294fb419653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dc38065895fce9d47d4a0b3719a7b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc101334a30f0f3f155e6715bb61f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc69ef9fc3f4b6a9fc4a5895e37809656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1beb8bfa1352cf58d8aba9dba5c6e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9e6ac20900fa9c782ff10ae4f388a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02eecb323010e2abdf64a94ca0b103659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f69b82c9f3fe5664e6a18219c6f394660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a63cbd97b1e4d03e4244586665ffd1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a896c07d5a970bad619c73305eee31662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77457d9bddc21956b91df0d4c59dd759663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90c19dac500fe45e1e629d20f8f4a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743739c8bd61e778de979ced806b19c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d43d77f8a8ec70acd8582ac93b4bfe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54814b95643a0d3e0a35e7d67bf329667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fde4a0c2354fa7c4a2548db482d37d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1806559a36be4b5384932ac6d5d9d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18329bf2809bf557adb2d8cc463843b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c09b8cbf82fc3f0476710b107163c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba999260d18f217e50b402ac4a1a0f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3fbe42e550aebe553d3570408aa3f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921901f2828143d5f5184bc150444ac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e8a93806ebbbb1f661c2a149cfdbf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b160353d46a87598777bb72d8488d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb144b290448eeab898829faff48faa5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c000ba08e888056789eac66fe42d5cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a6414b3f7423c44cf1fa53a61d5ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b97f8dc870a492c67d2c271bf0330680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88936e00f2b055209e44628f57967000681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9f472bb65ac3eb38a10058caa8c77682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559732217e6cdbb8c6a2e96faf8eb831683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b392b391f2f9db195fb95d17241abc1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a54fbfcd1563549329f13fcac2edd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa1b6c5f1c8d7b767c092cfbdf5fb3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c7ce28c751866a4dc544bd79a56aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d607b3f794c8222e80a7b40ebefe1f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625d4c12feed8dc55bd75ecfe5ece34689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4189cbf75e110b41ea1a797dd5316a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e2d3b3ce27b76b07447128eef77d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6536968031dc5060f7dd057755899692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3878900e62632d005dfd6eb8084ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79565a5838b9618de02e988170a90b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb4929957c7700ded0f0421e33ce4f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b14726ed6018d658ed7dd4324d6ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a862133a95f9b684b569232b7d5a9a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fabe4d514e6f5cea530e2631ffb51698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fece83d65617dcc18f5456c86030dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ce82fc1716cbbc9bfbd0e2277344d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d017bf12c3946b344a07dbfd01701701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f6e4a4a4dbd1e7c869a0ad069264d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe56540d1dc4361d6e0c392d851f24703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb582111f08ff90e2f6043ed688476e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a017eac2b3a1aa618544a30eb581eb6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12501efe7d54adaf4b49d376eddd6754706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74c7565da5c24f6ceeaffedb48da5a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53a8fb6902a0a89a1c78c24184ea89708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05612def6bbaac878e4b4c36cd4d65b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96007b5c688f8acf06d38d90140e2129710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3005e3e3a9499eaf08fb6f1644a5e76711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2734569f012b40fc84ec2358bb19b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a4f1d168a9f02888e5b138433c2c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af010d4f8a039e7c61d1ed29e9ea273714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ee13708943eaf5045b2db65baa532715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58175a89a46999d0060b26a934380d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ceed120bb0cc3f162106c8caa6ff1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bded9078608093199087b00c5e0df13718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732a1b268aa504dbd98bf4644141b23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133ba6df11aaa90af3fbfda51455658720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13251854a1445434bbf0f32c8f260430721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40779de43dfed6e70ec87b2277d3cb74722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa695844a0fc8a84b46b223f45f159b1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e12871de27d35eb2bd9a2508449751724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c50b58859c8c9a4433af93980556f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ac6548759c87d2120187a9c98217c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f54667e096d3a43b75cb88a3e22c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc29b486a0cc34b327039eba29ad694728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1faf1df4d7deceb8cd36ed117b339d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6fc082118e8bdf11ac748549f1874730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f3ea7628a2590ffec97fc4dafa045731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6d59f43bb924ee7a54b7ccbb2fa96732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e994ad31d1965154b0d0c646607121733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384721b3e4d8e61797b940e5879f99a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cad03e4e8e257addead24cca4fc295735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bed5fede3080ae80af2406dc6fad6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bebb0582509db8c0b7ea7dcded4d39737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bd0db332d793de51e98d39251b79c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c92f1100d55ab03223c0cc660d490739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40922158376629ecd3bfadb35200e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0df813317fdf2c68618ec1808d3b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da026de55999464ac637440987245342742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e596eeec3918b1d17e87556329dd4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf39225ea4ecad6f3bbe531033a127744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f711fe4c8bcdb622d257ba350cddd1b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906007b966af9908488c584e29d1189746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e6183d669300e54e50f547520d2f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a88fc1e3f7c2a775cae5afc85bfb4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cfb8c8ee86a63f2662471dab81b4e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb2e9435cfd2ebd382101aadfb7aef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914db86a27e700cf0011719c88d7b46751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22173ee053bea15b009b6773c27c1f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fc089ee01b532c001d07322b96242753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab6d49c2b5ce268000f89c45c11582754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf92f3eb96af869ae7181a324b9c86e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fa8ed7ef9ac1172079bee8367d5b9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7c02c5d9ac347b0230b5c04a0edc1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76f47865502d8313e1cc62fed3a49d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d4f572a1539224dfbd07cd244ed22759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>