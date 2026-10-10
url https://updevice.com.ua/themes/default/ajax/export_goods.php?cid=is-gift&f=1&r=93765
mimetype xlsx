--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58076b0a02c09bd752f077e25bbd631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cefbd021cf96412f2b0728874d94b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eef3ca10a4f1d85ecf11b9081910f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b79a39fdccdd53b4e17f6aa3b059ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7383c5e5b1f94e6676eecdf4d4b055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65157c09f2fbe308266f1b3b686c09d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b055129e2accbb05b01a16182538f677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60709135cdd9f07a97766361932271498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e2675a98b005a8133f4c4fcfcaf0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109b6560c0bc90a3075d9c3823bb19e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d84d286ac9e07fda90578b76a2e1cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3ce3108da9f1b803629261b074e7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85109028c593f90cf4e18e23fc7ef51a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740768838a2f96d1aa2ae2043bc8ab5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87f6c55a78018b7518e9139b88ce2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35122f3fd59b52ea69e5ca10deb33216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00766a1369411e0c0dc352a3a4f001117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784afb51d0713c24f61fdaa0793bd2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32b8dcd8f78e3243986290f5d0061b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e0702fb3c92a3f75195db582c2d5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5ced7e5b3fb88ce87006e6347d54c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8db911fc5ce52afba41f6a5597ca222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb52078c5d1d7b72ec07bd7042f209223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79d68dd825dc7b9227ae7e926ca48524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93e10570ce9cd95a7ddbdb13fde9e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97335625e4780a5272e897e3b2d62a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39414f404451a288f4fd8808e49dd927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c7db40c65e8c7fffc9b07083f4bcd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8cdc34475ccc17ef3538a34bdacbc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391a20bfd0c2c909662104ff63d890730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05c605fa0c43c13c863ce0ccfe5a3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ace29d66d86d9112d8604662d1996732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aafa04c0df13aca44401c181b075a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7727da99686e6b8d94d2971f029b0a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c591451af1105efdedd3b984a4df635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e41df1413146e3c8758f3118492fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7d34804bd0d04c6d9135dd8c0187c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834c480ff83f46ca82efb7ca63e3e0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b262d0b3421f60bd86acc5e68a8c39d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976e2e4d44fb4d66506b198954f537b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2ce3eb7737b2efcaa10db6c1ef9c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0baf46e747cb79a4bbc7ab84d1a1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7a62b00b0d0b0771cc7a3582bd5ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031056b8a50c2e8d1e29076051e0d1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce463794d4002c362765d7d4c09fe3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de6ce0fbf376689a9129f6651c650446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70734731d5a5efbbe7cc947d589b0cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3880475c751368e5004595acaba06648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cecc5811624e73d3a1d30f00329a0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173b153da627dab6fc703073198ae1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f1a2efec8d561ac9a287b2c97fc8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ec1c67a59f15ab578618376784ab852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcafe056204c282fc5145c603d02a9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c354f1aceae2d26cdf7a8c49575fe754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f9003b3bf976557665741cd6a93ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b6acadd3704b87f4f862e8c70cd2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c5c8136f2a469a5d3f3bfdc274f1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f39ed5a0bdcfdf1e545da98a82bd358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8b7f10b99bc0cdfccfc227d9570be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fe9dd672d7456487b3a09aab6ee6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b9d01f07c7283d7bc7debd4580c2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb507fba0575f98c754eb0b9535763462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44681833cc7d9d87d00f5f906d4c39863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60dc9e798444ad65b324faecb8dc4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f26c1b1d4ca2d1b2128eeb2b4c98e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9311d907f93110960d7f08af3fa8c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1bd643f2f887a0b13151089c9564c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6c1e597b8689c087eafa4106f77ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4016395d04f3fe5a102b655859649ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299d7a9aedea7bba9e759ee2881f7ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c4139260686357234500b41865b3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7220dec2e6666cac7277451a7e3eda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf347cfa2d0853e76abf29f0794481973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d1392fe0fdc556f6880ca65517f4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae1933c22fb7cb381a2d5a1bfda7f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5c24cf819770a747513ec4a9a6dd276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836136a269ec81c27b2fe4e3c5acf95377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ad9cb2fc47b3615e1f6d3e26b74fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753d2841f4e7b43a09b67a56ee481a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012de949944e688b6247eeaf5334d16980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276902a6198d5adac43d26e86bd320881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a23cc4d5abd597bd91c7e5f8950a7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef04cb7b4168797c87e91881d0e3c3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee65380cf94b668532ca95675da446684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfdfd9652c2c8748e0f9980bb03b0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb317834c9ee2e8df01211a2003cb9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5107b0f58b1ceb6ccf290f837ee82087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e066d6c122b83643772bbbda19f66f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe712c6bbc0e8f0f9dbe3dbe38f461e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d72eb77293aba08bad63927bf0363090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204a42f6ee4c4df4f993b7acf0eaa8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a2b911921ac241f10c90ee6d566fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c505b9f126395ff019703e6afb6eb0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7a2374d99bd3420bbefbd106f930f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90dac8d5166009f7f4679531daad0995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99fdbcde55ae74507e924f5e461d0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7092257b595b5bba90a5c4858548f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec15f80d6578087576daa4a1543489398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03514620631c5b32de201cb31e51c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c304a64196fda4e6f036a939f25a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b992cb811afdf38f20527daf27ae8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d7d3485a9e8e6992bc12652963549102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b587666a9b1616360749194d7e1d9f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e04082bf1b12db84d9bb7f118db31b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a03cf1d29dec747185eedd94d7a709105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d2e6033230e6924e5d3a42cc76f8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb680fb9fa08403af4373d21b5d01b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63686818d079ff9c9b863f70963e621c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744d48db27b3b1e58faffc4c9357f74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944824a5ec0510d7b211e7b189f01640110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e0e652e518188581594beab400b64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020015685c2bc15dece56c4aeb15a1cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8111b317c5a9761f00842990e3a999113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193a52f7f5fa46912277f4572eac82f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c788039da63fead9a458ae28b3549115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c1bae8952cadb081da50a347e19a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f5c1dfa36115ecc03583c23f4370f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38bc6fe98582c5551d588f2a605d8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff48fe7a678bafa8eca857d19e47318119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb090dfa2ac389b1cd94d80dd890812a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4858f1de2d8b93248aad29d147fab9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44fc0bc676d4421b98abd22db5e303122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b63e8d3d3a089392d2ffbe15a26cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a7146fec07360d3cc15781e0891b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e60c55c59e957850a5785ff23a617125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341eb066c2dc739618f60282a12d46a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cf15fac813cf7c45365f5ad68b368127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b9190d2e41cb9154f187f1625e25c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c0990b5fb6c71c4e7e9b073206a36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ad34466968e15205646efe7436726130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0823933739f7b3c7a563d03d873d02b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fe23fdaeaec6b77117f5cf01a7957132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91695479e8ffebb4624fa603640679ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd899b012bf53a44269efeeb42213e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1527b064d3be6f281d26165429889f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19754023e0571f6af5596719d2554d4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2342c9dbd20f8db3faaa40f08fa1518137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0913cde4c6fefeb557b5c573f9ab65a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee12f93c9da9868bbc5f6e21e86df36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe0ae243f184a825ebc73f99f6ccc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8c6899a0c72e5d10e582cf02d2f90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f9290e2d6e08f90d54cf07c97f105142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b109ffe5f72aee14ffeb9e0f51643e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902958fe8d9a775184a2812e7e7c234144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace172ebe57b376cf1835e95de843fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce70364d8fcef6de344ae18a32d5a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5ea5a98fa721e61dcd356db3ff8f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab706fe6b399f7bb29c8c909125a3ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51179cf80c0da219bc09fd04ac85a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c36d6777ac5ad80030602bba0aa2ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b960fec71bed134c979a853d525a263151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f567b46111bd8e9eb9de972fc94de1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d2a5b852e0ae1f7876cf7b69f6a22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faefe9f9fb522f7808ef910efd94b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52c1746ea85df92036e9341c206b17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67960ffb32e17283ec1c9e2174ecbdcb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5655c7763988697a0acabb42f520079157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cdf560ab9be935977c4e4a11b305a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b28c912642fabbe125b7a4cb52c438159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53d16e06f5a7c8d37deaf783913de5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb648352bf2b6412fbb657362b4d709161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a98ad6d1de7e9022351feb89ff3f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd8db2fc15be687d6cc8723f5a3d6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3de17f676f77967a184931d9637e5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e9ddc33a0bf808ff51f1850869115165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d4f537d46ceb609893d89ecf91996166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194c7154e8743b569a7f15aa6357130167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7cc079898a7f27f58013b0615c739168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda13e113f51eedc4b2358175720c61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af587894d7e06947473d37fd292ea0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453c72f050c8f5a7f830dd377bee15d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7d23d212e69d83d55f8b02cc32077172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e83d165585d352e74c9030257725c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372f9a46f77fa237bb596696980941d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c77946debcad6f7582445cdbecb5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de27f1d6d163ecb8c5f106b0fb4959a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b755f282f8c7cd799c4cb6c74f2aaf8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30834e457a4a078aa86aa30585e7e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf6ae8f8075ab3d0b8b691da194421179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3ebb4035c507ef89542a5f2f6288e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f238275964f093f02a3788b46740019181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc93d5a004524ad401b29870be1f39182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d95634640a53ae79ff001d89739ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f4898ecae6e7516f881bbc2316eb8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0192d84ebfb531d78acdc7fe442618185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12491c4a534a279f85baeaca040546cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827b4bffbb85f46fa5a0dfe3e652dc6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d1944cac76b1d9dc9b4233b4570aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728ad04d411cb5b5fa6fe09cf15239c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35998614413b1e287f62f740dba6828b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9aff2c74efcb8f9dfafdee889c49a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515465ea9a61a294cbae09f9cf811c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a880f9464ae4aefa60a30fa244394e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5b2b2cfaa643009f83b3583f41a73194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c76633c25538e95b7f8de938b20639195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbbb03e7c615387c71df15edccd48c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa1f577836c9abae55149f5076c280197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fe9bee531ae8d6d5e25cb7b32e792198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac0f7ff4b5ebf1a4329122618ce035199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e9d2dd92cf71a747e20ae1d2b72ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7d65852c1262aa346ea570c2d706f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b1a9d747adb88ab48e22186e666ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aedd1a069d2901000bf6f60895e6e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0e6d534e78c157eea0e6386dabb3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d5d3b46452c158a43b0f1acd95592205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2eaf01712717f3b2a38d78d5296fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccceea289987e0511c3201582257b21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91beedf145079d939ff77ea1d5bd57d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bc08908570eb26d6279c69b3abdb5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d48ed8d06d3a1e38b8c0c272b244c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fa1a61b17df749451727ef41c4f81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75227cfdfa9a0153738684fd91bbee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99134a19edf4dc033d424ec0aa553545213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c44b3256b0573cdfa271fa4ab6f23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30036de7cab24654be5a60e0f8063bec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af6c5e868109f24d8af214a3dc3e78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a20509973fcde49924d5e918f5811217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9308089fe0b0e78271e7ee3489f7d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffa57452de7df7407b7380558b164e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243339e98ca2e3305746fea80935244220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee072dd61f07cda87e46860a13fb10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab253fc7824983ff75e3305ad39844e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c6630a36c5f52c66307fd3144a8d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fe191a679c9e04aad9299a3b28aae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cf7dbc95c8b720ad14238954ea855225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab5d98d241371a6e73a0dba48e0b56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba928cbae47f05434985adf9895219aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cec669a7c9f864a8efe0a8bf4c37f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984892ca25888ac865ab9d75951c6fe0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772e1290ea843ca731398f9c042dc95230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef218c8a0b3525b0070ffc6139b82772231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f67303c0eb18631f18218f15f98799232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43178d52fa4497164076a7bd621123233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd85a4cfee33302d1a878070cb0104234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d809b6dffa3f0b6c75f87e8c16f25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f6c13a12d4e1170eaeeadb6d154a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68aef0c64f9410176958ef37e53be5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8518ad10b8cbeb31c1c90eabafeb6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b918fbe3bb6f602dbf83d78b733ef4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb87fc18ac5e39a11e23776be89c47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ca52816a8cacdbdd06faf9cad8239241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75e33790f72d47c503d4d9718c996a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a6325060f66a8522c34b1fc4aeddd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1b714e5d99be68a05dc43a03dc0f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75ead446c71c2e4461ce4cbe7d0a3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90faa3e290e27d98246b13585803eb48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb9d4bedb841ff248683082f21e922247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfed872892657427df65e1799c7406248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0518f374753615a44df4450122c716249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705023ae549022962725ce33ac8c069250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8b425b08c17138d34724e54e8be85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffea2ad5686b270aad9c6152a9ab86252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0083ae0d1cdd7a1c2e023b6a4d3867253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d29de9cd4f2f41150e1a4a9fe15b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae7dbc7e96a83693b8c49cc67a4104255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62f89dec1177158063687b7a263c1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee0ddfc51770def557cad610328009257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae897eb9a63a403347d3d087b580dae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0320e4e639a339d31574190485e92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9f945aa4ed416ed1cae61a646a5d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593547d7de59f3f0f3648665cf73e099261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123c42df9b1d1a017d494e412a987d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f125013a6e1499d0417149b2e3dd06a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923c9d3324c9d0409ed9efec1d78e95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc3d1f6dc6d2cfdff5d7ee07fbceef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f28a4ede2edae8b4aef478b7671e0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210ecfdf534b920ccbf0ddf9957b2e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b02d6a26d565e158d6dafa4467098268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac3b67a1c7b04c3f083a88e1941548269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e1a84b0b864ed85d4b32a8631c534270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff7c04de265db95764db7738f78027271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bf640f9996ac37b98dc286179c050272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b04059a62368d1e721b203295c414273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c44e5e567b9cd228468dce02bb6ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb77df1299205a7489cd8f0d8b562f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c667a4b13d5a4fbed6fb75c637d18d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac07a047a9493146ca90788563bb0cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1acebdd65326abc2efbf0871f6402278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78c28dbd06279ffc61ac8ab1cb8b4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e800b11b6f0817fbbc33779df742e45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613eb74dbf7542bdf56422e327d3a1ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c80d6913859e350ba95c00c473ac3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd858e1f3b984332163f1358bc8e54a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea90bc66414be0b2e3dff83c406e85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4f35ebefd3183f8aece0f8e8569c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d631111da3be132814e441599b78d06286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e278c1e3004a8232a7c70abc71ee8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41befbdff2f7953e0b9b82275f959d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e846b162ddd2722477ff59ebeb5df6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bcecf8b3318aafaf4ab92f79e313b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60782ff6033336c8d35ae2b9787d596291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92658eaa865ffb7bc011e84b543f0e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd2b14c13930d70274a9e20f131ec8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86290a801abcf4b36b164a4d3cc1e765294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee616e24410aa2125335480cf43dc11295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31135296f188fe84f5c877e97fa845296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069326fd40b493043b100892877cb3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49406a1ce2645fb33deaedd393680bc4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6034d7458abf8b7370ac8c59112f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437b0cc6ea18b3056b531c1f23a2500300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc00bebaad2e01837e8487131e58df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bc91b50b7524da0e711f3e2853f46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272d51361d1a34f953cb97b2cf8597c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d1177fd16d69092eb16f66c931158304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703c00a33946585f832f0f88e2c2e4b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9cc0298316f17cf9096c2a023ea17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd8306b81be4498fec1f157db0f7d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fad28ff03e2112864df250379d69d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806f24d5ec088f1d7eefd87e8d2d71b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389acf8335b4c021e0ba759a283dc9b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd9c603c131d5adc7672c90e0f763f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230c1ca883d6284301349bce78f95c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97228116b6d12009e38603bd1e02b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781e9b16b60495d6f0de46c7a1dbcbb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e304b725869a15f5f870623e638411315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4cd32546b69b18d572f106a31400c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee034c97bf446a8abe07b935f94302d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b73ee06290c253f63b88ff2b1196e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f190da4980bf77e75477b7c6b7d7b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87458d458580fb2882cb38346a178526320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a00c68b1c3e8e9686403be482603c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1fb4cc01c8af8026980c9065c8174322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02891418a622aad5b7793011d2426cd4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708902a5d61226af22c9f00de94065b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187d2404997c211e127ee97690979b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedae2ba229b694c390d9180e56b8b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b91d325826f1caa43a755de28f0260327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244902696046d0dceb0fd1ac56b1aacf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322f4db2aa47b65f2d4082d21f562c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529907aa737461247e8d872e786d9e5e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d7363d6dfd8ccc4130f598f050c81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6723f2ea5544ca9de695aa4b4f988f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ffdf53318b696b85fc444dda53ea3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba1ebd040099ef931e58cb4e90b5ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be72278fee6d36e558a0995b87cddd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fd2f08c4ab60c06bb8ae98590986c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f007128e88400c765a22bdf27b895337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a98d0554ffd5aa14ef1c0ba5ceaea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d50b7e018cd1e6372b13efd7a0c31f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59059d0ed7fca12ba8b65928087864ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d31247dfe22a32b731aedbf89062f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94be9b3d46556666d1efc66863931b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74ea78a1278a64b6e65942b11edd74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01fe7e654ae69ff81fbee0f2d93c59344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef40c76fa858a8f7021cc3ef7cb76e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db788deaef1bd1f027c067d86a0d07c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820a3871765aee0c223915a54419703347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdefe99fcdaf6d565c414810c7524f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9612de042bba54510e766b0788354c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490203338c6c07bd5ae4905cd42cf9d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc83126b99824c884e445b01b53319351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde3587c38d066b2ae0bb5c47cdfc10352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174fbe8a831c1a33e5166851b045fa0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61800a48578157cbde6899c2541b4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff11233b0f30a703829db5afb991c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd0b96e1310e3dd430e8d10ce0cce4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de9a0c8dd06b5c6cadcb1c987e9d55357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18626640c92470c6a911e43efe90a5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1e6900cf13d524fc8952b393e69b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bfd80e58b83da9507b4fe3dba68da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32652e94939b5d6a28937543fe53556c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc85672b4c7cf4102067f4aafb6ef3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae231b1f03f8cbd86976e2478d91b38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7752be23ce2643ca8adcfa67913ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7190e67d2a100420f9f73bf4d1c8c4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc58c241b3023b57044cdc3f32cec15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801b7fd845c1dad7507be5ac1293e94367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871e80fa724ad62378724a010acf7a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14373f5e9472f10e4b69578da84345e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6d7f3efebfe7dbb5de7b1ee9a100a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc55f8bd990df6aba48ea2ab64690a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f44886def38cae7e8454bfd2998ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6b79c0e587fd2a6415dd119e72e9e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4743b988dc5e98815dfc6e50e41499a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a47ecf7a63f5b3b8ae409cd17032c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bded6fed4906a2b61e0ade4c7ec1b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95795a7ef69bcb2851ef902ec74f1fd9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f1b248c913c3416b1ff6065621dcc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e47bffb30c9179d6901a4bb74a8224379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1469be241efc350cfe63c45a65ebca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16f9f2644a3109f54e40c99abd94d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958e4e8e6ae8c199b74276810d75c8c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a428f21af56e9c920a35bc058e6e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa1e1f453138f8d2e4404b678e9025384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5ce313ddde7f06b9a9abf8b945768385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46c463ac1d8eb16b80200a22abb81f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089372dcdc9895cf6fbc323eb63a1d68387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb5a28a23858b6059d231cb9ecaeda388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4fe3a570bf3534d84a96dd44de805389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a838dca10e61c31997dcceb5717b402390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19547ae395e49de22882dfa4242da900391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a168a03910c2c3d7f0aab5d148ae6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342ca9d242ea1093163eb06284a7eca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410e125620ad634897c49661a963351394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88580eae40d3eb7f561b517be11c42c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c0bb8a5f956f9ef3c3c20434077f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3f933f66e3c58f3b3c22d63963d02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63854e2ac31e3ce51ae9abce1811501398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd15d0952949db97b16b5b90dd9d6e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d0d623b7dfbedc51a4b13ed3398b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554494b346a1344b81d568c6d81f3ef7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fad48c96b75174d4362136239304f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6497c8a61ae7851c3bb7a3a064bc40a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bb138a8a2b332aa490b0d0cd1963b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303db0e7169af64d57962cf3d14a74a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98f1c6fa428c0fbb958e8b203b369b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ad0983d7244f3dc6f6771be43efc1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ae8219e758de543ad9008455e516c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8263eb91eb66f53ebce38f043b04c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc648231d8a9d47a8e56f3bc152abd14410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf775682f8aba90029eb8b06472318b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638b637fc3785474e066d7a133818ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314cfb99e3243b8c6854a36362b6474413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ce82ac55830d447af70c419d2e843414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec322d9ea5477bb4477a4df8afd1c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a176d7fb6636fe2ff28a2ff01ac22416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7395e8a024382556b462e8f1f176d57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce57d21b2e7faebb497472ab925902418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14ec97056af1d833d04674c555a627419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb93f7ee035444267590a88149ae67420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b14ac6aba9a89a05817de019461215421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb47d5745df5de9b84fba456a176cb1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95acea10a1fa331e6b1d3daa8489a3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ac4dcbcb91873a2392aefe2ecc506424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92656c9f2287b9998891ca9c3efc2b3f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3327df5ec0d641131622a447960529426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12cbfede243154648b82ac81576c84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd2e60cd007a68a5bc92f55c589922428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21124ec4da2deadc7459624ee01b7e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da23f2625cd56ae119bb2363fe466f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d4fc04d528dbe51bcb0e6a3822cbf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249a473cf74dd73470b4fbc91bf7622432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469320c70cf34bf6d3355c400a21a87e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da82cb2f67de0f482fd85d8db65aed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffea1789eb6ce87396dcc8d7a9a962435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5246969814706f9f93601951417641436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee021c5a454e4921717ef4f60b0c2ef2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbe151328ab8048e26051b61046b7a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ac80716fc5459f52da4ed3b691609439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208ea751c94e9e17f7e9c5f98a59282440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968c41c5e1e99c6b86c09d1214846c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4867d55f2910b190797c830976af84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fa28a32ece79a46ac9a3d055d5def443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15bcd1616bcae141b266eb24d23dee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29869506f8c186dd090d5f0b56e8f957445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdbcfc7f253a05dead463f34aa9fa1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d22ab91fdf8eade5ea569fe052f73447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521e9febdfa55f3111c9dc1385f21e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1022a9673291e3f7632bb43291ef1f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704ba8cab5e11573c5b865116c61ffd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386e1b9d837297159d6a0722128bcb2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51ab6ec3c4848bb38758b3ae0c9488452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09aef773e1d26b4d25368c0dd6703a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab50d5efa6749814a17361a2b3db5eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebf3ff32a94f75213b5c822b9c7dda455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75260178e41ed8bbb6cf58b1050848c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba8b8184ed56a29d6df3ce24c9558c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25cd5335577d9405d0eef604454654458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a226a40ead3538cfdc30eea267485459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680929045925ac06e1710acd42f73a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ccc985e840fae4921c29f777c23f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74006e1ddcddd2235a1ff8d435f4e779462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2de7a13c60ddaa3079b516f9f4054463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a22b06520015a3b2e0bd945fa6d6e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da0e48827e84094bacc5b942f3edff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb304045afbd9d0b4b5576bac6a734466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81a81e973741faf369e08ee2a62f11467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df86b35b16b3b2221b252a9f4ced8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04194317ab5289f7db7d1a28184ab556469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0082297acd3a0c0591c824534cc07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bf0c13b70e1068648003d0302a4be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59401c993240f52560eda5d4dbb9f806472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556f91f914062be8ac26810a9a4ba39473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a88a0725d55db2e9327e7f4a35dec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120777b6aee40876b102dab8509bb14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180cb68e564c7b0aa211317ec42a0b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23fb310d6375fe9dea32a56bc46ca2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853e6e133afef82d564bfb2dece1fb5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015746b7d921b15541bc74b2ef92f991479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2ee11518100b5cd3ed76c46c7817a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f43b318896be2aece2ff9c14510b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b35002819c4754eaa9a13862899dd6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00240c4e146e05f343d4c7c9dab0f50c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c595974071222c08d60b9931c6a50de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fc007cef767e7b53093d88237d390485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fe4ed1bde101bb349aa19de71db3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331f1230462ae808003f36c9efee219487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17e832ac902dbe1fef477a07b2d0b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327d20f8b651df2b90d7503bd1ecd4b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a9958a70cd73d09664c4e91d25ccb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd4d9bcbef3507ad795453cddd09f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0ef6e5b19f5aab3b6dd5437678456492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2e5a28cdf07e4e13587f1153fc414493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7f80484abc5b634e858a043d3db52494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f405e6706b8fa641a918c7ec6e18f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9407821ad1d0aacd5331e7dfca8b61496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde14a8c17d298e580db33a43f6ec02497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39580470c55cfa27ffbad7a525768550498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e5677874462400fee37e8929bcf2f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab165e8cb5568422ffaf2c437122e18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a253d2b75a1d986230c0efb47dd0e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df512a8d99770f837e6a250c154d1f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887af9695c593617d7267c4dd6109c96503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06e294447fb1eb4b1ce0571ff31811504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd65ecde442cb72c2c515d8d340a521505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7b1df0961833ffb2043e48679a60506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c01a83e24b837a35488ed4cd02bb1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd94ed04b25b465301ccd417a3e7194508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f68bc300f369ad6578356256854ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e47d678e085a0521a041fb40300b53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506d7d2a7882fccb457268cf8478bce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c05a09fe3a59fb95978721555068f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9b20d3bd442e3e518da712c6bc8f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563250b2f5ec7b1b8fd21f31b74e891c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5a6352c07812c5dc89a275f64eb9c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286d24e2844ad5529fa7ada825d80bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fa1784069c63f26136d9cb0a70331517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9776ada31073c4a322c5a906c59ab4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9877f81611f2dd8e14f3b0d6cdf8b40519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab7d5b5d2403beafcc363b55cb6f8d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84c14bdfa58d2d5fc982f269d848be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8bf6680849b05872e01ac50fb5be1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0de5ff6526ce65bda660641307cd2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62e8fbe4c5100cfa55c0ca89a8d163524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f20f2e5e303e5fdf9b37ec92950d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fac2b0a7be0265a61f5da687f4a24f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741ea5722f2531af956719527e4729b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa79e00791f32bf26566210f1bab30528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701b10df84ac47664e941274e8913a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae8ae83f24f248817fb1add53e2be9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26d8860b1659a25b1961f9e2232ee3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757105a91a136da4a7e859166e8a7f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309d7bab036557df8cc96bbd33f7a7c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f050c92744426efd4f03483058315f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f8fe2d11d8909fef3d49d7582006a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c617a48bd681552e36b422a04ce9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914af6bdba970b4e32ce3426634052e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2f14bfb1682ce7e44d4f7f51dc543538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3a64f1dc050b85def9e2e1974892b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed921d2a509f5028ebc8fa1523db590540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9720038e347fb096ab60b967d2617f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3907f0fad14abcd83419c23231e06f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcad59a4ab2d04bae03e62b33e4ace543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca8d7a0bf7c7359d40f31f914cb39d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94fb8069e34e36a5a5f015aec72cd1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa5813ee6735a0c315a0dc52fd43da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801c7ddd6154785c6fb7e0566cccac3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231f9f5fca0bee01a408849c8c3e967548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765b5c1895e39a36eaed6e6db89d68e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3c0517cdce1f210a5810d84de63e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c3749e528bf34bcfe8a52206691a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ef00f50e99fdeb88631e75c1779a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d93b3c8047a47e7437165487bfaa71553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efacdcc794fc124bd37132d00312b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192a9cb43f7db3acfd81c6bf41512de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11077abab4e93456f8f1d769907d2a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28265ecf6de676065797a6464f026d1f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0450158362574cec93f884893c706558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1eb07f6a7ad1da52b0f4180d912e7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0532e33c7f478c2d965ce335ba2067a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fec5efb1ffbcf7904d593f0bb09026561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abb5fe0b38bff1dde53c6db4905c3f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48137114f54548f1253ec6ccf0b93433563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb016dc0c71b9a811c491da19e2daec6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71894f125f793adcdd615ea321daa4d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58d982795dd2aff61c65c32f5f7895566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d3d4a9dec7dcfdb1385b96a74c82b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1867eda948aa330ea064acf72ca868568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec64408310a4fa3573a604e805933e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c98c6af6d4b4f3a1404d01e76a6069570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b749d9d4ca2c6bfcbbe19941a53ecb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957cf34197e76bd1747787a99cfd341572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e8ebae4646b2bbcf24c300d547fab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18b8a2a1ef33b292b409f500fb9ca3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838aa75b88b33d0b35b333db861da87575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357677fcf4a8afae4435947669b7ea7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef897adf5981de13e4e1767644b36ca3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7c0a89b32a08f11c8f5969f540137578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd62ca6814dc6029060f8d446af123579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03e2ec34d15bd093052b9ab95ec337580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef2119c9988688011f946916747d3e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace1b356771093d28ad56e21bb64bdd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83217b727039c7390c23458d102a0f43583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03435302d4c486ac4e12d5180f29d21584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017347c006edaa168a3f675a35c046e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c8e32d533c89feb417bda8b86433d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bc2a0e5ff801341ea692b4f24b0ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5005ada0807b7939ebbf20043ec073588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e76f949af0750d42a617cc91014e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b476858bc2d2a1c25b1aa41a29d8b0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cddc7f01415d94f697721a4aebb2be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577694f8676d0be4ac541273fa0c84d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13768338590d6047877ffc49436e8ab6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ce9e59bfe2c41d0562efc0b661504594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d09baa6d2b3c169cd1258c52c76bd0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e54b52a50db87bc1688513ca87fa35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fe3ce33c449932f86630badc495af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0e7d909f2d0c2da752842d467a608598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3d7baf4cf5ceb355cc665cb02770c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2cae8ead3662c810e3aff8ee2ba45600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd852bc62214cefbf5e5326bc8292761601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3174380f8dd891c1aa5cfcd9898d3da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5bab32ba2a6b015c06baead10f5dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660628dbc98841bc5c42b9822c8440c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b98e38527f727a4625c523d110b57605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08bd44c997424f61382ef0823aaf91606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae7ce7924f7e427b7b97f1f26a69d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef334fd6a76fb276b8bc8b1bd2f738dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1059b487b6367828aa985416f163f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43dc6d63e955b86245634023c1dab9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ebeff888e8de25ef8a73086f3f27b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8075dc433f0a47b0bbe1505c62e2e0d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4bdc87b613ae91878d4f0951ca0a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8befcc8c0cb40186eca8327e46466614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ccccfe99cac9f3f872e4a14f421a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1027ed81f4313b6a13919cab2ccc20c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c1b29f5b3b8583087ec098322e476617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc27bf7e5461bfaf81848d11aff20f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97658c852cc21cab1853f961671520e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d872a37179a0a83fcec4e86b58a66620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab732ddebb8b46ed068b01c2dbf33b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d19c58163c3bb2cf7f9d41876a9ee0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c773fd711369c5b6d18762e407b71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a835f56d6aefe76c910659517f3056d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3b50c8df258d86099dab9386b7502625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd57f02cd3a12d062bca0954c5b8b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023aca3903fce6a21d90c72bdf999549627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2161a48e406af9d04647a072f7689628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489ddd7a573216e893c8a7cf14ac4a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c91d69a5bd263e770e050c632cfc6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682dde959dfbb6487649966a1124214631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2c72f066de2e370697f5ef3a6210e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46b2c320b21ffb010729d0ebe6bd4b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf1017612ce0fd06e1f925f9c8b7d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae050f518a067faae964e869d9d3941635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2ab1f504d1b80075420ccb412d94c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29064c7d17d845b9b39cd96cc6b4826b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a30b8265996dd6ad0c78766116ba2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977c3bfaebd709eb6bfeb0613a6fc9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847c82f2ca205766a2875e81975f675640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6216f4098e81b8903a80c5df653253641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac837da2630a4cdf640c12fce2e954b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc386ac47a645b7ab3766b1a4dc836643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b430eda70bae4c23a34af7dbb5d84f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723907d43298c270b631d6740edfd3b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd6e3b64891217170a3d986020d71e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467107f5e94786d271ce14d8b64181a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010e5ed268fe7ac678699437faf4a4a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901c2245144417cf577d9796f221a7f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af767132e0e0499c66d0879918e044a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5977f55b188c7d90b167bf056843d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb453228e1e6f150c2cfbd328df74f48652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107e750c0dfe09d6ac7ee72e1f55ead653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf67084c02bc9d989ec1fdb1989d27e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce610653c2df09babebcb48d6fac9a07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a3f54f4b223d80025acf647c50aa5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d941171b6ff0beb80de17593815e18657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea9bdc1f8acb01bed8062073c904bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cb809a60f059d6938bcfa14f09f88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d604ab0be43b2574fc69092c20da28c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1b6f13d815fc12ff9c263669f2fde661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b0d30cef7a3d26eeb07c5baf6209e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e68b129c9ac1dec8bdbb80d9b7ee36663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af8fd6bd062734ed00e999144866f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0a11fdee08e755028d5914fda5c44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21ae2f8680f6cd8b050f4aa63d29d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f47f4b76af90da83cd264f9247cff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de493fb65431f5da96de7f82477cf404668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ccbdc45a3f51f92eb36131f2b9fb0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf71f9fd7414ff76ad6f3b706eadec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff404c2698825bf7b24e4d99bd2103c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c9b03db799a7e78361ccb0799f871672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f098473c93ee32ed62bc5d55a1b028a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83967eb17ed615f3508beaf70670ce79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad4416540466b5a00893c53466a8f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce457a6307fbed01b8372093bb1a16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9857a7e9b5a2789c39bf7762991df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930bae0b135cb3d392fa5a9d09ad241678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be22b46a6a1707afca3a2010ed5c668679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425387e84da62166918f580d56fe4173680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62aa8cdc2cfb34da1ede49b19c5cc9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11f853a8a46aa50f32dd3a886f340c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664eb020cfad7546e5e9520465765f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44155220f4f44a30d9d361aa16e5154f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabf2687cc41dc21d7d1eb3ff16eb1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c9ce0746fe5ae17e3fe87c8a55adb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062ccc89dd42354a99085bfcd72701a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65791b7c8d7001337f58587db5151f26688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee19ecd50664ca20c9e55e004f78208689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dc052bc6b62bb22651466487fce62690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174ebd479551f671e4bb4b625d1429a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356353f27c7b32424662b2588cbb5fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa1bff472e1a8f7add982a51c9d1fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f8eec4a37c61786f8e77f3aa008b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efd2890cf113ed2d5749dc96820550695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8011f4f1d2eda2f38fe4da04b86740696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0889334ff65f72ac1378968be8f515f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967c17fc530b1b8b89a29869e03a27b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08738f55981f53e20edccc5cc7b3a82d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77a70d93e374cf50ec12043ef0275d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e5b8ade630dd7a5ec3787cd6d2c1a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cca7c9d783aa1df93328d89d3a618702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836558a165dd7e232c91ef93d931f06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c6c84a1697f0b30cad52412e17872704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211edc06d45f443f98cd5683da21d299705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed4a5467c42ee418d3212743a89952706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b355996652397a03eeb259486e1ab1e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdb548ae75885c08bf5b19478d0cbd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc358475e9342df3671c5868296eed9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991b091f3ac0c86696f948da9bab4af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cc285d42f1c1cbfd896f201ec50c8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc0095653a8be287509922c78c5e3c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432b4c5d2cf5a80aab6a0db9dfc0d90713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4919dc934ae32b5c3344607d802e0fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991b39efc6aad01dd37aace1bcb70a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d159a4f952061d8a91e28d2dc5ff442716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebe258f3de455eb7b1efc953c2eb36717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3ce3455d38cd05077ac619c227f67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca93d8beaddfe2d3d52dd93a4c7e28719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32039114c2e77668add12d435ca2d9e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3957991f2c1e33c071093ecf08764e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48bbab9728fda3332e88c370193f9b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f027650b6a90941c65441fb47e6fc1e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d24cde360abea33d6b6335562c0465724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfa9403dd48bbeddc0718ab1784b4f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a895a6308568fa7b8588824b18a07c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae70a9db80ffc64956792e8374bef9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3d146dd8c48aea5d2f082e139f92e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916b9cf43b4ac77f5b17d595c6d0a0e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cfe53ef94f238d63dcbd67ac0b8f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dfa3987fdb77063d5e0fd0051ea49731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e5f8487a2210f625cad312bef78f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263fab8250fa49b025bbc3e6326689a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561b6a6ff8e25f217a54b03cf61fa8b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd90bbbaeb788748f4507091f88e011735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3715f70a312adcf3b31f9517844c21736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa05fde445d2e4bbd6c107b459545d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2163558a611fa0c57667dea1fdf22738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fa82e1fab4f0af3daac7dcad11d1a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e665e528e52a61e9bf52aed93f646e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826a12a10699332aa16f24987f11338741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77d33e8105b3034f3d4e407855650d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7b62086c670ba88c4ae2b94e0e1ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b133f5cb3c554080b8556a078e48f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6e03945a7eb638387e2ce947878a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee9cd5e7283ec9d8133a32e2239796746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d7cd35964ed8da36b7566efa40096747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2079140808a6988c608b764f943db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f798bd11c774ac61c96706b6453da02749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296995d7f7152bf4fc66ed51d610acc0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e250b0d5864fbff629c64486f87cb28751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b040a4e22ae6d0c8aa7f5ad0da107752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb3ca1e18ea6573b587f49e61d4032753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd85b3f2b3ac3991e7df9736799cad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f8c0e34fdb8c3cbaa137abea40249755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca785ee8ac593093d822e9524341801756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566b3204b01127157aa670544be8efd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7650f8fe58e915dcc7f3b8a4fe29c47758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6770c4bc710e35e6af8a5a4aaa6a9b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7204a990a84f8f076474f43044a5441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e82cb43213631d3e17d89176e72e572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b8b49cd8acbfbc8c53b7e2834c5a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e13f4aa5bcb92c0155ab68c98dd7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c8e8f2c28279027fa01abedcfecc45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bb760c4984b3874682a6719e011b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666033a2b210a3b6176bba9355cd37217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a4a5545b0d04234ed85f12de62b418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c5eec99d492ae1e311160898f1bda9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0c19187c41ea3ee2b77953dd9c06510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31134a3357f629f2adf91db7e93ced7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b00c70bc5480944cbc62ac902d01512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471b2d70a12c27fb216e1a675fc75ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485ba309e00198899c51f1389b5488214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b782781535e5c2e94611a60a1594a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1ceceb33ce6a7fda4bd9da7fe233016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d76d91473da8bbbdd45e5eb46c3b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e2fbbbc13bb21bd80882bfcccc96d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92326ed44d37579aa2d244e3043f3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc3e340121f9854dba669da6017b6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ca4c3b5ef5de009cf76f252a4342521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d3d8f4b143290fced0aa58cdc8df322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a794f1a474d12c2fdbdfcb0147bff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d712b60a1f2e7b3fe496da845755d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f56045d20d95efbdb32f26666398025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cb787cec94d7649e457b458eb8e2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e4b3fdf63e3cbf059d8397716513727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db642ac35444d5b7f6222d74111b3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d5500cce0d94a7bd7d6c85752633529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463f6ace3b1756dfca01d605abc634930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704c349b9dc0e8823e8b82f52775c0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4001b6e55f5a1b9537cc37b8b4eba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca639538ca0df393562266c084d0f0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf067dfe9c8cf7d7cd5a8da2736626f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d42db10f468502a9e74bf9f5453ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5499548d46653c92f9329ff1de4dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174de4fbdcad23c46f78ab6c0e1dbc937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287a88d3e8e9e69c735dadac87a780f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725e4a5b48235e546c001e20ca32e2039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00017a7f769178630e852e9d928cf6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b1013cf0e3441f12f4eb3ac2ee2fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e3702e90251e9eda987281869661942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8d4320af8c77ee9052141428bc79943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88eb39032961c1b739672794f68da044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d38976e97d38ab50a64239c557a8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f6f69ac13317be560a466d2adb75a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b8ca2318d9c9c8afd6579542936a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f20e253b4828e55aa281b62bc3281a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003364601511fdee48cec3f6e8209d0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ef25e6300b22eee01e26dc297245e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3017e2feee147ec159d1cfe47d1cf151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186f64c71357b91a8919678bf2b188152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177973b30c5688b4b26bc1a4ae99070353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685898906670385414fe9af57bb94d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd2640fd2beccb9c3b72c385ee97db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0a5a0d99e049cb59f71c1ceb3282e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b174bafe8f31b5da07e3efebb307e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7869d5be71478c10551659f6754a8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624938b9bdefa82f4cac4878a86b36059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95261059092e0c5cc22dafb9fccfb1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efff4a1af769b0b7c1cf8c056c143061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4db35c572032c2cbc819dcd001ab9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b281ab0d6777e2142a5f8cbe999dd5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d475fff5c340d2c210ad82eed18a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9401238b9c4d13de401b36f00808ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff724da8641d1b799a558f35dff800866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560defb8a7026133abbf410b56995fd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234b353be17ebcf34f152886d898b3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cc9e52c3b4c1cd4bcdf442d5c999769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8441ff16328acae517c81caf46f888070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f3c8ca57df841f543964b27611c7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d7455546f7d130a08b4b8d980336d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95ebfa441159bead55da6ad0d2afb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e81e9d88d05b6d59637058929303d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd04e6cba9b0e2c87f5e5c3c156a30375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a9c95e38078e2f1b06c0eb785a0e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba7fb20bf2a16f2aaa9000e1f63eca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44a81888e37d033a14935767b4da5478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cfc73d5a822d2e42cf92fddd247e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9afe35d71fbbef72d6f5e4aedd51680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48148f96baae1fdf3617477cb8b4dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483992eb4c72cb3a82a2a13742e0f9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1e76a076891066f2bbefc801babff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c1567824917cfb589fa44a8c4a42084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d3406ea3fced4ce85399e32b0072f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc0bbc9852c1553b389263b9aee38586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee54619c6a8a444dd6e2df83e522f1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08732af4846033bbec87a5fbd1b182b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2b8876c7b5a35f4d82dcf81af70fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52b403a41af0b959171f54225c5eeb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3f4dbfc9e9c4fce7e7103e0e1e76991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6897cefec76509f8704f8db3681698e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57b2573e153c67915bf246e758bcd093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d858755315791bb2fd6ad0d8ceeeb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfeb786bdfa131d7c32e0f0601114095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a7bf48a380e71bc717562f81238e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c05d8883ad3c3bd37930e357463fe597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4171de324a90efe98d2e5a7b38ae5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933ad98f330471c03f0497d626bbe7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4acc9df2d294c909817610b6f1fe9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682abac845735d6bfebc78167cc6147101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b7abf7032ba75905315c68cf759a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec014bc720eac3022785f116c96dc92d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cebc39c11ebc05ee5de93f1cf06179104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944aaafff2c44ec03d4ab83dd88c6d85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3bfdb6edd4cb37977cce0287b4f01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7d03985d5e44961d3f18517c7fbdf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdf37fa8179515bc4be04559c11812108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f5ff597e2fdbff35998960c17104e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e65a36c86ccd4182e7c96722e32ea8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e617e24b3bb490d57e4e7c2a0cd0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a4eaef5ef7f4152fe49a58c5024c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb17199f41968f39fad690c1f4b7b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba39384bdc8721fe5aa9d1adf88e12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4bcab0efa0ae6a544b23bdfa26fec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ecf3b0b557013cf40a647d00b0146116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d64b73167d64d108c63f6d28b265f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610218a096a8d6ad00c9ec8ab15bbd1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed8db6abdb4fd11fa03b0d16349212119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7be35e82d22cbfcdb5b5d4f39c837120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd502d64257c4cfd5edd270235c38e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bda04f90f9d9919cd5397542dd9a9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d20166f3b0f90272e31209f21d0239123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0a662080926a0f708cf6195a7598f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e213918fa27e4a2964fc2159f2b10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e8f7d338cbaf41af087d7323e3cd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454980daa7677b8d4db6ce8efbe6f118127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b3610938c71a1542ccc7315a7f880128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e06a3df35c47fa236aa09e4a32145129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a88f9adeef352ea2da538f031ecbf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97f020e68fc46a761c7908d16a7697131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1480937ea4275ee60015c90199d59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3ef8669510efe1477d7bbc94c782b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1de21bb592b6f5981ee53aa9f767b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c4002ab8c89da86bd34e9510b1785135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c02b897880f1673016641c77dcf13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f348242e46f480f2b3946936f3f9172137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e26444417837213640c5f97ae25e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5c6bd0043e12385c827a9b938c8a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bd3c44c81764bc4bec4b0d989b110140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f503932ca822099756c053ededbbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b636e10b78dcaa6f62cc49ba4b324142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbe976d28498f1defdb42eaf9b72ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9933bd56f007cd9f43d26bc9afdf6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e30a51bd880b0f83e970dfc340041145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5376fa8893e531ac40aa20dca9daf5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01587328a4934b67d190ddc6dd50cb7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750628810acf6dca2a38d73e51a6ff7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a8785ee709a5a874cfb25d3b555a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f610aaac9a84dfdf4702b064ed8d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133df6021d0b6321d173ab183ae06e20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e903f332eb9819a2224c5e8282ef8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c64eff6fb84f9409fd8295862f38b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9c102ff08f0c00e162bd953b2b140154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf52016b278e0e1b1abeaa3dce1c9dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27323d01ea2769e2440ecf8d3405f55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8026f270e07a989259ac90f6867b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4162e1a9048ac1b41630d59e5db20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e5d8dcd7e69de591625465535e1a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84235450fa479171ac4310fadcff7473160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5465e315b4ad2a4bc399160155023161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e782b35b92a8fd6f85ac86d00c03938162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d716f9f9fa1d761c27fc135ae75de3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81cfba46e0f1a886b7efc0772adbe1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc5ac1021759677780cc9371de48c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a568dcfde818082dc43631677b19a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa07b191953ca1a19c23c10a9843168167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf051db58fd586504c501014dc2227168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fad12f754abfd4b964d3874db82c58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa2abf6e263cada0c8f4e75575b68e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2155963f761dcb4775d6e16976e7af8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac184f430be39cbec06a810812e2ca2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139b37adae090bdbe92232db8b6f9bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc09cad26454431552b5e401d0524dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4db03538c1a55ce9f3ed9d6fa737a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e4fa38ca31b2466c293f3ead54963176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0b143ed0c7ffed7046558fc557699177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386f56e66dfc8133d1b326989215cad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe98a651a8d4beefb9882985a37047179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93016258655a59e92e1b77927c0470a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01a06f1bb250c72e9acec8c1307c37181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db2c4dfa76feef5f284acbdb58a495182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50729897c01ad2b4818c21ac0a981168183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3229b3de063455113adf83e763225184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b1338fb849e3469273d6319192707185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cff5f54469e9d5c3a6b91cf28e6848186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7fe5b373d30911d784309194425bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93f1175b66b3617ca4c2bbb7be4b93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222efaf05004d741299d9b28b14dff3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d33e9ef68bb43828e1f807ca76e9c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86989135fb26543934eeece0bb3ea222191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46175e702f777ccf091f44169f3a417d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4e7ed29eaf2bad0fcfab1d0b3b5d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f641825c59dd3853540948823d8d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868cfb59c58ec02aafb6a0b1a43ed18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3924abc21e896a3875a5eef600ed65196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f645de9e3e76ee96f181da44fda12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15d291f55a52e7872059fb4a75624e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057db77ba7c69d9bc5c20dfe287c380199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c2da9787db85dd860ebdf9c60cb43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f2063bc0627364f995b874070a211201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231adeb1e603f95d1e874167f7b63c41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33ae477a5e7517916e27b402ae8eec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21fe04a723fd963211946d779f1fc3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251631a7466b2f1c439faae6becab173205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba5893e4b30aad5f50e41ba1b9c4d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720cf8edf0ee2226a7d2363b8c272cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2944e1dbb6de8d5ae331a003ee926b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86575799fd14321bb18a56a75a36c2af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053bcc1dcdcc99bde3aefceb9446850210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc725c482c498a1606ef64153e7c7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773d50c0c136b45a19febe7bb764c33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48080a04eafa5394afbdc40fc0bce23213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13ab5cef09e8f694635c3ac767700d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efef9f3408fb0f8c659e390c9739ecf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3183bb5099c8fe2e251790caa93e45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ed8bb1d8d7f3ace96711cae250138217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f297631c4bededf0e42c48c3d6fc036218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf71410d80c43b33df8c2af0067e30c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784f01ed9f7311358767115dd55bce9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2e61646149e8282b09a1bbdc5e7a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d065fd9aa43da86e82ff1bb8f2ce40e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee444d440a6fba4cab6e3a2a8f4cf2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c945c4b3c1cdf52e95a3851b25186224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b9d93873e3739d8c23d5acee72adb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cff1a9c747d0598d1c00eb8150178226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b8284b14048e26c1d354162d7d1a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befc423b68fb64f1494362a64b04ce7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedeaabe62da9072643e6f0014fe208c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afb5844210d1dfe6ccfd81a3a3dbb1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995cc654a8a59e4dcfc4de4adb8fe8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ee7838c8bc0478fb95b0ff89db560232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6de50c93bd745e8b7d0cdf47d71ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3318c0e0a80874369c4375493d0cf1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63309f961d7553b612073dd79446b1f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e37711c32e40debfb3f36e88d74e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76449d3d3be62394bf6eb72727ca845237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf580c85ae9c1171caf1b0e89b8f7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fde00eca374e3811bba1052e00de1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce243fee11886ba55e3d571017a5b21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c01d3fba888561509c02a5cd8ceac3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcc64d5a2c6e89d5d26513339b8930242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444ca5801167721e983331700669a53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe83d2a138f6d01a36352bcfc7632a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379f323b629261fb01b621dde87b41b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa88b7f748c83635cf3d6d57f5ef476246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b88fee9f7ea16ba1306be48842655247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9177a598cc008fd0ed128ec8817ebe1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086f34278e0ea6a6e06b2f6c0bb3ea1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d0322a9b1c808238bc5059e4333f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b767d1099396eb73b226a88c59d000251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2647d727932056f87d1d9b0139cf7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f738bdeee6ad74fbdb9736bcc84a94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610e6c9f228636ac600cbcfb50717e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423de6c822a4a28a07a4d70ecf4787a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7174d47c246a5af966884e464e398e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c373e2f6ebed6b0facd59e9c269c7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4e24a1ea0c5ad5efb80c962918ce3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4a92a722cdfe8d76ed5a615a00329259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66143d1e1b77000b7230cf8b11114a6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4680ebdd8f02889fa953e0b1708552261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7b45ccf4848c6d4cac319b06ca5fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e912adb01223553fb6b674bf4d9cf6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9edcb022d0578e40274b1c8ac97923264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17713eace87c03770c022266b42b948d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce3615f5a1cd3db751593e73e00376266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997fd18e838b1e94969d254c9825575267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1d19e1c75dc6ce75101dc340c6ade268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44151a535a0d45d72fef98b3cc38f4bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061adb6e59d1f6869b7d5872dc7d0b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c1358b879f729f4cfbd4c26c28661271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab487d55c8e5265454a6b965e1a172272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00981138fbfaf7cb1f19e267b3c634273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc996a8514f43d80372c58edd195e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726f38c4a61f9639f74272f787b6761275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5480ee87643615038494d1c93e6a73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab02baf19e025126b940ba32724757b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7c7f7506bd7609c4f0ecae469cfeb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912de665454ccfc220ef2c31904e9067279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18113a0b1289e969f1370d87e5859592280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f51488dbb0497583c2e07dfd4c65b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e66687c4791de9aa8bacbe4c125d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28ff001c28f6d045f7274133f5ac68283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be53ff94b8df3040d7270c2e1f48d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b396f48e6d80f8263da75ee6ecc9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548a04ca93030fb25f8b45c6d46fa32286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f411f4a47211b9ed2fe27e3446da95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d96eb7ad025191e23820ed8a9db31288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6333aac6e908ff8c9755e46b78dbc1f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4eff799f38e0e1fb5e6d415c3c2e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a322a2af13492a9496a10168b0bde291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94633d45ff6906987392bd0ec4f1620292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c73036a3c23d71eae7dbf1d5d88c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bf6c935e699f7fcf7f58fa54bedeb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a60c4f9965b79a91c6e0d12c473ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda4d55d2f24b6b8721fc0464b648f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d3f09d783f04c2090f4ad3dcc234e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26ffba08e2f1b3fd59e13e06a27aef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c8e48080a16a8b132ab304154f75f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8d0448e459a0e436b27a125030ec4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a72c2f3234d98de88e41c439ad3af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f63201d596c878f0d08a3b234555b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30320f59d6775566df768bf321079c28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e633e6c261e087aa782a3fcf37891304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c263f10057b577a63dbdb2470df53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23474c37ccd685219369373cd2071d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66419b40be2b97e0c48a30e006cec1d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524efaa17a49d1427a7f72a2581554a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbad6aeb0dd126086d65e8b210beaa4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0b7a19a6eb5e1bf1974faa722023b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167361c909223567cc71fe364e9eee3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a6f3b01c26f529d8541bdc3aa74a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc471c635c7f63c5d1e84f44842cc5b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a464b35f7622192b32f9d8ed6bc3e39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7cf0996722c0606767facf97a4c85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82e9383bed237d359f063f7e8ce357316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1792b61fcaad260429f55d306d12436317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774a0e169de4fd812b61c20a3640bc0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c1fad498ab844bf9502d65d68306d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b1af0872fefe6be226e774c153c78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c264ff1c00750578a2b976bfae0798321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccde200f728189bf5d66e3a05255937322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685df7437153cd512734df61dce1653323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af4fc987efc2ffe943b5664f72841b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bb287f2cc8c4cf8069498332d8259325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ebdf6392ca51219bb62d16cb6b1c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4c74c9a51e5738ba4718cb0ed66d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ae7aa3304540c49f15ccdc4221c88328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b047ec4c6ad1df73817ee219e920af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c05dfa7d2afa122f3b7e2d3d696e30330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65214d36469e82f9901a4d303e71aa55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03314b8b9e96504bd6789f2ec1cb8e29332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54d5cd817d7f624d3ab6de25b79854333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed23f3eca6dd088c79e2aa82ea9ec6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb266e2a5564ee08db81d2ebf6b58b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7c9ccdfa23625ccd8f586f7393d18336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c118ac537f3c7a9c066069904051d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21ba3858d2a3a636d719cb7744bc0c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07b81eb0696e7f5e9d8a731e684b40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52f1d5b639f65d6cb4f3658d1f701c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835860876178422b0ab7dd62cfe0d59341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd8fc0805902c3e6d5bc2ae2c283cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2b8a3b4d7226cb6f4864d24f71ba6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938ec775599265c549c45bb972027e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35167e6e4d2f5019514fdf7c892bf0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88169fc4461dfd8445b4ee76bcb5f22346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f619ca343a91accfb27a819b02ed9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2012be46a31f2769c9f9c65d686013d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcab2c83ad3e25e6118bf33a2339f42349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d85e51f56d926cc14d105efaf420f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341384ea40a8aad88a9d7f58e8bcf6c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c0bff7f7f5adf94969e5846ae280b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd69f16f9a40153d5c1ca786e12a43353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831e7dcdf1abfd7f3db6aea096191b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a5716e87046b38a675850b16190c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a695987afe154bf640d1e6516e34f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b048a7f9ed169367db9176b5ccd9d98357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f33cf9661fbf77f0295b17d744a10358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6686a2fff79a60766f8c7b4f82845359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5208fea8588633ea0ddaf6c479f94c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced05f4964b217c305eb702ae22ce1cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb9bc8c596e0b32e2b287766f6a399362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe48590fd04ac738cc2f38027491a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b09a45cf66bd47df4fd91819c95b5e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f84659e54a6c57490e08939bde9903365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cd5ed1d6b532b4a782f18c3a928ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd7c475c324a3b1477451d904a8aa4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581bd2b4c7add047446d80c554aad05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0aea32e2188ee2cefd77ca73c8c1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a0e6291b15dac6c7c927932858257370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b888261dec7abc99152cf136368d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cca260d39d2ced11266fd5fec5017372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58dd024dd78dd42c9db724fcb9a254373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc58cf5d7238d266a8f548ff1497963374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf4c41492ac2a40b08f185bc802030375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b26b00465a180228e863fd836d107376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634af7035c446c085c498bb29fba35c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff5b21bb9f3f83011175fce102a989378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374a2f71ad543a6de6c59cd10353e96379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bde1c74b47fc1dd2db2c1d46e0c1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fa3f269f396b0bfad8bd2e77a79f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c06eb177ed373b439312ecc0e2156b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2964879211eed3a9467c2e92c8d1e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e5f46dc1c218bc486a9591134d3e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e5bc82016123c6cedb008d0bbe490385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c0cf38010bd3c6421c9a2f0edbed8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29022721f23dc2969623bf153de36dfe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534f83f2a00edd6408fea5a72d7a21a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaf1481487cb63ed5c85fb5b6638d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdf49539aa5574233c6467b10baff8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1196b665e252c68abde03e8a5c37807391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243033045b553f58a51579c81739997392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e311ae302a2fdd96e49f5301dffba7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df38ac855fbf22f64adca20f7d53dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48eb969066735aa67bf98fabe3c8c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e9b2e09f6e90afe80f30828d1078d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3748099f1d3e2d269e14d0f0c998123397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f95fa815deb70fae0a82edf91d3a78398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9f708932f4a4dc4ed135bb176debf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fced0d141a611bcca352478859f64400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb441801adf35137ee43bcf3d5b552401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46ae7d596277958a67ebb9c17baf88402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d8a1c5935b5d9b0543ccdd129d51c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc0aa590c1aebe88ccd9667471fa70404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33af9976ac4b6f98448b0ad928070a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a670142ae743af706015e5bd2e992c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fc06f30d67f28d8d51b6b2a0b1763407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08485142476512a8b1a9a32c3c5adda0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29af91b2a1d0660a4354ccd3650f04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2cffd19d9fb3ecaca688821ad4824410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eddb1385b2025c1e298aacf3987c41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f16a4c16060ba3fc14d823afd287af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57703aa7cea0fd45816c446ea5b9fb7a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9397fe44dc7a39e4b0a937d63d4db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92415ae6cd5e6ef70515b17df102c95415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a3e01a65b1a4fb1926946ea7690b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf836678b8371a04a619cd7f6c55cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80f19edad1485ca888453f3ae7229a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98228d98afa540b474f638fb98ed2792419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc335af5d3ec6be952f190856cef8b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01313020e1185e9649fefbdfa8d30ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023d2d3c36b99942e8ad9a9f3155a7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402253328965150976101c0e6dd42b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329aa8537c70be1be307421772e58a0a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323c0b3a8e0a139e79665a716738f5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ddd828c1e785a57f4c6e2e5f94963426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e50bd084edba62d25305eb4a3c21d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed04ba484ef6e142b5972996ab755d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315d7bb41e1309bc47123640037b4cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2b9ede9ece2da08effae5acd3b4bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583e019322f74aaf86a5de4cd186cf8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf7bdb905bc4f4eb24a1e1fd0ba3bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1bedea4016ad2fd62543b5861aa7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040e4e71366f29cd37348cacf6b81b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6e05aca73b84abc67a85ab19abd3d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e01acb1c2d4d97696a9bcced06a7d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad70a5837cdbb6f56dbd252eb33db6c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea6e2ca990363878b904cb8ebb3181438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc19ad33356edaa91cda29d70272f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96718fd46ab628550ba8e695fee6e753440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79d7dcb070fdf30626daacf125fb5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc1f626de167bf9f3b0de0a17f60fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef1dcf3b559984f7a6b15f12b13f51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40e1e8932e8974425df558e0c8fea8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee816564a43df846a28f8c2cb815ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329adc1bde837a7325f345a97594b32446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ceffe718faf1c190ea43403eb08ce6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1169b6dbbd65b82ee1736f2c2c1ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81747337fa76b1698aeae6a9598f4b00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d9434fc3b7ebea46468eb78020d05450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229929ed2772f774888af8df6edec1f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea898aef45481a0526427e6a5e7137f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16da0d14d28dfbe23bd46f4b396890453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06cc05b540c6fabf2e3e711a2eec3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd104f928e1fa9caa8bb2b2ac2bc014455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be68a598fbc86436d1d935aa59e06af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cc47f40cd88780deb8ccf299bc8f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04d7a2bd73233ca25ec3b617ef386c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5192c92146f6f946e7b9792c3e024459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d996c609701727113952108365c58460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30c454e3f79a99bb1a84443666681a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa56e5096937cfcc08c7afc7506a2be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625971a84326426f9a4ae667d85a11d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6489f3012f99e8fccb1c89229f09f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1180d120f836d0a54a2e9a24af1e31d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace42023bf8b1ef52a9565dcb1f84aa3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10acbcd14921daea4f4842c00a9dc7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcc305d24706a0184abe48f00f0b82468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c039f164470edf62d954da3ac37c8c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bbd30d9fba2ee4f976ea45aa04fb1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91ac1e5492cb4f766122536320d350471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc9b12c30ec0c0008820125d416291472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cf1402229e4a20ff391cd8fac207a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf1e6c0699078aed337545b419579b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e59edc1a1404abdd4677402dc05540475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126fd7d492c645a36f9d25411091f9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3684923849c58e9be0bb63529a47ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10765409684b091c09830c8be0af6734478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaff1cf094c98115fc9baf91e5aae95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd81c9454490b041cf1906186c6c58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9226106a205dea185eb8007f2cee7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf47edb41e440600d81abd37f9a59b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c04e0c936bd72534e2ba1bd945c7f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c9f0e4a7666404499833c5e2e356a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9db05c1283283ff72c45de8d3bcb5c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2f16bf3fd36622774ef46f05a0c7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32ff37722fb5a402409108984b5ab9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc395642923d5c12dea43f4202ae5d08488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63697aad0ba121baea1c14f69fd429b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ca438159f4d05c5de6730318608e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d8ef98f1f066c78423d976acb639e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f985c5521c27edde1f086c84675c8bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779eee1cc897c27c8a8431b016cd9101493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a0c7509c9385784fc952f5891114c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b96f71e8fa3d582834a808fed0bbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923113b173f300635b3b91120a3d055496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4eb5372ff1e5cb372adcea5bb0eaa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7649d3701b5a0445440c192362ec5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37f59df37721936d18f7afb7b62905499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963d723c70a0d928d12d84fea77717c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b3f07a3def565fb34db0b0f76ee7a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df542a92d64863da59d1513ea32efad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b58bcade7be3f7328d7d603a6afb0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b66284bcb9095d7c42ab3a88b7dd0f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5a8959b043d1838b1b71d9f7bd31a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c35ae81140a8d4a06fb82c72957cf8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed953ef3c6ef76f85f37f7ca8fdbb86507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c938fb634e8b335d757897f45191449508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49c7eace48d3d9d559066fe1b009c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967ee52b7787216cb7b3aacf1c7cf85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f7ac635a814afdb2f392c9c80da87511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1efcb3552e580d623a1d3089862f08512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f512023537990bca1aab7fd1e313456513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79d6efaddc3278bfd85e3c0c830de0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87cc56264a217b6b38f9c51b9e9449515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f265d4b0bc1ab7e63fb87e795ac68516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a599c6bc1a0532af15df78d9be67adb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6143d990c8dde2f9db6e450cfc2d614518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6ee09f0145445ac935791bdfc1fc6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9222cfaf6895be49fd456a47b49500520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ba17a0b18d4b3221a93ee55b0e6e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b4d740f9a8835632db2c1674a98cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133c7a5ac57dd8927a237a78bc88620523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5e86dd545159108bcf311e5ab1e26524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be3414ef7db89210a008d135aed4c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8e94b2690e9200b47e5e167b4e85e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb35f164807bbf1126542a7dff73b78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c6ce1741c46742a7ea98a0e77491b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0e1c345a068ac6866bee506ebe28e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82aa4440f07ccba835c56e72ea19af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa37b4e5fcaf16e66244c9f3966de9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6482b01624cd65c2b8ba4082b52831532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1a2a321f658f3916f5ed527da71ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a23c7ed619034bc3085e3f009869dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c5c0be40484e6e8895d404fe949bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eea16110b747342d17b75873585a3e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff5b1825d068542690aa7ad18d8682537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa44a27762519025dbb4ba77d7f079538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f7cd474cf0a63c1f480900745188a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a4c7b68332f56478a788c671bdb9f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed2f9cacaf928d477a0f79767f05df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d76c1dce83c623438cc1875e12631d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286724c74e1e03fea03ba9f3625588eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d367aac4847bd9043baa1e43af7b96f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fa5f6c392966b4c2037ca6a01f48d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b64200e4a34c1f769aeeb67e90223546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486af98c5266a34f54ff76d60d0f326547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653221d1690048c0638e7cd0a319180e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b937c4c384d1fd356099567bd2ebc2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7288ca9242b39966ca22257a10f9f81550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5266292d54433db8a55188794d4cbbb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c905cffd9281824149d2250aa8e78552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd074942d61f84ac8749e46a43e2281b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dd9c6b4aec82f6991cc91417bb657554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26df6c453f171a328fcb5ecef344c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7ea8be5ba2823bb7e08c3d0302af3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994401cd04007430a9e633e3cc78a8e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8052a49f1eab2a171ad93319a0d394558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382934088968d5128fa6021c0bd7ac5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7338b69471aa3b94af345487f20e0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab9932f97fe13a0d38d22a9a0d2bc4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf8fd7de881e9da90319de44b21430562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a6cf3b141131b4128c244fba174e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2c308a3d36f92a482b05fcdc1a725564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849af6c779b9192fcf53554c8b070e8e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484c88c356cd362d9ecc89ce21d9e9c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4822e62671803cb77cb807e19f787567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd90786de3a6814a28108b85bb91371568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155761bd9d4c878267b8fbf25aba8222569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33c4985d2add3c3e8139d9607d0943570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd1931591d19cd4ba7043bf21e2a3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c3946c812cf58f9072eefc1e4ae6f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676606da210b74be71bf302a9c85e912573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd4e3ec4d7ecea0e33ad3220309746574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da07fe0feb7e6723d010069612017db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca1ab1f96c4b66897bdc3b7a7afa4b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740dd97e7ae95e03a469ebbc0aec78d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e1a6a11dd893f6c437f16b981cf83578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa82404baacb23d1135014a2fa6b4f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbf2c0c43fac86f3289a9fb391c103580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b587e22f0664d71db7b4233ac0112581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10eb845c31aace00a1065eb7cb95811582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35008fa03b10077ad0cc06fa94460a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6d9a20ad041555f99e62f6d94a1ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e399cd954b873be871f8a808c8de6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e583760adb1bf5f53b0ea073dfd6a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f81c0abb1dd38ce64755cd92397fa9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73802d6b732fdf45029e6b5becec78f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8ce447e1847d5a739d761779304f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923449c4611af982b943e63ae0e304b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703b52cc7b7365cc29456b83fa0cbbe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace06bf47f49e3258d6c0480b592704592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55834f1c718c78f6c49252898b73c275593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65951327f85ea8af343d552723011e7c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f45473b8878f4391382707fae272a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc4a08af23f1427b4d8b708e38fc6a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c8fd4cdea83daf833a4ceccd4b2d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab17d0a1362a521e19150a1526e7875598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5d1b7cab3adc97cfcead95246d3e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981569dd7a9daa8c1b3e75dcccad656600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d86097c68efdf0aa48306b3f2d7b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ccf604e755b418e6f0c076179676d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf26a2b5ad66e00aec90a6815efe46603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcead6b89704892ccbfe1445266def604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe97861d83abd2b7ee92a5f62a6130605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f47cbb63effad34930dc350fb95b0c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b550d7e94a1e9f08ba575105fcc8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97574f125d1c8012fef5f902f771899e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a7612d485afcd60f2a45b7956ea5e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b392eaf285c4b4dcd95076b904977610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8475917005072a016acb3e92c7ae2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c323583d72f031454cb8b02a8800a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057354ba241cb9354322e3430cafec3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b52147c72294ed48fa6102370de78f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb673ac67a43e668344f80ddb546d11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2554668cace8f6421dab0540beeef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b34fe7f215e56b5fef02e7635b5ecf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19997026595c2667ca3ec8ab9955dfba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10600bf3d51fd5da010c33d350c3f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2df7b43cb2a7f45065254b410bb669620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266f57f744a1d5e01d20fcc2243e8da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea460ec54f51a6732264830003d3d9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c4123aaff9210b3e22c6f297667e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccafeca6fccc5bfe1831c85762d1d53624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329bf481a5227e270efe0781d8eb0ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894d318e14defebf5bfc1e6f73c6825626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b579a5e011a145c3d65cee58c4817627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d694a316afdc0c7c37d7cd9de316358628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3c3a4d1d38a6eb189535a8c732629629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4ab1e89ee3883e8c8fddf85439d85630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f58d75aa887c76badf9ae8153f510a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ad65c04b97cf200c79a40d484b069632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c7a45b22863380b3e262d78ca48ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1045c2f38229a1e72ad7b21017c664634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4ec7c953ed5e02ebbcc42488fd167635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689440be1e0493f978efa09e46182bd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa109c6bf1cdb08c71681af62a7cca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebde33acb95b5e52fade18fd4c23e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378d6f8a9481fe8a4dce1dad30ab50a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a681ee0dc0b5223434d618806c6b51640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348c87b681ca40bc536147c1bed4ac7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c4aad9a7109283ef4b078b6ce428e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26842de0296e04ca1785366a0406bedb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43e0521eb25e5815aea1329aa18f98644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285106d24ac61cf9865c24641858420645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba2aa653976f8b354b22ab8fddcc40646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77664f68369ee1d56148f3d95fd0c62c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a1ed19269ab4dacace336c89b4dfd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ee8500f9f0885bc0ddbdc9b757061649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2faaea6ee81b9bfe8c7c9783ee1466650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94c7d2aa4e69ee09aa9963827ad5f1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600f64a809545f8ed92e5c52d16c09e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f7b11c2fcdd62faf46ce782ca91ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703363456ec3b582e9f30b7fee8845e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6e1367c1354910aa5b47a4dd39b6a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6880a4c88879777823861fc56cd4b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296bc277582e4b4388016ea76c18a6c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbeda5f5a5570bf1d9c36f284b8c6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52112f794f721ce88f5171c532380d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba456e28749a05752d16c7c1a54e7d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7163b3a195fe36ba4dfff30dec8d694661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1bc9c1ff558b8f1ff27396d45d311662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd64ba20aee1e3ffc6e89602715a56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80e3d02f9ab5bbd5114b0e69f2f4cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153676796edc979af3fcc56850b03dd6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11338f3ccba0e7120db24af30f0d7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623197a6dd648be99ac3dc32c0b5a6d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dadbc5261cfbb751e330566c8acd9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00688349bd2c751db81186c2fa95f50669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28013c1d1b3558e3fc6c7039b7b60a9f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f50db4e897b9274383060e754e74f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e5682e31fdfbca0c1493e9615f5f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3fd0e2c3cdb2b4b6fac2f5451d30c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4cc772bb8b9f8c30c4459c966de44674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5df866b534c5f66eeddc53ad1b5df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba392ff00fdc1144c90588111b84eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbb713d6c85f1dad2108b9eaa09daf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2193d3554a14cb959887307b44dfe0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1817730742f46b5c274d55707a29be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b84c2ce1d62fd9f218c6bc89c7532680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95579326cab2d90ab1157f7c1d9f8d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2f1e8e87a9b8e676c880479fc8d41682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bd42ca5102031a671e0a575a202ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453aec08b3fe23cbb4124db29b0df43684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c24842694934025bc1c43c4a8b2c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308c9d8fe84490bef54f66916428edf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce05318058de2ca67ed889cf220c15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a2aa550919cc5b5292ccbf7d67ae5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed3a87e0dabb3f156bfcfcf1ceb98c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42efcc742de1c31ca95cd0ad60e398690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52943d7e9ab009acb8c7e14ee07839a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4d9fc48f1b0675a0cff70117fb2af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b951148a85fb99aab9355ca94f696693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f95c9b55124fd0e5e56e647ab9702694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb724086f404031429c00a65145bd7e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc920999d05dd9d70c76c2f1c61e741c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5f615d18521a7e92ec56b222d7c63697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915a89036e8fee649919493f6b984f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac851da96425b974257ea7a0a4d7e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f508cf80969a5886aa84659b6207d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b890017b8225ca3677df5e2e04ca8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f43c91e09339d2acebd15ed455f6ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65702e680c20728d851536241fd7bda1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5a9181e2f0de0e53e5e38bba094b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d26358767151342ce1820c23b9e32e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a256aa335c4930a9c8bbcc3b14b5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8541c345ea9c04887b30883651cfea2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb24c562e8b99c88625118e20ef157708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783933e5b0c719e87668591663b037c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411934ff22f141a22e9fce58a09cb79710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dffa497153e9bb716e2926675f7ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851230aa698a93f732b31a11fe65915712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d039e571c2263275c8f09d6e6fc82713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909281dbd1f3afd54e80a65c34721010714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6028fb0f089f8132a63c95aff819ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241f6525187209850342f745430f937716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233f1be8b0e3b3346f1248239921898717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d03d8a92e1f286f3dc9a9198f90c74718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35e72abad6c3567a6efdae6cfad2a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73884abc3601c7df428280c86e2e5401720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50fd3c9a4ada0ab94ea03e28bdb69f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69f0ee97aab7a63ddbe4c03b11c1c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf67c695d44fe02411966d13a442db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac75fbeea1c50a2dd675f86f8fb5f95724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8ac8c91c4adad126889131f65b605725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b075b8800d2f35c04ddb7e710a2f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a99f841a659bacbd61680d63249998727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6237fa923e8617999c915135f2d020728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab37382be14bbfd962ef51dbbb80750729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbf46cae7111ebb301f7d4eac782dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9750637a08cea892675fe897b2a2d07731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec210e428e06e8130dc749cbed2eb8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948f6af389f0fdc32e777be20dd0b52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791ef897f3091504f9267495b0548e5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8e818925ecb884edcea821c5c123d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b49fe783bcc854201e3f5c4763e9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c00bb2285930bf451d4f43515a6a07737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00ef3683a8cc8fed750999dd34c238738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93492e8b976c23d443ba8191addcabb4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4c3922701cbd6c0f2d26826291011740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a51f9e0d199ab470764ed61d6db71741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773a86cde0a643f276c04fe99cc9297742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ed5be5d7bd9e34863d5ef6993030b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3853fa6a3c19bbc90fb268b66b772f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5b87ca39d606b9fcab684a251a6a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77948252d6fa1db40f091334f1ec4c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e657ba6e0809fcc9c55b03c40b3e6c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e4757ac8d72acaf5a93cbe5552a0d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f00ff26816bf9af340efc0f76ae9fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdf7dd827d0f5c241ccf7cd5b91408750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18dc78745a29aa87086e616e7e5daf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea7450e7240f556a4f94e01dc6b6d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0cb4045772d377fd74c2d26de1780753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da383549fec71b877756ef256d0bb229754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff4c48671cd3c4bb679577a052fbaa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebcd2381ed10fec09bc228b54fec16756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43d99d3440f19ff62a1e8c8b08624c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3695baddd9e27e53aabcb627d3ba12758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8e58cde7dc49a0cffb57edc190359759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>