--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6336b30bfbf214f5a6d12614bd2f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a509e9789f638ef7e58296a400bd3722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edca272f331567dbfb1b551fee7f3f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faaaf857e3fb153f9b5facbfb8acc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7b4c147b3d72c86bac71f58990ac25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7349930b53cb7703ada756f4ea246146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb10eb3f025123521e80fb268d87e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd0a9cfea1f31b8ce260f0301d13468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9469553ef5952c54f749c393d32bbb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c97429c2569abb550b8fca0cd198010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8603c74756969537263ee104b7a0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04befd4e886139d0d642c4fd5a167912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429148a36f4846cf4cdc177fee71ab713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4585609872cae87314751ca0090c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5429953ff5c6d89c46269b49f079d9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38b324f4072d75cde7311b170b0d9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b19bed154a3a1cc6872b5e0f1c97c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3fcba975c77ed44ec2e89d4bd29c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab139499bea812c421c12bcadffd7119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f14775ddedcf0f7ff36f4e5ec7fc2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452280e4c98d6c963bd2b1b70cda09521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57213e12b7af490e59f4b77f5335b8d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265f283c883ce46c8d03ed9c5cd57f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16745ac0287dea635b73d0b12df4b6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0ea40ba026e2dd3649861f53fa12625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9190e00fa0bb4a2836ae153acd13126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a788f15e9564729224d2e16e926e3f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affae891c5e6db9692c98314788c046028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6160be0faac557ba4baf9aa8b4d83a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68227b67f7151e7311590f1bd58192030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8554eea4f6662619d926a0d0ed59731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52272427954353c8d3caf3f865ce3a8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb60fc2fcf2207dada5d3803ca279c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb87c7882d51c793395802e0902e8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2164cfaa2eca3de64f3bf3b6b0bbd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02115c2f5cd06119820590a607528c6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14114b3d5bb32ddaaad1ce1decbf36c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af20fd7fa70a97b4aaaaf1ac18fcab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ed93d6ae8979d07ddc027b9c1843539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46115c3d0f8a2786281ac6531910ef1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02ff6a4cae16f068fe50de86679bfe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8c9dc73ec6d47fce83a6c3def626242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e117b76480a7d3aa8d59aa2680609543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a11c698ba52ecf5b80209e15342b0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef60e002d92bbef6ee9e58c8e1285145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463be5ee16672366ee676d48c9c191a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdf7ccd3ccdeda4c77ee9f13ac6bca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e660045240a53a5e694ead2b7ebf6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8347943db9542b7f0fa6f0eaac715ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ac525f76ed472c7160b6775a6cf1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363c08ffc7c3a440ddea1ea1b891e9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21503e238ea02f184e933e800febe652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695e25e1123951b844120a2499da61653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daafcf70d64d99296fd344bb623312954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82286640e7ab37b6f6d2e56f717bf88055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae462dd47b4b1a34d566ec2a9416c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b0754ac05250415e787d2d5dbef5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdae207651853a8804929a69d4ab8958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac42c9f0740d43d67f99125a3905c0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce42dd88889d7116f7ccca7ff1e50a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24769435e3fb766246bf7e80ae81cf861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d970c94ef75648a5d7a75cb54b58f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf9aa3375e829ab4af993eda2c2e6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca371e791d300d43b1e3715153f23d4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c8d18d5a2d3259c372b231c46eee965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244cc126b1b8cdbcb06528c1d872a6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109b3dfed85db2285c2a51be85b287767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64dced7e6e424e605fed9a9a265cf668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610741c8b7feec3377090d951e0acc5569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44539a6454b7ab954acb9456da2fae3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b910dc31728edf54f2f354f8c0130ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cad2fb4b5165dcb2cfe01fa442e78972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5c44dc223cf81b84e0a8241dfe02b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8589e196076caac1c239ea83996c5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617b32fb64f28b1fbc52028a6960fca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10069cca71d7bf4a6bb3f8e7ec4e9cb376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b801731388f4327a3d45ab465e3b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29efaed75ed6e4baba8bfd048a416a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bd5ce8041ee85ad23123f80ef6b4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e8cc3288f489e27034e7f99b3377480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb639d3535f996b99c962f3d225a7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcc9cd4ba42a1920794c5a49c1d39782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19040483ed9d6f51da273b55068a727183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210d28afded526c0cf2e6dce423318684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116f9ad35ec158f1b10993325413af185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43b719a834a78fefa1fb27c21fb74f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b3ee5537686504fa9335b5765376987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da5a134dd4f9f781a60670871159b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b229d7c2f0bd15bb1efdc4f4fdf38789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa0253ba7a8af95be200a137bb05a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7027fcf0b97f786d041f0b358f9924f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bafd7c56e4c7cd585326516d40a8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9bc4d81afcffba4fd399bf67af86893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb12207786b53b1494f0f402415ed2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3df95056744b32bf71c82fb9a9654795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754a4c15b8a761ecdbb14829e17ccbd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfcd9daae321142a097392fb47416597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5d543ecab630da6471669992edaf698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0d5e8cd42728981516cf29163ef3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d80ca52deb47c3d6a39e4453674c3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366b6c99412c8609b2a660f987b075e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99177c3ebdebc952e9af7b8a7669b6d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaec459dd617561973cf50d64906740103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18186f3bd4d6d248f78c3fb4befeec7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d40c5e69cc607fe8b064431c5ae083105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92cbbbb571149b863120b29bc0b3af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41726745e20784de0248bbe8deb45a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee373732515d7396f3cf942b8ca6dcb0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8583cd685a701c2076c750af286426109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ede5e4f2a3673a8f2a51020c514e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9153d50ccb1b1380fd7a07392e5558111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaeaab483dfcfa8e449ee6b9226b251112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514420ee16bd5cc0f0a23bdbaa28c16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f20fd8cfc1846f21392511a7f0263c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd51d489eb01c172616d297ed6c2c44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2ab855c67ab608d82218166382c8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3af997eadcd2bc41dc949fc0f597c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f2c37d22d836d7d7b1baf6a50639c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fefd1613c4d65c6151d69d40391e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea09dfd38618e83cec171f2d557cd5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d02fbfe0a54604555e32457cf0c3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2fa4b99e6170858365da32b747620122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2b480b2479124344e9fedffa99d9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbd3d134ca35ffb9da8a465d4ac715124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c9f1580812297a3c9641e8932a5d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186e28ed259f607a0424eb53b060638126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129afb49d3a37e2a1395e85d7d56b273127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efbf561e31d0867524b1af5a3208af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b070598b79b4bb03635db97f904b5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf56ddd1df4b8787b873baccc4245d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5eb01db62f9b4d6bebb4bab9f5c32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e15f1066394e4486d32c22e521418132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f030463abb2e5675e8aad15606632133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30176b2ebdd6fba3d16669a9155e2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb44e94c7d512613c85b8505525478135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28973b26208d73963ccad1b6ad0203d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad21971db1695c3a2dc4a24dff611b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2a854ac22b44238dc16995b3db4fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824317e8e74c84b067c99e343d455ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505827cad2c3f1b5246db64c6ef71f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02430dbefb2241ac50f98a61908787141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85bdda1dbcf4997dcb9ded19233492142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e16250c696a2a17231a3885e3b68c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325428644963334cf8e57ce96fd6e629144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c9f937be34e788f942d9c674ec611145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc02a88e9545c28be6cadecf1f8afaa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250acf709d9198f5b18fba9dbd8f6161147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca3a1c101a12938f44aa953fc426d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff136815b59dd8688ece61df9379fba1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83699115e128a556731ddebd0528a39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614090da3afa63b7afd0ea0cf1cd161151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14cf23d6413f4c2e56bfea21d73654152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa9213221c9a094b36250acc716e27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fc5896225f873a8ece778e4e314b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534bc1f7d6455348bec5b30bfdcce9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91544730ac28ef968d7e7560042dea4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5f40685e6081a4a1f83138a1f6245157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc8fc69cf0c37bbefd501e14cf4ad6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8dbd2d339b1dacd505350a1441b77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d142445a8ab4f5bf59b05aaf36e647160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e565ee7f76a55ddf06da77086d0e30d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5abc21767a2a323200dca82e12d95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca8d7b27951bbb22dad009d441bbe2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef15f8214b081c4a8620bb57d344ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487cea3a3b0a1e6e5a9b7d9b7be8219165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5223ee7067b615531babbaf91d70e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018790b96adbf96141c473cb14b5ee7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbe2459505707e8824fc09b90ab6be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f847a3b58d2250295f1d1fe1e99233a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3230fa515ff809bfb8eec694e59831170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbba42a5c64bb43660757b975630c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4295f4cd3402cf57685bed21864956b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78820b1ce0909992b33f7511d9b61e47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aeae82fd85e653a099b24250c43763174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357175f4d1b8a84dac11ab6b2b53ab0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9917d92b73d1d28bb868927c7c7295176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caee9cf9420af16496564f74ce4aa68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c106c50d73798011084a0954a150d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250be213ecdd9ded11b50b5b7f438a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34534b45101d3c7ed45951fbb82549180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8d4dcc661dfc2a6d5f8be6b292a1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700af58c7889a39add5f2cc4aebce52e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213b129e42aeda1ff587282ca780b67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf8346d7035c1fe5440308f28aaece184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c17ff8adc3153f538babf03065fa62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab0dae1b0c2f540714bc23691d3a0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0208d127cc163c542379bc4e5f22d6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0453a4284cb58f074c9c67a1d631c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab7a38f929d75d59135b7ccdcb0cc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa306c14552823892967a86c2de888190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00f4d3f6fc27c10daa73515a059c95191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083627d2b30c7a388cff913e7732dc9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe408ec9e24385d74a6f05ae13f13ec5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ba95fe9a83cda07d0b458cb45e590194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc3141a571c5a2efcf12130fa4deb1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21273070c20389ab599a3ef9fe0b973196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf36cf6b7283a9b4b3f83bae55c882e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e9d4a621546fa8a81c1b7e24b2d89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96881675a1196d846f68030362a3574199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6715974e3f2a26ad15d88d68278dbb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7d8bf751a4b0883fb3d66e8821af9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b6392ed783101e36ecd2b82d56803202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d934fcb401f48f59bef1e5b707c79203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de55b1f2d1ff625e64d1cb52d981de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f61c22ec4e6abc56e7054e420d720205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310a1cb56d8f227f48c7561eafebffc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e54b1eb3eb9f1f842f8c472c2060c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dc71db101655569f37eb66dd034e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ce092b7b44aa0b97ba217313af8b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834b16307eb54fa23b060dc4a034de8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f888729ef2cb4af75d44a5e45af4f32211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99676e30f287f2df6c71b771dcd900a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76544ff651c9ea448613ba542d6c779213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba879823f6c5d889833ffc4e4b5cb97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f09577f69b83397586e4e8fd82f1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde316f05ef2762e5965f56844eb8b76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2629491a5db8a8377fe3f2d1dd22a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4d34fb952db9d68a76d1cdf1139d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e912332ee3c895e11841aa71ba9f59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603254c614891003e5e1875de440b2d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76879b9be149200907442b0d499af761221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd54b70988786c775ede5131fcceef5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5648400409e6883b2debb500cea0c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f03dc6a714edd73982cbb06ad62d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176001fa8afdb4f380a0258617a36912225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0c746874e5b7c8466f061e66a926f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef0ad7a58618d96459ec319dc59bb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344210d16daaf71ae8f4a5182772a57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1ec61fbe0535187258ab168b9f42e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249a709072271f7d16609298a284086230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec074bac169d0e0adcb27fac18159a4d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ee0f4a7b0f3982df68047ea3ccdc1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802750a3a61497b3c061db996f356d08233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe1fb33a653f8744b5ba11d01665f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf7e0c98dae07b87757658e899c780235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09309e3b65a8b03cbbd38c143289eafa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8398e06adac1c211a233f1b6250bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0bf04ba9f1d623f8ac329310313ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece03006aa7403b90310d6c0c078b59f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1d54c5950e40ed3f51211798e3409240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0247d9b3db8e4bfe7e140ce6562201241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893910d66ad34dd6f05498a510218fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a917ae15ecdc9bd85d09ae78b7d239243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8153c7a277d0195d6f0b515ffd7f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04dcc2f9c547079a1af22ce997340e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47109943a9510f463f423653a94b6dc2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3817db136a99178638a171cf636f42247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9926873501e74cea3e333f30043940248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd28c651c8b323a9c97b2d81b237d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972598d3449346a9e71dc6ed12c586a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f88fc2a2aee60bf701956023b8864b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344e4da56a6bad17d654de72502d8ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cac85755176cc461c36e64fda26a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d952f828e8d23f090467e16dc2f9e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64661e0307a5eda91d296454367ea5a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d87233cdfdbd0374afe4fdd624218256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6032149f1d1beafaa08c133d5e7d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f76980bef7cdac79e1edae1f5bd8f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5c16f75a6d0fbb3685b32040d9a99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef208abc37a1c5e65838a6ae97cad7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b518a0aa08ab7aa249bb8e228b3a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36397d2e7496011074469c8b9255aeda262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1439d20e4a514c2229747a905d672ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59070b400d15a2e48acccec90084d6b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c012b9d34cfca513c7f25952196c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05455a53e881ca8133eea857e15b59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1a659ec5312a551e1056f818be8c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365818c4ae09f3d0e7c322f85c9a3f53268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a59ceb3de6b99be9ac013ffa0b697f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25216a3a070f2d5c2d357360ef186b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753df27a6deac4fbd76b6c0793fb7bd6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdc76864f64ec875f5737140b3197e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6695c66280e7880bc84d2488ac574d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970ce76936489b4b6a0002584fa85fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836e43e57ec5fa92fed8abd522478aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111649721b374855527c6ceb8f4dfd7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eee7688a85d37eb22c673190dce6d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec8c261baeb4746d82b513e01e6121278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a9b343800ec1e5ea691b86883a0e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688308a845f6378faf96276f51c89916280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe14515bea0af712e4a6ccc6409a18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515cda52bea72c55896738647be7367282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32576fab21a123b28f4e093138d31c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed79fe2e1c907b27bc3b451f42654b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e4525a354e5490787f504687cf068285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891f356de44ecb4c1c0a0b9df4c2199286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12626ae147a4edcb7f23e293d740d98f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371df3c89440b5e5ab9d4b03c48d70d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f4112711af6ebcec73121b603c175289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ce0065266bf2a0d8f0a0df56b0c23290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f504a44ee4dccd8d29be2bbedb0d1ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41801f16cd452d7c6cb7d35663121c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a23676059ae29ecb7f31453bb3262293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5cb351c26bf7c7ad32e2909e7e874294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46d487ef42295f9ea8ecf81c6bc187295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84b903c2075e6fb81c655dfcab08cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28e338c5ce9fe96bb7d68a1191ce07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631882faf72841e967abca8ba63625c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b39c979e470fe0596d72e501fdbb14299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9effa51807d3c533c3f2983c0c8b61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a11110e0251b2eeb2e723e15c3afdc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33bc97acbbcf6c95a073de8549381e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522ef97ea6b5726ca7f0edf69d2f793303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8d9d20ae2b83e54483b9187f80be3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3a7701fa370db2e45e9c65d10309d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf1b580f096a12e8cfaefe3550ffce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8094b33edd4b95ba5d65ce4e9252b1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64265d51e82c7f6269d886306015367e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722f372391b86b9eeae147f457166f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84901044fe4cd387669eebdd212c96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843770fae609529b957709fe685dc0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67823dafd50b209bdad1210d3ae13b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bade3625561daad11658df2be1326313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd9a7f55ba60abb7e8f3024dee976a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ce2de2b4f6f2c984e2fb9b64bc4d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6892af00831f2acfd28f30e5bd4f261316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265d0c5ca0f3eb0025bef3be4bd3e72317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944faa715982a2e009f868ca1469aac7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35631e4b1c965b18f268902f2a8cd73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c5c80c5d670382f9b94a8f4edd093320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a56a39926020aa58db6dc38d2bb7f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ead72dab382dee39065e4104ee636322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcb127c591e12f8e4d30600063ae29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b9f6b30781cb617dcfafdfcafba2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad298cefdf3450f6e98506bd10da53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94648ce7bf4e1780bbba7addb0741011326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad70713010081165cb2b3736e1c33c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2655132343e054b026db12269b6573328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9df6c8fb13843e3f4844c8321e5e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53285f53447c5d93581dd77798f59f32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cfd713ae6367716665137a6dcc2b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b5d71b95c970eeacf4e8940fdf077332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fee391c1f843d660ba329775e1959333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e95e63aeb8bdf57fb5c8c2b7072e4a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df1f2ce85d11454d859451952db3dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a62296e31ee8b38b09fa5d673eb45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a6608ec2ffce8536410a19767fa00337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360313ffde70a30f18b63f0b54c65d15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc057006cfc9b5cda9eb5bfdddf6cdd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107c95247e9fce5ed3749427eba3756340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ed686693c4a4233e39b1ad6b813b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab25c731a0bde0a6fb57e8573f6d0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85320356d697c339b5b5e1735c9dcd8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d59c030ebf6b6ea0717ab87dd1629344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0965f520d5c09c1804230a1f5302d1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcee12a09e16c05457e4f482d0805e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b783fd4eae64f10e91aecf88d39488347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cc5b5d9909784d58382fa410b8503348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6badc7ded8e1c0703edacad58fb7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c9ea8b3536b92926c5c8031efea99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c910ea336b462a7c61fe51966e0cd8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ac9a5ca13bdd1aef73b5ccebfda87352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bd2cb308231b04cf3a92ab909a739353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327b23de7dbdec7733457623a0167f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920f6317839d3ae1465def22f42be03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfee9494b524618f3d00eeb1872025356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a973aa7faf59456fa672dbc20ecee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e763b07c67064aa1e73ed84441ffcd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a1809b58b8fbf179ed42c13cb4045359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f68d095202484c36627f7e32df593b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0794899a14c09040dfbf557349a7dec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa336870e6c22a075b0070cbfc49af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994bbdf4c782207bb25d839990d4ab8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ac9f8426882f8ef891accbfec5062364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1f952e85411d14a0781f14056984b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b9b19097fed66df8da67786fb249d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cdc793f01abf0c06d4bd2e1c93fef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297b6ca9de29a2b81c845ebeb1d3136368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a1bb611e6954fa3c3434fea87a7de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e58d5d16c5bc8ebb25485420db0e5a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5510871b74092a3316653b0918c23d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1bc9784b45bbe414fe1abcf6f35d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04dcd1d8ce32a72ec44e947927b7f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3359bb994117632c179fa6ba9bc34a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168ac8004f80aaa8516e1e4457c8a1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e972a7956437e02cee8315c679c99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b6bb35782534283939e44ee806207377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc0a315b9a1b31ff414d689bc8f986378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3100e99a99ffb1e3bd28311f89074379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38c8281a4d0647019d1530ed0fbfd2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8f9577a3f2c098ad13963f04f0e08381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625bb1146d36fee0aed31a68248e2f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059edcb8ed65f808802a34cf017b7529383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50348134f9845543d0664a77dc1c8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3ca6335167dc3999266216d375ba9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd182c1b166d94a5ad2df6cc58853a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819b9413565c465215520eecbed0454387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b81f4db4741d99c77f4f9ce1a82bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfd4cfce597c511c66bf2aa54ade7a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec922b3b8f84380180a5360298ee16ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84383f5cfb100df3ca7f870bd65a8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a45daab731d6c0eb8560c1addef13c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12240af2db248f116e85c2368e62c637393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee83d0157f9c592e184e75a0faac41394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b1bc4e8daea685656d56e3754bbe7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8ea35b554fd2dd97f0c51c4070609396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e893b1ad7fbd239760a48afe4948dad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808257e888b6eb4a29aeb700947b136398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac25fde078380ea0777ecd6d4c9fa13399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beda10f89579cc60ba60c5f35be9b5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff719e0144d1fea38e751f77de01f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce991c0a35871f4556f01b67214f5381402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255f0c96a406ebf1244cc6cdfa88bba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e67187412b111a33f190654d25cb9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8cc8ece59d9cd4ef79570bc04a959405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14975c881da9307e9182c75d7810de3d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8583791387ad60758f9d6b400938b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519a8cae77793ff9d10ed70fe21afab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1428a22515b1512c0e1c33cb6011f17409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e8c6fdb9141f12a82b2b846eae264410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce02309bfdc773686a3b825d4d2e568411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da048f014acdbdaa6aca5311e9df7e89412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0a482be5c5f0b738de567ac56a617413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd64bc653b894da0def6baa24c0fd73414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60cd777702c2394244646d7f4b0cda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec64de687e715dc42c35b1b488a1f15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95644b0a2ff8b0f3905fbad3769fc37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee225d1e5f4a0cb4132e15e5d04394418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce0f6066662cd4e92204941b8e9fe2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffe5b6d34749265b8e64eecafe15de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf308e84cbb548f318cef3ad1c478e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12bfc71414dff11ea1449088527a59422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d69ab8c16fc752a5eab762439a055423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd3728bdd89695265a2a0b146dc229424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ad3e9c16d22057cc7687788e8e336425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b80310cf0d445d29de3e4f9751023d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b6994e4201d8017d0cc079adcf9f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d50783e7726d4fef97b0d59fd18f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479da90fb83bbd0721d89b4c74a08cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70423c3714bf676e7152bd0c7d933dd5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8303521009bbbf2ab24fe633de47b9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0768446e6c8563198a5da73b7a336432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a51ac9e37ba6860760f05332e26057433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97510460b55cc444cce17a4bf54e8d0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b28e7c6cd4e8d309f7895426deca07435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23500fc70e6c419579f04efea18f65436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2dd91db14646caf5639e21182f41e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853b3628ccf74edde8b111dad21f3a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149a23da9847b153e27d74fc6a2f71d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae077871f349228290662d217d098d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb417e04537f1064f2157ac26e4d6ec1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c6681e2f09a5158cad58279a966ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4175aa6479b3125367aca1f0120dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f1b3db99bac62f2b735cf6df7e5d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b095c774abbd45180ada42df7585b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a07244120e669a86ddd2013ccae428446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a4c6bb0718da8dfed304815941f58447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13a0d465ad228c336e775094d42b29448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842f3d76b5e32cb1b458e1f3ed13949449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61929a564683ac2c8a67efbdb2a3a823450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3800be8754873537675d0d941d14fe3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcc8fb31db0de8fe8f55802b56be79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7b7dc14185bd8a0b084bfff0d8fb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80db35dbd02565ee5551c50035f519454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223209e176012fc07c9296dff2f92ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3267c2057524783bb4c1a6f0a23eb77456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a535fad307cc2381928f081d620ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c156334e3c4e17b7fafe0e00e07935f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac928036f360e57cc2301da78ad24f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5d30ad691518c33623f383d574bf8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366b06459273d5609c234cf811e045b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e918daa73cb47ea7d0f9075597bf6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af785452fdcd071659803d4ebcc894f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912693e89d638fbfaca427d5f1461ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581fdb228efedbc475ac3fc120fb012465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83697aed38ca7cc8fcf1353ac900640b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd4d5e553ba690b717b92f37cb1087467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ea03938462457441590fc641a4f88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290d59b6270d493a3834ea152e68bed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e3b0409011a3ab40774ba0f006db9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e613339128ab88f57218606346fb3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c60d164b96abab0660c49e72e59c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f43800503dbf80778d5c6642857c87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4f2dd9883e60aef2b17bf8e582697474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf74396fb96630a02fdda2aea7748d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d30dfd5aaf88254ad0cc0b5606aac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6dd314cbf4ddfba0b026836e4a8a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d34cecd8375154ec6153fb0109e13c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923524211c5c9d938da50c3bfd07519479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4b7bca819be948aae8222b72a6fbd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bca8c25aab378ad73471520058747481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2248cb36bc2b0bb63e565708c8e65482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aeec9a5b835efc7e2b26debc60cc59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9035a7f1e34bfaf68afbf0287b5710484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72944b8cb94c150814c5fbbea70f81485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f171c50ec3e64d2495bf17dcfb0fb18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888238ca614e7cd5c63fdd17689fffda487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3999e6de1d4fbf7ed713c0ac3c2811e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa04c7e4b1449ad0e373b30c09adb80489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef09a4c1459f4c2c5c45109c043cfc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca721f6077e44b43aa8be4dfe5983c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a98236d4c63c1c37c22eac6f583ddb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178a573615b0ac2b15259b09f55f7ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb04cdc10e6980ab795a5711a4678d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c6c8d3c2ef467a0d75e8faad7ad56495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1c15929119f86ab2876c00fa49b22496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad5f63372061ef81a37b60f2f30142497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ef2cbe0ca93675d5678dc7c736b0b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a46b22db842902fce8d8915541894499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4e99a595ffbaaac1f484e516dd09d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13baee14a85a7fcb865c7bb18db2b9c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732b04fa7a5b2d44175f5f1680983fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae9f16e19fe00909a255c03dcb7975503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e42efe732a2d92222389583bf094e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593819f8c03eb0dcfb802a5327a132a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740295bd6f17f4efd1dd8c4d35a6ee7f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add56cba8ea59c9fcfda4052e3e26ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77adb140d40b30d9bd60fd7b93e5b21508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daeaf55ff5ff2ded663cdc6143ac5a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccb1a3ebfc80ae7a4437a4df9afc1b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2c13b91c65eebdbda59c140b3167c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed32fd8d2a6bd2e8405c7a14e186092512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5665a901d21e21a842fa2ec2f1f7aa6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba222ba939e8a212f2b5808e46826f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d9f8be97995623c71dc2faf6cac9a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2f11c7259203c6e910de19f77e8d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19c2ba78b0937b4700c38b9ecb9a0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4034f5fd490fcb49a6578a398d039e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5104090df8ca3eec3d1d5b7145b806f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5972b7a0dba1b987d6a90e170371134520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd212e1860b37460fd54b6a1e26bdad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010314fb9ad16146ddb81b8b083f363522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bca3b2a5baf39308f52e2cf7d93d6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5390c77557b73c3221bbec8ea790f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151c732e376755a0b46572df7c5f6f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b33dc397cfd9c5b9876d2823fa600526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd718399bea548e7ab13f3def32c4e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f91ca33893cbf3c75382b417445b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fc0744279dacccb07cd27f02f1f14529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008ed05216f318ad8bafaf7b2bca178530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974c595aa580a44e506d9f136759fac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa4f24f858c20dd0033310876460c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffaf1432c572d83659b406a7dce8f17533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b4028c8719b5f96dfcc0ac8ef6e69534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e80c177b9532f6b4bea4917cf2f87535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eac6816dd9edd691edf3b463d38f99536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567f2b6e9f8b306ef6c8035b2747067537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996b89d360447d0ebd841932e33ee15538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25efae035e6ea955890c2f4a2f5213b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f0c5a71c4072cb1c0f0eedd2f5777540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8963c4dfede0dc918b13e16fd81d855541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002bc5b2ebc551c184c5a09e5b49cd0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84126d15fa625f82bc2c08b6209239543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8610b16d526d3fcdf903d043cfa17544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3bfab95366cbc2ff843e56d144e8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44008a4a299faf4a0e6e5f153999ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87779ea3ed6ce256c823594a83911ba0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860d9e420bd31427e61b4a04b475673548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c16cebf06bf73000c5a0b3fd2612d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3972da5b941d987a0de28d393e4245f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619ee3ccb74ca35e3619c810d9957c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2002920285943681f2d82a2d7833a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64c8d0d5068210c355843665a2162f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b04eb112de0dad1916818cfe040db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da4a90c2f800d54addbc46f4dca808555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29fa5c1120aa565d9c9ad23e34bfd3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1505a1e25d8c43e46b0cf75ff1744d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77c29e3ed28d3d9464684097d545f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dac5bdb54bda044f10517d1cc3dc3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29c028e9182e4fb57f2695aa42c721560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226be39d469fc1c0f68b30f9efe65a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704168e3b3432e379de11bf0fa34f6df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dff5d9cedb5b79d56ca4a479ce9213563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4ac5fda2ca151e5af70c92c3c05e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5a7a18144a4e81e0842ea514d9ce6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edff118704a865ba3df998c880e568e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff586fdd96cdaa3405cfb54bd8f115567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de932d582253e27789be46d51b8eebd7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acfb08e728f9d6ff6806aab96a6f2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c83b5b19ed39a9f3d2b4a7a90aee5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e497bb6146bcc30aba44c6755406b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac720fab23788a4560c028af869f8e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b957763f71d8bbf2cc92c75e7ddf5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c7389a2bf744c6cc5d018803f61b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4967f8a21735056a5e46d301719bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ccde22f60406b872d886da97dfff7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c864854ea682038d2173d8d1af65e34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd66512e0cbd91e184c7adbd685c64d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381d8cf8da4d832aec63c51732e05da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510805c58f8ff568162adb69dff8623c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccafd91e4ef44ef9fc9111bc0e8c75d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cc1d041597fa3892edf32c4098996582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dce08e7da3027df45e7b0589c54d6d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c28ff227b46f94cd43edb2c9efd746584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214cf315d9b38fb5b61671f5967f2c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5c13730ec2e0f20d3a064d587cae5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478db721bf8b77fa5c4ca70466ba3f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0992e3f255817612ffab6bccf809ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356822b5dfb27cbd8465b71d7e3240f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c25157a3dc3a0b5cbb0d6aa480e62f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2fa228a9adb2878abcb9330aea7a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1844b2fc3c04c5f4d81206d2ff8efb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d585211d7ea6ae6c1d479fc6682074593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f2941b1b0a84715911f8c466a8943594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31837ba602abaa05e5bf616276c8748595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3707eebe267de78db279bc3a46a666596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebad0efd92ba4f56d1db3ecf41843d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84124688355ba3c0d86e03af820e39e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa26aa8cf6668c9b9ae1d799f3f4cc1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f79d77329fc8534b1e054bb03d9b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796d7bf2aaf07e785959b59b13fcb55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af7f4b98a6ff8076864be1d3d5b98d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a037e0b3547e98aed7aade2ca42785603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa550eba0504101a2fa16007103908d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924e580a784b7ce8c6809a50355cbf7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9344bb46522f971b6f954bedd725c4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852bb2a496ff81da1ba496474067b44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6682951d209a6fe79866a1e5add0051608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de33e24e7a6afc094b205e2a2b0eed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94360ebc1e20958c0171e5b2c5fdef36610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4a705a1330f6d9f306ca811d70356611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab97c762ea1c144babcbebc5ff9062612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d6bfd3abb0ad51677ba16a06ce319613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffd335bbce7ac6337727924135a789614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05977a7af234e863f6c18fde5f7323ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28948f6de61a39c2b167def4f88dd0a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d0689c52bf1fdd9a4904cbc5f76f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a00ea5a58a5abd3457090e89371b51618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473cb0ef57b3a169415056f02678f6e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed57d88dfdd1080e1dc8f6745a55cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbedad4487efdf9dc8644fa2b2996dd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22d299e98fdc10ad8e7d6a18e40472622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1170cddc60a0adf9dba0fddff5fdd5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93125f48e248299892b7c1d6c562c2c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0092ea285f7218ad62b2d0ccb200c00625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a4d5bdb3e7c075f803acef2ef19e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7d20677d29e292ead874c3ca08478627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d13db6fcfbf57f57608c7efa93515b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a3bedbea7b2f0b820a99b8d1774d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809a1a4c168bc28df071afdd7f0bbc6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df2d9b9031c3027d7c909d13ec823e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79587ca71899c17f39b2080ed9b1ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df41e5deaa7961ead1c8414be18d0e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2827211e3780cd6f32fc527ffd67dc3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455daa337503b7cfa1145ca791f0d7c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ac713c7211e65c4e032d3a399a8ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafeb48ddc3578f3339850aec3798084637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d0379290c911ba15564914aeb69eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876446409bc00a3a34924bde832d623639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f4b9ac1eb6098197e366b724b8cb9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d21d32bb8b52ad53ee9540c5bbde6c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86204932f7737b3f961229706204867642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff658ac871f3c897262d71a1d4ca06643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b492328cd0f87b094c4f269c82dd3c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e203acbcfa12a3da4b8a091b7ac0da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dc80159fa9cd5fda003a1b992172f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16472eb4989782a3c091c491a3f30b2b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f149446a4946ec3baae90bb3da918ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38972b9a174a3a2252c6da2ecee27a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac892b28329b3971c8c2c5b7cfb5abc1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eb8e7a45a11bd7d17003df4e4e98c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192e3085fc8e08e79171673e2012518652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe5289466ffe320918a316e3bea2de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108215df49384e62280c6c248ae9b96654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874b7b5f70c15e4d3e5eeb67ba0be55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00087729689bfe977631b1ffb89998656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb81586ad8b122b366904b3689d9f9a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23149351499c3ea16a85b758912dd31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f219cdd804f6c92f6314951af02068d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267adad3ac6ecdcf27c625a0f65838f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ee52f7cc9b39bafcd722530a2f22b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803132e709d75047b74a800a7ce62023662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ca7cccf822f32d44f057b7cf5f53b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4866291eff058a43d0e28b854408a05664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3baa0047e95bbb80294a2ede50903665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b565dd68993f6a53bff4e4143beb29666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4d3d68cec1d7418c019f6e43de4ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57f6003a9980dc8ca3a327da5a22fb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f97c42bb503415656d69c351c044b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d39803e28e993fbe69ff3e205311b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d405a1acbc04aa5036459759073ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94593cf2f76158fd8ef6bd4b27127d6d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770ae1203522e0cb29c7c74f3c6f8dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e2d70a2ab113406884c21477735c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0d102959727941b9e68bca59bac1d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99234a68c5cebc208d8fc0ca7603d34676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb7751ad3b8719c41d28a966667fd5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba07dbfc5169c5298b9aaad426b57d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3d5b9d7dab06f05bbbe827a5a60d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511540dcd8d79829b426d690e0b91af2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b81ace50ccaf6dad352bf36f0457ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ade8263ea5e7b423f4e84fb6f5079682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d49cabecdacc1f07aae40d717132c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f3a5ed03e84d2123f52e90eb78b1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cebb5734479a2a38ced4de48d3901e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a46c8ac9cb62c1dac2945b4a43ab43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35587e0b9804c7eb9d4ed50e71937d90687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dc1d8f36b245274d967132780e77e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e70bbac64f2b6a0216430dee13ca5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecf473c7f2a398434296836927601a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3e184b73a2a5eddb6b78019a42919691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0ab97e12cc6e01d5c299ae70a2358692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81908ad4d37ae0cd3402d539d24596693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbca002a20f3ca94d77c0f8c6cf8ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5afd46424ef918dcd2e9aa21d64af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5e1931223a9857775097f694890ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7b2162eee3fb1316d6d565b75f074697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d08c3f14964fed48e2f801d903210a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a935c82d7a7f8bb1fae16a5bc55332699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793371d979eb504190b71cba9b58147700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614055b188f6b68d5043a9c6e72973b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7326f8ad67d0bc893f92c3b98a65414702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426988c2856e61b997972ca3f090ebb9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de39d2914cd1f149003d8025d2a6cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8304412c86c737f8fc50b18c21d1496705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf446a742b40bbcbd5242d260a9a9f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809cd80f6835a18a13698664122f2aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f84f30771fcd44fa164e3311f63c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4065595a7e6a327f5e06d98e9a44766709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd9b43d4b09bdafd6c4457cd7e7e07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba7ca234cc1892bd14f31875969f34711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b817d316825647b76fc4463fa81522712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18281e5e229d77d835aa7dd7b44aa659713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f798b72d5ffaf432960f1829f9301714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b49f6d465e35f702fba3171f22016715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8ab35d5155741541c29a60f80ed3b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c87b98ff64a2db29595b22d49787d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd8bff1333288ed4fdb305e59b13d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba05d5018f692c7f95fc86193bbf12719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3f31ef9781fd8a27e50e9b97a3d46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd42193759e8249900782920089dede721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718dd7e7e1d86df0b7892412e35962c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d694bbbf9cc0008328ebfb481aacac7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843d7239ba3289e2b1a9a7d8f2c1f9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb713e0353464dc51aa589e31c7884d9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf4b5229eaba92d1cfbd6d7fe3b665726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffbae2db12ccfa63dcd08ae352043a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdcdc7de9ce4a6a9530df0617003db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b25e494cdf6ba88e78f3ef353d50f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecac64c5e10f771588f903d0c25346b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e296ce52d57d1594da4b83d58a280f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5a28dab662dd707ce56b6190833d8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2fb54641072fa22bfc832a0211387733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89b1a7e3b6b4425e4cdb143ea73d1f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02363ef395d6275c599f2aaa625dfc85735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03196a86e2b907d0e98fa6e445faef1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf568fe2130e7c9e60c4cd177c141dd1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c42e5b0c333126d2447fce088e015d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44629867cdc457bbdd07394b1a7616739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618640b4ae1fa9b86c4efb2539a5535740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11477d53d4ad854e347f1e53a4b6443741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b940a2d6f8a59daffcf1cccb68009a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49a17d83e3759e1218f1fdbe4cd292743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e35fcdfd6d1f8f1b6b084e395571f4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfa979886cd2713ee4be15b0fe020f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4117ae7141b8e32874ef924f800332746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e29c5cf00efc2268b9848ae48c232747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc61af91af5537c5bcff178e557eb7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca5ce38b99b195fcded274a12e178a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7e1a688bcd12b169dfe796e520924750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06734b170b2c1185ba4abd0bf61c69dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33a9ba5122427977d26f7410fd120c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bdc380208cbb6c2a02585ef1a50e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d4f1580aa1b8f9077a3f5d586cf97754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90072044a3202f25696989fc22c40179755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0b6ceba15f5c3cc344c29091d4bf9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f7c919e602ae32ee62e37652f0726757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8d49f20b5c1e0082f1068297c3d96758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b2d9d22cf4e5c1bb5b1ef4530496b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483aed97dade522db68bd2e1334204e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31284297b99105eeb6dbc187c816406e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3a7e6bbafc8f273455bf8cc99340c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f45b1dd2d333881f47ff3e830274d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afea8e6c8700fe1b8f458566c811595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a12b8d3b5ce972a7268f27074131d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd6a432cf05069c95311839a79e2ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd441dcb5d2a60d324d219472fa0238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffade43b1e5faa9cdf5fb9aa64b96a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e69ba1d30e2d1dd2649478e8a4929110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9885e277682d1b13fcd41e06226e5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d368747c56da2772ce7c8ba60ac9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fc05fb5e6306c8dadcb39dccb585313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08418245846c7055b42483c04aab1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5ecd2d2ffe78382d01536e2e0856315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4bde26cba83fea80c46cf1e2caed016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dbf804475c6311384a33093c9e99c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15bcfe3653864e901fba33bddfdd5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb664aadc37d1756f91ff74190892b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411ff3ac761fce8c78456397eb6da9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fee89c1062f48e4519d10f83cfc1e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7aa4412699a6db5eac75d59e6257622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6cb48a24ff3ef069839670a756c7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4dec465792961c5bad553fe44f28424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605e8ea86337bacf2d9552b2a10953925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8609a9c8cad0d3c8fc06707219684026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea2a082e90a940a808e8fa1e4e1c4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1256bb687c32bb9322fa792207e4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebc7031e5e857ed64aae1ab5becadc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34348749642e83225050cda6db91d6ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02155acac114735579e9747cf07d18fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593638642e3dbc6f22063db5644ac25b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3333984875f0a1a0552082e546ff55833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e76328d1a9f8a236c0549e5664e00a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb15ec7a0c5a065bfe6f1dd0d915d2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e9a09666a8027ca38e219c6f5559936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8059381a24fcd0b45a18a78d3a020737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446f03a5bdd5702e5b74e715966b88238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a906a0e0cd541f73c5d286d9a3268d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba44a745bca4a05948240eaf99acfa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17626c247c23cff87f262b933d7fa7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeb9bb58279fd5cde932da0783305a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea20e344a999da88e828fa0d0e088e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5f010238bcaf8c91ca6319b6aa58644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa2acb7c737bde63da36348b954ab645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ae195d813356ab0f35e981686608146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2ec5ee67ed5a5b4ead8ce32bdea5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c3705829d883e75ef6d39ad1d736a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae95c48651c3476a3473d8d2f9930649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a7eed138f47e5b4cf1dffc14be82850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bf90bb6e1aba94ed3eed6668129f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a59d762c1228d1ae2f268393f7e6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63dc0d3174d19aead966fcd3ea184253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25133be4df65fffb80adb0f23a2f34dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291d90242f49e2446a2482683a4dd2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddafc90d7b48a9a4440ac4d33647c1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971b8c780a47501768fa88cd68701fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1cde95c89baa967b5570d4b5918cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94da4a057125909ad9e1059e4b9e4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1d250fcd571673848a72fd6cb3be260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3eb905484b027fa1611c01b10fbf661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d16f47543ca10cfdfe846bebc699262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f6cfceba5e9137f635757d34488ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7e2756f8674b9d404751cca470ff964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc3e0b7d92e82903a33ab7be1a0e9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1551df97224fa85408de05cdfb89c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c342c0fdd87e9aaf5fa26be552d69367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c7c26ecee7d6defa1b730d3c930fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193b33e9da3b680a35356f086b214eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284665ee2d0e931e68d58229fb1fa65570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4a6e396ed99b8bf231ae96c888c1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491feced74a036efd546b26ad51f23272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f733886b6df61d31e3832c6cab36f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6676d0a8c8f092e777f925df92b996774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad44aef974cf064b2125e4ad4c923f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d68a580c97c33495b6820960c5712176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1318aab0f49b5edd40a77807842747977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310fbef91010926c7f31601cc50ffe878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a005a3361ad0fd77088de91a598020a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e8a07ebef6bdff8a212b0bdfdfdc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd15ab869e254c80d3678f9698cdc4f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f557fb2c0748ac71c63770a8fc13082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657a0114825ec0478bfae668034e12e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487cd3f29d2c750e395c284d1c892aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6f2345d301d1ecc995dbb1f0c5ea785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c747d6f39a416c4f5765bd94d732e7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3862a8a865e001d24a4ddc628d63887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34938dad88ebe4ad19f7cdd586014c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89bdf1d9389046635b62fd7813da4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2531453f73e8416d7aa4a4efe801190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba30d308ffd4e230aad7df679806a3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0bb6d7bd3219f13c7995ca825715f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad082520f8a476d2a9ce1a8f0752f47793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49b3d865b31be6394156f2b68833f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e2e34bd33171546e43dd30374c3d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6378177af81ed0f3eda60124aa4942b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c2e297d2cb6859119e444d6ee331b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8265715c71f0953be50a3e10d35d74898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c993ba7ef302c2326aa148b1c6a6b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7825ff6d0074a68db2a5c388b6f6e1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f1abbffb0e5e5d8c4d4842475d514101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0c8035b1810ed743972cac94ae52b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e862f97355a3e1c0694f1136705d64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0198157ec2ea121d2619c38830f88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4a57a69d448cf1f1a9229a8619b65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f52ae10a12bd6d5343e3f67c6fa4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f08a36e8e7efbb91b530076981486107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f48ca00a39dde9636d769ec86a79ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce664ab8b4c681c3bf96ebd41a480a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a217c7026cd5cb8c3ff238fd4bbc9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160479cd5541fcfafc8f54f19a9facb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f39fae0b03e881ab55ee3ac3704ecf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd70e45aa53407fb140f66bb7d037cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451820d618694933737b6272440d2019114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c52cc1e4d39554e9bacba45407fa50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b466164a9a2af0137833a02f5a1932116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03befa118b06eed6007cb918c7face3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4674412884381848f14d7e12f52cd49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b215064a98e43a4a35c8642f08365119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184255f9ed95784afbf5304be4ddb37d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2c50d8d10de175fab82df96be4ff0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f740c2e406cc40f139d5f109c34006c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cb29c201a422ce171a07ca253b4e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44734755139182ced9e7da6152579309124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda0fae06882ae27e8459e7f97bdaee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5ada5388691bebf89c1a3a02889e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd31f99932533f62f06c94d92a3ee5d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08736737b6716924eed3f1acbe337aab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b393bb0a2d9b1b676e6e1191b19f1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0eb5f2eaee02cea2e1b3477134ee4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe481e0650a30ffa0281230d9dde80c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e8372d35ff949515b50f3673bd859132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fe52a611915539bec6ce28ae99663133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8510a258b55a34d535e0baf29eaf6cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663663fa2c99a06f5267bbec88eb9c17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c6f246a0c5e3b7a172169f76ce41c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8afc2f9a6c90509c370cc126d73251137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61529938c6dd0f8f685686d49a6bd5c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206798077ce3e9c35900c3cc248ac81e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840550990c0fa2b9fc9a22143e6c19d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371976bf9fbf230dea62094f3bc2016141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbfac36c14cb7e15597c4978ddd0bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f5658c7102dee07f2d4c107944e78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb54e8e6511fed134437af278639cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dc29a689eb1bb721e4b2cb68bca71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059b66c2f0fa65ffb5059fde9892766146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c8aabf4a495b486b98b958ac4f199147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2b9849b151137689acf813e92f942148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543490998841706ce57105478a58dbab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a716fa621cd66c465b3d31ee951d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c26c97a869856d91a3be0de79fa75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb822ddfb230a574609a8414fc23525152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1328f04f8a32c0875c7ffab868f7fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0508795c6e5dd6947804ea48770a66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa501fa7b933f0d52f3c2960b5fb3910155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd4518fa4984f670aa10f86e3a3f68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772de54fac98029480402631bfcde85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ba32b1e2f79f04b11610e40dc539f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc48520cdf829a5c4e0661ae32f3699159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd7d3c6f747233ab7a06a4dfc16c4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eefd73ea3e19171e5858b2059a7004161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec037971482a4bf5afeecf4db5eb87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c312cbfd16a93c0cec98ab2cefb56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76513cd953bafc637fbe49731efbdb52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7fe372b9700dae6c8494e91114d00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a114f7f4128325a24db9db0d3ea2223166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076f1f52a6b1ca75dc5f4bb978074d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015bfb3ae71b632394537f0c64eff45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55566be74870fd449106afd7d0a9e0c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3550770a0f7fcdef78d2208efec58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda1af5d17ddc4c1d807c79833b10ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9ec5f3e47652f9ee94d7c6d20e50b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19cedf7fa4630da2206013f40fd5c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8cf2db341d57932d98c305bbd3b8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd8bacb4a9b7806bdf20a8c0b980e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96eadfda61761229114ac81736ea0a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229dadd3ef88e50c6289cc0df27f555177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15488b26a12f4f79265e34b98661fb84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41f051151064bddb669f43620febf4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ddd03e15639730b421e0f543106c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f7d19ab88193d89b8a4f0e7836dd7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f5f5fe2021aff151e94a12e5a474c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2730e65123618ff06da14abed2c84f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acfec802bede3db62073129502b4c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae2660844ad327e913083856a3cedb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a79810cff8057059c12833d09a0042186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b3a0e8241a34ed73fec76260dc9e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6008d14f594e61ddfcca4bb5ad096188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aabb55096aafeb50630c4709b367cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb73c92db6ee877dccd6e4f95f3d222190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d6d5b79c615084790b90e4d46b86b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88bb9ba4fc511e70263fde15268a5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a07b10fe40e4da39a4c991be56bc4f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdb8b4e6bb88c6c40cbcb1f9c014c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c714e63c17e7736a92a1ab187d71e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2801d065c94d2480bd5c9774cd8ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ab153f30aefc0685f8e39a1c4eb81197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e447575d24e29b788a05627cfdf7ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c153cb4b214d11c5ea0491737406b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bf469696f34827ed17c0ef80af7ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5a53ff071f576434613f6f47ae9b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9d70c15150494d0d8ced66ab60bbf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ae5f7703e0f6b545ddf1688e89659203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5e939164d8816c3f4e558ce06a389204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ceae49406309f6a55c414c71370c25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc604f84c096911aa2f555fb665538206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4523357f781794836dde62798e8b55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01a2074aa7e12e583201cffe6e1167208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294853a0963e97358483f7021b4f5668209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3207a804f0bd6a07316ea2bb852f467210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9e91a426058b3baaf618c61dccb7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8949a4a934eba10efe470e29d28a5fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1830f9299d2553d0150b2784001d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e540189d2837c49588834385224f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec105c779fbab9e8bcb803b8f4f46e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dee8960b98ac3111a64d3978118090216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456701b8e8e63c27ce8b625c4aed7aa7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77cd91ee4923b671783da132f3de61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aab645b21e41c2ded735b0d520d926219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03a8777ebd8a610717198f082dc970220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a554066d5d05533c3c1e03794138454221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80e6e42060fef50a5c997f7c09a80f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332800777e2b2b89c76aa527e8b8267223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5b816bc9c8abfd91879ef31adcf26224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b613e91d75842aca5c7eb01c0c71fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72c03654edec4f9fcff79cb1d3c2ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006831aeb8fc05f2888d15865b3e82a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8003967108a8a960fd52ea50c54d47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c73721fba3150ec15bbf1545877299229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e4b616160a376a92101179609e775230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e878e38e1a579775c46505a63e2186e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3ecaacd129832f0af3dc904c5bf8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3fa58eb3c47545ce4962f81844603233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0a666f60ffb0ff0b1daac6ecc71d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a39cba2bda3ef215dabfdc411ee04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a364fe359354c7bc0cf53f944711948236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3f10f2df179ee2009699f29fb3821237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae032ab5ca28f5bdeeb57f72c7d5023238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4888c0cbc30e7760f67591bbbaeaa3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a04054ef8d4584cd26f2d94f6b52c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4795fae22f2812b3491b7e094dbde02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470dfe2de03bd2d83c0194f522b1d14242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf7db432c38ba0f786bcc511b843a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a1bcc66db1eeaf9e01553081b8ffe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474838014a06d09ddeb9067f6b608325245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dabc044006887716abdf67bf3d703e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc9cd360a1687dca5f946faab50cf8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b99cfa94d23742d07845446f1a1435248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9adda6e1c4ea28452e20d0979787dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c23d9030dd2008934a0409d31678a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2c18451cbb94de46de0c6b920792c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc7c3fec304ea0bbdbd866107361a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b631b6f2a11975b0446f221c48908d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8d19df00c93414ac2b8e37ee85a11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dbdeca94625b880d38c8d374a62da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf08451b2052794ad75c008663e451256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a423bfb46f71114437b854beb1a4437257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23713ecd89dba61441bccefd24bf09258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1ceef1327f25644858116dc4873ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66babe7b8801e1027085fb05f0e08f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b759b14f8b711d6c4f40b78562661261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53490b051b6bf97d31757041dbde33a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45013948bfd818b3b942e1a0719989a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaf50dbed32e2135fbc42a15b0713a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42706791771d2b16195ed5ddf964e708265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cfd28fea5368eeaa49224f4496816266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37b856ede4be492f338205104af34f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ffc8edd66428e4d0be88db0ff67a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d0276da9802560c620862bff7f3c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4362cd520ccda310c0ac42eef55f77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442856e27f8e5a75f0f2c8b0473a45ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2f77d8da9e56e9df1dca1d037f8f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc2bd31175bf0f19377a52c19f9a23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14934c4b5fc5654c0273d59342ed4d9b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142254573d51d1b0173672d07d05bfac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1639c2b426bdf0544fe34296b6632276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79edd436eaca1f23cbc932e1efeaca3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3ac1d4a9f3ed6ec65775e11085a80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46c4bc5e70dd2b5197af523bb98fd4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2dd10f21f88fda1f5be9a0b171b60280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543512e3f537e4850aa6b08d78c7d35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42277ec1d0f58cb8ddbc06f1fd4e55f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e7b564ea5a1975805575c1edde3f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd2af21e8f8e2318bb6393bcd5f84a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cc1845234baeb3a625b12c6be802c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777d6f3d461f40e60bdafa27a2d7627286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ec7460607cde71f01304a6e7b64db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99937eef57cd0f0406af6ccb6aa5dd5b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8ef0f06d3d2c75e8e624c530b1739289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dab7f978ef47c03f52d21550c31d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990185ad7af77724bbacd2a5ee6f7448291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8f31e9084b47682b35c00e39d8d8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243695e96c8e60476bd94f2ea97d4a8c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab98a4d078177754fb3c1d8b92dd276294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221c5d726c7b237bb88f05134fc0da7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433cbe0f13fd60c186624f4276185ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefd5ced6a94210b54925fa8c525537297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e10866a1d25bd3fd093c95d94b7b25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8839a2e661038d5ccc3c30f4a61ae40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad4cef337ad9aee4ef4c72c16c9417300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f77c40ce93980724792584f6f947c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca83ff537abacaa7c6e8d11305200ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35234fbffd09acad0c5dc5f20efcf88a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90697dc6abac10035ad54ce9f37feb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082c579c9c831916f3e89e6627db367305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6023e06bea3ba2700fb86aea2fc83306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ac6f1c15043437b53bc393959013d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489304cd3b8d086d506e04a12939483308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1ddc384fb2b95e44dc210350dada6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4537495cbcf7957f3c5b4de6f5d5b1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa634b6eee1831a915ff013bc520a6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa6a0dad1d79b8149186237b4c79a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a575e569781141601439420021a16f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1e7dea18d8d045a5bad666137f574314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33be4194d2a06e2d051554be0055bdb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee9c349bb3771a6380ef1b96c1a73b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81480245cf612d231abb5b9ea5a8350e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc2a1da49370b43bebdc8b99204103318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf31f3fc58eeb441d13e4d0f19711b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de342f68f7da63d380aac59c977ee96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea1176980ba881caf8b5e9aa3cbbba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b7d36e2102bd59f850ca40a5a7d1f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b05d2b931618c7a665bc7c3a6d96fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb727c971e2771edfb9853609bc8d865324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a2edb561410847891e3ced07e828a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458cce9540b63dd838742b4e61c0bf4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac82445a1b1d7991339bd62c2a479f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa51f9f77b9192d04b4103e69a2a49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f369d1f092ab2f76f8be2843a71e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fc24f4b008f9c191a7d888250b475330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6fa1de13b7b289e3493eb74d227ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd04d2f9a3228fc8ae637fe2dee2b96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048e7cb4f46104bd8b097ae27832459333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022e86dc2c924b179c3bbc231c8c186334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5268a17490d5ed982c595c98a8f2fa5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed5362287a4f29021e5e059214eee2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ffc5c4370aa5875b518331cb2abca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9951aa19e3632ae7dbe0f02e128be2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc2fae349c10cd04761aa881c379cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfefcdb1be421af83950fb1d20fad06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000ba6a993311df875c19c379d61581341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f2ddaf74243286c6b1561f311f1b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a338c789955c3301d3c737139652a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e390f5a1d837dc5201da54a867d02f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e36c8524b040c757212c74e050015345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bcd850f6609a1c361a2681eb0dbef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb84e44ade13aa30c788f5bb6a4a0ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea07b74565be663de6a20660da66465348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c29375babcad2b53366993dce607de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd576789c128007cd0ded1a577ccad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd43266ce5825a72fdf08a20c73e255351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b67ac6015a087c9c7f41277d638ac3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98265f2b792c96e0b189ea394fb9cda353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7086861358c0852b20dd310cdf2b65a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465c080df8d35379dfda9600d6ef21f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcb9759e8a7ef66b7f9f129db62c2f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ddda33f2f890490818a035e910f0a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bbd9270f7ec3469a4d7f88c709bcf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cf5afa21de180952e32de8afde664359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556d9b1b3848ed56a4eda4d02d55ea5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2587993aa1a2934ece38050b55aea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced315b46646999b279d97c9c0be53a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22630fdc5a38a1d45f38ea681011f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006e53aba4f7bf1d1370d5c8e641267364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534264525ecf5b208b352da6aa2c26d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475859f497f77ce892b94e7b44507e4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe759c7d8f23b46fa0354b8e2f64ab7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16113e722d652188dc68661a4e5012e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1848a6f327c438e28ced78b1996500c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03eb9bad346380ec5730a046d7047ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70528e958dfdc5b9710b83b55888b2ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eabefc1cb79692d0349c55ab9d6912372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b494a47053c30e5a042339fe9aa53f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5f38d5aa53418606af01f433faea0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24043fed09c35f98ef43a4e5a486148b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca5e093239ec3b4d749b9188eb0fe0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207944d3b9aeda31d366cfed7e1de4d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce2a4bd27eb82b550b6006176aa0ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3206f80787e0ebda3cba63b0e20d37c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f75b9f63b309bbb94419fb19c61d26380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d866b0d00e50d09ac5ee2abc6302231381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a899dd0c4e0c496d2a7f8751d3e3b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54407f1f3365af486496a99919d2928383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ac92464a5a8c8a63a7f9be053be10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd04cb9942090e203596089a490787385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db9c1b43ed9c37b0d8b4786afbd1df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf7324c118fe3013b5226b9ce9677e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d58b031cab9ac45c74cc0945ea8751388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141feaf67ac5fb6a89472368805637b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d20fa9fad28c0d65e4e04f635fd309390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5ebb783ff553ae544deb72d2dd2b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19bf97ac4740eaca1df12d3ff63dab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b5382a7cda446e2fda09d00f3fffb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d042baa7d4d50b9933c46d101c8807394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf40d26ac558990a52100251f705f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cb9d61c22bf4ba243d19b62fa7c1e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355f6d9c0253491a21da916e1daee2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a61e6cf318368e77ffcffcfa173b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e6e17992960c966106652d590e82b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ad0deadb90e810bb2191052e0fc9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3eff618a87567ca62538cf1c28f45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028d0ec25e3d5489a8b709f3abd49ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd1002d805984a3ac07252fa8cc572403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f47ac987013aed51dc17a1a04cc2a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f07c2b548f191269775f3cde03513405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfff56925b3a6a2ab3a32d8b8729758406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ebc064fe32543e0c57736e6665291407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e8be9241fa1be33b7aee91657cfef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76bd8106c9003ead9b8f55e6466c72409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48bcaf498ad8a4931a962719537443410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f345a9a8c8bc71db21af7645c96913b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdea05039d34757ee45f1011633bfc5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11ec69ff3c72a7c258faaeafa2afee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983362aa18578ac956c0d5c85befcfa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940720565369a38f5af7ee63962e8d31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054626344f7f69050ce2f9eb33f6630416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf11208129f5d6bddd0b2017d6c3a96417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a23c96ce3590664c3c32f937565cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcf9d4f7e4cffc2dd17684b01388b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411004c5558ea00fd75cdbed184b97d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7792a125fb812b554ad7f867f2bf5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768f856e3b784eebdfb5d284beb1033422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a740ab655f8661037448103c5f19e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80def8a2f177219c31821965c847ea5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e24996382fd9f83dd317493297600425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1cfeccf7571b90cc9651e1a36d61c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4e69e10efb25f854301a0bc987935427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37d013ab1c74c014077df2666ac110428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3d1463f683ee02417a25dc1f74edc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ac3e3f76cf15e8c9d0bac4839f483430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252edc7ebb1c7a36f333117382edd8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2795892d9ea33343cc866c7181e1d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f095e2ba2457a66bfef4159e735d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16f8626c5b0b7334201794ef62c9f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449817483c753aed5a43a56d7bea271a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91832a6f2daf90751478d441ee69c21436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8544d6c07b864ab66c34a73c226237437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c597bddb38db68d114a222c7d4dbd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe3f0eb0327a4110cd94ec47bbd431439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297e8b5ccfaba389b07fdab38f42d2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46706b3bdbef25ec1c3c522b9befda2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfe299fbd08d9ad683d6e394fea510442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8329c84ee1789685780a5c937493c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bcec3c40e8ccccefc0fdd8757b471444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb99a1fe5542140bcf16cbe37c54be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e5e5811b29d4b9e3ff286cbb3fe73446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151095ef89bb748b004c2038e0025a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fabea728fc7a2fc5bd07f4fd2f8686448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39c77b5c45063c0e9f828b51ed11cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfa895b1233ea818e81c53336535ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082f595cabc02ca6d83d4bd94d44e1a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936d31740b0b2556a6429cf1e659242452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da9bb4f4d7425d220678c6e31a64ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02def8de965f8a5395d2b42b529bfd47454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571327602d02222dff330417403d1ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f0e320c75ee6bb477727c671e7ed0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393a5642eca302014a262b01ba53d67457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75db3990145965e54da72a3257d1da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf46e6892ac491611d765a1cfa1081f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728f85a37a30e76bdade1e1ba78561f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f6cafa6fb5cd6312f6b4135e6e564461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17089e9c3c6e2cd15b35eadd6973abff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce29328d5aabc918bf00dec023cc967463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fb4269a867ff848d585ddc31d33d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebd0268ed53a7966253e18f4be90b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57a7286eec3ff8264e69288b249ba1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3b54ed7c11be91fb7f6ff56a43894467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c27b3ed83e9a9fdc8b92be82f11f68468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bdec4fc4e0056cf259454038e89be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a3234d391eb439d9e92bc1a815b20470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b948a577d4bf135956c60f2f2e12b5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6485945196e0289e4115474e07554472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a231d1531101bd6d42a7b52da8fa05473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a9d78fa93aca3e338b8bc3cbedffa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b8bc2b106db36c6f469e23e429326475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaca7d98806bdbf5c265619ccbc38a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4d020031d7a02462cf87001aef3df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4623b0547e63d681fbeb72c9764610478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20254dfde4cb7818dbb11d27b607c4f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ebbee28d0f595621f9d3cfc795a5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a13d0e3356b57070962e55e3e2d7ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc6494833a7841d23d4ed5b67fde90482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece640c1cbddca9a232aa04a392ea22483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bd9ba6e84281d225e646ec08accf1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d768dab71c857baecb11882a72aab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecae6330fd43e1db27849fa4ce08c2f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee507522233b4891d53cb64d248f77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c527cc3087a0fc00bdbc6a8de4afe1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d61631b3ed7e270c485750faccc4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49744377c70a2ad0d4b1b912a6008d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf1399969dac8db40f3e36b9be4ed3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba938d158b63e4614c386f89996ee15492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc99abe4273892f60c616d2d171bb2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b504d92a90b934464b1303bce6929494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa96c39447db2ec5bd8d956dea7809495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a533eb92c7d7a2137571d3b93f89827496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d476faafde1847ecb2cf957b5af5d95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790713becf12792a4775042c672e9ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba52b0f269aa4ffb474d72d5e5d01ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242d5ba3764feb9dc313e5befab1e3f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d0599eccc957c6f7b2991cd000512501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b8a7fc8e31f1b4238819b6b2d0272502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2cb2a9a678c6a28a17f6e9b7e104e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6586fd78b85a3910143853576b9210504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b8ce4f1c7c4f63733950c98116f95505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8c8ae48e6e0dc8be1d539a205562f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909083a73c2c328f7a4dca5d4f81565507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf5dfc9cbf02ee005a76f14ddd4a66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f834642ae30b0a24ccc331ec4a6184509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500bbe8c1835e583151b77091f2e324510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f2d803910843b592bfb52aa73c24a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a241d1292e0c41ad98e6bd2fd9ee9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d17a67a588e23de27949cc296d4d9a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8c4d05c4fc150c7ce25819d4792e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221e68f01fab0637c63deb2122f74a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea3e0d863332ffbbf6e26383b33e97516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a3ea756ee42088b51a60b5bf93bdb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35f73b20c56da54b5a0fe4c4475489518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90b1ba946109ce6fe77d34044e2438519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1783981e5c62d43fa00553602a61d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c949bef4348d12bc8dd145eebfaf6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13210c9c585dffa43f5bf924eb69f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec585b630b71998bb1e30a7f257bad56523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae3d679ac54f68ae528beb3af0a383524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e52c8ecd4d2587896d105274fb037d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1c349807e1b7d7c5216114b54b607526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f348791e838ea3a044d51ef88c193527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563d9daaec16c101593ae0038e18fbd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f163dba887d4135c25369e679cbd5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea921160ce599b27de57d21f790c27de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58852db5d51bf264ee5f513cbc05786531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b6e1ca957e53bc1268a103fb7a6f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabc5eac17d4e42969023eecc4edc07533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ee552d896c8fcc1e5020ded475596534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766fe0233ff5b1352c305c6090d27df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6398dca4d102a5e4e1d2be632b9d8d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89cdbfdd446313db2446c839125025537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627118def4e48c4738f03f03ea4da3c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a1455402cf5549bbf52241ad56687539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e19a407fcd86c9fd5165d783a7d15540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a070d4958689bbbded08d7c0faaaec4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb40872a4311781666d53b584ac8671542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcb874143a365c143cd48b1c250c38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17acf8b149534dc3d2bc825416804d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53845488237390634a1853fce160f34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9660d3fe7ea911915aec2644a6915d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f763da1e1606feafae94e0120cc93547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad61b230e9f30f05894f8bb2338c024548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863dfd5645ceb46c371a0e4108948ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cea6993f8abe9b42d62abcb8b3a1d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563246776c4e6a65befb15f6228deb1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fd1f2f3ea4d34d550cdb77e7ab18a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e977af04d447c3fa5bfdc8f2b06a62d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd50398831081d9acb5c135547b0bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb79ab14079d4783d0d99e96846013b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370384501357c9c8c6c68cff45345257556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec676613f596bf0bd291866488f4cb6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03635d76424e23eb71c6990de59ce5db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b4306c05a7d75e6ae9e735cdd7204559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38264c3eb2997014e269b8ec125d3152560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0694f5f35ec6b1b10e9015578a3e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffdc89d0678476ef09b2bea979e971562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515e0c4456e8fc99b2ead1578a77f70563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5068d1c0820194d87a79f178effb5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7845428cf4a302e0022d317a3e814565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e20eb41823a7f5da7d92aba1027aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184801ad1376c0faf6d66556bf1eaf0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd735a3aa84b557e7aac11b46585d686568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfece68785947df6f39ad7dea754945569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40806b11c119d689823a4788e5fb91570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a43badbdb01a182d00a4e2ba728ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0574c4c40dbc59ea3f9339c2e335ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48a03a781353128930cb452c429007573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577ee35912c5ef6c324026b1dea1c60574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82caf0cc23d3c2cf87c999260a6024d7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928506347f538cda09c8e8d849e85bc8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3445cc1c206d87e80ed6c1a1036d2f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a509f750efbf924500ce779961cfc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380562f3d089f479b0d1d3234c21245579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba607863d8f7d63731dd65cd3d4ab5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2f5e3371d9897b425db69b01bfb0a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27d29e0fb8bd507972d71a5aae8dca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaf594f64ecc3a8616de2f1f46c8ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e671c51e0ddecba4e80b4a7ba345b2d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b123b81601236ed08ee72a8bd6a6bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07f8de385514148c702821023aee84586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d201386eb8167f8e45987ea70f962587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea1087c6dd7278ee126736d6cbe182588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78ed1523ff8fe4ed0a75c69abf9988589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7ee6b9b77e1e831059a4667e8e636590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e587a89229f92945028ac1e36306ab3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f0b27eba77d8f7bd29694b3bed6b9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c43e60cf2db9512cc9ff6fd4f2d196593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ddaa6879fdd067bcbb515ffa3c629594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0a0d57f06f6b7ac29b505acf0a156595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b9dbb82cdf95ac1fd946705ee9e8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f095212574d44c9a43a2b0f47f4cf5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118080762f97c4adcf5c11ee6591479598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092fc462b71e5123291c314023524e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68d67483a88437f8ef1fa7071e0db9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95187f52cefc47726b1cc9f4c61103ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdda6431a9144ffa1d48a7f57a5b408602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6510f10600205a532c8c44873636d6c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe31188c04c5e755c563623dca29c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf92a409e0f00649cd382b1153b7c00605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374206d34e7ade1afd59c575aab9b9a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e767ceb821564f68482eb6e783cd5f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9fc591fc03a405aec037628f8598a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222ff5eeba0e0e49cfad5e1abd8cfd6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f7d27749b37f3a7ecb5607cfc48ca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833d7639b8344707c09e550ac31bda8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a7412bb15304814eecbf2068ae595612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9167d120dc4cb14511b84cfa2773897613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830946954ea41f50a5ced8ed4c87a2b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f28378610e1c00a94a9b6dcaa1a5b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c04b7e96cfb6db4b34a5f18c95c664616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2e44219277af0c015e3e9eaef9bf7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31869d5982b8f189ce7960fca76549a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568515aa8970271ced9dabe076faa86619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7b9a506400109e5b33caff68c019a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bbd632e14b81259e3860b247b445d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3064d799ee7ab2f630e5ba07cd5f1d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891300848be4970661ef934e1610038623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675c0f84d8637812d661556a67db549624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a8cc4e5bb99b5a23b9840a8b685b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166759717408f005653e03b4a24fc0aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d73df551ea52d8af9d8327e33a822627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89babd652ce643d7bb7637366ef223a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9d3509af4477f43290cc505c7fe35629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60aeea2d4ec0e982f9007aae043a96630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14f841d73a2550a9ada1fd2563f65b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca602e34527d76386d644519ac8dae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86326495b43d09a07189d7a34bdbabd3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093ef9e27568494e160639038ad2a24634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa4f4d03f7c57351a67aef8d6e256c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a11a72a5950b1bda9d9177ef9fa2b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52ea2d2b7c8676c8292cacc15df532637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a628aa0d09a80bdedc59a9ea08fb1f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f92b6f8391648904f9d6a3470914ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411856bf057fa44dc80a171d4026f886640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39351667508e989292178daaae6ded5a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596abb0e4ee8c084db84bf49b3836de4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758606f1173f7e0a3bde57e0aa7a6629643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484e5edb7a8b046e40557ac300e683b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148e0d68ab80d5b25facaf730caecd3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c2a2e0f040a939987f0d869b9a0cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412d36e2c471995450c577082af3adf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95405a21b031d816026e589a416194648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854cc855138c630f9f1cd280c5561ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715ed1e55f77aca04023bb148fb3f2b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041993de756753d3c779a8ced7f68846651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cd7b2f56375f85d0ffa14ccb135dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cb471d06667eabf4bb88cb666db2e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed24a239fc6caa5197c493e10dd02a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070dbe731cbab4f9a37fc60c4bc0d2d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429b7ba8047d352664eb7e32258c836656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626a11a5f75b8fe6452da2ad588edf8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad50c4da37630e04c6a0ce0a7b56fee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdec0c6cf6c2f163bbe0fcb78af658659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd193f43d22c6c99e5b6769a756a0c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941d46cea604b881c71c11eb1f0c5f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c10c0f6c4c216f7c70e88fd462b73662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cd81b9d91205112dd2265ae6c1bc8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3558b944f1baffd1b813d061d9dc93664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fd6ffdc371fa024bda2b9ad4020be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e84e6d400639727f797cf1db9c555666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfa7753ea876bbaa87f614536716db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031321626a0bcfc7093d590ffd4b69f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20556f36aedf22f1ecb9af100c97ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693431261efd6e2465a203cdef87d01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d67a2182d234638bb080f3eec0103671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afaf33bef2f9144183e2d4d1d01374672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77108a0c4c90f56970456512be2ceb1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed389bc058b3b4c3fb5e707d502bc794674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f39d0d42ff96ea28ab82f76544f9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335121732c7932bcec5206a37b004202676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682f70eab2ad44308284fb7bc578f4b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7e1558122fff1eeba85b3d1d3bea2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc528e5d150715f2fed481caab699fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12795abd70d445380ca67dac2d163bda680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f6beb5a0d32c0ab13a11e59306157681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d897041f88e361ead9477ba82aabc29682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7f364b443441b05273a8d8f97dc7b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f202dd02a2498b04a5dcc2422d64e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64468868a067801b42bd883914f47beb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39633f15b13bd0f7263c54adcb4628b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c528e8021575b54d90fd4c14eda8a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13bd8166e8d29f752585d79a91218f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00a4028a56626451695c2c92fd586e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87af841b6a73b8ab7a6a8c974fc2e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c80df34acdb91d5e3fc050a79ef93a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bee92b7eefb955d13ff511907f665d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb401f18f407efd62d3e6c529e9aa547693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62181ad956f0a8bb32f0a5b65c36299694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225862c6b8ca1c18ed3874598ee4443c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d3818620c3f7906d1104316bdfac3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe368d8afab8090ee4bba6888476ff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0279ae0a29f91d27adfef174eeae7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fa0f427862ed1a79e10c232c37449699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d94cc7250980894a5630a54c121fe7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8a413c4c9a089d80e0601f723f191701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a99f5a269f9323ceb0ca19f6b72d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e1de8adee99a0846036843993cd8c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c127ffce76e66533489db8ffda41543704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db61159a04889cbf2f073e119dd6bbb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984506667d16eeb728411c4f3e681fb3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a2fafeafdc2e7a794aa0a04842ccd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa047930cf44202e98b143cc6588e6be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33231ed8b634ce1f9b1024cf12a9015709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64911b463d4dc62c6609b8ca4add7ec9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaefab3f1ca4b23ce1b4b6ca5515e2d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b8d0f470595aa2d71d70b23ab3613712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6bfd93020624b1f6d3e7ae57c10d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ac45c53975c8d9655b0c4362a0f22714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54972169a0a048fc6e67a4c2af20d68a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dadf24ae4f09de78712f542cdc595716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087c4bcb62e9ab528ac447d79c623ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38b1b314623cc069fc6d04a16f2e6b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6ee60111e5f70aef4e12c308a564b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74475db62bf4159f6f2ab0f53bcf1d09720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33104b3442bfd2f9f7da3b1a64f8179721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f8cfad79b8526621615aa797210ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77df1f13c6ca8148e06fd02c577acaa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a49b9008526fff382113459981d769724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95220f47f64970689f0334a45e84c52c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d23a2e405fed632a9a08094236a5c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc56fd1dd912bb0b307cc33ff1207a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e2cf2f79442cba2890df32b862a05728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1757f12056ae3e19fdc61c5d2b6e99d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76065c297cb90e1836babc4ceb223d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5ce5183710c2fcf841b5e6bb2073e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95b1c4facca3c86b17e5dd623d4778732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ed95b96657ba9cee6792a3f23064a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bd1036fd9a1b415d375f946e2e39a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eda84e423ef36a09e77391b3812549735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebd1a320f3746dec832e21f84f2a03736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7014737115c452acb6dfaeea99ec4a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ce6add37f0f3f1b2467233c3bb6e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7ac443867b684f96bae3ec84411cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf5b663d9de6f9f8c40d00514e2126740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f57ae1e6dbff28d6dbd6a8e604ebc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1fd68683808b0b59fdb63b76b8b05742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1ce3498c668735cb312809a27ccc1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a07075d2fdd3461c6c45400fff3e6c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a976002052665440cb6554be09004745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98e0e8b1122e7b2b10bde9a97e7d7b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c95da7cd820afed5963fa4b91b37d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3758acb8ddcfda711be489b3754d41748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb570802f5cbc99ee07b637e35f164749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0cdef7b8b9248778ae5ee4b072c2d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b616f3f5e33dc5047d26526ad52727751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b2ed2cea1fc5a0239c479685ec252752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f87e3817ac79e7f31553db223491c0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b155c1c1b0ad4aad43fb55e56b789754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa3936ae1b30150d76141200849cbc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10267ff4ae8b25cb557b658a92558220756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc133e49252c51251784df8edf4eaf6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd73d3cc84e52e45a80c94ac72d119758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6777176eb196bf9661ab2ae910084de759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>