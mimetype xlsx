--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e4d816b6bc4bf5f34e57543e238f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afb249630cf0d72032c76f8a27e3e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891a23ea6a2c0aed30ed892d1de447a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17666da95a24c7acdde4fb82a16b1e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6375ddb137570476f7a6a33add284625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b7ddad4849db8b5c7092e3e78f0846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e93a085e05bf5dbf95402b0abc1c1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df01dacfd364d9e944b209d4f066c758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda86e2a4951e6a0a0bf9ffa0543d6469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5860264fecf3b8018eb97e0f57270410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647db2de2b0a9a085a02323ec3ce4b1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac8777ea497b129627f80edef2d2a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32095b96f28145ebd30444aa2f9ad1ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cf7e1cd9de62dee58cb491c02f3b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb6adb66ad5d9aba708f2ff3dea1be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087195eb23681907d9828a3a3da1c2aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20ae66d7b3025b7da7f6cfd0e31c6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e878128cc41ec2abe5fe6cdcab1a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7199892d5149d7612f6c60828c17a3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5f45687fc5608f3292de8f581b36920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca605447efc6247b7767a156962861521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b203e5fc30aacc9f58addd95dafb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d41d368fe498ec1334a8207e8829423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59933de15844c06aa6ad567edafe8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99eb3d14d081b63abb7fab74cac2e5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ee0c18dc7cc990de987b2f683310f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0966ba83608e798a39657a2982999427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f6416d18fecf1d4954ca08480df8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033377cbe834be4af60570ce93bcba429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c13bb97b0f5fc4b890cef38adf3c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec814abb43f866398777052d76c79e4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139d0f8610fbb1e865cd86a8b83ff3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67437e2bcbed95f657aed60a2e011833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a996729aaac271b2570049b18436ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da1f263fdb503153f695ab6c01d92f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754f739caf48991d3260c7ea873ad7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa46b51d816e6482565364c5f1d13b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab51c402480198f5e380845fcf06a5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99cfd3bd76dee4791ddb9ecd1247b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eab7456212393179b3efa97cdbab8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc233def6cf326e25bf55f2c228ea4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bf83ae8692ed4549d3b8c6ffbd20c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968df9a300f24dc8617fff541808bfc843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4fdea7077f8badf7767544bd1a9bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b1df58ed67c51a5ddbc56e25c228445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e120a5fee35c0c35259f2e8c70b9d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac42953154e98a996bb6e42d790f7e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8539a1376fd1b35743b1fa7d4f6fb748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a0aa1fda64e7193de5f9fc401725649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a3ad2e59f3f8907ed00012298442f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f6b399d0888f8b90da3db5b95b0d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe9409f4d46bb7ce917cbca884bc8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e421dc1ac63f4f013d2eb877e059b3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deed27df6da5bf937a19f40625260f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c298dd478ffd17d90ca4cbde01bb4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e2e8b6b47d88fa187ccd3220fa39d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c0b1109456e9b3af1c37a48bfa65057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538c94c297a80f95d670a2c7607e9e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f744201e71382bb92fd798bf389d4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5777a7c7beb2c1f2e538201cc2c9fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f37f737cf9b585fee706b34bcb5f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894f0f7a4ae490861397540a4354fa262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee6ca6a3c1867e339a2281a2e7eddf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41624fcefde3a66bc8c355d2e64dd664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28e107de05789d3092c09dd75684a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f730b25d69d76ff8dc8bc985a2b9766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47325cfa0dfef0a591b952047a8cb41667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaff4796f4e95502d2fb10c76c3dc868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9606c23f3521a2470c20560727c8e3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fb9d6438424a87c74ef6f465709b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84648ada4b741ad8c227bda50a8cb171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230da2176c8a6eb64281d4e25e6b50772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b49d3c84c325a1beaaf2957766b2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cdaec7ed3ed2fbbc03c487d9170a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfa5628955b0e307a708471b27f7f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbbde86d4f2fa8695db6f024b4705b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edeac5c9f9c494788407d8a825a5e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce6327861f03eef294aa68cf26777478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809dee660e9c17c77565d7a98c258fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee0443455a2db112b19ac64e8f2a3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050efa9840fd31659564d95072b9e6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c599e907a57029e8e7b09986c183cde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b95f3e9e33e4e9a5ca7544f92e1e8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e589b2b91c854103bdff5638b4f91f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fb68939761ee79acf290802b00d3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62d67a89c5b67af190af1c3e8fb94586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159e0bb02df3bdec600c8859f291ec887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4cac4ee26cebfcb04b2eb333a2ec088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecc8204fc08da45f7e956b4cfa0f8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94e31925aecd2f2faad9c8fd0dc50a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570305a097e25d5c041f936c8689bfde91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03ad392bd00be25ba5a60124b70dac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30368cb6c617f62953462704fb2986e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be4f56f3892ea7c5d147f9eb06a74d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad3ac6f4177a123ffd9fbe6d61e36495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee0362059c3223654d83744415227c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc87398b1a088c11aab2e00b80a71297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0e2739a8c96bed380fa3333984a2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d43cf0d3146117307513df59ad784e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f9c1b88f023db66413cb29a587164100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63684e6c04da6df4cbcff5269a757f4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d4520504665ab9a92395363956099102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff63e3def56e6b49ac609e737dab85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966aa8b0b94859d8ceff06f555958ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498318204851e180aedf88f8e169fdd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280146af876d06d5af7dca45ccf71972106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbbc680fa516b2e8cbbdc6926aaf89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaf456c8dd1ebc999da4c560b23102108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060c95489f4d925723a1974d4b2dbf1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99945023ff4a4855c9b63fab78560f0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031761a54a8300a6b7cad1ce4ae06db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76408ec76c6bfc8e6114570f466ff5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94177dad3ba2eddbe2cc0983a2564ea8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90a00af68fdee2cc35c9db33e13f11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c1eb6d72fc21df4bbd95eb686cb82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fedcf4152bb7b8b2607085fe09f21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9cf34bbfdc022e708e011670054da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5d4bcba1fb6c95d2bdc8adca4d8ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b90212528c8841fea04fe4a3647868119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bae41cf6ddd66909cf0019f0d2e145120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95b3868ca214d9d828d9974b564947121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514ecafad9358257d9c503058226fa4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1a5ef3105b3939ddcc6c220cbcc12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fa27d9b086207545ed2e8c716d022124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5c27cbcf76981b3be50d561d2158f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d80fd5d07f5b1ab9acbd340a69acb7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3f2ecf71e54cce7dd7315d7744b8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ea8e03590563c04726634d2fa600d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7753044b624c8558a4b7b097ba4f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cda57e692d6e311e31f8dfd10aee89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d8cf104ab7c13cd26a2e9187e2821131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74eb9ed1ea02ed14a6e1af0fa866c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bdbd50c8a4c36fc8db7c32ec29545133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60918402c096594e425d4d717a80ac69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da732da3dfe2944c60a612a990b2d32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8d643fa307b2717860536f652d621136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2ecbb218113af73df60d0a5ec7025137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39a2561008c17a73c52749825d357c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cea76dec75e419047af73f30d47fb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc8e0317e9a2c35b45dd3e5b92b08b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068ac760d9c7ccf01ee6e50efcfd055141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7815e926acee46af8e04e12d1533bce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78412e5237aeaab39af36aab6c283f2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b13bb1beb3770a28ce656326e7b46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bf3d6800e2a717329db902de68bd2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30ca442cbbd9b481b0e80fa23c60ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6379b31dfa01aa985f83b601fa979147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9813e7d8700c8e27b6435bf3810b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c724af27b5d1fc37d03514a9ae35302149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc1c22d83098399f1f08f3d9490ec8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55f17635730d2d5d046ad719fe6d92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73361df3f805315951a2ef6f400b6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf1f95c357343bb5b6103b9250636e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f226544e716b404477efee9930497154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765640eba763c29c87a6a13afbca53d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aacfd52f80869f1e30cdecda8ce0c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cde8ab3f97c40593223b414f3ff811157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4451307c5d49832d35882ba9ce6ad4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9875871e6e04a7341e656ab31d97fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e87e78888f1ed3749887fee07b9205160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb368195031aa4bc3ae58bc67554e9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3a0ba53035bcb21019868d70200d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3af34bad6dbed8973e0a3d1d467035163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7251e64831256ef95591d6e870424d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77dbb6a1c8956e76581934ca8f000d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9c076541057f3d763cb94142b6896166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4fb9e5e63cd042f07d48d1bf8ce83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681313786d206e0a8ec769a4cc8a833b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3787f4feb46f3471480cb3d338a51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa111c2697158e35df296d56d591b1d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b75abfd4b41e299194a0b662fa9ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e5b85e55cc6ae2f1a777316b076b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634024fa2331ca0bff0ab268d1ce556173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da0a0ba038e793b99eed4be3cad9fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689cb6294efd01ff49a9027c09db220175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b796efdc7db3aa360903ea55da78c5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd1634439599bb58f731434763efc9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09a2f7ac2d37359ce87dd4359f55b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2eb622e667d50eccfe00c4d2f7cc9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad223d6e6341df05653f80e89931ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fcc6f6e9981ed30e81a265783724f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515f8947567673d06cee95604cf215c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcba704c805ab4ac1356fc7eed68a61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf76cc3e7889fd510c8200ce4b3e75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febea0abfaff01b745df9556fec0db85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ae8be9223ade72bb6aff44381b20b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e760162f9088602fff6abec1cca0ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6609ad21a25d08aeaf0868b6951a771188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b30f2f63c8c884a4d7c3e2c01d696d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1a69a02dcc90883d306eedecf848c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c1e18a21fee9477475886eed154df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35908cea63ef3504d2f239f80f71ef43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea86a4f3556fcb3f8e5db7535d56a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7261a449c4806df567ca6d7e58b19c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263263580cb788f9b9e3504822925f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96d5049049633bd3a554e04bb51e32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968756137fefed1d28a054df0abff20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294b1a986b716bc727306d8e0f30ec0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d59cdda30b34ae9a74b3aa4b05ed6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ba913293054af08574bf4c4581e92200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19767ee707f3d34af1ebc27a0dd7b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f650fc3a23b990b3fc53826520d64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18816716217b526a9a5332644bb0d77a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ca880f67115ca2911aa515ab5f978204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8afeabb7eb8e2ad568bed9311eb6a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d788895239d22c6c8642364fa391ccc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0d470583fa16da4dd38406b5c36cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a5729633808fa0fa7410549309880208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760bee5186340be13d034222c7e7d7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c896e163fad18e4e3eab7e8c5401b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc94cf6ad50969eb0cd2a22dbfd4875211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cfec53eac4893ceead932db3d5590212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a8c79579f0164d9fc28c76686beb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96f92c7b0f1bf3673b6c20b6cc7360214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470d9a1bb5c7ac12cf33064c7370ef2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469f11d8801e47f99ba679fd89ca26e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438b488d1337346fb6d6b497c00761f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29797e08fc48814fc0af7964accebe7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0331fcfbd821ad0f274a84cfb294fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04096cd11184cfe2498edd320d5e3c9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4ca0e8c2a00cebc9e4077334a0604221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bb4a5392bf54c85621e8540bf2bb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340716cc7d154d467b82e2840d7980d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b61c19fbecd824cbfc694e6b3f2f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c023b37da50a3ba368f3fe63bae40b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a1bd9d5b6eadc05e5c54f16017a47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e641f2351da1a76dbf1f74ffe642e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7ba067fc7e26c13d18f2384696fcd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61baf0703593b7af73352ffa71c86d87229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf011baa2ee00ec68a81e2cb5f31ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22aa3cba9e15f086d50b6f5e04a2716231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666f73df4bdad76e937650e3b647fbd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca8e4540951ec1ebd8a73b6894e6d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2fe807531b9547b1035e4c4fcf9b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888325938555350e33da709e530e5fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecc1bcc11cb9ce39dd513073b7dd89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca1cda2359c1816b008248a1c8b770237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a799f6762fc06780dc9c705a62bb42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1a54dab8c317d7a88ed440fbe54ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1e3aa851c048794c83a4f279f5a1b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1306341d054187b3bc02bd710d887241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8801daa565ea975ae6c18328a8800f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad15ce51a62b3b677b18f9071d3156243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1604e13a1b581449f5e5c4409a8be61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142becd90a82db6be1144605a8711519245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8e18c542b3f824282c70ca67de91e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ec74ba7309dc819e2e17bcd56d6b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5684713323f6a0514202d583b6ab7ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be85adda578ec8f467dc37a6de1c01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494db601c99e53d54ebafce3832e79fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d3b1effaaefc74bb5560ffc68b33d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eb8f637b9be09adb2efbda8aaae7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe3a3a08cd9e7a5019950b0052514e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df7dce53c715ed889a3a31a2034f7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a438ef581bae4f935dbe4a6dfd79d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e97eb3c59006b99d9801b23fa328cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194687386eb157153006c59453ab0cb2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0c284a01f70feb1335c06213ad5fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f00b96bcf683f6cca7c0abe09c66a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c77dfe7f93415ef472ebecdfdd9b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabaa804cb4f418e3355a52367478fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1e7a143c7d0527b7d61c8e9438823262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc50424c98afdfe55ede7336b7112b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06579f9fccab77b5b9bac9ac014cf17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c47db58880b691aa8afd5874b0fbd5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e3f0d62c85c8753cd258fd0dc5311266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf35ceeeba9de14e0c0d334c873f8a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef4874bec846701351e5afe7eaeb20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c2b8d63f1472f9e8c0008e70558f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9957a2d2e5a53d3a766527efb100c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac21e8d6eb7ca9bf84b3bf1adeb98da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6fb9db06417e9c71017e569899bb2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c42caf50ffc7b84d842905fc418dc0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e45f62806a91fd6667fc6f9484467274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59488055be3cedb76abe99fcb93ec346275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672060369a687043577cf5418fe2292276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d79bc935d4bb76b1e5b6545b6c95b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5dbfb46578e3ebc935c65e0f752a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662e7daaec5d9659a196cc0f0dd60cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24da9866d7ada937676b2d3ad0e270280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eedf9fc97b0ba619fc678ea342b6fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35811fd6049517bee456c0f42dce1433282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc4f4dd931683d06f7a058c4c3788d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7b13296cd5a1f99549412868c0564284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cb67e3ee82f39002595e7a2f35137285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b68e5c0362fd2d3cbb0e425223cb0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39851e00c4fa3749a4d3577669ca83a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75fe532c9ea9cdfe3e81fd493c45cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6757e3a667fe57063a07d7704e8b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88816e68bd8a9651fdabfbe7336c4f9f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35997849bb9aab591f4966866ee238291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f448ac9ebb557bfa1ccee6453b5f66d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd014047d99edc31c7db0ddc6b1d496a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a5368464e8ba8e0ea5a81726a89f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151ef4ee25260ca3c1be850a3b861ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c18b04dd5fd52f57e398a01ea94a4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2775c9f7a12c3d342f7ca68dc8926297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe08f01b72b66594e86dd77eba42901298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961a1c5148eca9e6c50f8b15f21bc61299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f2fad13c886f6d9fecb41d95c6715300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fa2bcac8cc61f7c4ed7947017242e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe324661dd4126da533c12730bd3ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94bc4c684473777129f6c1ae9957cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42687bd3aebd5e1bca8a3dd77000fe98304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b121522170ccbb67afe07d286ddf7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107a99ec64e3c2400034fc2af75eef0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc7e33b3d9f5f1c57111f159fd5f96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f0f579f0a5bfeb23a29c43024e8ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8f34a9473e11abeb165e87dfe722c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246df4e2239cecc07724eba5b40d49c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27884118f2ed31711298f0baff5a97bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf36a6b9446c41cad9f29425b87b2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efa47559c5b66fff6d36c0a7f468ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671a9b56ff68a8705cc8d075a7c6566314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a413f0f3fed4d2952829ab86640e690315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e0db5454ace7f0527a04e3fa77488316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3122fec7ed20197b74d47317084f441317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe62cfcf1a8a53892a467fc71d1d93e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c930c85de4b95685414fe7461c3c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cc8f299f2b62226c0461c54e4ebdf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db6f1f61114d5f37fb6e67ec777a0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2e49bdc0185b492df0f1a05e75598322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad8f3e1bf41f7977dd5000edc624e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548886e85132b387131a7e0401b3fbf1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21017c3ff66bbb2330f11abe8f795b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336746e893e4cd162f3d9e96a1f0ee5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bbdd33184d769b749554873a31858327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f9fe4971e20006eba5524827f0b0a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45578aaec927aba9043376ddd2ffd8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ceb1c49c8830da153c7c8edea153ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df788c11c6ee46856de0cfa0744431331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44376f74d1ec2978ff98333900633715332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae71232d4bd8df225303adf5c1ee58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f8b1b6341c7cee6a19f5d2297af9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b50a49ce3fddcfafe0e17268153a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44816d0fd366fd29d0d39880d36009b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387be24b02ed74e43a7fcf920016cd3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99728e4da09d731dadc5e8d67d75e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab53f4bf48f47a8434249d7bbd7d67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f143a602a2b1c996af6a2f9bb9c21d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73259f2310737ca5140fba8e41fcfb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49944963d8e2b6892a6aefd1a3515435342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3086068498c468639b2e1240e5d50c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab414d1a722585fe1331e0e673847a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b11ba48c8f8054bb2d57724a177e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd16be669c0eb3bfe515d99048c6e43346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ad860b499eb8532180ac91c9c58f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6382e4b749674c6952d15ac551a236348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9eb883c35ba52195d0afc809fa4f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38590e900d8c231042d03dfd528085350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a84016467b76af1b4f8edaebbf5375351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adc909cd3491abf63933f7093b1a8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510ab55add18e6432545c437ffe73d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b8c202f79a2dbda7783d171207750354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8904c1c8197de37b42d41a6b2ca82fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa21c7b9ab53e892b5ed53d1390644356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8907c3480380e7b5436f38d82696bf3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6985f3c2b7113ca896a8ace9f182ce4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bf581a72e9d5e45bb591a876e4b19359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb932070990b37ff18cbf1df52546a9a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3b975d0f22b8a75ef2da848823985361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90a66c284f7d5b677eb1b0361f6421362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365281a43a40ab052028568fb39b5ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9b8a4a4168e0a8bcf7519033834db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e315bcaf65f79b441a666767965a787365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a6b7c1681e6940f05508b92aab8b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2444d1b219b778fbbcdaae5c12a62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3849b0dddd1c01f3c24b0536e3586368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8401f78f6d077ecd5147bfa2e8e09e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf35d8b070ee048f0e31daf7c6f105370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3ee868f7af429ce0f2254d33dc39e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7f0ac2f88a48e12bcd86b385e1591372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a809792c4c066ebfa3f728c03071f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51a33bff468770b29cb266702ea0dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ec963bab041f5151e51ce617d8411375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa89316cc308e25fc45662b9f380ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e3efdeecd630ceafc69f97d596a9f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ba2973aad54359c91ddcd8f4553c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458e39c61de3b6070b8eea51aa680df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23ec8c36203abe8b6492d3c419cb12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0273f5a391c3800894971d58b7d2ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afaf1313650da5a1c3c71621feeada382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194986d009f9d69694c5848b37b92fd4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e267636ed772d4cc2e70160157402e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964491e25b3513fb8b5e471422f0dbd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103e3c615824fb193df6a4defd0ed1f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bebc2f9fdb3508a0fbd6db33df49d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2475a677106014feeb64dca4f2ebf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16803db99f3f3e1d065774e18796321389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62f920c8a6eb4120eeb0e9dbd18e66390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f8e8700c740696946e9a944e7fcc1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2deb154ff3fe71e55f9ed0998a96aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee76169db4b55431ab7f15f6e993b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6424dcb838cc70404b9669dcd44cb72394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765980fe72fc900f3e7a093443593377395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0a4b9cf6ce11c2064b4ed75326277396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0356919d278263e9bd7754f4cb75eba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e68468b9b735f5294202475d378cb5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041263d7aca7b68922979f8638ba30c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442421adb79b8c4fdb1f14f9ee1f390400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9cf26d3a1a39474c14b35210ee130401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e6d3ed893f2041a4a128dc6721f5b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e8da64003400aa2acfff7d61d4035403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a0dccd4196bdd8c462491be8fc878404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cdd8fe2bdc77fce81b0375175ff7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333923711207f73f1e6bc3d8d5240be7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55996a762bed864221a4f95a4e9b40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7870b8ed53197c5bc340b04e70db9d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2d436217d21bd43f3b864f519ca44409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155ff1b04ced01b44250cc2dad3bf0b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2908fdeb989c6a6555d0778579308f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9cf6267ff2ef673695599d72377f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b99b583f2cbfedf919deb6f7150893413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4929b9148c90e8d47452b6a1f6623a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f4b72bf316a108faa26a9f0fcae61415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bada914f5fe86daac90181777d660f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc369e7448d7cece94792b834d228bd4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa817bdf948745cc678071648d0005418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a553179f4bb384a4e76a7eb9f0ab098419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d95386519c17dfb1c5c8d194d94ece420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b515647be721ad2154dc05ad467002b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca18f9608dd677503132afb05da1fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6c0151a630b2d294f4921cf7b4969423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637882bcd6399f50f3f51c39dd2715f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d2636a02d88596d29a01a79df80fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd69e98b15f91eeba1344e23a864e84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47daba502243de8d7edc3d92641099427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c3d7b89e10dcd6ffbbdbd67973217428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7cbda8014d1375ccdc49de6510160429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b687577c47983814ff835b29525cac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e2ce20442e5d15b42faa15decfc66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6514b7bd206af3c0368d7bdf261088432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b32f413051fd88c470a16ad5f18a25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c47aa8aba1fdd85daeb8d9c33a212d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a3204bd457369f7a37834d89e4bb8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9361bbedd704d54a744f909e8e7cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960b2e7fcc69761207bf798b1232e10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57b7a919ef09d5374b7a394f2d022e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38c808f8f40cb3c5d5a13304d30d45439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ff323a9578df50add8eca1398833d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef466ef3bbc66c198ca453bfebae823441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a2f3405ac94dfe3219ccdad172faa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6b747c073324bfe484ebf16ae8857443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a31a9f51b131d57991cb23a4ddd75f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da681fdd0396386a8dcb9c3646dc56f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88300fb553a62cc7f933a0779baea78a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25e9d842c378d196d56f7b2f1ae24d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7ba7ddffbe099d81f8c76a4b7915e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b85d71e5bd424a89d30173bb34808e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ce719501db8fe880215b3ab475150450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce72fea107e8158f92d3c7bd3304a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f044fb6c552efd8722c6f89d31c3f50452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4421d23e54b82b313ece6fbd95b4c82453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdba444fcadc62a38db00b931915bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea78ce92cef8527107b7220d6ecdd3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133350b3362d4247b2b9c36e1ec98bab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08ab73a7be57b1f53f37429a2a3660457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c759b7e6a9cbe9c1c624607ee643c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adaad93ed78cecf26ebf36d07c5e2a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90f04716c77510df510837ecee8716460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc061cacf8607ff13207de1c96fa13461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b0c0d844f7e30b9d2e5ee207e9a37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6363c54c0b39fe64adfa834ee5663463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629076c10c680b8a071ac48b1c253f84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197854e52238d54284d8d25fa788ae52465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61f81e248d0112421d8465ffbeb1b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10689a8a625d8b7e4375718750197db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe31b09c11f5c44924922cda37dc38468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8ba738b3a532d90bfa241918c98a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a21ecd684892df888db9f1d1de180470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65002237b25793d85fdd00cbd1777fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3022b825152da3f7b4fb4ea8e9444472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e898eb4f75b84f42f59b6525f074e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26ef58f644b44598e616b73542dfcb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775535adf068519b5136036e123e3a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554d49e7f2246572505b17351844264476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43151f3780735c8954ba0247f6fdf4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb3d44e1d0f136d63b29975da45e63478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649bfd9bf295c25fd257fc5d60d8bd3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48cd6a8fded7ed584e89baa946a068480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14e3b7db6307d2ed3d8ae96d2bf2ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326b15f2172ba743defc3a8e9ba98cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e820bd30fb47071f8a42640226b791483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599066f6b5f1a6a2d96fce014e75a0cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeb670705ef6d7da79de3d93cf36bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4e36d471ef5ae2d94e40b7c46eca3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f139783eea286a61fde5e25e32a3f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b88bcd95a4c22f6946841ecd727ad7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8cd804dbb5cead31525c1368bf660489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9be922bd89e64427192fd505ff098d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f2424a0ce7e202501ea1855b984bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57349f1a0c5529dfef0fd53b07420008492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82267c7c721c7dda42f5daaf4d6c6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0af0f47cfb65a15b79f2c2b9c86d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cd3c6173b40e9abb78af6c6e97b67495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e0d29494f29d20e90dd18600c5d46496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbb797093c26ae69e6156943d1f56b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471a0aee249a116c0d799a15a7c63f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa80ddd9efa44d3128bebe681701d34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5f000f1dbeac02d0bf7e15bcd5574500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32627c6428ccc198df89a87b2a9ef12f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddede697e9558c861aa0b4b77c3258d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafe410af4fabb3f6e001ae36cd0578503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9203bfaef36bf9b9e8b14fd0769b03504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71441fda84f51afa553750b9fcc2c177505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80d15b2ffeba359d5c6d6f45d09e7b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c981cceab7a6d316e52ba5423ece352507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd98ea9a63a8a1411728febecad58a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b706ba967f2446ba24e54e38b3a7cfd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befaffeb83f836af4d7b20b36772b021510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792341802b323642791cab0090e9c8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944ed6a86f4c5216e6ae801c6159725512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284f0573a2b97420ce3d835d8b25060513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5882765b9abe4fa4a6162bdad5aee67514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8225acd20de8e3b7458d35f03d0a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b443cc5373c87ee1330498a171dd3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab9d608036763f51a02173d740d1eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2695532717a759661b20393939acfb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294514f67a8d4a923a44bac90f7e6b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e083e879930b797647a1ed794957d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e48619a6d86d7ce040ceb0c48837a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a887f92b604b5eafc56083a80f838522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cf3d1ff9cc29aaf06417d70f695e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92700bb8deb9188ee9a4759be9f89c14524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a2c944b2735102e0d23e27c3c97b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea0413cb09d2fe12b780d452babe54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd029ea4c6a883bedafd9e7f8ee45a25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd13dfc364e345f3802246878a62b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506673a8f92a0a56e35f0ebd4988f394529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c761911706b733e4c736cd7183999530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba3519c66828a2a409da1db0cd0a52531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b282beb3836badbefd84e07b46cbe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef245a97c3e1ef657e213756f743a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2dbade988585105f79e7d2d9987eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9360700b32f6163ac8976948b3ba9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c968d79db1aec1b99c7e56080cb5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5604e576ccc96b51109927518235b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a7be27e2457c9d20d0240a622c09c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63778d1b5d5bfd3cd6a0be1136d77ab5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9cfa86daf1e7e5655f414776788e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d3ae49997963d5b8cb02e722868dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18019cb0b0e8547c4c64a9425c5ed7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1402484bd6b26d9d5cd59da4d18e60543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9f06761cdb341ff5a3ca317663fac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d9c3514dcea4a65e5b2660edb7007545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18554321151051b7b66cf8df65d75575546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f60f0d3fd30695037bc4ae6295d04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c20c17eb687f4710180a6ec54fd64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf8fe285265b0073dc0ccaec26fb88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09fc642b4035606947b1758fd78b29550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec385fc00ef21842bfe59b5a2ec156551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1ad68374ed6a7d07957722b367712552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af29481490452890d7177fb9c50a03a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28502f2f58adf51317588896c79581b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e25a0001c83f00f818017576cab58555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad565bd64e16d42e03b0a8ceae00dbf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c99ce51bce9444da21dd90cf2075f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66dd174bdd868f1abdec3ca849260c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d7446dc4d36725aa2c02150f2ae5e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68360e43e8940044479177f618dc3ff3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8740e7231fb2c9a490bf1efbca188561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b255a28c02bdfe7c08b61b31c6ae46562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47123217ee6eb9ec58504fa1ad3b8f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abefcfbbe9678f7f1739447cffa1cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181616e0d9606f2a680bbf03ac2b238d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e1c80a49530bbc6265aec8c9ff295566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbe7ef8935c02aaa64095d8052b443567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae594c6ec993917102e05213d64bc0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01019e55f458ebc0f51f9630f64f3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004786f4af952d78d03e67f5a21f9d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbfab13259e2f60bcaee64294317f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc6fa3f80ef644a9fdf362840997a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3300d3597d43b028f561a4cdf636c95573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ff6203fa40aa0dd2344aab6476da7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fc465b3c16c4ba4bcf3e73e5537d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6c6eddda06eae1f2fde5193411abc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7311bc12c8ef2a62406dc4e5ace5ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05947398149fdb88c4a09d1b641dd302578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05390fae0c3a3ce580f6450a21a6641e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12413615acc0d6ab0803e9091793e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5f9db4638fd17271edb62905c2923581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0208e78d08972771500ab0c260e016582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098ffce16ea3688acb8ce7876956a00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474f422aeae8f4aa9853c8baf4e19db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf04210507e7e7bf0ade07c311670b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26907afdc5a6ff7f4adce4bc06400482586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0fcf74c95fd210724d79947ad4e9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cec00128901b963aefb3a8d11cae89588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2071d60dbfe3adcc6c4775cdc86c832589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09065bb6f5f99ed5d40048009bc7d03b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1e02fa3dc86d1347fb0a8551e6bfb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce87d0fa8fa01fe310d6bd1ec326521592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77acc0986021a3ed6a3e720bca18e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d6d55b2ea5213b201ce361022b0fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfd683510412c2d8ff3a4e23cd6292595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1ea6053375063eb822bca08c23acf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8b84e19f4df0fb7b7bacf8362c1f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9f2eeaddab9101112228c71d8a3f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0623c3970ca875fa6ded8ccd6ec680599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45579ff625fcb359d0680bf99756eb4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd27471dde567c20bcb4c4c86fc83bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5516714c85346b6817af17c12f850e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7862132d8b27e81c5ee2a6d52f5965603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78290dda27f38b6d0607ee6f1de975d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019af7e924b8bb475b26f682ba43452e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1627d806d9657c7feab6daee03c22606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26476dc566eb3607b95c12b0997aff5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5831cd2bbbe7748f6b18e4ba6b36d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bc956d13af824208fdfd218c04ad3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc110db03b52268cfbbbc6e347d99e37610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab895976db60d2b9a0546334d62754611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0966330df15e459bf0c486d09c1a776612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcabf9cb31e788410b6d9caf0c20cf9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f2aa36e1fd1ea6c784f90074018d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a341ef0efd9f586d8ed786ce7eba3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1231bc85ac5c97f5914d58c69b977616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4512e3652540c17096afb508a6057617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ac76a33b2a1521b550c604dc6d93f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fded1e23f2b9b55abffb679e5d4cc9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef99e20d7f033eb14cb7f138e775ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb317c8a8ba9392bfe06f2bb20872b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174418f5769d5db5c03ba4f82328bc5c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669125327611864c650ebb253caf0fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc3ec48c8a7795949626d908f73713624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6a5727e040205eaa7ec76f894e8c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243b2ddea3406a446d43a2785079c6d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee6de270c5f0d2fbc70de5aedbdfb8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8e254eb09903c120416c91fc351d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ee29da5d32baf118adb1e063f273e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741099c8a3323908a1b0dd281323c3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0852a7d9524e5241f0cb5d370ce275c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6f6cd2d71fecdf9a9c62751809f01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af228ecb5ccc3c1f6717aa4050c9d53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b01cfe9bfa8c983f30cb09e3e12e3b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d9655160c8fc761b5f952eb89daa2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbbcc3f272cbe4aa20bff37567dd35636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a848cd43bf727664dbb6e739984fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb5d1267de84959e7e76233610bdc8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a806b113fb6615461e27d14405fe91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0fd2caaf0fafa696cd8e8d0851b62640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c8b15f6b1ffb5f2d7faa2a86db72a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233498bf420d96f3fbcd3f62d533c1f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf7c82c618f7bb576eb88f63ce2590643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c94876ae5183d56d3d5d50bf622f7d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e9fd119bccf84f342d205d659ce64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15250397d4648c8b33380a43b2d09b50646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f7d233a0f9152cf08328f9ddcbd92647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391a281630a1a7fe226c69e9f19e9c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cb7215fdd9d994d8740d42637261f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302e2dc7dec5eedd0d15a2bb59ee937650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cad7a2f285154260073f9e928c4e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5140fdebd48f696f988d1a3273a716652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c260b719cf6d51d12da6183b7a02a5d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af23e90dd6472208b30179bf24c122654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cb8c76798cd52fcfba166c464b1fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc877dbb3de77f5c87ea79cf7f0e7033656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37871eeab48fa760a42431f2b5c0fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41415afb1e8716c1fd53e22e3d5a603658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf212fa4e6bb6fc81c4e7e1b0a4996659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be22de2972838b3eaff3a399d769d43660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae8e7a99eed867aae56c40242bd430661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7e90adb8bd6352bf79e34b6a12e79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145887a1a2e1690cc447e18a0cdf6c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e489ffa48de7af861f5060c1593740664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b77d643ece7cf7d1627b82d2396bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16b5186692604bfa61f68c4fa1a810666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e683ee49e93a99c60e92f9261e57337667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce60bf3fb8276253727062bfc0e040668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d919c25554112fb2f98fc2b730dc5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef08b3144a12bb1c05435a96bd45e44670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32766333883cb854d91eaf703cc4b3a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57741c19b99f9ec7bd042c7f880d8a07672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9c33d4914ef11b8eeb5982e3c3f7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884ca996d0f1bc8f7d7d90fd6ed34db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a077bc9c09d0df5af6b930f229f5e56675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85635c2568570ac3aa4667d05504db1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e93b6c13b20cf1daec4423ae6fb9d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21823cc43a85c5acdbab3fa50409efe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc1fe84ecaa26936c69587d361841b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ebb0ad2c54ced41993ad22439ac2c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc03c04f433a342305de4f7f59a36c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c632a5664ab85619f7fa57204f47a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5a2c5e688bbabbd56ed48b6a5012a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68324b55916392a0298759959a02a280684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468135480d7f944b6a5023a5fdeec22685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826479b67bc5820c6d08ec30b0ac1ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be43a7aab6bb1a4f72992bfe336cfb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9df0ffa4daf1fbc085d3176a6b92c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af096b15f46189b02016c6e7dcbae3fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d43537dbf3fe254519c04d8601ad9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bba31ef6d6c9ea224dc453ecdc4d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc27c3e05ea2001c624d3dd5e83cd12692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf43cafca0c0dd9519251868610f0a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bef71d05e686556c99f5fdef69877e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb303472f2090b2e5ad19a900da905695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f57984e7d40153d0da5b2aceab803696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fb009679586750422d01b8865ebc6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d9e71421a497926cd16651fea8bc7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f351f4f77bafd10674865c26eac911699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e4fd6237b67c045aae044ff927277700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb5822f4f0f041c84620b5e1f33f81701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8b5444077514296a4bc0180fd624c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba3bc12c54a9e30ea831f29474a545703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f6e2e530164200819e10d96de7bb0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3bd7fda9dd0b25aa279f7b74ae53c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b178f4df49f3e4c4a63e9316f21f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7394b1a563cd3c3a4d40b2d9f954b1e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b128f681fc3a73b21d6f1ef23d4ad6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ae66b54a0783186d66d331fc72b0f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2f795e1ceac166bcfb8acff7925ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424153f35299eedba3a1ed756f98408711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f62066efd35893306f56d7a3d6caaf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f579bf500e92147c77cf6a2b89c378713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13306ec225643ad8889667088286fa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157f1c359056f3c75abdbe619059006715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f6939e40efb2b2a187bb20a94b903716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef850d858c37a44d273fac32d5d14b3b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01026831ccd9f7ea7e368a561ae40182718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f51c4961bb3144cc1cba09598984c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623c69e58ff389d3374da5dda93a81b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ab02575fbf5e25c7771496a251a35721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17a505a14962218eb69a002017c9d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28dc056f18c2499a17c6ba146c66b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a0c5af6826738b6b718fce1b13ee9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b8394b07429020e1ccab31b30f45d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fc91f14bdaaf39696711040ab7fcc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8589ea4b103eddb952ee6ad7f8a80d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8a6fd03fbb05a9ed210794425f35b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240c59682700fd60b67330b4deb607e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf4bf688e8f850398d52983c78bc1c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07714c1ba9819f712690e522c458a273731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be32a8efb5a58f58464e90404e0ca5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a79c2b459b75f72beb6bb193083a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f8ce1149a18e8f15290fc57c62f34734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b1d16b53be9b30833c030cb206dd0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574e68a197bcf9164f9153350120054736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ed3ed6f6e4ca43e0ef0e64ec2de65737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5d83f07db58242e73927fc7e82d6c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822fcf5defa91957d3272a23e1340d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca2e896c8d1b5e5708537cf1581a6a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e705d7754bd91db8d33976e4598ad2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625b38dfa795fd9df1d1275a8646e12742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22b3e6ec3e53beb2090252ff499d3a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72665f50a515ea2d45c81210ffd9a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48015fda30f8b848d53c179b1e171480745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef4e83314648df24e105af19cfb22b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680cbae0e0308363dc85fcd2e69af88747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df36895c90ee7a6348b379f51458d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e4bf6c6bb31ee16851c26f7cfca8d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436df86d9b3f28ea00b4da59510cfc11750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33848cf0852fd74022f1d1eaa960c2c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b19fa67db59295d3164b0d6110bb0a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf59f4b67449465fded52415f41092e753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e828376f6336772b5d8acb90cfa5af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92745ca2d2ab73f863e74189e7addb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bd0efacc3302289043054021b76433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ceb767c6ed9440f0929deafe8bcf94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc413a11d9f09e193bb54f3574a911da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e2ae6286aaec000cb616ae8e1693b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8c01a8b2b55f587b80429e6c3abaa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825da7fec8ce57e99b69dd05e03830898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244aa94282dbc37cf949db92a9dbbbd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec046505d86e0f76bb332b16d95bf6cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b25efb86b2256fc4e7f8d0b42086e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b47edf62ce7a8674c323188ade8d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1222ff6883a79cdf50406c1a128a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb8baf1d4aa571a53338291a1a6b7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a06971a9326279fb6a68dbedf28b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a7c7a94bc7c30fcba8757c01ae55c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7961105c11aae596074eb37dc309f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38156dea93fd0318e7a7cf0b5d85a2b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b5d484351a1171c07ebfbbd20b11f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ec00b49d092a1d55339c583b564ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5f1183e69fc3b08a6b10fccb18d8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d84022703ad7b27b000e72b332490322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e36dab2e6c509c87b909a05cc4c11b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7471f90e1822fd9d7f180ffab4dcaec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3fb60b50cdfa50534e7d5f15ffb5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67aea8123ad22246eef5d5a310089526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93d44200982a7bb1e1a347d589cfd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83746daff2a7acaa22bca10da23eb228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8b5306d516892095db21b9782223b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9aaa77efc37436cd5e5a72afaee7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fb5fb9335bef0c623d571dbcf6f2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2840444539d5246d1758dac1887810d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9d952bd8e92abef9a74c1aebf6d5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6c9c529da263d6eeef6911b8ee61834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2e5842e441ca96dfd1098da6ae9ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afe9e30740692e0156e4290395a2a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1ac26468bc57c5a4eee6faa30d33337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557888c51800d7950c5a70718132720d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c2dd8f230ad5642047d7c91ab1cce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffe16d99e23083c6098b9fe231a86240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182558cfe5ab4ab958f17df185c811bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74b4a026a34cbbc966a835d8a54cab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84426aa82e676c8e84e7c86b72a67e5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c0453e13b01a9ad01a9b9c3862ac844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dab5291f8110106942745f9c49d8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dff5f9d276ee128cb6f7c0f7e4681c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4600c766056bee3ca734e13e71442b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e94ac1868bbf4a73560e647480c5d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e32f75ef4ebe03f5edcac09cc91f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4ed37b45e66729831d34d7ac2e50950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c017b5a4f56b663b801297e7311f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f10314d498ccd53a5b743f18584a6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e07b49bedbf21e3fa402bdb7a8f69953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23d851fe9777eb8ec4a3d22a6144d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b16a4fcf791bcc55cecbbe52ac54355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4132e8958ee541a2e0c9472cdab9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283b4005188aa7ec9d63e869e87095557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b7b040f27f00630013aba4029c85b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d371be7f1e72b33ffbea4ae57b3d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f439f907b6c1503ae327cb0318eddd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f547b741579ee324ee706198050ad9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad8e583f1f23ef1ff5a517c1dab96962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f57d0ba0fb016d4c346b510830c20563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cd667ac3dbf2d38f0be04d55e336864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2cfe4ea5a1ab76e39b84cca2d44f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63c404c8b2719db47ce9ad3976d26166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638be1457033ea2bece110f6edc04d6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f10b9e56b901103d00d05bfb3b91768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685111ea79f62a59b3c0b4393feb46a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c34592b4d5fdd03d3896316e26c1d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bf2c1df2b4fb240967366364b280f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12d3146961e8745cae40e425c5d95172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedcec8acb1666280914743befa40ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899579cbf015456c2313a5138a6ca6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21098a53a4616e57fde4a9114d2f25475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dffd6871fbff2481bb257990b428aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd82fccab35054a58a8135313ed6bf277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4713f1041547221019f81c20e707d1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd37656140e912244f18f85068e3c5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597725ae7f40622ae12624a97445fc2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb354469d8b46f933f81dfc760b48ca681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ac3031753abd136a15dc2e76a6cc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b63714bc8591a2825d361a4a5ab4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc18b3df1893eeb831334050d4713884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d6c3e89c8855f8d28c1a69f07b33385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52601b63283ff0ca067847048eecb4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43dfbbce4a5add651031e7981ce43387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda016653b3bf1a4dfa505b28527cd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a57d0da91b4380ba08dd4e45942b8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06613bf032432e72c624d3193d55b45990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3085ca5d57757d353d729d0da3eed591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00134eb99c843d5d3a56df5faa734fdc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea62c767c19f0c2c13ef36f02977fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0cee8321e7186b2844e8df5b1bb7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620020c9226519b2daac66fdfe07b2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400191e547fe4c61aec92f413b6e40c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155bda7fad59a06aee1e38934c737e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f739a7d8b8c41625adb92185cc48a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0e25094565343ba8d686273e3737e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ee88398dc46b335e8c5983779a1db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc4dca319e308e6aedecb5ccc487f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2a7b420d7b5908c91b6e3eccee10d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c64577331b365eb6db65ec86c4e55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc124341d8c782debffb975f1f3f73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78afc1c95e5365bd5a80755b7a419c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884608edb2d76c76d70b78a9b7f4dd3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e09e62bc946dc8fdabfbd08ad1a724107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd574858fc72bae0d9422dc8810f5f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d98ea70ffe9025234ec61b25e8aa9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b535872158545b5dbddf059561a510110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1add05d434ae36dcce95f723df2a1d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfefe844991761aa601aa60ef4f2b69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9412cbbeca9b0d70d178a48f7bdbe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5c1fd55b59531aa6e4983f508d848114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30fda458956cf2e06b84e6116ccd22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15c662a6c525ba400084bd81876a41116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609491f50187c7c35635b5831f86287117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196efca439f12cf5c3b06e7bc525f32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d4c5f41b078855991021d2db60931119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4797fd202fdc75f66b187917fce285120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a405b9837c45a616b1db329119a0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210ee75078b34ec3cd055d8728de6fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ac55cb42c07345c8edfde45db0d0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14feffea804ff1fb38e1f5bebba284bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d5775be800f16ec6f2ab18fdf32af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b8cb80f4d5cd91714e40033c802dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b065c817103ed6f3fb496f02693aaa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e68dc3a1375cc74e1b9b1e61f89cfa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c69d474f40f66ba2d62858a113ee75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fe000c298185d35e68637671bbe8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9088e337a2da87ef4cd38e355ad0df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69742b17b76eaec2233bb1972f5f0a63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce75c7a07374aea3999905c085e2a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac21e6df41e86e25bbc8f5e6c9b86f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f08edbfb16e6b43e16f445c3a8e127135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423b76367b5a313a9c5c1f4a5653a94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f17c7a863d2c4389a228dc432de22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ae74811543ee69d92007cf229fe00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12e75c6397866cd842859bf61f8b39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60610717bf8d585dd73761700d8ea11a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d20a2ee9c778d458df8549d18203c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66226606a0e2e9448f306bf47c1051142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdf39832a059e8d199fe9accf824e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d7c076c20fd38bf6136ada5b04c8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829ba25445e2bff97391d8653581cfb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d25d222b9fd7239b14d5d8850981db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f93a240918fd7698e13cdcf3236d09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078b0c4140e92a5ceb1ccddd81cd8e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cc2020016d7f0a2d5264108a38186149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d2f84a453aced473c25fca00ef441150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea76c8a7ae39723ef99076d4c2c79a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0a5dd33c70eb8700ce7ed386ec71d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae9084b4be7c0f73572e85cc467e47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465060f54d2c9cfba5a35bf1b16cd99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b56b0e89c049852ad0f20e5a210a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e18617c3a015cf131ed7de2ca146b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b0d1ee1c1e942a39572a2d28c51ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830ac54c4075167723060e1d82be4ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fce8487e9ccecd1c1ea645dc13e341159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085c1b4777e15052e07c57c6ade12f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e2771103de8467ba2cb6862432d9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63121c6cc174084511a0e6c19cc541f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a47dfc652543ebbc21993e50b03df2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee42070639acab81e5fc0b304c88ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54915b4e7fdaec806199278ec041a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbc399395b87eb331d90d1b5981e0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0a98aa9b53bfef60b2da39606501b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e5cd1da0df882e6b4cd7d81cd4d89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99187eebc54c0629f27cd55348b3622c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99519c153d22a8c5f340562d4a88a87f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cb6c2d55423a86a069672295bb23f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868ae87ab92f77a81425ff158fcde5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abc931c771e6905279790334445f80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f628ebb4c1021f4ffbe6f807359c131174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69faade68fc3c5bed82080b2afb330175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84695ed1b7f6651278384f5b81e9e38b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984f9e50d5c1a82c444814e42d3b817177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f2d39818233d94b3758d71300abac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9327690f823b6e5d9e681c92cd7a07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48761ffbd89b67bcd2a83095265d5466180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550c1fc090bd406b1d31fda476129bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f7c577a57cfcef608bb27d9645b07182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37e837ca543dfd93ed381494ea2edd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b857020eee3e15c5ce259ee5d1727184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e79003f82efbc4682b8010714a8e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f35cb118a1fe42252dda82ade95a14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1e9d5f5b15f037d7e9667afc02049187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecef09c45eb3f85cd4f01c21b63dd85188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5571c33b882d4c1894e81500a089f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e920b00231e94644655c6e63499d071190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195d514eb73213c48d60fbbb1506065191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2253e1bc42b06e39308c42c46b891192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281a7e07b62da380eda9bb86d8f12fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc346e3617ea2642ce512b0d2c09943194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0a63c2819ad268ecdec2f63ddf8e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712fc965a6ce8af203e3daf49441d84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e64cac32b90432c092c8c22eebb90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7786a3358f17830f2fd793be32e0b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b8f929ae64f47e13990db6a1a558a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94f06188d6dbb059477d671f4ad9a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94307c59388b28014ed1243a01a708201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d0925733426ddd8c85f44cf9cdfeb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94665d4b809be500bba314e0eac069e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02327c87b2a698d13c114675fa9f9c03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf352b2628af846227a7a442a29c06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d558ce944ad15fbcee1ddae56d6bf8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208555cae8326e7e4c7fef80823c395207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df1497638e7737436663e86edd1bdc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a43525eeea879b0d3e9395448403fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92e7a3f771d3059a743904b419ef12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfef1b1091f7f8f4adbbe609e7fc1d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f813e92fd48a2658f8bee0f431963d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c01ab7738b74c2263c43e085a0bfa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c140166cfeb89208eb8bc3e76bb47c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe63da90a125d339c261b91592d7b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11323f49a52881c08eee4222f9389c43216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a05df366e2a67fca95b700b5b4d290217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68814ef6285af4d6c8d219123f6dac41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0599821b6f434f00ab37277f38b65d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f68e01206571534eded9941bb46a6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff197e6698015ed257454f6dc1640884221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4371b83aade694d1c9aaab5226ed8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186f18c828bd1a110d82d93788dfd30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69716b9e5d2a8169704a3a279dcb33ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926c1f6a3c09578adbac54666923621225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4c0e5a9accf22f2cd45b159c6dc67226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137e5374e406dd2d737fd556e41d489227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dd6726324d10efc0dd0be9f181988228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ab1b6ecc8c3e7f4855f4291fe3d6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a678d46eefda8c9d451361b6da804d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20654b1eb0ee0e5216ae400d4a34711c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a598f490a865369cf3fefb16761cbbf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f20a5fa32466b821ae7539edd17a43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e32bc026dc3b74f16763fbff541ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838f499b72b0c6f9f1d5b359d4db4ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a0bbd9a9d3ee1906404882a03deec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8376e0b9685bae6da2051679305b80237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f825f76ae34f3b36255a5a91b508f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d75c355523e9fe403e2937b8532029239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc022dfe18995c3e9faf1cff32d5ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23eb29880178683beb3c03c668c9ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3018b2442a84fb1ac53e446f929cfb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f07213437d57713e0f6570fc871e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec34192c7ad2ceaecf5e4e47dd9ec6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a15a2ed2dade21f2dbee7c9e83608245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f583d3d02c681800327c95e25347faf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310ec0a0516cb478433614acd613ae5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63331fdc7583ea95a6367f26495d261248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4e9e80adb7f73607e645e4c5463d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20e0dce274768c2730d9db9c85bdea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716242dd20c93ccccdfbbdb3611a9ad0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172e858fa22b8fcb144bb1edab20ba9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e039abd49a83c6112ffd40244591ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99329a3cb619077efa56c728acbaf7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe598ff7021ccb01de6477e7336fddd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b53b7453c02908261d2e2a1650985256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de23be695cdd628fe17ee79bf3acf6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42fec12cedc386c163dbf783be6451258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b67cfc28c4f822c5b1df2733dd1747259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049741bbd5efc83782d756528fdff5f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2c8ffabd6bccba104520aecea740a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea86516e6c4ba251af724d0096e13f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c0581ef050b0ad14a9fa4311adcf2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e478586162c4069e24c3c41a29c63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82d07748d723488b4fce796cebc240265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f6c1d3b1f4516a56ad0a28c3e4882266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcab952bf36ee5e03bcf501330639e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ec0c6e6bb51028530ea1d0a4045d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eee0ac5312c460f2ced561ff304398269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd61818e9b50c3b4a56675476fca2ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f29f72283bcd7a6f301cd42cc3ee32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac525e70985f045da8d5c562fff0bbba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251972d505518ad9ac167455ec314721273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d9af2032d8050785ed3c80dc2a6a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5bfee483035f5621d0f67484459e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ab7f5637494b55c89b5d19914abe3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170dc65a8e5dc0e88638d964469455a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b2ea33194b058f3f8a76bbcf1cdd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15f1161e99e19ef6c54560694e4c7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a4a23502c2e25ae2e4c278ee73d05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c10973a1ea8b4d721ec2c3fb950f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f2b7f5e54a1e123ab21cae2f3faa5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ded883c61ea4f1bb1b8c8c9958d22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fe78023dd1f6a5bf6a9f10e7be6a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da52245c3b342a963c999161335bda6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29ac3d7ab63f63fcdc4743913aed7d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43617cb90a6120f24e09975f3bec2e0d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bb6ff336128c0ff1c6e584747098a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b51b4ba5513a188fc7748516c3e4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bdea5ed7d7f6f4cffceacbb961524290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4f1263d4f17461511d03e76d7485a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaeb74fd9b38315b19458e66f9ce8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d545898ae77b8941a2fcf5c6e906c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87d881ee4328dfbbf5ede9a9e316d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0e235c2908c548d2546b5b2ce98b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecba5651d1671c9dd89cabf5048bc8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2a893e448eeecd17b360da195ef5b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40ca908bd33371aba7e16b9cdec6e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34def326783cc850263e3a018d8bbe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2290977108687bf454af6ef3a0f286300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02377136b54abdf5b1a9800af433aab3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f060446ef19b64557a8f4f7def548302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf4c8ca9ab5ead0b06ac390de924e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad7353531e6d91768f13bee076748f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ba466087113b15df8573ba4bd375d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a413c374c4d98d350b9cc630145679d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c3546a5e1637b1e4571905941cd0d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35549d620371f3db63befc4d80853d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d309a62fdf4dd45630270b3c198dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b39d5a6230cf127d09e003baf317c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c6209f221b06b8dd008db7c0a8c78311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0437184f120d26247c17d68a502668312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67209c06452e935c718c89ccf42e1a55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f06cf89e002039e9620bf6721a7592314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba017e0bea8e8f9130f2e3ce428ea3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568704434cfbacbfd3473a8685722fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086e01714bd3c0bbdcce9aa54d107d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7301624d8669fea4a5159a73891d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb089b5c5c9558c203e23d988aa840b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72a192e785cf6aa95941b58fdbeade320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13c4c51fd589e6a49a219632d83775321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced32bbef9f62bc19479a78bec5f014322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f136d804b842f51abb37d194cfe279323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439fd799feacc6417067ec85af8fa01324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb332d164ca9321499f437990be1314325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0050011c8757a3f1a731c2d8a83ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e4a95701d1ed4e7081cfd40e8a5ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613dea736f7b5af5ae2565f5e43c222328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9d8df2f5a49746a0dbf7047058c50329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e4ce43a3751fd3ac80681570df6ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb444237f5f82e9ffdbcb6913004fdf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cf0525c622a29eb5be8f44ef010be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bde3efe24253193511f8bbcb321a45333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675630eb9c8a8aa3f9c03fbe45777899334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3a1b8856e09d72d18b0a1ce172f23335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02793dcf0e379d0fc84eb1001749aa9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e37f1619a905e6d36224fb7b418d25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4e66c07835f90368b22f2c6c230e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc4287d2a8b487baadbd45702ba75a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81dc55f4700bb7017ba74da01b667a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fcdf3f071c5ba62d613967ed54a38341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54229997bfb87fb178cef5b4666205d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e9257eb22bdd3a701b7198439e0f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6b5278a509a588771c16aef2d8a32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f11a5adf5e4724d9614977b485e3c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a7eb5a01d5015704661b8c05e281d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527ea65cdd8eb43563f26b6c67d9c7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13a0ee3d950ad937b845acb1e94144348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3c548bc9141bac16dd353bcda94e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697db6155328d1b8b7a9c433851d99e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4881b695aeb521e282fccb29ba6d6a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320acb9b50478881ce9e51af155de142352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5eb2c96584b64f0636cbf8bea8476353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dcf86659b77a4d5f8733cebd97f95354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4a735dfe49351265babf86f433c6d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fd5c3f42f6807df728a749adf0e1d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984822e4c5bc8b16fe2b93543fc99bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7c7f9c924d9a95014fc534ee7537c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186f804e16f15744974140d8f710a96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2649f38565024a9c29728ea33756d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb9daaa9e41cf714425fedb6ddc1fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06d76b27a8ca38130f142f5b6ad35b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e75cb9f97ab5cb693e7f795892973363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2cbf7db52232d52c8d674d94e74f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7855e891d0057cd559e829251c7e753365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4a05b2fbc62fa79332a44b9592002366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f85a829a48c6fa855fcb6e9068c6a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a5e2fb6ceb9a23dcab67bccb3be7d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250b491f54b8367c40dc7c3ac922378369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e0e42057682bf3863f28230f74599370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b144a8ab9a3beb077a732ef126b4723371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf0c0ec0618c1590facbcc49547930372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33706be2d904ee4619bb156a867d45ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d210dac4c8746db588390f183b412374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad574ad092661f25d3fe7fad27078f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860c725505ad5fd140090c385076b49376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ed09188de42179a59294967e8db13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32637147f7b15859f6edf3275694d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ede8aeea587d4450545cd88c0a1737379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9e7e96d559e54bed7ff1b7e60ace3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b070a68932ae849621ba0dff78ec7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8884a15fe524189c2050d7211830586382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb40e4bee37b13b66cc1e49ae2d51d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dab7bedd91b75c0d7212ed9548ae43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0055ff37f7a59049b4d12d733e1ddc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0f85112ef8fdd5d08ee9cf0e40b4b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44956d9f91f511ff69fd96bccbd04c87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779edcd578d59d595d90699b5d19d0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ca111a30848a26532cffa927e3ca8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32744d8ce6343a8c7306c61029a1dfa8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b866377578e14db8ac1cf7c9983340391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23524979a4147c31db3c3104cd02f94392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0989cfcdfba3005815be5095ccbc0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4193b4e620aeb20e6e85b9c82d69310394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9cd92e1ff4934d06bce7801d91bd4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb0189548d0ea4492a57f3faf27425396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27680866e9215a13a1a1c1ece559e9cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf91cb19ae99aa24f945da1439256b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d695d0e7a1a61890b05d670c6d4c8af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248deb1e3860cc92fc16d4821a7de99400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b842786d25d66d1e9bdde36fe4bd53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bd3ccf1c88351110da19d9a490016402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9da2d2beb17d2145bcf0a45b31043403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf59387203f1f51213bd8416935deb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f55057c1920d90a2cafeefa850385405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca81af3ca9bf72f2358121f5b2602a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2cc9b32ba9b70b3e9b3fcc71cb431407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb6e3b6c8b37d5082fd08668af32a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f2a2bab94811246f4c8250c6e95f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789dfe2a8ee0f85222a55ef1d840676410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268189a18d73d11c741c14c60f657b52411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f5e00f2e24265e9a95621d54770ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a3e56bf3073487eae0da0cabbee69413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdba496324fa48402243da04f1bc50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d57ce886ee6d8b174ea5c7c160054415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94d37dbd2515bc7642219f58303ec3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43352ca7984b4a8b3a584072351c60417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa72218aea5ae428c7cdf1fef82e5f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a2dd228081d337e072bf1aa0c45bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49128e3a97f13eda459a6069761e3be0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7f9ef809f6d9c96c75a212fdb1ef2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bd2b2c5a8fe50356902f5ec52812f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53b281034c52fdf2f84af5430fe96b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274ae15afcc44434eba2118806a3c5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10ffd3cc68e930ac12996ef2cee46e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b03688a0cdad489a6b00314d275843426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d6d6ea10409c8e202ba431f61be6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf02f6a21c22604b7eea67c47f6de5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239ff28db7dda894c30927b213ab7ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82592cf4386f8fdd8c700d935a29c3de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d989c72cf0d9d80c5018d6385c94502431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219addb26ac6d27679888bda0b18a3db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172cb448d179a96a3fabe1f0ebc77d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb5018ef0fd8bbaf46cdc7a2a6ae06434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f39395a13a0e615dd5a4c807317626435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa666753538eb6db37bffe8571527d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511ac19e3df3799e37b20b80c9a49c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cff737954a2f540dc2c46f1ed76a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5568b5bf06b17287d7443e7ef94f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff536090a5192bcb184663cf9f1d01440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecde9953dc4429cd17cbb44ee7eaa2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646447890c37d43ccab9436d7e65dae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721db933b553b1eee8ffd35879720252443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e4eba4d5bec2fa469d36f97318513444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dce9274047f09d1f4a1818e6f777d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7fb28c9cda9bcaddbe4d1c658168e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761e5490e47f1d5db590979431ab255447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9125ff86ade5fc2e0fa7239f9c3960448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5d57691956936b8004793a8398d15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21a747bf22948388eb6cbbaf656565450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793682122e04c978a0e7d6d67412b0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b542153bcd85dc3dbe9ea80e0de5b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f7e53ff2ef08cf71a0174b5773871453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dadadc7683fb35a9ee7c6b2a7d7271454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c22dbcd953d056c48ef387919ec67a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357999e70e8ec8213cede677ad0f760456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8100ce5ad2052d935ee327a7e05070457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88995ddfe0bce3f0cfe50b7d3fcaeb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaf99d45d1f4e56856e2f33194cc44459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926165080e9d8e6423bf83616d1e90c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e910dd4818c7c3bedfe84464d02c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b711e36cdbe46dd41aef7a9a3b0f939462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47880159a797bb434fe86c9f6c0339463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9735fbdaaa5dd5c03a9527012260c7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b649f85ac25d1778334f5d85a0a135465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b1be7e4c7562de17f5ad6924405a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d34c07417539f3b81299b665f037eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c2b6fd5e4cc5456a9ec91136f7189468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296b09179736ce63cf43b1606f43a23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f69a84ccb5cc43fd98a9e1efea56e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5f800ff913d0472c904a9106f4097471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745f90ff991051847b56eac7310aa83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e157c0d6c11c898fa1d5eee74823f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b75e306cc9491f306a3eddaa4c230c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f29a7932d9fe768ae797f54856e498475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a1a36332e25e0eade7a8b9701a722476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920924a78fe27dffa81acde81c6d197477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147263e2e583ee758f348c72b43b0bb4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e71e65bd640979b77a21f18c4ea4aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28537c07104c733c54959179208b6a1d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838057b3ee41a22cf19aae943a8861ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158153fe17ad0a6d9281bf7650c87b5a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4ea609fdfe603aa6f18811e943d19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491b1388b45af1574f97a0f13b9a2eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f5b5d493d9d4a054d2266d0d92789485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19466a24caa58e00d92cc91fd8e80955486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de16de8d72fe549383cb80e5240f1a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ae9ebc485b7b0bd06b5eb3bc32040488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b44f6ec5a3a1a1cf3cd4543d6584a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc822e4c08ab4952bd5dac7d9a687f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26551ff86e6b9b3bb6f7e5b2f7f069b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99bf29c413a66758f08d0b1860d81f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1c8247256be5c03c7e57a02ffbc62493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a944896ec708b635baae2fd12434b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6067116b14b4a546e0193a669df271c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca453fa2e4cda0315bedcc7e52794a56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f627c186fe7757bd127f74167b5be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da66547d50be9136dfbad454b9d68e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239df150d432a46e3f6fe1dad8e83fa6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330707f5a94d8d0102510486e36ff8f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcb44a82d84f8d925bc34593114efc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009b08c36dc7a504b97a52ebd693a66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467e55ffd4ffca28614cf05dab4af13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df460d812c6365e7cd9610d4f192d496504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8c55fc392c5ca66938ee0c31e581a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0a3e62e35f17f717fc498fd360e27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d131492bf7faf1f779474b8d2fd5d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a51670b2ddc3c426dcaa6837da55e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561b38d4a79eb1c81ace17d4da31fd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0734e0cea149a218b92a2361d9b007d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efaf4d0ce6064fdc27e7a297daacaab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98da626fb8df1fddf4cd1d1ba174e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385618720e02c88b189065d941a6b2c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75fb90811a4f816eb0dd4b99a3c0a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a022c5317090d2623d474965bc10d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098c65a0a2143f200ecfd2b6acf2daa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc340ddfd0a744c4cfe9628931f2fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3b92bf12782f8ceaf3d5cd71c57e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ab97972df0351f068f28b894f5df4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d425073d366841b22ad32e06a95bd9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a1dffc790421e7541026aa48c0d95521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c2d4d169b6bb7bef741f1fb41892f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a95ad6395df173dce561bebdcc19b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c093633b015e57290ac8a2882db75524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfef918b07994b885872f3caa8264c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e64930c952066609c6e7da7ad92786526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f6bcfd55e21ac3bbb9da67bae1503527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496a096c0b78a60d821095290883cda528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706325b0a22a6f22fe53043e4dd20db529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02243f745119e8529fb7c6854df308ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7bdb4393a3d68e46d00f85817d6fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23b7bf655f20524fa25065a205fa2f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1525d0fc9f7ea07fd9ef9793d04a85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d6be519a409328bf63d039ed1bccd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84310d7f5efe3c52f757c56ab7739b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ccccf8825647bc8904d1181207d83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13062830b3845399ba8a750ca7b639df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c89492a6ec6cfc895a71b0028025f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6335fd0045486ca6768652b544355539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd51636b2b57d0bed2fbe557aa5dea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c244a330c6a87caa68dad9bc634cf25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5df55fdc8c24e39dd682383c8dd221542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea58da7ac5de67837aae639815ea349543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3910561375bb0c220083046579529f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56881a4456b0e6527536192c6d6a2bb3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdcbe24548f2d45c0dbc6436f616b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9984512009271d890d82c1c2afc952547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdf8ed0ecec8c82afe95590e70995e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05d2d445d4c5c77b72086497cebe26549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782c599e1bacf6f5c79d0aa29708431550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffda525c4b73538e0aa528786dac51551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da1345243a7d72bdcdb8b22512f0bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebed4fae267b1ec6cd6a2dd804996f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecaa82a45a7b3f466dc0e123e75b2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b275730cf1b9a831e72e388b3f1106555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8181cb621e9927a5653122db05f03a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255b64bd68bfe100d41665ccdd45091557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33d55dab43285502d5960c6ae8a3eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9469f2168c715ed94840d00ab06fde559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bef5d70988dc7fc919a6faa3fa0ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebb4eee6941034d28cc6f8b938e782561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c63fcdaad287c8a08c2e685eb4268562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aab4a182312851d8eac0b68fa639f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09d10b0589d5b14e06aa640b24b090564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7daa653ddc2adfae7ff3260ce25035565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79919f3656ae794ed51b2d15e5978e3f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520f7bc68f1d1bef32ff023f7edc5c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fc4a925921f03c241733183177193568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d45fe194a8e9c072969e6375e3849569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898860bb5712b4bc4f67b8dcf8567b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13b117258fed861e9df6a195c0f83e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3beda535db9ca12f94ee2687becdcfa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd90114683f37c7092250ea884310eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab0d82d3178c10eb9fb125d2e816f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3896e87cf3f2e710c95235fc6b49f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9cdfe05d00db319b5aa9f6c194cc7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715c7a02f9ef498dcc300ea1b930c45577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24382f2705c5d07f3751da16389e9a65578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f67d49897511ffc547eeefeaf0030579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281c23c2238488c3a94a1232012eefa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0635f844af3db6e83264672b3f900581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58a8542ba878d4d3a6d56bb008f011582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef24f52e794879a2eadd614d54f81f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667555c357569ff44946a8f5ea7a4569584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603c3daf8d06dfac57154eb9590c96e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070edd4e8f7274ea4d0452804a497de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50eedd7b653d93fe23fb1557a48a57d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17d3740335e37ab507c9aeff28e58d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10d45cf9f75867620f8b01325c6846589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888990ac5baa25fbb6d76109b5a43a9a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272272a6a51c1305da47fd858a8ac492591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea27ce5bd3c01a63f4b192fe7f0dce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc22239cf89d54e466692afdbce6e04593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18babd35035f2086b62da8bef9a1ea5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a89f72c674a0a4ecf2c217c4416d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d579f715fe733752a0fa5ce84eeb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1f8505bf631f56fd694dce5ec2999597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39ff022001d3cf415027185e127833598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e71754f71020e923eda28369fb185d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec183c7dc1297d4cc139b932a0661e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ccec911e0b2b3332ab2c3b2027635601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53839d47bede83e255c3cbf34be65275602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5570bbb595f2c826956f3f6c1ac7f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909df96c14768228ba6a4ed317ec3ea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db635271896ad55b80cbcb1dfa5fe1c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897db08cf691f9c4f19105fe3b75760d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ba6a144c8dc31987e6f3685616de2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278240a8cd0c9bc711e05fe2f934461608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135dbd8deee1e51d21ef4fd390a5784609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd552b4b69410d29327441374b4dda0e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2485a508385ab83c2ad68f7f41b4f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b4679b4b0ad86390de2421628e13f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac5a2bbeb957fba59c1bf8308d191d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac032653e2ee90d41bf5b4aedc90687614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6c0e08abfc16462b9aa1c9d856480615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11217cf9af6fd3533001f452116c57616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746f1e1244e5bd1c9c46836a4ab5e2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc901728828efbb7194b86c9820ef4c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62635f63c80df16288b9946fe7fcebd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3048c2c4ef9f6ec56bc4e50fc098f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e1527e7a5183144c98d0699ce8236621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d5387b1cd20196de00a4ffa0a7405622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e996b0dea8ac7daf0343bae379430a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad6584acae92e188883238afb0a82e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65e46249a4b62895895b2b67a4ec3b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d38e7701b62fd6fbc1377378592e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2853f3f5192d58f97ea1b78a77c4c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7edc2064e78ef54a5045f7a38de680628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4254c798c12dbfccae5f9bedfbe47f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254db8b6f17e5fc958e03d3d8c8c1b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c881c310cd490b17d5680a4be162db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88252936028f8392f4d517c9800bce1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0503ee579f6f66484a8722163b79c11633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2704829aad80b7d3670985b818d3db6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5e5eab8c0d2089036e213e667cda5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d04e0eb985ca6d41dff453598555c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a231b8ab91398c32b119a41cc8d000637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa185e5db126fb0a1b69afcbb497be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640001aebdfe1ba40a717b8346dd7235639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe1fb18dcc4343fa6f066786420f1b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667211fd73dc8e434415289c2e04ebb2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b838921e5e33b2d5238fe0737f31d89642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa37a482afb14ff220f0a4cc7e4aaa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0e648d54a04802d983cdf7f9b6129644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1baba3e2ad14951ee4bc265dfe8ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c95533c21fb7a76a75181ff02f21f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95447f8019c6e1d69c93d952e75f00a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a73cda757391ab97644ca18d47743e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908561035f70f16ba55f9fe46e6ee97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db1d0277feb0470e77890fdf8541ba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72204681877980bb9241f8a6f8acf57651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80284d3e2e9813b36792b074cad06a0a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acee3bca960e6166765c9e45632af7c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3713ddefb27ff79635fabcca1d3302654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052c4809b2d1a0d2c46227e9738085b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775a691ee01363da8328417f6ed5c48656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df4910c33a1308c3ae8bd24b8edca5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b23461f748b1220348f8b04e6ede2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dea9cccd17cec4f4f74a83ed6f2345659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b2caa4ff3f2125f7938f3d98c60f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05209ea5e43eee5cb5c7fa6ea42f59661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9eda2e6cfd65f4a683a2dc262896f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d8c14e9ae85080c4607e85734ac60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b44f911385aa3f9c280dc1acaa7b97664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46226905c444dca79e0550368bc890b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496471e818f4e1a2d5ad47b7169b2a6b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba869a240574525a307a86e3f9b801667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9759ceacbf6e58081857863fad9ba5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade15edf2cc8f1cd3b525a0b46d9656669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45999c38e8c4a57e4f3b98e803b71d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad7c88caaafb5c1d41f393833df67c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb370e12ef1cd2dbe38711d83304fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94c75b748a825d398f78a49c19c7cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0145e9e0c92fabe4635a39d4cb76a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bfd3ccdf3e57b43ecbcf4bb8f14ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f68588c7a3b9a177a4f0c6aa16b826676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dca3404d5a3eefac24fb865e9d77e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09623d7c1b82ee4e6e973af454aeb16678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be8e0216e1f3cad02b95481b3d7939679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c8590d1a333138b1807b93b3e1ab3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785441e42c4b880ff3c0b2df4464018681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a2b3139517fc8eb5d5fa2ad034bf7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29712eea34fb65c5f6e6fb8aa893784d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b4bde6a16aebd5b70878b8447c203684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aae41fcc6cf3ec0aa2c9d63d66709d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4da9592d48236ff1e964512683f52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42b5fc647783275b77bc83df77936c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cf170c174272d996b19ba5ef3d774688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033074db31f88574157ac18e9f0150e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ae605b34b81376568708c9e2981a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be440071819ff02fc38e9663064965f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d8dda9d0aa141d34ffbccf1f26dbd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3255def98078e79351cbf7c2d4f825693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f11ffe8d953b70075b6e88ee9b3b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedbdadea63149de5b26eaa809ccc22695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4cbaacaf311d7279f6ae8083fe8cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474bf73af3800b57340017901d40e8a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7869f3bdd7333aaf7217af69d4640698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36ddb4030abddc87c5ff1fee7bf4d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601644b54813cdeb03bb14c914ce71e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6474a4239d279c43f2dd78c26c38cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c9974a11bfe65c1338f3e897d171f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc742d1102e946378d7c977321c4a06b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0245d628ced2a8638e1875c4001da6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a1c40a289cdb2fe6ce2c2aac3497e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59535db2123b20a8852e56438460b622706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46405ef248c78dd1b880c78d772bb6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d52a4dec1d43df6a3dee922474562b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a4b2effbd1e377d143ff9626ad82e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089b0c99241661ac7cbcf0c5eeed6f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffe955c47ef39edbcfe5fa7801e758711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0254a57939e3d37830731a1f89f0ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc337c7097d0964f1705223139bfec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fbc10241aa3b487ae4c5329b411bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2c580bdedb0b65d171074e086a46a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee54da49b466e01676c4d0e8b2e2f9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bac7e5777ca384fa7363022659586717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f803db8febc29fe933fa5b9aef74f99718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b224577f16912b308e59cef943c73719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa9f10636e996b7dc0b4968cdc1cf8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892d446c669aec08a3cef2d1f162447721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff0741245b5572fbe325556cdbfe27722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1af82ccd0ad3ae3960a50a8d8a7c88723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97287b623e09f27a947a078c01d309fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b89cbee25a4afebbb15317f8f51fbd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8901edb2075c51960031616af14f52c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cb1c3dedd22e19448a945cddfafe0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad718c26f5cb2ef2e0d14c31c58b438728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6c9618061a9bb4e378d0e1a243816729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ad6b1fe8fa7cd3e0c75baefeccf4e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5fa981c90d1723589c84eca13d8fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21505a2191e65e002bd79f585c42c11b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2e32711e77411a9aa7dc52372f1d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b799856eb09488f3a231066833ffbf8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c72c59ce84de7c12043ea6a356168b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d76daf30e08ecfb60afe4c8480c9f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f856f86c284acc39d0d034600b69ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4995eea4779ff95ce3dbfe5ad1c3ecf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a326ef8e72bb818a892d632f6e961c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93f62df10521b0d806f775b827d75d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b0e296e38cedf1c7755aedd2f0c99741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2948989ae95b67b97c2b5be02a6812742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f511494dcb1936903dd90f454b327ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75101c6f3d4145a85603f9a3a89165a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ad578eb095db7d53ea46bc782f506745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ba799cdbef3915a7b9807d38fca39746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f202c2580655447fcf3196a63154e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099e083cc846df9fb2b642f1758a071748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33a7b68ad817d99c119b5ba9872a69749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183e76cc868d9c7b48d6256a6a220e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a73d76a0aefc81a5e44dd10d5b82a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bd82a6943dee9ef32d52cc747b81f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff69876c5ddd57f6161a545e020697753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>