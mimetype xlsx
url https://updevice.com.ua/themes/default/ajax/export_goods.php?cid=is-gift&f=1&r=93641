--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21117204827c660783f1e16a6c2592a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0594f7ab965f7242452425b012db1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e8966353cc6ccf08f9a62588ad13e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1061710a74a7f9335e8c8a4b205b1b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4a7e1978a154bded08e409f3c8e095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fdd33d9916f5270029b426b896b026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa96a78dcbcae7374ae2f4da13d3e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06df454b2194da8fc902da4ca63ffb58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11075b857799f3816619d0beb3dd33299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96592d0b2d444b234e2c092d6e28fe1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa13b2d22d5109729a0300ad979ddee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5758f070abf8dab6c35859f0949ec012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a60b94cdaaee85339079a2e5af34aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72fdb75b85a917bef2fde1cfcd35d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d463a6fb815cdd2ed635dabf5351115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc67cff1aa7e75256b6c7b35b20d5e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3e7b19bd3c8c64b0375706f96a22a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67d64c731646b65f2dd4ff7187dc4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011856f4d9a2445d1abd111d0264d52c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb939f9e4d84fccbfd812643f3104b6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb98df0d1972bff8bd29ba34babdeba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4305310116b2fa9a691848db32b87b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77142413d77bff5e7ecb0b208dfe075f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3cb2b1154663afa213ba7cebcd14124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b96ca70d5a3377e256feb2809e62125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4689dd538cb68d5a8b0065f447b1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489f45bb82a89851d7188d675b6371227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9f799715c4fa2faf79e5f0776c5ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf94ba9f8eef89b5b61bc59b6060d7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f8cfcedafbb726be8af9310af582030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41eddb269e5d4ef6c055d8f4ddd6d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b5c2aa8641aa9c9615f7d2a7a6cdc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a92f685f0a18be2074a0ccd03558933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71be4f8361eb09d5bbdf259ceddaef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8005347600e5732305e364c0e02689335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332c1f9b2d20469dc2e926ec8655a7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfb53fb588279bc058df9b39a5480637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bbd9a5470247f413b65a107a12aea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd16f77cf9e0dac5a0b17a718e9f92e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016ebbb66107197d54c47de7a2ff1e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce3e8f6efcaff3c783ecb5159f44ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4b536a61561bb6afdd8e320688bcd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8ed9f5fa5d42e9bb1a7cd27eec66143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c75539d50ef4de0fb33b0abf6d22144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4b35aa981cfc3832ac2ef48412ee645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed009e51b9d6eae9c6be515ee26b992346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6001bae677d5ada313e6bc673ff935947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777749bda10c8e420b36255d2764f6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a82a50867723a19d2568690cf4b3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410fc31623328b6b1d1fe0762134df750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d80dae3080df1c10d7009d523c453951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca3f51d9096142337e1c0a1ce555b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4c6915f7d1625c6b1bf4d96c3322153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765489db289f62daa6bc2b623d965de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebd89f892aacca72ffe68bcef19c3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e7155c188f103210ec6758da5307f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ad25fb3c94b00f0eaf1d9535eecc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f68028877063dd125e95c8846cc4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57372f84441981971eb111421434a45859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8e76bfaa57639bf353af5f905ab7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9669616f2b73e7531993271013ac24861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7985942eb37dbfbf9d7c69742290562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441504da7edce6373d2d4ae23d6152ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17f0ed11c7f7701f9553f32925b3b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f26afaccfe1e8f7797160472df2a4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e814d78d55a1579c1141c0f02baa366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0af067088bf4507247f4e41a8f266d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf7af652a6133952f0c4a72dac4d5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416ee05e416b3bf8ca2c4683390ead969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcab7364e196225f1fbecfcfe0990970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc36ada264930929555284240008a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c66c7ef212889d98bebcb8b428755a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e87835e949fc919e353e0747ee24cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809a2a6877d46d1068bc443f54a730674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da769d19cca4ac3ae9b2524ea682474575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce53988b2fa1d517de7463336cd30d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fd65b9750ea46b6aa66544a73fa8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4423c1678150d917e65cfcc27405178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8449218f240c5e3d17c171b3b89227379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb606f5d0b7f5e5279a62d280950b38380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0af558d24e5d9d068c15705998ace081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c5f927f610e9c5561f2d33daeb6da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3af4f05616383eeefcb8efa8da619283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50d1956512cc33d1b2f76c9b59ff9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4855d2ac2722858c6cdcbf0a56cd885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a826e61f299499e86c890a59b1f6f6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866f1c8b2d6d988a56901d071a100fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845eb06c7c94f775e6623ee9aeb64c6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db515fb94ab6d66832688638f5e416c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44255ee8b9f786ba875337d7e7c8b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba5dd25e786e53fd0b724440425ef291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1810b95a249382ba724c06267a7f69592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc37ad98d9bbba4c6c9eff4caef9a2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dd2780c05d67dc9e6edfd57368dbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ac1eafc325f58822d95b57dd765cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bac3acfc20665d153297786835e4d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3fc72dc339e469b463c7d8a384c6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664b980192a0942e217659a077d7d3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c32defcb2c98e35c98c926db22cba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75ea1ff241c580cf084da8aa795163100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527e04e5f105b1516ec6b0af923c324101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1179430fb55dfec3a9d4421269924102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ff2c82f25591a32157b7e08ef9efa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecc6470c540257cd4780ebb4c6a27d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e330ce0294a35c9ee687ee8f4e68ac7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24793d4880dfe06cee69ab0bda5505106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898a1d451db2e68125616935b3e129d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93f890bb8de482b61863f3625626b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e05326f01d908327f0525101f345e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c34647876a8c0d19c477469992eb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef64f66974e4f4431733e5542a3f24d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c7c6bdf42f2e7a4a465ef6453bbe8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8b55d7fb8230d19c7921d84f14160113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe45606b23b2d70e310ef1565b82d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eeaeefeac04930ed550a320bf69a1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6206e9ce92189390be5ad2907d896c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873dbe260ea0bc22232cc312db3515b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea65d0295aae8f65e6d24f2756c230118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f318fb7aa3d056966f86bc39596a252119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70467279206eff43f96588ca2ef5c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3f631685118d96eb6d3ce46d0bea3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb516c40ce77ffc74bd9c8d8ef814c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7268432c23dcb7d7453cf7c27cd48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dad83bcd438710e1300522ef698de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d4177a14314dd22c835c2d5341b98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92dd41bb53a3a4c21f6f1c65e94d63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c8f33699c363b51d3fa6315656a47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab0e1336ed4be5761a62347fa57d21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f69a66b775a4cab15f4b3f2e6b083129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55813f026dcf90a4264e86b41eae2e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3af01f5afa8b0363753c67551bd42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742ccfc798a89dd1cfd578cb995f73d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24144717d9380f23c2de99d3268e7c47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f973f4ed90e9b8428917602415be0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248a18b12fb3992bd282154ef30231f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e16a2a7a5a2da25d0e48601052fb50136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682e5b20372d0042233286f14e5fe4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e37cec07fa5e70da9942bd25765711138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262337f76d8c48b0b0da4a248b1a1e9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cc4da9fbaeb2239cda0bd0b78659c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939b4d3eae704bf3d98ede353e078d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572e4a2bab72e87b9d7944ccf909a9c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cd356b639e88d06f589c067e1ddec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae87923c05229e69ed8d05b4207c37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11e08cfa93557dd676dcbd951cc106145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edef4438c9dbf8b0c62a32c58cb65a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91652916d80d29c7690cc2c42b63660b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4caeacb0ac7c68135a5c86777478e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d578ccfa0ca293cc46dd4cb528f36d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc49c699e59aa78fb742ead663971e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c9751fec29eeb049a6a354acf360d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27991b58232accbe18f868208d4c47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacd0d3ea05ff50aafeebbdc85b8728153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc461b0a3f645e879fe2daf98cc81ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c58b8c7900c2957f7207fa27a4d0a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa47ce09d0bec2abc02b88ad2cb8323156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55436392729d99e6bddbcaeb130b5b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b935b05f88d49dced9e6bb528abbf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f8f1d46ec2c91d950390dde3017ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd93109938ccb671798e795232a3d61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c7baae82cec2e8c95e98cb47f503d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da877a2ac7e4e366a55d71bbd7580e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8e8150c8b836640992b245ef4b2b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b523c5169584d630ab9175df3e088164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bdd3e92b0b39fa0aa74c2687fd7ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938005511205d92fe23898c4bf3a9457166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd554095f9eda6b20b74cfed5b59bf2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2563ca23fd4156308970bd734d137168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b102e5930ef009624894a30a7af0124169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94b869d5252a99f9e25756fec521b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38996840b3c2b491dbfc09d782796688171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dfe14bc7a07e9c81d27703da4ee5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f6d001a0bfa347c093c4f97a85f27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f626bbbd0e64507d0e6da4444883b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a50188058fefb2299483b7f7911f9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6850e1c74e353e22d9fe38e489df1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008646ee58d6228da46ed3184ecb403177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cefaaa4f84fb20b80e680f840ab974178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c2c73cc8c981822a1f224853906b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283a73195a96ef85c7c3caf9a4528df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542e68c7196b30c8bf65c490dea4d53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b33622a6ff67943f95a0722a10183182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a664673a7a9b8b517ccadc18c2b2363183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3549a1b2f8c0af76d5b2a42bf1fe9a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cea9629eb0eb2cdeaf41dd16cb12f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1583c8782772e2e57d94defe7ab4aca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43727d25108d51103042c2a2d7bc43187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e2255d39b08c3af734116c12a80fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38498fe95cc005a880892ab4834daa7e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8630bceffc9a2e2eff173bd545cf7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2ead0be8b22c1573c0671f36e1376191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499e38e21f697d0b3bd660701b7543a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bb0b5f94cae47831f3cb7774701ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388c163f601b16cecc55e82d0b9b359194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aacd4802249463db57415f2202715a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3afda339b12f43130b9a663cd93d97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b44b96e9f936150543a3bdb53054a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf1215f402ca9eef10b91496601ee9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8460e8136f1212b9778e0b1b9185b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745d8d536626a5814c6778e07c31c3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfaa683961a49f8c3f85ea79515e554201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd29dc51637a8ed2e553dadb59ff3e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9acbab078227ebfbff8f48c94d836b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb68100f355666f2c85d1e6b2436546204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c07dddd825bdf47081ccb0b5c94f89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2a4324d5c4ec40494e728f513ed62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02949c74a4487f90f1ea0eb4c6b82f5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6ff5c442249c3befe401676f207e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415eb01afa2da307c0d08c7243e6d712209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdb712c961e616e58fdb0198fd37fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7b2b704bdeef17aec461a6b6974a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3a4d9f5dd728aea3fc76c9dce1200212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41062118ca42aeda37a56b504acec48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd68c9c8d72464c32fa6aebb60591b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703c6d7e303847834a374502905e7af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173f4cfe27024079f087b1bd0fe8f73216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829054e922b1b0a971c3b5bde8d39a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c25b03f87932c3010f95111e28c3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73cf0e5cca9840b976f54a9961d49d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45754bb59f0cb19ae1d5011320cd70d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa464a89c261848c3cd76ed1a1f1333221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5b4486f401eb75638cd1d8cb4a546222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d80c1eb8d121e7b1c70c4e058ad3a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0626794919cc6a39b67c597eb5b6f41224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8dff1ac5907082c2482fc64db0288225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1b6a90c6ba4c67f25c2cad361e5be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b745a6b1fbef5c70180e1b2d8d0c334227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a055a08d7aefcf57f08a775470b661a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c582d537d195c9de360da82127b4d13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bedac90f8215edcd359d5ffed0ed0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ca41247fc1c3a3522490f11a5f62d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cecd5a487bdec1e9df1fa6dac9e452232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2f561154a2750c708edd719cb1b22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b1f8eb49eab75dcaadb7984f17d46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8cb3b973f63f6b0e0fc1bfa22ddde235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c05a4c2640c7d8066482796f69d6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc8e3c2f3e5ff2779687e48da2db7e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488d78055ebc4bcb03282acf3ddfee5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394adc222c4af202004d131176a1154239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0118ee72fd79fb616e3136592fec87240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56ec6df2da8dacaed81da9178a8278241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e807fd9af15544baca656ec0572e20242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63af4c97252e1e827ebfe2c364d1f7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9298f3c6a92446d1df87c82112a486244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c65772e050092aac7fab1a7083b93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc288d44377a0b28fd201c896358b582246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbf58c825f08f6ab21e4fe7365c33f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4bd8e335774dc0b997221e0d02425248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592dd2d2104cf8c8e60b43587849daa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07940a016926c5dcc41cd85480ace8bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a3bfc3b3376f888c6b41fd931b4fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b687fa07c7e90697cfd4139d0e1f36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c08f8c158e5afc57cf7b7a8160a41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7724568ca9a510359327a074425ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df46ce1582dcd18ad04b37ec1eb13a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38f2eaa940f4fa5bbf007eedc3d5b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8e01d3c2191254e63fc4c6eb94f75257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65c8a9b6c7110f0c05feb68a1aaee0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c7f8e384469417e9fcac7c8aaae7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29648dc3dcf3fcf5739fb49ef05ef1bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c567c2632eb38d91a9422b4c253b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a1b9826abbe203f77b5619f05ec34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd999061b131a7db58ab1ab07c8b772263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f681ec146bb97b8df2ff9a3beabfec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049e3cbff937bdc4cf9b28e04ef3314265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e8e8109d256052db7f8c05ad3fe97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ef439c1824559a74f2c3770941cca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dbd3a6eb172401f769270f82381ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3589ae935ed1da694a039b898025e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40468e770fc3370f1c4247fe79aa5cee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2811e98ffe3b838e79af1db695fd2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b11066e09cca5596f0f4300638a22272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfca4060c59bf10b91ab45dc1bce956273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bae06de26b0f75d78920de9e77c61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcf816a70f4884bb7d85e60d58b52a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c41e945d8fb8db470053c62231b86e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239c1857431e5a7265dadb9d3fdb72d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb30977206ae292af5b98ef04d9324278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b869f2126f6c3daa79f969cd4ca599279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0c066d241186a3b3d5e6c6b48e4bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615fc03f885212f163ac2480a899c7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d619a0c0fbc0b3c4868739904e4c63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d87446d31c38df7c976256c174d76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1ce38282e96ce88c15d8b1d37a118284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51448544d78182a4be8c61f34f36a9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55142efacace542f9267c2e77e0c1de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989ef22a7a943e4e22bf28d0a3f7477287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518902389d794f835fe4f4fec4bd9ce9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedb1dbadd6e73e0a99416147a9787b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd60f8ecb5b6a5a1187f0ae5652d85290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1af0102b47b8b1fa89e4c55874bbc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765ed98b2e0b5d485ff6dffc70337a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e3da845bfc0c060fbef2f4fb1c55e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472979bc8a2b71e6d0bb36111046f50a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6a9a434d0448b52037309388fee4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a786e5d20db16400132b68cf0cdf7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60191d61f53b5aadd074b53d5357308297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6909ad1dee74401a3b2e1234ada3e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d74a77095ba51909fae25268c4968299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591a63850660cec0efd87ef8f3a2d43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f043570972869bd5f400941c279c44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8e74f175cee17a521fcf5bd31bd0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376a1dd457d9bfaaf037c74a4708037303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff1b4b7edcd5e3664a5725cdbb801f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86251c57850ea34df5dc9da89992e864305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7de350279df0be3dbcf51a291c9428306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951c4f7eddaac7425ad2cc8d05e4f3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255caa3866e4468328a617a9ba3279c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0dd3507d444f5caae83369d746841309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8231707c75b3f622652cac0d57f76e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82579fe03831746c8edebd19a966618311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80115fb95174ab1d768ac49e387a85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b4a566ef581a06b519226b181e710313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0ab9adbde2fca95d2139ddbd5da0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625c9cbc4eea1fc349edb79840645f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b85b491f52124a5e680fa0bbf826d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aac9c17d088d1f9511a042c667881d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373fb12f5be811a5edfa622bd2f5bfd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dd9811fb737167e97a7541efe854d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7259e088a306ab2bb72e8d14971921b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e209debe17e92014c22987443ec6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d53510f58745ef23438be862eece6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4b0cffa70f3e18c1e348be75eeb5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecd196d6b52cd8adbba11b5564a721324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e41f0039470d27ce4dc228eb40e303325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119922481d4b4c430beb86ef27f0169326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bb0ed8e82106bcf9a8e79e28389f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f93e4a0e50693f42b78dd0715fe92d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b7309b353d287fc9f6dc6fe7360ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97094c8fcfdb751debd4c362ffb16954330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5766a578400304ddb6d3a8f04a4f52b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef235188de8e1f393ab6b559bb36a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84a638a225a0ca3fe3d4cb6143fb7f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87eb5c5ef1a3fd79b23cb583891bbe5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e747b408fc89fd71b07c57d27c396335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59726dd43ba3e6b1eba14dbec1a78c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36eafa94057708494f132238c056eef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8ca83a8235728327be99766ff87e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608ada534e593063911b9ba8c4aeb76339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832375d45e51c46a15a8c2f7861ab47340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822d8370857d7c6d91f4260bd0b0fe6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fc64a4fac8fbc68b5ea7e08d83f9f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798863ea0db40405355a8223528cdfc0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4db99ba3831a9d27787e2092a3bb5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c7901774b18e894ec798f05715826345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5576f280db45bd80d135a9ab30ae70d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5970431ad9240e992723ee4360bcad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b47cc896e82a5465479142415aa8d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20524a6c3e82ec66072c477b711f351349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1648729197a9ee3417c5cbfbd9f2b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd08b24293e700a69552e6eb31b851351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ee7f9868accd8e50961ae8689663a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f81c476b3859fdb779f80afb45763353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d5aae2d3a1e0e7723a565ee6011fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc3eb02d21674a0d717a2cefd6fa3e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f090647ac2fb771f7bca62e9c36a12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86122873b187b38641767fd51713a670357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b12cd2973c4eb6297cee04a0952eb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cea15f22bcf4137473f2fe010be06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92442c919e271e1d072cd414252a96360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157c526696ac7c0880d20aa64fe0820361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37877ac50dfe1c816385a97fd898c008362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9b23969739d67a31824ea530a2d7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144513b1abf8ff2fdc96645302ca143364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e038db5376665db1e7f830b11766816365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ddb090dc5b09cf1e94fcd1f64788a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ee2c2dec599a8ffb03c1192a9fd45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2967c19fe13a6afafd9b66b79fc5c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c5ab6fa861234ccfca1cef447bbc4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a5d5f846b87cbf93a8ca85a29eba3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea505d1c359ebd403797c26f23f09e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e323ecd716708e9613950e2ed4847372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee401056cc4fb2ba04917ffd7f6721373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265beb3035e0c3ef4748577eb1c6802e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8efc0a25b3c2795504e02cdb17378375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc76b4a82947e0731e07fa89bf060a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb24e3ee579f9ed1d3a75e8288488c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ad01cff51f84e8347188757af3541378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86344bcf300da5b71088fd0726adfae5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6440e8cee217967cf4d0a05384e04d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243b4f38e086fb39272aaff25a180f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec1813d45dcb770c996a9e99c6cf88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b518165c02ac8667c05fd0e4b0537383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad5f8b9dd2e73635fd785b37cdb429384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399bf8675f1bc2a43f9a80721e38522385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602913c1801795d8109716f3609d380386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecb3ad2665dc612bb3cd502c0da209387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5bb885659d674c7c782a2fbc90719388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478eae9cd7497c2bad99e79fd2cc62c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2113803fa54629b2b1f40fde976dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f481109b4880a98efb31660f21fed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d14ffe83ba0385411969d5c1259bf5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a225e76aee81ea3f75d8a4e434eeb33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b6f8a36d7e72c16af5585ad91f050394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd37afa0ad15cfd190ad13db7592b9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28b8664eb9614ceac0798b69c847c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498928f5bbde8711fc17308b9c4e0ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ce55dd3f65c487ab635e2b1d498e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948ff5f87af5111187279c7e3620dd8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7655577ea324c982a2eed0baa437fad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121fad809c36b8c5c54fb7dda1a1309401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67801a7b87a1d011c82352a2b74e43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa650f0bca89be9c24d74cd182f35624403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98044bc7798aae6d18dde2d87c947f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932250de1efc99c1696f91a9a3c9f6a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4908deaa4119ed069c73c87131092ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb22e4a704ac444d16319e7566a6aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f245f288b14c94d53afd1a6a520e410408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00add1eb962859d44dd98ffb7088316c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9ab113c4af9b1315aa19212464995410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21331032a47a4bd2e5f5389504e0713a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0e7ce169eecdd6d99c7713ab06e3a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd17a527eb3e26dbfa8dbfde6096ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada8645667c9eeca8c9669ff5ca5c81414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b8ce3377bc0eb4a549275e4868727415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbcd70323a80cb4796774169449f76416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cc34cf5f0a9df2a50ae5e782f22f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c135e2c0ec836979400685b6fcbf23b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68269039bcfff3ed838929861fef5407419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32a6401b4c13d3b406e9a87f52fd5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95d49d278fe646a1cc0204fee39d64421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a700db2866c1851215532045114d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c10542963048011bc5e118e035349423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535e6d74a5e4240c4f347f7ca81c726424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a538f66e6b63d27ab124b2954f7a2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60345260476f5c88b55ef889b42394426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ca36e9ec28e01abdd1a726d5d7add427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2517bbad5c73c7442df5a619e022208428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926665bebe6cf6e2bf2d9e6b40ced1ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444765e6358318256fa3ceb49fca0a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904b62bd44ac16da6bfca5ddc874d1b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca240c367d16aca4fd7d7e11596790432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d576a6cf8f2aecd44a30c9699c4a7d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce55a0081ea60acd71c37f3013e3ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e765251d3e002d556695b49c19058435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a20338e5c62f9405f7b75d67044c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29635457b3c28c885606a45b52891c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb935842c28fffbc09a79577bf636ed7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649de7df13b1c67a69ba01243f1d47c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8160f093f280dc8d673cf7c20fd6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cf131ce4e2b80f7e85b605f93dae9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cab3d82faefc1be0bce86c1acdf23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f7a7674609fd58012008ddd65df81443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77671e65fee8989f6a8a718cc8f60bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3343bf3dfa1cd695e9aa03346dd82445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea5263ca9ff3d2533e276213ebf750446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b14676a0d44486e24fa23adb06d686447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814ec372d6663ed4cb47ebe38145261448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d220d770522a60d9dde6b44c65073449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ad9e8b20d6b36e1fd1e5d26b5e1b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282588e1cc1860753da9b61a107353f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727327d330bbc869cfe079c953bc4a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56344bbf895b726c50b0c9e1064090453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84150c839b3bf3d3fbb372c9346b1cf8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e85ae987dd0e93febc5c413d5e2dc7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414b2572fc9cc94b7d24cf6ee5f3d41456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3f1b3906e6cde4eae1148035b5c7e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fc15c5681407ca14488f29496dc85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af084bbb06f4d19d7385143aa45af2b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca410726ee5b4553e4060abb73006b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bf01a8877fcc55c1f714b56542198461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f955b7fa08ae22fe08c6fe166364f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729a8c40ff7baa796452f9df9562389463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352db06c19bd721a4d8142b1a26290c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295405f27c8a76e0ea089c13797178ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffafa1bfc943ce128e123ead71cb5e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00634dad66b99d3e84bdd96381f1899c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db8894c8ebebf37b5609cfacc0d366468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a01cc3255305185c405c4a81b0b927469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a77071dbf817a7db988849a265ab37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a7eb976f801f98fee93f55a15d8e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880422a8f57abb6b013a1e83aea22c12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ec60518b57cd76fe1cd975f2a4423473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e7126d363444dc3100353b07bec77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1b8018aac610815bda2c781ec96d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6bb8b168178b19112bc9277af5fea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00c01bb566c04bdc1032e04a73d7f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a5eb17532497dc2622443e7380559478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bbeac4746da35b90b397b5deac282479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae7368f6531a030196b3836819f661480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14ad1d666f650026f1298c13cf516e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f09fbf2f553a1ce958e6c42f63dd4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261df6bb62b409af24013fb03ea3906483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5358b10ed9f22016e48d19b6460fd07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc119f2af687f668ec821f49a44ed6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab802af89a95c5e0f5326ebd1580e2c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107558bfda0f9fa67057d80a5725cd99487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bad7c0596ff3dd2e56d695c4159c38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5c849afe4f6cf455660dd6f55a91f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3830b1dbd8a5e963e8714706f08677490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b00d2153805925789055f54e38e3b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75427d65a65a53739afe796a971d01f6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce063e3cea4e9f308a534f4a1519620493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74d4c174867edbfc94b80679089987494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2cba6ec604cfe5f7be18a9db9e0c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c9c0588e7dc342a9cfc701f9498a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709677601cf5dfdd8597caa6894267b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f10a94b1bd89b1fabf2eb9f9bb982d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16882223047dc7d0f69ee1709b821244499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf34cfb63e99c99a78d373512373c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bc85276e67adb60c42c77c25029a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c63285e578706bc88ae1cd53d0011502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a43279adc69cbc61330d59907266f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be02be3c6ea8180b5c676af600dc50504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc18e981509bc42a93023a78203403505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913ec5d53506208461f2b4e5e58d164506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc82546ce5919f5f5077e2749b30af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a799323d96e621b94532eca456853a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5da42c4995f6c500e1f7bd9e78bfa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb14ae19b88b8ae288efdbba1bbeabc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45faa10e1942c8e2941fd5deaba2779e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602890cae769794bdf818ffcdf392923512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc523a53c97d509a01013ad9575025ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5d855bdbb198c255ab1ed010dcc82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bb9cbed2e6a07c7a139439eef8296515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d48b08a1499b7a2a89220feb9cf5e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c856a3358152cef1a1f1b102183f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46affbdef892fd0e15f69914dade5950518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98d91d6fa7a3ea0923ce11581780f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a827fe80792947732f2ef031a9b1bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627146ed62b809dd7928406a75e188ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df0ad6f2ac3b71e9962143391240d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc2f315dc693dfdc823262fda37eb4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9acb60144e5b96305182ae082f924524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe9ac2a7bcd24a6b36d083a35d7b74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31366ad7337ffc8bb923e538ed4b08a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0cdcef32361444834b2174eb1af07527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aadd6dd2385333952aa7ed420f170a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5363ab0e4ac738465457bbeaf8f9297529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986b28ce6ba0fd40c6faaa1702c4614530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773054f5cbb0f28e11c14d9e8f30651c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd1fdb9cc8479cf2a30094e4a6d3ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5393c1ec8fe99b2c2315432e640c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f05157c9c20a6ee5f3f361187f418534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e8f188124307b7ad863e7da431de3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662768343dd51c9c3aae681f7dcddf2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bce2077158130aba37e2ceaa159cdb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5a615ce46eb08d63fa6fac3402e7f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ec8c504a9f05bd28ffb25e07127a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8610116a2d9735d090ca10834c4ec8f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d21a2da64f7976cd99fcd2addd374541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e9056cc68ede11f3d0613b0ba8f6e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9abfea68a3ace9e6619b1519e9a980543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55bddd91c7b38e99d5354bf1a54b0a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddb8056a275d422c00397b50d2bdac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cda9f3f4526391819b0d9a7a74961546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c22979d87a306ea35910a71d25478547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875686cf4f6c6a755ea2047fa9ea1477548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e596732881e128d680e6300f3702fe8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdfcfc1f611ce7bbe358467af4f108550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1414af0532da1db3a325ee6b3b26974551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40ad19b658f4b5cbb13545656a846e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cc7923e960a4d595b31ee4b559775553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38935358b225b6a5f76667cbbe4235a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0ef143bba699099c3217bda0c9fbc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41aa5dae0bef3d943d0f905a469c4c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28067180747b914c217568d5e6103060557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704495021fc96c06a463f3738f77e0e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ad6412fff5e119bfe27c3daf4500e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfd94b935f6208223ed00d7a4bbea9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e9a9e8205f0aaba8b29aad26c7347561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078d43dd4e5e2f87ce79f651ade7983562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5390c8135a2d176ab3dbe465c8797ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ebd6b872c6ebd7f5ab6d95873ea55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d65f44dbc5c25b649be70f7494213565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1d658db59b38e7e1c6dfc8694e11e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb63d59fea1230fc4c733cc92395bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e333fc5c3ba43f1e5c32bee37f0065568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293dccf2708d6d56bb42bad0ccd114e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bf798d40e92771d41ba07ad95fa2a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f40528f6dd26c28d429b1e81528529571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42af213a0b26e29da8523fae74c468a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89efa5487759001583d64d79230f75573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17508f8b9e9d33c4168d9e08c0adf80c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdae642dbef0e1413307c46323ee992575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e0282a240541526c0e542a25900d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4c726a179bb6094f908cce141ef82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc70b381ba464c00f5294d6bb6d672578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017e45180b235b0d5612117a3eb58ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30861fa96fdaf1247959b7400c50b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f128881ee699f06625c2e686148d3c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9bf64960b9909f48cf7a2e125fdc1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc2da5b14bc4b8a457d8dc6a8f8251583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862076d16fc2ce4eeba66e9c51f3920584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3732558ee2e4d8bf04a162dee7d7a9f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de6991d3c5568566d15c4c9c55ffd8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314305a051edafa30ecaa1b9aa27001b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80135da9e9f7411bbfc8cb60f7b0951588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2e36b6c6ea84a3c9341b3b9afecca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66444b00ff02b6979eb0f1eb1b3d4a0a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45aeecf9dc5a1bee41c4357ebd9a22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dab877c58aa8da21848951e831906592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca5f91e6a28b433ce36220edbf7075593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b5901c21784e24f24a7518c9c2422594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ff97f285c9a4a04296f0e69d5fa57595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed56d0348be6ac90d3b772e7cf4f44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee70fd300e60e8689a723129f167a6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4445418b61469123ec21f995ba7de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a9e34bbcd24d485fe9a81ed22a504599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a618e6af9c7a10bee06e848baa56f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5d36f6380029a22ea83a1008e71f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e07ab08996ebd75c6687c3137bb161602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f64543627bf7992f8368186d4f662f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f9a18c69cafdf684789edcf2f0146604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e535d21f0f235c34ed57382ac89b00605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb607485ec7dd248279f92b81042a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff00eb69a78f3934834b49b6e524c40607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2c650dc1218ea1827da0821ae70bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4ab4b0355df785b568912d76e251e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcecb6818e5fb4e87d8ae86a67e241610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723a6b2caf06b47c0848bcc15bd99a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9578e81a2c1b2d001e96d03f4ecfe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757d6d4b2532d288ba5287eccd87fc3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbd946453916310c34dc150cafcb92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf65dff6aae5b3a77dbb1cd4cd354f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d75c6b4f48b646c664d1f47d2ea9d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44025c92eb0c961bf227535e7ea915617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480ea8b33decb699be994b73d19450d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a9e9f2dda30833da936fa2937e113619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bf1d09527dd1d60442a8532912c3f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0cff74d3ba2a00ba279b5ff123096621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b7b5451fd4579ffa643f18b063856622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012d1909b38b3c35c64ce7c0972d613623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4aeb54487afb2e1e018042dcdb83e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e40054d66eee673ecf90da377dfda0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bfd7e2c6b027e56b61d5c5bbb8e52626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0a2effd9653173083c07944ca493a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb23fdf45d2205e96956a652005928628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e5ba02f42042dedcc397f75bf26ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaff5ede8a640473b3b415d167ff44a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc1b9f6126146eb612c386e4823bdb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555dbde65dace96c20a633755d8ee05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa4e18e84e90ba2e362ff282804812633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8b3c5ce224843720e8c89463d4e84634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd5b6d4f280d31802eb12066f8d7fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5c1c2c7652dbea7abcc7002dd9e48636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db999b07262b66a65f56d501164e19637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b894c253f65223dcb96a5962a3adf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5b805d9664039fef8ae413a69e043639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b729b4aa8f06ce7599a47522a8c3c56640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb00f543ba44d263fa41cc7a22795c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e23b7563fd5453ddaebc0ad8bcfd2b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9983d80f80b69374646a770f02ea4d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e50b9a20b91be2879b2693b283386d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a3dd91d60370b2c5986e21fd0ffd2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161d9f6a042ce34e5755574087231ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26265fef6e660a3df35a9ee5031c8746647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288e2c118bd111389a8d26eb968c170648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcfa8d8eb892b43f851210905847c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6efaa475387f7ac1a40bb1a3bb0d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897de3972789386792598549b8688a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94107887a563bc69325f30e743aa04652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba249834184f4946b7d60d7959004620653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b69c891ce3ccde43f184a4eae82f9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dd6c497df1198ec21c7c3681a42fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6a31f1004c1e2a6c3a30497d19a57656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98e39bbd4ba5cfe3d8938118b8c61b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d803f92b9da573fd9475df3a64421658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906395a17f8a6837c0aa4622f269a52659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdba9eb7fa839568483c2642ed2d4a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ffdcbc38534e0d1d470cebbc5c07a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae888f75e8bfdb634568f1d02fd7b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e68ef7ec3f524387146357b2474e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eeabe324371c5f838d1a263b557bfb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63bdab4aaf49e41b41eec5aad54fe3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0630433dce30e1b61537e5f421fdcf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f471e45e4d6b990012dd461bef7f9b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fadd6dbd6db08491fd91315b61f55f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ed866943e79403356bcbb5a9b5eaf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72795b337d454c5c77331481acf023b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413d46349564518b6be3a24dcff1e5c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2426547f2430d4f7b6894609a3d036672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646bc861622ab434b547866261399fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba819b2ff609864348db705bed1c7e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a506f2ae78027b9846e3e6087f7bf9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e31c03e5adeca4750ad4a0f1e7e161676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224b7a90c8dc8f36a1065f32e3e0872677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413de4c6e96e6f3119014a6b063ca81e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e78ccc52fa1a1697e9fc879915971679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab1b2cb71da1ea33154b6a622e47a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310987b86b8e767543594aa9dd9c3c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7d56a717c6065128aa5ae905f369f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6f8016f15707556b58dc54fd25074683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99321888903c543c9e8fa440bfee8b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caa23c60b16888521442f79ec008b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdad8ceb93309fb7b4ae1b0da99ac2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafeda378342a3381b9f3adcc8d1af86687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fedd265c17432a636246fb13eeb6ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada06428ad769e3c82afa89e213cb5e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c241a7a313d2230667d40b9796f69b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484fb3590327f90c476fd9156593907691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42617a6524daf83696dfb2a454b676b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dbb922553c6785528644e03a2cef2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7797f5ffca9ec1c18b13eb6ed37ee5d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab905cc480e677ea9072313a988cc566695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf87c7f1195cb6b6431e57be33111d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb32fc476042f0090a3c15e613ad25697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834a14ab91d81ccc00ac46d37bd4824698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e3026e44999e7bcec7436742d6297699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f994cacd7302afa160a6afa53dcd5e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035f3b02237b08a1c562e64a7851607701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514b8229c3aced101157b148a532488702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57551d9fed477f98abf2e051f241a44703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097e6548b900e1abb046d4dfee2839c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf5d4d56521e8aaa464c6ae8531ec1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407b033ef02bf91c4ac29a61ead54e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d60d3ccd2ca1a3825f93b1c1d008ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e28551e9e5e3b9f19008979408d06708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cc2cb11ed3847e09b213b9988112a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe87fbbc2243025c19e3e6694e34225710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4e87e388c63b93d728a9f6ed79977711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a53ea43c85c6131014cf2c63883692712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e853b3629867b6e772f541edc244f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3319af495c2d70ae462b3bc543927714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4681af13a1dd727c568781837195cc5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc26e6a62a921fbfe95fdc3b9212188716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c62aa0a069cbac43f4556a658e8f8b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef45cf82cb172debfbdebfd9a6c84ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58787d48617bd5f0d8c4b53106c5159719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d978b0813521ad845561cc35dd5939720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa342f36289b7ddee36588fee0ec61b1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0e53c848d33bbc8b04555c58c2969722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc3eb3286d3c49e04661bf3ac52e0e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf805cde23b4fbd581168393000bd13724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ef1d083284509f4a3dbc47884e689725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d22d239e5eadcde7c3728c7dc0281726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11888f180e21fcfb3cb519231fee1ca0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a494580d422294db9bcd39e3b5741728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba2769153fdc937ad409d24aef9920729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea4e2df11ff2ac4324afd2349ebbe5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3f4f5f7f2613f21715b1a31c72619731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2030f5831c95a122ca50fdc48178eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e63a6488e879d7fb8cf67ecbc2939733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66944d99f2f2fa8ec21ba44426c31f7e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677a70612557517e42e070110c817b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc478f3ac92fa932419ffe897be62410736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c2f6c6954bbf765fa0f2f29c3dcae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5713644e4000ba4683bdb8f8fc9059738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9281f9f42b9fa15e98d2fa5761fee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ce52eb7f3ff1b42fa9a5ccc91b911740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c256514e88e1660d8db00bef98e5420741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0957cc43eab97f9c60e250e305b67742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7feb1aa6ce314be915b48e37e264066743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd085dc29d3f6c96d37808f2dab15c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583adc4a5c5e7c88c7b1473153ec2803745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23165c597f4fafe8989a4c8706e8fd23746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df80c63951ff491e5c3bd850c815fa0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ce4c06c987fe233c8e4776bdd7833748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc7e217298479cdec6699615cf5a3a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2403a6c58550b7b7b9cfe651f57bc5e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c0b76e898a6b6d744d51f19ae26da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68b06bbea873adda718bbcc6aafcaf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfade86c94c2814d8553fea09d3f89753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eff239d751e50d05161bc1cc4ba40e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c452d831504b73dba2f85f98d14d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729584d3bd7b965900d38c1060df231756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d59ba49df0bfe002e9c79f1ea5b9df757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c14ecd49e351058dc8d96ae6d9bd08758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a09d1b56536873aca0e18e90cb2c3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33deecb87cb4f7e31d5ff5069bd938091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f198e137475652936c2d6315cfd18352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff3c3276490e65a91c1ea04c60a8043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edc7c7c361753056ecdcdc14c581414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715b27d23aee629aad71b33960a08555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443af6b4d592cc494868c79c6e258ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb554cc1302c2aa790d6864d40555a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d22110f34f66f8de0fabdcef39dfd48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c95e465f99c8c4fbac9c0417993419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575fa0bb7a9937804a19fb75671c0db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909a7a7f9e4e8373e4c826b3a2476d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527b5c05fc28457544a857fcd839f7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3f5f9c5fde5b2ac66730486fe49d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3eee6426866ab3322c0ee109ad512614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab4903428a736ad3e9a75d8a6bf6c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095c6b4867b1a918e0b7cc4b359a3ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ea727f8274789fe97d5ea05306c1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6ee3602319b77a990b8a91da2082d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94a4c204d86216aba685cf7d462c7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a79828c85ca05c07426baefb3a874020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efd9b5973dde0467e0c51206f332a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bda6a467b94abc4d4265e1de41e4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e725c1ce0fdbbb20435bfc9aa37e05d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db50ab3d97972094c2d14d04acfe9b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e62e730956c54463f36ae50196324925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c13cb3eadeef3fd51b231e7b9cd76d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603e40d68c156778144079e438b450e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428e24f06f61888c38c4dc22c5d93a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aa77abfac130e1e43e5f4b981df8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2726d5a7f57a521d27f7f891805cd4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c4192eb9a02944107adb9439a05ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd42a743af2841a09886fd4e66b3fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55568d2d318b2edc7f76e87fe58daa0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99fff82d613661b97574b462fa9a7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55134ad3f9d67d7f4dce3cddfd5fbae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c085c4820b12f147f7794a4460152036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c3862aaa62cdaf9dafff463435ae937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c8c30e2039896a7c988006db1f49238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2053157b696458fcce166f8334635eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7eebda76672dccac7adf34601b67c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce6a948a7bc86da123e6ab91efecc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9215d6126cc87e5093d1bf1e5c78442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826510e32b321cda42e6fd83f152fc043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30425a4f716b5af926138d0605fdae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0cb82f3ba7b5112b1a34a19fdf2b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8e9a272fde405e598c841f687194046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00803319d69ba979bfebfdcb58c245a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd459ca1e845f67879029cdc48cdc26348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fca3eb7d52b7dcdd29ae0522f613b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f313f2e5ca4f6515ad85541d767881d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382267705e49c1117a5d8ba6ee0954751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69bcf0146ba400dcf9106d2e0a9fdd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63514e1b9b9b058ed8c719f995c66b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe33f427e1137617b0d97430202d3d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421efb43e079eaf0e7151a073f2c3ac755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d86df6a148cb73c58a31bbd484d5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87a9c9b0196cad1659a666e9764e4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb0a5b3f22f67c3c19ffee6966f2db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725447d6273691bf08dce87b56808fd959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad4f51ddebfc6f670c2faa9008b69460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80649e02e54812a263408556cb3ec65861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dd0572c5e0219353aa288a86759a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609a78a4a5077cde7b85c0b0d8b132363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da11b11c08b5559315649ed9cdd61064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca8df00c4dfb4422e798cb02a0007e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708df7a5486ff34ed2eb445c63e005f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e32ddede02c0fc91c4afdd389eefd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b3861d14220d7d217f9b67450a79468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069450af3fca840bca98da242b4895769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c67d0654ab36c50a18ee73ee4c758e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912abf8d687e82f9fb602c6f1bc368571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce230ada592e493acf3a552c7a571af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e023c3b460483b6d7a3b782949600273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26238915cb011f475ff8b9249e1cb3a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33374562b514a2262980fd782a2664475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10525ca560f183435d731ff1598ec64f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd130faa1bd1e8928843dd41f8716d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dc18ae9e254fa83ff4ecff99e575978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee82eb0bed01d7b504417f5a0175dc879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548b7067c0ee9c70b928e3cc21cfabd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691604b5b87115ebbea7174d8fe269f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bef6327265c3d765a3ad956b1e515982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279307c5f32becbeb8a26b6cd9802aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22916c7a6cd663c39e9ea58c3b1c891384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b7c0fb9bdf6615cf3ece3a5a309fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce9e1fbacb8165c6561fe43003530b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda86cf31613c278bb35828fd0e296e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd53877ac66597d5705ddefd129868588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371322a89ecb802340e8f0061892aad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb860ccaedb1288613e53dd06f39409290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1136c4d9ba4ca344442bb83bda2020991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ed6f920f58d83fb6d07a8703bdf4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c2224e96fe233ddcc63af9872520793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e412a149063edf6734469b105509f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3ae9b6977d385a42e637b6573b37595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4233762770bf3db4eb044155bbf90196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23299f8f891d7ae94cfe01a376a0a73797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb32523aaf8cadbcb429516865e12498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae2977aec424828ea592e37dda3d3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae0073c8c6232403876db594beab8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f9c393482cd02e05274675e6caefc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de3fc98dd9b9407f77432a5ad9a05f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b8f8e7af6b38c79fa3cde1ef4fcdf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc39ce4717e9bb9613dd0e41d52ff5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02378838db7477c0aba293a01097d45b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedecf4290308b92973eae6b5885f6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22efdef47c8e92938dccc48c8be19de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805182c867f1e2b57ca10c9a752ceba2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f381eb22d87986a26857120e4ba7c3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9808c4f1fc0a0469594dc8f0f1766c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312cfac0c87d28e9a4b27633377858e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45368dbac18f58096807dbd3e0607296112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a85347ece8d981890f2331498216dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca9098fb1a68dc4b894e7e17d0bd4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ebc8d19be4997de87b6c64c8033a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d19c11dbfd69d579cbc1697758a5df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafa7d199009f60680fc1be33b5b328117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1be20ae2f72eb811e025f0db424be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacf4c7f27e2074703e4cb8f46d7df8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cca19619ef3c2aa623d54e7db6206120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6c1701b413481d3fa5fe6fffbc811121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc944a1c79e95091e2c109dda3eaaf0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6101bcec396086c450cb80920d3369123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e225e1cf323b6f260bcb343db18e50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e090e6c0ef6dce2f47e3971877c294125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df95bd8380876d86595d092d89d12db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23392252c5f55078ee8f8bb1fda2d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a71d44fbc5f29c3f1075b28533d21e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcacc4a881702f07e72ba1eaf441fac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13aef0215d10e6ed5f6ae799d2a70e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc16cb7d2741c16f5186cc8f6b5caa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e80519f5b5ec0c208cada9d224cfa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b9bf807d3e4f174bab1677f936054133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9d8d5d8bf1c5ce2b6ed749092ef6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a7606648615e7e4e392f48defdb3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a30ea2095a4c7af7f7a05c76d722d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90e265386ccd93f555df4e7614d4df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161826c8f893d2a1c8be519e607f5027138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebf011371db1f558446c3cf9f68785139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88831aa7ddb51afe53f23b70c3a1b9ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935000b8f4bec099260b0e6bf267eec2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88929e51115e2d94ce28634e3c3614e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a5cc23450183f24b3f35f7a61e0ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc937f67218b8cc8982a9b9fdedf2ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4e25a663aff7188f9430bca48fa12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d8622b96808ffe4ddda619025893f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105934af9d4455951d0eef52b4bed6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808d31cea51d46c0d7115383219ddbf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675e249e6db2933abde67b0dd8a91a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01273d76fbebef44d06a45b0a74a61a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc263cec0aa04b1bc5e9ad09e608081151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a7131cfb461d43d51829a83c3f8ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603854e0516de77dde46ba69e34bfec0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157b5d1ca96dcb99cc7680c0bd7eedf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44782431a26a087dfe654f40490bca1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53ccf3ee90c485516e05f56becd471156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c508770c607ccd8dacec778c3d221157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ab533140023556aa03e1a12d3c314158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c276556fba51822e2b36a3dc6f66a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cb5e012bd95ab330ad47e89920d48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070c21eb6a1b968f882c2adf71c8c17161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d41ea1cd5e6190d1debe970dcbd9bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3182d9ed343a35e0589d7108c89bb44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f8fc459d78c636bef86e85f50b910164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed2876ee757c400b95fb30c78d4587165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205f17f3993cfbbb46a9a516805ef23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf7c377ff14f8bc275e6ff9f45e2e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e79d93c84f145d15a18c8dcca3ffe1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab16bd76e0d86a1c78bd5a21e932ddd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcff0d4894ae8c801fe3189994e165170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecf7bfc2b06f215bf51bdd7c662163171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86af72128a0acdc71219176bdafe19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7c87b641da45f96f3343da1741dce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9c4071cbcc6dcb44f27acd262aa64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673c1f9c134825e4e0878f22baa9e6a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abc33baf76ffdbda15b1cb6d71eed5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8ba6ad6d795de88a4ca3494c1059f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5248a596ae8da536efb757cc0ac3d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1243a7b25ddc4b850568018aa65913179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b659751d2fc7e02addbcba256be07f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342d61a637f74d5f994c66f033c833b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fb04726751b3611e8324b506bd48c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e131ed41fc0f2a1dc7d1c0ab3f0036b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0797d7b78f848bf8fed5736dc8551c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828aedff35d5ced71ab89e26cb44f07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d4ab35174ed4f2ea36f49bdb9330d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0c7fee88df74befb4c075cd4af081187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a5f800fe0989ece0ad31094683e7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad34c3ae876f2964d2b23a8100597a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50fa4bda1ef4d24eb4bb8fda9c6f08190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de22d9eff791976672b0b1b4db5674191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1481901cc987bf6bde9c0b83ba1e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff453c92e133588f595d5ff5f48be95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d7a48d3c9367b861a241deecf46a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d3b238b1123c3ba2ecbd088eaa227195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5f82bb4f5a64ae2d3f0b94ac82c92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f6cc67ae3ec62c5007937fb90c97f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c531c8daffd2ef5b77966f8e5b255198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24efd8bc58451bcae82038088430d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e674f9d6b1feab1a6bd4e9a9fbfbed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18aebdb32ee357f7867526ce1281af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3041923489048a3511102ba63e1aff2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae43d331f4beab1178e64556cd019f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c52e8c5398caf64df032112e914025204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838a95fcf0f7a0e0e6c871524d79d6b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb215d76bce10c2d0b970513bb871f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0427168f15eaf59e64a63991056c4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf03e8fa01a1b4528000fa29406bae1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ecd26b098ce7c4613da866a8c5a99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0cacf267795a5d5201a159e2b46a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cc5e7eb0ff7c28e368705bb690e4f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c6ff63d8a276a6c2a8e6e9d5b5f72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40229b542910a089bc6bdb5d4fca0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea54b4a1e8e995761d85720ceeee791214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fe699283ea1cd9c090efe1c55e0a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f56a433ec6861bee89a87d51203a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141f9dd584b11bf6b70dfce3e91a7b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9045eb7d35633c09767d5e065f8a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d354584cc906be4f63cd77fe48119c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b55c7e3ff576ebb3889b67b9a73236220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e350e504aa0dbc5783ea621188852221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9c7f62d5fc25eeb6870bb4548414f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb70b4d9949c99d604288fc9a39a87f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3b41b9f26e37715548978a5e817ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4734e471de0692f6d0c0259e9ea279225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583880a459899c2c2bf453fafb0cbf4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcb7a3d943e6d4679f2d8b590a1213227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff21275f20b1c99d306116cf86b6ef8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0877eb1ad8678b004c0b1bbba4c98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e100b3de293770a081e31cf4e4761b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eaf28f0ed3bf400282152ce175f948231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec41eb7f7521fa8effbc14b2ad66b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40904e839ca18d67f429d915e602cf5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05094e2c1732bda7364a6e69492721234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6577d7edb06f3b7ce8c6fb41138d61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840a266c0205b1ad979da5c47a770c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38fffb0cb1061934159dfcf51897ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92aaeafae7d7c56ae3d644a8552f42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1089e2520a66cd392e72b3d1876671239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0f1594c0537c2c56a526b48e54c72240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee954412fc4597f839e31874e9fc8dc1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55261188ad39c45a982200e2c5012888242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71cae23bb3f0cd3c9de1ef7243de0a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179b610548736d9d339acaf33eb013f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2fd9a3adffa5e692f24f184637fb7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5d2c0f950c93b86b417476e7062d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83171e19dd17715f203d1e7bec9d40247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379d9d352d5db09cf26a00f41e78df5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5714239614bba1fb86c7c6aa21d980a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5012610d445081613fbf90c92ab1e22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b78f81234444124af4fe48efe3d5f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6be2825e630194903d87465ea97951252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765951bd36d6a06bb348cab89b31f53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a163e206bf7cec7ea7b3b91fc78a13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13268c9f323caa9d6d1de019415a9b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403dccac0449171ef86ec86c369b1e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd085442f9ae590b4f1585aa92d39b55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb123ceb4b5869585b84bc9c145b8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f2cdf0d7b5a8720253df64283df22259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c43f5f60946265389e045c75ab7b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1fb69096724dc11cf286b787ab3d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75a9768bb25ed6cb8fde784a1f3e11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb208a28dfc09ddf13bd43ecf3ecd4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f7b6f124a1881a79ad9a0c5891b50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2f17df289d76a3404750fd36a79eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f33649eb648f2b7859617d49a1b65c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228d027c3eb598653af9fd1da61e100267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d9d22aa01a1e2d2027e87a2cecd8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7a124980fab5a0576392de300b677269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecdb2eb7180e9ecec95fa9a3e47ec6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1073d66044ce5928f8ea8546359054271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36e7f057e76c7c5b55a150bf0fcc63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8f9aa00ace3972503358a408093d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a27b2b53ba5bbe136b78993a6e5c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042ec8b3e38e2c53e6e16cf2c7d8b5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52cb6ea09a1d1bc1cf3e71d62b6e39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c31b4546ec6a5923acbd7359d32ca8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72062d0dc04190604fab432dc45a2d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f36dc62548ab23bbcf911fa4773934279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fdf4879d60707e3763e1fe535b0cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6762fe43111f2b00733d75042ffebf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f89467d64bde20c7236cba6ecddec4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035113ba8f2236c38d37bcea51302b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff6c88dfd279e294e9d62b477a3ddb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f26dd5522a06009fb9d7b540d2c4c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efad0721cfba7913a68aa282a817e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3728cd280115e0b50729ba01ee65d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d4772f64843592275bf7faf91d8b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599201a0ba8edc6a0d6471bd47211f22289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83122108d01e2850ffcf57a118e2315a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5f1d711bd56fb494df8e82d040476291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513e52d98da816e224bf171a63b68ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bf7131fabf35f7b581403ea44068e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98ea2c973b0048e9e6e8cfe34b999d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58ee7c7bd219e45759e317898d50f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e19ebf8858ac58b2fcc023977973b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8ae1a4c294e33bc3aec4e7badfb92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666e9f70d41b22eb2998340c1e4d467298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4a924a654a175228f56564b542d1b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1ae79e8fe730527e36ae8f959cb04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765910823328922e58c388ba6deae7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4f077d34fb32ee2e6c6dc3c3ae623302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276c28ba1abdf2aa6bf560a0f050ba9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f223db2e3c26eb96d436157d0d956304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea016dac953127a0f9434189de13179d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfe6fddb050096dd0483b04ee08ec8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44654e199341b6a3552ae5baf30a1c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0928183cf40b35d5dc23c07f9cb73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537f11e748ee041832a59895201dfe7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e723368a1611f450f3efbf4c3b0933310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f27f92499d309e3f44737483b50508311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a50dfb5a3de427bcfa7df7610c3fc9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290f717f95aecd46b849c3439918a98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823a4159e3b09b06b12051311dd9138314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1b7a729070230c0a389d15dfc0b12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2a2ede903a14a9ab86f4191117961316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e41f49fdfa5f78a037b89eca8266a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518e3ad03040d6f25d559d65a034697318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69524e10c8c675dd0a8767bf46ef89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c5b4be52e47d60f3fc8be5739f5dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cba500db8b37f948f0f1499504863321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef1ee7ecef68f81c2515f41442b438322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a432a8b8d4523576b38fcac61323f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd28ad77225c0a99dd8ae419cf731d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbacfdf03b0c18ea1a2b09de6d40ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b9bfb9fefe3a2492d304a04e26c81326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea107d58618eb4effb9f1d593525a5ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b522d12cb74d87d3a88e7d65c1122c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c870186de32a6e39e447e7af0a79369329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134944f329efc84b52af9acf601523e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef5175697b6c87efb3651769e60101331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7783e5f42367afc8cc25fb519b0d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50966648a20255ddd7b8adee5ee318c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb493ac89cd05478a5ef75326b461c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b903f28fb39a931fbcaefdbf0f006335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7974572cae6bd4a9c1366c16e4bdbb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60542cfc7e7c3d5f8f5ec566fe185a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508eafb1fca282ac5e997377c2be9ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb170aaf37a6a1bd816f72fbd489d07a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2364c770edc5f494279065b2184d3ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17e38228970ed9c805a3b5d42c8852341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9798554c469975672218c97e08f0b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5788f49b358b57031ae0ffb77184d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f699a1a545b5a164a8a91a3f4484ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c78473b41b5b182868fb93946a35af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f597c2d12e332dcce19427b2a1340346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e42028687e8a7d34218291e89008a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39f2b7efd2c4236f88a0fbefc79942348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae8be358c0b180d188b9709d6625d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3c9b23fb99d1870f465239759ade2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e2f6018eb8547499f7f393340dfdf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1bdfa330920926a7e9ca73e461554352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b8630d286c9f6675b66b198e74eb9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c7e494130dccc79a6197588275498354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551535db785569da30a4c63252ed935d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19799af46072cadf4bfd68d4758e6c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b83cfe036d024ec476ffffb204a9ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da073c0713f0cec8366c2e93c9dee5a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346857a9d5c5678e65df64f17e96830359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0381a7aa5f3d0cc06436b4c014c9519360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c60fbfda03a233d8ee2a6f8878c453361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07245946372897f5ac9968e957f8cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149db680bed11fa5c217fa39bca1ade363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48815d54df5e2fff0dda30901358083364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc393e8dc456e3b45b3f74e190b8db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3024863498e75a0b4d59975af4ffb9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53981ed73c878b32eed9cc5e7bc547367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f967de2d32328c3d89a176876700dbf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97b4b542f8347c3889ed46df0aa8a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802d9757a305aeed5ae4e6d4cc74abf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ffb4c9c3703759ed7c45069bf565e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c95542bbec81177f159170ae74c726372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee87a34e4ff334a0354c77ecc427fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee9377880bf24e3c7f9dec65e3451c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc041c604ddd28afc89b90f046e08ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2485d69e72c3e9cefed32ce374580376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c0595fb863a4ab7032686410f1a91377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fd7a9448af399e91fb5e5b42dbfdc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3cc185f66cb4294e597ab9904d619379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c60b1f6ddb7a8aafb7408c253c19d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12103ca34bb457f59156d8b068ce4a34381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff736280c61f57866e7b932656785a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e6a6816402f4f0be454bc3dd986d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bb92357dabaf7966dd85ef9ff1450384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0e75ca4fb89e41a63f909fcb77cfa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f06850a1b2a9e8341a417ba50d904386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c273b8e146bb772749cbf28ada50c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553df807191c9ff7c522f9a29a692eea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad69167bc534f764760ab0a7e3b13a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebeb67d266a308a4e883d6c7708548390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca789ff0dde6ff3dafaeb04292ad5349391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740924487282dd386510845e274f625392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb45730ad8faa52ba38a5cef4fc643393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a0b8a1fe6dd530d8ebf66af998f49394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dc6b19b9bc765bbd4daf7c5aa7430395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4210784b917699a832390acf742ae15396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11df9607b4b8d1f1d23f9e43e0e9b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbefe9e9367efb8af34d8bd3219f11398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bc594019ec5297c2dfde27b9695c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179d45c31d3fce2bf0f42975bc27b31400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22082e34febe478cf08b1c7700706eb7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4545e385b93ee621ebb0f3312f8a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b428aeb2f1e24b5a7ae90f0228cb97403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baf88e7085ec06cefb0226b922f855404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9d5f9fe9c629d64e0f62f7d874d1c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f83c7992b32a231b948e2012caee7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992780fead03961d5af5c54020f76e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a66e922ac527766f50db51e3fb514408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65815c8edf512e36364e85892cf4b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e02748c44ba96fb32a1567dd2c742410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbd3ffd59343bdf4096b99b82dee64411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89afdc3870825bc203156f31e46d2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b7e9c213c082ad1b47b28d229f8c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f0571f1f8ef1c6eb31eb85c86e76e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed594e3a4c998dd04dc898c533f58ce4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c6d9f694e9c3ba1d497b752c24e41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866eb04136994dcfc34e2398e3180d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18e61c6247680be5ed378860761b9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce025b0b726f840cddafb0083dc59c00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8db30cdc047ac2f65161c8c76ab52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f55575fcdc66229c450e43abcba59e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a409899e624038cb8eeaa454636dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868656d39cef1c6a957e9c5cf3dd8a3b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34960e2a494623d89c47212bed4a4b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997555246910fb36c3f5fdac17e410d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ea01b6f620058596bc1cf78f74a31426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f180b09bc31228bce58ad3cfc56a2e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c7d2798e4a07cea94ac78717a8b17428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f459ffcef2153bac8d71f6b54af66429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79478f3285277717bcc10e681915db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9f5f7216799a11faccc0b85653449431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc40dba2340668e753fa589f6795d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4224b3de66e9db1115a1a43108c932433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37b4383936963b5f31546dd1afe2b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32867e03d324466d57d40ec087420b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4a6631244595f28a305351c97247f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b1765f0c77002d4dcdbf9d34d0f0b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8ae636b46be04b2e2c702a1a46c62438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee62e6c7800c98ce476dd5d778f7246439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f204dacacfaa3981963549ba8500fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aca484f33b4857ca1919958d825135441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450acd5c205647948e6807654d7b4b33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740c2d26a6a94c3a113b359ec96343f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa80836ffade2b9df7bf0935120321444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c37433e7ca2b290262b536f30200e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407a0197a912f97d59006dc4a722107446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a387b54cabc747ab118e2f3b922c9b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b16beb71fe57eca3224ddb17f572c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dd513a458cbdf35c91e7bde5347ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542babfa9917a5f9864d952bd2a89c9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889a5495e24000c0ba13a3f24d35be1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9126143ecb381d5d7af3dc6134d8b92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3c9810f15d76add839312770f8793453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b3cf8c2bc13f8fc418e9be0471420454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26578f62e8b768f5093d311e093a0e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c07001dee785e5a18adf68ee8454c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f459e264be24d583d57cd1fc9df9c0b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b35da9485671a9f75dd07c6f6b2e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe13eb5189f196bee6527000196d92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2c497c6e99e45921510c9737c96d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cd74041b6b68e21a533b4f7b25c61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f3e923a543dd825d4db7ca7809349462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c384b74bdca33d8bcafbb9c2cdefdcc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12336e0b9ebf345db0147aac4c531d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c30f1538aadb7492099225e25d4b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2145d59cacf84102139e2a626f211f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7ffa5577c53c91b78cc1f1c9fb7c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676d97c65c79b87271a76c6affe7ee9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1708f2b4a65df29f45f6a78d970fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca11ad63e5128bc8fa4202ab00d4b55470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98a9bd4e6d952d3ea0d1cd141a3b38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc3291bab3209726b346559986f72e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b997fbd9de11e594f96ad68155737b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9740da5da88340febd348b244987e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84738229dd5421ccd6c1927e11a35b73475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a423ffa0612cd6443e2045c4213dc9e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb0592412a93823b6247da17a3757a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d8f799406402ac1c79a5d6dc9750f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ccbf4b30a5da2ebc406e65582c55d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461809439c1f5a3dab32bd62b4128e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168aae9e9166c1268b7b2fda224bcd51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafa77297f4ab3ef19a49239d6edcd4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379cca6bf500184ee867e62b745c69d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0b4a321c4d9cd907a31c7b3c51a5a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bea4757e555d32e2e6cc19b52796e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2c18eece1baf4dc0eb8a1c949f6d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab5e4118b7a0911433d734956b6fa7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107ea28f036546a005d96f539d02f1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712f61548c660239a2e9285220a7ae0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c05268688072b0f8bed7b07f9ac30490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed115cfcd1681d51c804068d23a49667491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10f247cffa4b3894addb8b16839a4a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237684280e3b0cab7df83583ef6d3a6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305b2764ae0be5c68908dcba0c559d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1a8aa7a22dbea4e2739f60d719495495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102aeb3b14d18ce4b44df9449960dc23496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55355bb74dbbce0e7f727edbb2125a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c9f8bf055dbbe26f6058d391e01b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34004a79e6c87507916f86f2756a6dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47b3e5b7c878ad653c0686f09de9df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c2d56a5a3fe52571680e26f1eb1f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f19e332e61b9aaf4649196cdaac5bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc7151a074d74cc262efb226646626503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8247e38b853fc3495a2f9386f17ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb878a160b34ce8197e5ff18d88525505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c532a45cdd40e72a1626599e0b9de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c9e6bc028b7fd1b554745e784013b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b954016dc3190101793c7acc3cc9fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e59c72cf89c34c8557da620ac21801509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5941a28a47d770a2f2182c26b806f3a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c471611d12a61b824a558c36ac382b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7821fdbf359138522882e68df733c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eaa96ad2964861ee70b4696e291a36513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3fa6c60368a6858b68eb0575e2883514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d083dcaf27f7d68a9840f2672843aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc0521235fb550029e0e3a40d073a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9f362b0b63b04a11a2c87c137080c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dc889046d0d46fc70d5aab074656b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a22f83a89007d5d89e0c8ee36af6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0006bf6e769558cd5d459dcd2f4d30520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81f8603e75c57cd4fd6cc625e0ceee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1a6d6752ebdc39305abe011d53ce3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eb0530bbd4ecbff37fa9cd229dee1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6939c90cedb8e4ab8fe8a1789b91d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb198a99875e470ae1fc1d6b220b8b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ae83f0dbae9b46181ad8486c04fc2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260690357741ab7a69737b07bc15607527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fa6cac4c52584615cc357bf8e4d35528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de155422ef75c711df8cafb18d0e9487529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9f64eb9c33163ee3e21e37c5bded2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a3112c6534661e8967cc6c41d069f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadda48c326514f3836e4b5c1337288532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e77bd761a51abc0a9e9396c3845e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120f7225dea9984526477d0d2c90c64534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11597cc04126a40dde2554f1deaafad6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570c4ad644651980cc0c1d4151e1c7c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043114d74e11f61a289b580682ece24d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6749e3cb30587506c2f2871c3b1c2d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af816e2c336a6eabcb52264b44a32c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64893965fdcfa4c12a3ebc8bb219a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0f20de8e166537eefa334481b7f3f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f12ef8acd9bf3954b3b02c2d169961542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346d413d5ba6cb617f6634c0afcfc39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36d9b94386013bd3deaed8980e9ada544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd23633b0c3ae813020560dcfdafa26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb7502274475bfe40c867fa5251dbe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045918c2d901cdd30029dd13a24e2106547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42077860d3c86b2fd3ec2a9cdde9d01548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74612b7acbedbf73c58f6356af573d44549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033bc6fc72406e05e0f5f3cf44b7b72550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dcc21fba7aaaf53b718bb8bbdc227551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73bc3b5ee95bd1e8f897cd2844e1ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291226085fcbbaaed5c1dcf45afebc53553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250c0f770b1a7901a1f687557126112554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8098dafa84b4517f6f3b33d1c84c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf62eed6fe34dd74968e835572e4e3d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a397bdbbcca975eb1fa75433140de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474bd6aa87eb50f05162dfd5f1bd58f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38468afa0b471c5b85f85329e75f37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ef23c440179ab60c2ced6914d4cbc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a486e2fdded64817839e8c8f87a412561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f4a4941c806bdabd08fe3d4e0ab9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f7a48f9579ac33c2ff5f3b55bb17e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f822485779661b4643a4e04865112d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f079441db9bf95a4674fe77e40c58b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad52260dde1d5ee11ef845ecf5ea8c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb866b604f4233af2f87b5776d6f04b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43bbaa9548b2864bf32990000c0154568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb419698d3342672b3b1859a5f39149569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683f8122b69bcd6f112da33ea315e38570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e190cdf06211da93effc17d88c0e29e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df4d4c474cab471c948135ecc4bff9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbae18466989ef1d7b1606cbbc2024b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54c3d8c476514d8a63fd62d353191f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356025606f10702b60a4f199afe80ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af55b2ce672e219c6f1784c6540c41576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f914ed1116f40eb5672e7fb14726a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac19a75f549eb1a863572382504ff2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce73f13ce86bfd78a20e50994aeb33579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96262f5791fb64d0f661a8d46e3bb951580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b75cc6a5e16b5b03e3f37086c5a6c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748730a9c3629cecfeea118143fa9c94582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e838ae9f422fb5538eaab771d2c6f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ada391df9a1888305cce5a1851858e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f54f8f5cdd1c42162c8202c0144c7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33292449a093c385572b8114b0341e79586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6f4a040c47645d8b77c107add5e0c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc70abed53cf14e4cf346875b4a8db0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28250cb2cecd38b91e8edc5838b8e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a70e90cf204f52ff3fb44bf9b79ab2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dedc62fd3ecd7a65393ecb7611a4e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924a075b65b321b8f3a1e2a1305340d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794972f22a3480d45f3de1c85181e7fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e41b404c0dbfb0cc92dad69314d207594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1e159c5bda934c3ab478bd4db277c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230bef25b0abce3fe9312d40cf0e79d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4f01cb8b8cf5449aaecf48fbb4123597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820ffc0e4054ccc14a363135f8695aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72ad9326158931ef8d62de2f3c746b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa99fc3e700dfed3b292f9b83b2761b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a12efc9747d1fc06013c6394065a14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4ebc87407c503e5bf9bffdad5f71d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ec7b1446c284919907c9d3d5596f4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cd38a16fcdedb4c7bd0f9aa269803604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966a848f04a7e691f9f0562d97f9068605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4650806376dd5f1681e7ea4e7b503606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9f7c51206e61ab68340b112f010de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2123ab47941c3ac7e14fb1872acd61608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4df1c9418da3ef98a35600262be64609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2192d269f68c31cb3bf016168f3b77610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbdc337dd88d784c56dd94d04a5b9b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136fe83a681e60e588a87f2e08c54cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15253733d0a994ce5989aa5cc5aa600613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077a81f841ca6788dfdbb6c987065a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9643fce81dd116927df64a2930946e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0668f34722e6e0ab207bd22eb9e6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d486b28d7297e20430533ae3b76886617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8345a2e569496254d80db72b21618618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e06a64d2a2ad41b657275adcac66c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df757a5e55b059c1c2392523bca89c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012a66a0614856a475cb5c287a61fe8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70849bbb49f04c47ede877133538a9ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63926e8396d2cac96098412791174a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488464eb5aae5eb2a1e9fe4a1185f3f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d686b127e0daac334d2c5bbff4ccf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfb5e3a82b03834a54bf8e405d9866626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4420a871ec4a79297eaa3db0558d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff49abd6fdd807622eed59b47431eee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a56b8677d5aa9b475d55bfbde3011629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40641071fdfc0d40d1b1635f5c911e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba7a9fcb4f72d87c823922a2d0a41d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cae852ae36660810c4bf986dd6bb1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cc5943fbe737e7ba1b4ab3e3f59e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c6ec30cd86046978901a882d0ac1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9736080f52d5a45b2d7659cf3127c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7668c473b28171765235c0d67e7407c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936812f829d104cbc880597121729a13637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d3e36f85be7b3412376cdad00efde638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0553ffd22bb5821f8ddc1d61f73638d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa452361fce876d0d2c0cc4f028c6b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e364c30ff102c7cce079bf66b9a027641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b477f5d7d09c0e496a558ee3d54b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48e6b22f85f9506c0921001799d1ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751e6e1cb5e96497ef77e8e70900b92644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13139b982388e9bf60cec6c21f2e5446645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1f9e90b1043778885def7707afeca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa8e3e561c0b5ce42b8c430b31753d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4450a760826ac8243191e87fca7c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43b555fd1e32037521f83269cf0d82649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d546fe4d9127b2a3221780802d1cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe78925115a26b9b6808f341dc231b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23f509a3d59776045428d6e9e81963652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8187336b34f459b8f6f2dc4d9fe38dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6b692b026f3501b120b1b9174ed71654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bfc58e45fe441cb7c8fc676c8bc3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686115c70d28225a2cae9f22062a3be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90ada36b34f5a8a2c47226832dc8f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aadfb6a49308b3953314331c172688658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e9fee8e6d919e5437f8c0c3f4cc1d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab8af9c82105c8d67578543e58cfc7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c45b74dea05a705adcce851fb7590a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b3862acf4976e8856a06c4f7cc20a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c0c0870f130ed84ffc50882e69727663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c55e7dfdb7f5f77a02423a689c581664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e855265da207ac4bee59a2569f128b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd43e0d9bcce8f363e504126b765b08666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51403b7204c001aa2bccd4ebc1493e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ca993d65de6402c05f2327122cfd4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d459821512e2474941fb89d7ef3726669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128405ab4b5917c0b243b2dec4bcc9f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760ab81f754663252cf38b843f87121671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f39a4a5e3637612e4c758d114f68e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18971d4d45789c5f7b2682ca55e6f86b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ffad3cdf6920d940597e79360c1ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cae22aaad52a6bd623ef7387f5e25675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7a5fabf3a168f9d168f2555f1a4d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de7dd5a5561288d7683a648df00377677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632a8754a38884703a5c416a9b79aeb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f113348afd75d9e8080cd5940494e41679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e3cc6cc7e2419feff3bfc6cecd739680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dedabc575763c5d7d4b4b255de3f79681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7530d68841a8a0615e23d557685c04a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a563dd9877c5f5d4bad4762a233e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fc7799ccdd99dea17149cdd244e95684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58d7973d3f435991ce9d16eac19ce2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6765a535f345f9ffeda7d77017dc4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56273847b00c89b96929ba1f0659770b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404f73164d358251bd9806bcecdcd2f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83aac6783653341632d6cb83dfb7cf5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e6938f06b53377f6c415127ca1a57690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9ac20000c98c4fab2b258fc1e25e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407a8452e90a66dc5ebaca9299f7fda692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a9f5d54d0dbae40f4788c31f360f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b19ef1b3fcc42d517247f976918ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad39cbb93f50e3737d9baea818e6e14695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53658f170ac63a245ce4049985e49452696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4c116b43f29fbab3aceab8c30b1df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e7e514fb7c3404ab701a0a7b6656b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be030032060e78560576165591faef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63f4adda5e2c5ad1830c42b08a81d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e08661b418314f530fc472933b482701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1ab801821dc147e89fa406a91971e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67710b4d5e0bd918f1669995285095e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5834848d377232a3d2ce1bb630e04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec3dbed7a37377101b0cb1a13433e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88e5ccded9d33171742c79fd1cd70f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512d545c295ad6fbbf9dedbe267dec2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe02cd60185184f9d4454339e42693a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560415d5dfb071e1eacb85712dce5341709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a14a07750157ea1bd9aeb9fd1295fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21f7e078bfc5d333995ac31aef1842711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc971a2f9a98eaca486d7162d669310712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12541602ef0e96656b9b86374dcace8a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b233542803fca7a416b17269374bedb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c15981819bb6193dc3d38c637bc649715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96535c066fe0e77942e44b69d205e3ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29619332b97581c9f23a31374be6ba15717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e87a25dd64fdd7d962ac34dea373fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32a166a9bd776918e93ead1338d1b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799ed6a25ad77dddd476f9cb17687b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5929f20e333b947d27cf1f80028ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9801d932d72c4139a12dfdd995efa0b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e74db169771f65bea0561283a3fd4a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcf72f7a98f6f898c38508c224d86b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f67a74ff11fd4c870a54f62aa5636725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c624b762be088744951d8c04748dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1d634cd89557f9ec9aa82d8a0d230727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57192947595a083fbb6488e5d159c92c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f37e752ddd0c060bf4b5eeca2098b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffc845ab6b98300aee25d374c3d7b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800514f9aa5dd208b98e6411fbc12b4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02358ac2c6ed98b19e384ab333d26c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7aba7badf1c061596c27ff24108650733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cecc159d3ef71d2f7d82f25abc5939734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519613cc51fc4676e46896460f48d8e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699f58ae78779312e3200e41895647c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed2a934fc3840c1836f1b28648faba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbaac3057946b9499db7c16101f44c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d369bbe7957f3fa6acf9ef05ab9089c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6827efea2111e1205900f4fe8435b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d631924359169512adc3851e42da0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d956aca86657abb7b7c8b3b122af2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12775eed17d12139987c60b39db0d19c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2489c7f83a1d4f533769ba0a3fad3b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c87ee0c5077da9586465c6a0e15051745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547e5699844411f6d9f1ab7701d7477746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b77c57f032e7367f22177769db2d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670bbc33ef96a3809bbafc8482c7a0e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ad807ce207e16c7c4b4d0864af6aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecf374611853276782c3dd497cf1a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3cdeb43b1fe6f64bfd7c1b74e7a5c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9b5e55687cb91d77399842f874777752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ae0fe1b22337ada8328f8ef74e127753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79430e1077e8aed2391e02bff33fb7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d8119677f433ee09e6123670eb5ae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f477aced6435921782b8d3c0e6a47756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6b6632d8d35362a6e014387c5dda4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f62ddf1881a1eda487538615cb07c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6182d4e9a51bcfd822dfd41ba807a36759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>