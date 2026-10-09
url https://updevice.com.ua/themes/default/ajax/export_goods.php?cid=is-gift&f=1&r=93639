--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062c551485f1d6d6eb57e27f80569471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede11d4e1121925012ed183e3662f0cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980a4506ed67ce1208bc37120a751163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da831f259e63808a27d2b9989d56a2d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2a663c66bbdf771b8e3889095fdca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ef374ed264d31dd3b574f79912aab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1f4161d3400995bbedbdd2f8efa9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31491b5823874e421d65a2c38a3688f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035712ac2334b77ce74805380db6f869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd747e51266ebce970e1a8a2fe3844210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29cdf050fdf325d5f3446e25d1f62e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af0440af1982c687950ce6adce254412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c71d6fa7bd10abc90e0df283fcf1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd7d38ea5b996f5d4d1ca45428b7b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986fff50b4e0183c98110c0537fad3415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0194b3c71f3e5d84f4164ebe3ec3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964df6522dd768fac5bc47f45edf44d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0b3414fdbeee34ea4bcd72caf2acc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ed8b417e4e17c3e40ee1b704d38f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91464bfd90118788211d4b2e0498320b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263725139ba70e80e503ac28f42decb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ec75d309d048316efd07d72c5578522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0617bd6743dac9d05e7a933dd8bdc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb29d4e25fbbc066ebf4d73631b0f0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933913ef539a7b166f436acbf22ae85425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a7b180db142d21026fa984df70fbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff050b8e04e90882a3066fbeadde4ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bbffb354d182b013eb713fb4cf13128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0a2e333f99b041fcd52c14eea81bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf0926732236cd05d734745386335d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1841dc3dd80bbc8bd3aef726c457d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e076b45fab9d32eff62f6965b367732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e372123ad5dd56c3fdb764881ce7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c961057f3583b1c99bc0fa8d1628a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4423da8ae4d71a14d0c9d0c46825ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00f6e292a60aea5cc828f8a16fe62336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243266a15e15c94a6cefadb27feada2437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88033b547ea4228648ac24548f600abc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1123d36405a9b529cdb7bf8baa07e6c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedab56519e0463bfe6df464372eaa640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fd29bc74d59d19d66ceaa83a13de041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856e6ce5ce0b35f17bb6ae452aa442a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29520616ccb7bfceca5d01fa0f4c0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a2b476f619f2edb989238e77066d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db869870920ed8fb866d14753ba4cb445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b10a3e74b924b7c043ee15dcf7d3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f60c669b84f2418b6e4bdfbede3e2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf6ac776ed9bfcddf8654edf1859b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818eda5d3d0ae4c5249aa134e3b830f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16777c7daa2d5c3020df8fea7b1d2ca550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8d5cacdd68dc1700b49c660c618f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12595cfec5e6479f8a5802790eee8ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fc5a4bd507e0f4c1d9d35ae6465b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb59ac34392d36fca47fb5b1de21fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372560b769eaccf1eb937494af34b42355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786f9c450f42cef590c08c3ab7a4a9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900d8c52bdeeeb5be2c9aae2119d95e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d02a0ee6ba9755c4834c945e1a40f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be41eb321be5899621094a0b444985a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1292ea08d119bf8e07febadaa70283a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03ea3d7598c8c52422bc25deb1c80661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dded8607694b9584f0ef28742152d3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fdc64bb92a871a8b4fbd7cfecc9ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8642312fdd43511f4ee9aed40ba045e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210471ff515b5c39b4d616034883b6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cb169fddc90eb6a77efaa2ec3dcd466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fc44508420c99b2523973ed0facf167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd960998b54c8fff4e591b2dc20ea9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f307d4c356cb9aa9b1d450e7a2cb3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46cf537f0edf4070f06454d85e1e5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1582923faae3c48588389896a7152971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49498889bf654c13abab993a99f1ea0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baac0377b7a1c00a5d209eb1312930773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9b3170a5afafd319b1c3cadfa0c1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e52a91e29365be4d1396bf98fc00675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308a68e4e2dee05ffbfdd4c4bdd126276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03c3e6a4abc4ebae292d33d079bd5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb39b82185bf1a1273c606f575894c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a9d9888b28361c7115ddc3b9deba879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221264bb535bca19e1cae8d372a7bc1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c55df579d2d8086cac07902048a7ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a667c824865456446676c9a242bbfd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98713d0a0ee33aded081551e5e7980f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58107da027ca2dce0ece2e5eb9ffcf784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b116630a4727f179fe4ab23d65013fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a17ce80771f93c97f9a09d4c6061f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca2f9633d78eb0cae864cfbffee00c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841bc86ef66b6201d002246e19f4a9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3549a7c1c137aacfd90a22ae85f9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7ea8c99947415f71380e407b3e19490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f54e2b01713f9228b506f5f5d077d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885380d8e0b3effd22d10204149193592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b47504e43b06975437127164f6446b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884f9e9c4ee0a65597a81cca87bb62794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81573710265e942c37ddcd6894e86595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459754821755b0bbf7bc05a249834d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd44e7a8f57780b73207f2e52e2fd597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b15c1d79cf2e80978ffc53965fe0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05af857d554336166b741268b35b2e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbf5dfe1e51dce1657ab2a50c2b7d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215fc77df79605b394befb64bfdf474101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2937b7e24e6bb9b0d89670dc27318a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52fcde31fb44420b40d324f1e78c4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0e94bbb4d7c8d2578e1d041f0219a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954f7626959bcffdafc920f5dc5cd0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f25de31ddd93f683b4e0aabcb0ae9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d5692dd4ae731022bcc3d6cd0892c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08c381e452ad1c294f10a7c4e6c639108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b47110ae079baf838969421cced054109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc962380ef0428a6255888e88b1930110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5514b9d50ded6c094f255419b4cf6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ee2fd3c123513deaf62cebf1335fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b18a60443fb42bbe823dd7b9dba1eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bb115a19aa07bacaf51bd4a4f5376114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05696f5418198f1ffccd8823c955092115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713f4bb7e85e2a2fb69fda72ccd8c4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3077d35a63b8ef47639d2afb4fd75df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42789d038cfec304d2c8c207a15102a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e41a730eafa1949e321a2c90e2908e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06881e5df1b38a15c2a77ce35a4f765120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a193c53dbe635eee69578ee8b386f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eda6e8a4480f6e190245f9d19945fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7631d28d2f69e3fc3af776b3a4da190123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea77bf88ef5f545e2d501b2f53bccf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561f4d6af291c13f503a04d933ca62d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232fe2cf2933b295c5a36b7aedb3864126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c56ee7b74fbc701d97b42a4fc563a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd741a0075839a9964f1a49d1ba153c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37574002db57c95068880c2ae2f243d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697297bbd8a0eb92d6f86e44ca3e3525130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf543721bd23ed55f62dd44a88fd990131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064c7d27c24c74fb3ab6cd5b76b6a3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461bdb0fe7197cfebfd7cb731d2dc48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b389c2149f0cf7a5eb8305ced310aa5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6310e9fe22273c8df627a9bbcd4d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fb7e69e37e1e56fd7dfa7252fa26f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d385522c1eb412984a144655d9edd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d51346c51d51ad4384e4b13e1b1adf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10205116606b8b4d3baa3c76166be6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817ee61ff193b12387e6196d0a0bde4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e558d4ab1a169df0622b00cf8fa089141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c68e9fa8584444d3cddb2384e904bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82846eaeb025fe12f3f1be3b8bbac593143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b15be51255c10dc37f1bf3cbbae6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109b8623bdd4af6e425c942fa7cfc31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136157490491b436591bb519be50d8f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173abc768485d4d9b9cd0ca4a5a7b781147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904a6d3aee7da3604658ac295614dca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61686b8891486ec47eb1a1d76f00a809149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb092c0a99145e7caf1dce9e821a90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad060b128d624bc5d70c6a8af05009e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bf9b9e8a7d0c497b74f2bf324e6d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c53516ec1c571318dd38bd46acf9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f94ca8fa9603bc027d3f249b60019154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dec9e8a9b67b290143e618df4c714155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62031b2ccd74955f7f5b5a9db1680377156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301eba57300cb489b271ba1972727f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a041698633de498a9690b0fab41583158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2239b69b6725d856a15e7eb7500f08e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfb3034dcf30f79a4e2a381aa0f849160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841f7935db05a3d2b1391dd633a3865161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20414568842ee72527e0fa46d7920ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc74632e5b65822dbd6faa714e5de86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290c1dacc6e2ed1019a89f5a982f06d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c144560ab47830dbbf09a5df72a6a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c268ce0190b73589f16ab8c8c2b01c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9352f6e663b163767784d3183cf99cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375402272b379f0ab6eb279e4c813a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69a499bbd9981ad14c1d86384f3837169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047de6d3c5426ac330cd28da23b2771170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55a059d4eb78beb047845d6c2d236a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e383331c0da3c46f733cdf6293d6a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d20d15d6eda01bc4bbba858060f32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c63feaf6a4d98152e6c172ad119df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f066ca615f0e5890bdbbd09a97b59ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc14b6c73a635ba7a13dd12cba4ee2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c935aa84a472004f17cede53e09b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec566441855511000ef6d1f5fbef88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013dfe237eb7664681f12e108f7f02b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8f77fc8dd5ec7996ee6d59cae7138180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd25f2669fea3bf5c015530517ab197181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f866f994450e8b6d5dbf5a46d0f5658182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd20e725ce75ce6c014dffe17b43da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dd9a3e437abbc1715d1619c87612c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bf1f5d38d3e1d69e6f17aaf73bad3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ffc6e35483d26f376e031460ca7ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053456908e49349d33849c86d37ae489187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f8537a75706c65e2a12ec09b0e172188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb87554d8afee779248d246283a56c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe8d1eec67a785c8d8475a625b9173190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1893db3022d4c8dda5a1c4958c385191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5928b000309a7d048193390dc7efdc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17a1d764a811a92061d8828109f387193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98897238738fca66e40ec9f8a0977183194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05a9c68b8806b880ffcb2607837df4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc851015ba52d47c03b10f0d7bb05f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6bd7757eb1314f89cdf6460998aa0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483096aad908c57fff448d3608890be7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689322c6e7e7234ffd7c73c8a90f340199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544394810a8702b89387f41c7358098200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7d8d3838ea84316c6f2289b51e390201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fea7f554c25e0f411011e822660033202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e2ede51ac1885017c5bae518f7d6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67fcc266b5c9059c8d3467a1f989fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71466c67568a8bd26ad5d82efe7c10a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ede94dc9ac6c4c5135ec9705abe7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cdedf099bce48b4e91718a879508b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1891e723b2669feb47ed83aa65e12e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411d707e5af4862b49e5a75eab1947d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c349b1ce7ba8890fb35d04e915fb3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e3b4b68334c7f943ca083917daabd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fb4ba86e54da1034080255b2d51ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efbed69e03e426a6f7b5d195b65f58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbc976d958b48dfd67bc940e2f8ca5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d31054647e3bc992d4cf97ac76e3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d90759d87a7a65df98b00fd64a8a90216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac381d2b5b39d181569d69d317de5375217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dd2e3ffd2b9004f979e48805d2671218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a854caa6cee90895bf3db0cd035c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36c512bfe737e27f95e9ee4172394b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203ec4ea8bcd60b1678c1124aded93b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc6870c8f7ad27145051c3876fc4c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d6dac8b927bd46fae849544b0f3d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df3543d996e2764db6d0424c387111224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f94b0c043e00bf3ec8f58e6bda7d3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64e12986ad9e4ccf9f8b77edd56614226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b40d6dcc043672dfcb5b3f8f966965227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740014e03b37f2937b9d48663c971f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5de21403a56d3a26012109a6d9368229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8617f884dc8b1013e5a13af43a7c82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0d12ac56fcf625f74e4495a5253b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983c833de37070d6e92e3e18737897e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d37fd2b036c73e5b2c4d42db7cfd43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382547d565477f90a7d16f6f091ef6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce049cff3b3c8e29578e10fc94e2caf4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b666e10081b18e4c15dfab65346d97b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c83bd96c1b51f68084f009fbbf99e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595a53e5d18cc7e71ddd20ac51249b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f760f17680123ef99dbffbb683d42ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c69b7da2ea3530bac627b41a8b286a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c5fa6b3707b124d3ef8760889dfc6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843ea6bdab78c2abc9c11e4dfb2c87d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186c1aa39f159edb623fa490ae4c3ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e95f75bcef018ef25b8937d279328244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d12149a46a9b9f730a6eaa5d862b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808a721f9c4796d664aa2721274c5ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd6a773cdc421e740c62715b58ca5f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b96585fdea8fb193e8b08d4f4b89d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb1e62064f172971e1d281546b8edc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b3340595e831c211289b1694f4685250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36876d1a311db99dc7de3264b534bd78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c238d6ccd24004e88696bee2f9a463252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6477b634220c8f49052ac82359d86e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518d995b6ed039cfa1f7520cbe5cc1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0eecd69aa1406c6f6cb8eed85cea8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfc2130fda424a410bec14756fc9a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1541f76a48a7f5902804332b88d64257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea280dcada81c0630cd9c1c014a000b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e6455f35a6df8465fbcb0f95ac01e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bebd6555f19beb6579e20e6071eaf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb99056318195eab93bf03509b77f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd087c971c690feb24de9b239b2449262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e6d77be42c470a05edf727e5dad6f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89698bec87e4d1822fb78db1ebc63a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb3dd0d50f70a3bb08bdac36577e0a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ef58bdaad2aa3242c2ffed69de534266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8354eadf1a74b5afee128f8a25ef4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7668e9b751f365867f32227a13fc8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d736a78ad188580b79886c958dcb6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6145015727f2a11198b968274a123270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabb9b0d59a0255ddb313b531436b25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19065d762145bd837046ad5e53ad28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b188f7f9242f1f4c4e74ee604e12b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed578a8b7ebe5bf09b16567c94bca333274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf87f6fa47cc2c7887ff44bca5d8ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a059a9d444cf94672d236f1f8d603276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0450d5f2756b82bfcd1fdd5a4454f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c9cea770bff5e4d0243ef4e78fec4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac6bb94b4064370ad27e6699be9d77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e13b09f51343a1c37f69bb1b067119280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88feaf604441708ee294ea79004e6263281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733e7c7a3344ef8d5ad7187b082cf5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cd4d9881863c6a6bfebf11ca82c63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00490c98aaa06a2232b8d29cff626b99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7060cac618e641dd1803df8e27a586285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef24456dcb5912c4a3ce5e84b4df206286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01be05f643543347e3ab57768027096287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f5b00c71893629249a6a685728694288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b5e2d1ceb6fd55a843358061159c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b368f9c3200c4a938c43c7790ef3ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcae586af148536622a2e58acd4b2af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c37bccedb8bedab188bfd443372c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a75691b1fe569198bbd5dd2aa1a459293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9879ac75b05b82e6c8e7bb1063dbfa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e14ff1123c472b3eca0c9843ac702295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b71b201dce28a92d7817934502c2e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326a5d8d53cccdf9d88d22ecbf79f0e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e76109e66c1b99b997657b6235221298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dce351309dbf603729e0069c03829c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6244c89411fa2458cc06f876152b9f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aba94832d4310dac5ef27a48a63458301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9bfe6aae1db73a1fdda3936f8325b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fed640c6d8478be0d352695a83ca27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35617611174fc42b8a8070ab5aae926304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4609540167d1c11c18fa5eee1dd1ed8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da119e2b899fefa707a40d4777370210306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e83d19c012ec87a8bb9b7a91054402307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e23706815c26ec64a63e53d99c9d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903b0af2518546ceee3778359f96f99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b181d35a1e634a043041a42fb524ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973b64038036bc971df448222589f1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee277e90eb43537b40b09fef932aa7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea4343f479c88a1324e5d7a4acaefc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223072382715b60ab533c129c24b6ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd923aa4111368f93d9ef1fd24e6f278315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4f91f220493d3c4bdd219aaf214f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2a737b012dec86bd4134410299f9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdccc47a00622401add33db0ec71ee1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61deacde3ca66b02c9dbf953211505319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b5dad811d14e459f00701e6f0da7c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5017a92844e29572fdda65848e1ef0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586eb4c3cb4036937cddc34988f556aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532dc44d5b0ce166da9c4a92b3b8509323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73ebb7a09b2de01d6c08a9df93cd11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ba349d0e0eeb3118ca4bae7576c70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780065a686f8a506477cd68cd1d64fc3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24601a8da7d65eaa1c00d988b36c2a48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4539ebbd4b3ec8f56b7067dbe4b1972328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20819a2cbed8967f69102412ec434e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564f76696db85629cbbde86922b4199330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd53e59e48d46790f155978512c6684331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a048ba0b004a0c11aa275e788dab0f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bac881e918150fac901a562a502c40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e7268600c32d039de571988ac0d44334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdaaa907ce85f82998728ea6fb48801335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64e77bebbd114e1d0a4e23a6c6342d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43dbbd467e821e51d65241feb1565c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae501d6905d2c6237ae92051b52b15d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cb4754ba3ca511ad0538a6888d12c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7360cebc3f187136f1c366dfe229f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3612f8ab5667300267ee496c279f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac79a59a55bb5a36e823a1e9a862151342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f254dff0290d12d14a8e91a592870343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05d3717122d8ed393d4fe2130a5fc8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df11af82499c3a1666c3ee1904a9085345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbde2e5318af9064fe1246fe878437346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862bbae40882f41f97448f392d15d94347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9cc2fda45e345bc632cf9a5b7e016348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2144c4decfab654c45bae2e1a87e07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe3881a9a3688429616484b3b9b83c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643005d8b6ff69735be43d447c84518351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390003b52630d5e0dc94afdf4975fd9f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be98f8633b417c0cad5aa104b45ec9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024adb36ed39829682015dcdfa967d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a55fc9cb8f5a65536c68504f90a87f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf8c0ed39700aca26a105845760b65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642179857138d66cc8ff61585ba8529b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd93ecc015d4b24f9cd13cc9f219e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc78cbf0eaa9fd6500e321ee2167d16359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79bba7c29cf2bb02753b7b98a69e84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafea9033f9bf2015f6b9556c80f4e14361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5f7f6625c4c8682101be1d20e0820362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a65835c8addcf2ef48edfad96ffc08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e52537f9f1416d496e01ba78a11383364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff13044e55718da348109f0ea13bbd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9a356aaed648735e0dd92acb6dd05366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02290811b924de5b0410feace944828d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531838d91ebf2eff3ac81c19837eff1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccfc0b5a6a241e35c216d683c5ab8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec840408f538e420a29c89bc2276a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22822cc7086c351d4064e32649671552371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c9b1ab1aff1454a6c897de83fbe6d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c530cee75701a3ba2ba8702d064b4a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0648b79a729b83dfe1ed5fca3d8b59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9987af6be6a3fddbef1ca0156ada68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d729f211090731c47d8698aff98acce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f748ff14d2d9546ef029567475d67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e08ed94f3198aa2d1ad6cdedb6eef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7e6d21cde9e8013354bb346c48b5b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbc41dd6daf17907fea10d925478ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c59a25260028640b7316fc1548fb6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0022821b033e74a5e9ed642ee6fb099382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464b27b4ac4468aca2f5cc1df0fcf33383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cf8350019558e755f5f4eb78e5a46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6007419e4b660d60b61717ea6a106385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ff8e16cc0905995e92280cafeebb8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c50321aacb25d694df8e5f88edcc5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94043408bc4f2a1fc7271c3a7d1db455388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6563e17d7dbd5ccbb50bb0faf34fc1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6206ebe1e0e229968e66a67771318b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfa51ff9bbc7bc2a8f1ad3e2bff0b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b022fbc49b13f08755ba9ae468486a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404aa1767bbcea6cdc504202de812d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a968a85f48292acb6c56cb14d4e185394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5b8bd6ff17b6c1e609e187ad8ff72395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad19a0633f0bc49522b60baa58db3e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e427c3659308d414f19a09421e1bad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c5e3b96496ddff9fe8f5f5dc7891a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532e54a6876419f7964995c0b0229aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4e1bbf7a4e7982f3ef589daa872fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d80eeafc589c30f1ad1fcff849eda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016adad81c2f0814ea2b2643d5092d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771d05271e20006717433a07fd3527e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535b354d1f94c71618a6ee03432201d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a115b9352efcc288903e85e1a6281ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b674a61875166915c91b588e6111c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a070484827c6cc61274e64190ec25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cb69cbac7cca44952f39bc22f6fa9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef24a676bed0a1f9a9a55cfc442c02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224a5202d349877ee7cf397374abc26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823622072a8906ba24226a85ae3b6bdd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44511bd29bf6e97cc3e574df27bc6b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14f31cd71f3034bd9ae41573075a12413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb50c5a5b34cda8254d0815ca160da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a59edabdbd0e09b73de4bdbd4aa1c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4e555a533a205976f21c929fae420416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dcd316bb8d9f60c2a35d9e0a93bef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb52f3f78f289fd0716ca9b0257420418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8997b8811256a67bf6a2b7e4c9d9c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b20f5a50e97e9a78609c2dcf1a742420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca1f47af6909e73470666ec2b4c5db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8ba0e896ed2d8997aa4628821b07b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fbd44df5b2fa09566a81f875b719d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b040fac85246059b2e8cb54c4424dae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076afdf6d7761acd9c6d16a41b4b8db4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d6751cd81869bb1e7430c87901342426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068101547e0c4b24233bcea34cfff413427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d138893efdb277542e1c889ac8a30428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5a39714d11ee14dbbea739e984772429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd238f7ee95b31ae6c3e3ecba41501430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b310599600b02b58cf6c1120f8640431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6235a7849816fba231e7fe6f9155b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3935bd27a207ece340dd8a7baea72d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46913c92b40716ee92af86607ef426434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65808f67a6815ac9c84dc26f85332802435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828a5128657c25bd8d244d7f175330a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd01b32ec302ef5c8e477c4b2f79f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590255dda94d5c8abb31ec6a39be484438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00c7200065236c0e2af22111507a96439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05922a50156543b081c17ddc176a51440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734609be8d21c0628eb5d9329b47da83441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffda35fcb33f2dc2751b0b3e5b5f9fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670762629ceabb9a8b298639fdfc8dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c1265b13cc64b8272950fc7c8a8a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92976cea59c3e5cbed8143876b98274445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd902470e398c80c964bdab97510074446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b0acab675078b664feb8635daa9eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f734b3c8f899881dd7ec62e7863363448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c0adb042b8cd34eec2489c2e6630a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39499fe979e6118b7a724c0fbfa54a8d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92114c9f45476b9313a7cf9fb317591f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e9bee1e25c8e59da807a53a4ebf5f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b559a30ced0533c5751abc8d04ad24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0f934b37a150c20974c5b8f90168e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f99b0c05c4372f4afe25335d98f1e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d78a0289dd56109264ec43d90360b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4da771ea28804c8bb47d02fcafa0c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579a25fb283bf173e63165b21edcb32458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dbd36a7e02b4abf006675d3d49093459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6b84290f3433acebdd893cf70d6c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8012da260f0601aa822bd12994a8400461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff402d2f81b45e00a6132066e08bce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40c260a03415efa04558c1cda0cea5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb356143d5103162e6fe439ecc01a956464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f1993bfe3220a2875084760880e24465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71738d8c7d0535b96d77e94ec5bedb48466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ec23be04bc84cd5a71410c789cbcd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df54bd2fc026ed541c4df6414614a9c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5045c379f1e8c78776ce1cb5fac6d49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317913340d602388173e974d1044bdd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fb65417c24f4e884db921eb5a7e6a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5608bef3c71703c14073072f1c59b0a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d6cfbd6c5afaa79c3d8b09f68de4b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0151522f80601d427d07ba021dc40474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81cbf0a35db9fceeddd194c741f8e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01705e9454eb6c22b4d3c7b256477cda476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c06da362eb4906ad0464e90163ca07477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0118bf7bf8166c488efa5c766b65ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ca785205a017ddea95ef44c696bb0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f110e6bbef5d3c0ac1ce29f25fe72480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6d99a5606b179c4aaf8e5b3b473c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c4c28f0b2d37108e8f708f0f7af4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225150121930c1cac76aa74a87bbabf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51985b2036f99e26169a2129089f3e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87e7d3149288da87713ab1f322f211485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39722d7f89a2842d8429216edaf11f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d286104b01b8418fab705ae82ff7cea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a1586064bda7642149b7907257aab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff8f54dc9154f02f76e44c2cbe98a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14c8884ca13c633286d351d1cab485490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da88b305d2b2e44942af02ee5c7c392491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379f40faecd942206d99e6b044ca97d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e68ffde7212f4e2a558d2a173fa64493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af5471451975b2efb2a01e9a97df59494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114f224b86c1a74542c7455a967abcd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6a215f58e1d9a43cbc07eb527c673496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94bd1658720eb2893fe81569f7bd7d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0b0072a3e40c317fe9b15c3f2dfaa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb7abb2dadb598f670e9c7ede55702499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d36dfa02acc9d3af7464cdd472774500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780e24201157b163aa256c45d8b80a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a21fccaca852d2bbe80eae0cfe3ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b754f03709bcfb4910007c2cff583b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7733157d8d39acff5ad96344b21054504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427da21d0b9f1ab78415fc89d9f774ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa255ff9426c92af1078f1f3eee4c9e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d399b230c769b74d14981baa98175507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6a0d635b77d999adc7b7d586298fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c6137189ee5599b9bf91a096ff7c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67596175fa7051e9023897bad0d5d5df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a23f6bd90016580dd8179136429fa6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43135d7f7ad8ab05c0129b1569330bf1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ae2510b5f021796bf098bb929e9f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60e4b7b4a254e85a2973bb194df55e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebbb956de6e3e7cc500f100700d13b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fed3636065a4ff93dc931c597ceea8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ab8cdfb75f0d9f9ec9a9995545d26517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fef119aa9a23bdf9814122e12204d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be573c4b35b3bd139fd244a682b67f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c8d1eb0ffe73fa2516f803e86cfdb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180231a8573f7e20cbf81c83f3d7bb9b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97ccfc04bd622c63b314d10a19c299522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e0be0059480b586db5b9438c0daf3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28f9fcbc5ecdf199aa278f71be1a5e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26554c900e8606877519887d35e0617525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf13cd9e2662a3b1b8da33e39515405526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db8279ff1e745927f1549842d4d66c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d0d108581240c2aed50d247ad0132528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da45ac9d20d3fa515494dd62c9734e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d978ea7243590faec1e6b6d4229ec1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b930e42f774d62e2189e96b0277f3ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2a44a1e5e992c7fca7a04c95262f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1294392033ca54b38da456f95af51d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0085d8ef6b242766b6d74f8c7687b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f38f2006d5339834494ab80af5413a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e3703c7a53cd06f5e6bdda3769406536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d020525e4facd17e44667f02f67af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fc41b55932a8eeaede3a7bf63e953538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5f30186e80f6232aeb2c00877caf1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f310ed952129c1bb946fc6905166d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733309e5fc2e232ddaa113cc9dbdfe64541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2978735e671b2688e12a73af87ea5ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed683c823ee493afe6c3a68bffa945d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399a41911fb4e99883477a075738c20544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9aa2c91eea53b7c801301dd7f27413545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a7f8e3d60d92b390ba1e5e17e70cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3eda9c902b7e0b05c01c913de15b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf52edd6a03544822731371221402eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d2a96249ed6b6b6f0319c7f8a9d4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8e848acd595efec865be9c6ce7362550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a939c053f5aa4ccc308f119f9e7ad2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27cc173d8c8cf357fb74f8e3f16a5d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40526ed3ab68f18a3ae3ae864d15174f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f29d5a9dbda9d1335f6b97dfd368b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffdd9dd3d5f79ea92321e1dad722a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18247a8f112435aedba561ac21aab80556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84d44b01c421745b8950854544d251557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f923435c508155edad9959a0e1b96558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cec538c6802574f1f7018479fa27c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62682b0811930d9172cf005e008172f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5819f4ce149263c2ab75d7ab26f84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209137984ff358ef6185db8e9769f175562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575dd5af97d0b2009ab345db241c484563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad321a2b86d08ebeaa60ef7785a74d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb480038196a1b0deb3911eeb0cfbf1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cbfbb65697040ebbfcbaffa22a5f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2671fa4b63ea669b195db6b137804e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6b40b6ba5674dc8309189715b5f46568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60694ae4b9fd90a84f4bb719eddbfa37569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f49372c5a28b487d5f0f9e1f814659570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288a5031d63fa0cf83e9a1897de9f60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108fcc4c02f696c9cbe36b72a1ccd08572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ebeb62fca4647e21f81526db13d2c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0805bcc490d0d54f060d6c82d4a217574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f8482eb99653e02e25f4577c691f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82e600201135464c36423d1f0fd08b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90823684d8e037ba4808bfb09f008e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83529009ef733cefbf3fe763e9d84b70578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e60fa057b7111fd59fffa22fa863c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c43943d725709b69463104a76906f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64137921bd048155923075246682eeb9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c41495b0f7d7a5bf77a0513012b36582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae842b9634bc59d1e55693d64e1ce850583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a67a9b5dae48eb282a414c81f5044584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44100d58c69c46effeaefc2e793fe42585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c9f7358a4b69ff6ace22a4542c84b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e19f4c4886db5f349c7cfeee8773d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15980526e3b7d2b3045f8cb094251523588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b38a5e0d13999ded8dbf677db9b6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91039460b6e6a721d876b21d60f8e250590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3559e0cc7052f0afe19ee51b0692c29591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e46f1e590ea272a363b045e4105ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024485b198c50733956724d1aa6b8de8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945110181d6e754a51f0221ab9f01508594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a1a32333a85b3c7720332add81626595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bce198f03c5c513ac52ecf897f3ddf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de568091fe93b0c0a08156ba38c63060597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84ca1d7b16f1e9ea471a97c0e826ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b438ec0fda12b5cb790eb6336e02bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcee883591253515924daae2326cd5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c19d1d4675cddf1eccd5f64f28b647601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be798570b124270c2b28fa75f65d18602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41013d95d2a2f843c2ea3a150776c03b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24241a1242e3b4785b0cee47c3d666604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f98e385ac36faaf4059b61ee6e4ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7871930be206bbd58a1c133a3e58fa0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b83c2e3da5430483be521f8004bd13607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ec2378039a90616734ac814055ffe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30722c2f904f1d290c53b35c35ecadd9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1e37166f56f5fa773469360db74a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d770678f2216c825326f7cc5a7fc77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba733abf151e740f78aa2a7ce7e2962612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b1ff9891294557d32912eb295f617613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09932a1eee003653ba049abe092e85eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bef76b67e1345b4b0a3a39b8eeffb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb4d4d2386eaedcbb497217aaa6673616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81131497b3cf93c441983b3c18b22d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89033b6e650f29496f50a20ed6d7e0ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353884372bb491c14574605aab65765619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d846b0dad8ef312fd5f06121f26e75f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189551b850f9db39fd6211999d654a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af455dea10203ccf00bd544988bdd8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677ba1be85bc47f3f17606996a649a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0138c9306774a3dae43e45768122d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fe6b6446323fd8e8d8d6ba96fdc92625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723b71cd8d029d103190cee4474c03b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d3f4f554dde25b8c723bdd935b89e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba1e966b854c9cd3b3dcf8e8309f7c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0543b8ffe5af4c4fb77e85edae7ac5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239e6d1386cfa25f528ab52d1cedc34630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d56d8b1625e257172ffd238c8cb32631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0f23544cfb6e8a96307e73915a7d2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ebcf8a13fa392488bf14561d9a2bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb596c5eadfb018d1319ebafd4b66c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73921bc1e4daf196894d569f13dc3c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7136ce075dcf11d293013389bcbe5e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124acfed394ebd4d315286f5aefc1e9a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464dfbec55237bf89a2d01c1372a5a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86798ceff02874ddf50ddb8972a22053639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a460c4861f0af996b28f1a64d6a9d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc2ac170217a8959c233a1de1a7158641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51a1e84bd61bec73b8f7fdd3eecf68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371c9d541cb97142377f35cef5710ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967a75afdcf1b175ebae087ab387343644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49d6b33d834222d21a4ee3036a8e6f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704788b836d8857725da2c62294314cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46378fa39631990ba85974c13e386c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b13aa13186bd16521d2d0a13cee53648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e1437c32c0d3192e11c933e129569649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ec61384da005492b0f133e1b80a6f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf965164678ea34855dd2dcaadeb083651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1ca626be704f2f79daa562ce89129652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68987c93da763ac614705e621f6bc836653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda5ad099ada773fb67aabc30b31bee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a30891aa006c76b9779ab6dac0f89655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfa551dcc759a70ff011636b68d472656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffeff112d1a7949b5b56e7d4ef8b757657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae80a91270495ef496768c4766b5c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f147302b036313ee17496ab6711f395659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd56a43124851978a74465ed6b52fa9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f5c973dcab862b38720c80034af3a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57200aa52bb20778813f2758396980662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5e12e8e9b4b5d870006c4e8f0ec13663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2020fc42ba14d2685084216790fca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab709182ff5b6f4d55bf5c715e50b8d5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91c8f2215069c805213ee7472b3d07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a0bbb358be5280d4c28cd8aeff791667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3dde178b32f9931694fdac1ecdd47668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b5b3dde95d92a1bf40c3d9ef59cf1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5601295ae20301ea88cdf51a53889670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f94771ccc3f89c5e65c487416bbb4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b25da8628ddb1dd8b3e6fa6be0abc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b506d60a785e4dd5ccba8f39450d32b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63afdb273ee22ed0312388ea2163f28674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23922dcd30232e51748cbcd0af659db2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62cd339f78c98ddcedc8dacbb823d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf157fd6df981ec2d5a31f24710860b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7705c7ccc867cf245340532ab463c8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84378d1cda9cb5e932d58d437d2fc511679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d652e0864d09cefdd0c93267dc9a97680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82f3a4a7f10c7b83e4c4e9a86d882f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bafbc78f03a21e11da66f7925e607682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bec38e14199485a300a0ae93d84ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3b5aa1e9e17d965a008a43f38f21f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f82c303f825c20176923c0c206d91685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6da545909630af0be6c590f16cf629686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599ec4aa86223d0bc43f6e350d4520d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c66acc3501909bce1adfe6b8ba08d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bae7edfc94abbc5eb6d6556145eea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134272fa8ab92bb096f3c13b65eb9c5c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eae2ba55009cd4be820e94a875d242691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5871523585259c3ac9ca77107f500c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced9cd86b0f789471da7f15a85a6c32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4059a369507874d86dc24d22b89bcaa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185aefd0c2dc1af05606f1628e4c2c78695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3fd5a5c229902bcabc9531a51c2d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fff49340ecda0c27c9037813bb975c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981d9f774cb15dcaf42f5f4ec960139698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07304ac712a303d10f85562f6fb21882699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd079b7e9434406409592c94266f289a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcfffb98a9ebbb2d569b50527a09b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379f0ca68ba6ca44e7cd05556c05897702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc017befb67ef8f0e12bef27e598f641703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23a8b0a7de4bb2df02c13ba70e1de1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0d7256498664081a71e524a3a291f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed90ad988ee08d2bc847b419c9dcf51706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c65da0b4ff799823bc5c3ffdbca41707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af140d83482e79d1685fe2aec0dcf5b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11633ef5f26f20a0deb70a08118f97d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66002248d99a1d2819eccf02aa67faf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fa9a6903670b8b7977289cb218b0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d9005fdbd80016806762754fa55dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfa612b090870be4861b9a2f46da12713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967072a62c0a8a62f904b0fabf6c832714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5afa592dcabacf44e26ba133f29e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bfd7b2f1f50ae7ce4c171d27f8494716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fd1b52ee741859ea1f50ae5a75552717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25152ec7cc24055d3feb904694c501d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133efe18821c0d93a38a3b8b3fc2c2c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19459a7bab1f382670c37479c123607720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595a3ac243f474603ff21f703bc0ba8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a415bed63a5c48fe3c9c966caf6451d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083149bdb20867c68ea1a3138b954e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abced0b2668efd3a5dfc2117b39cde4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbbc7c16a844ea0fcdba826fe819a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafc042717d1a015081fd1a47c86916726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de198c8f67ecad2f27b40e14fa0246727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdce0def34e2fe33a5f49ab7db91f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38558876018cca481a26051bf454e2d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d8670ed4e79e015425a6ecdebfb94730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c4f197f27691196367739051c0866731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12525d25aac7a063de255d070dfc5aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1915af1a6865b824692a5826e3c97c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5112c45d032d55f58afabd16fffcbf6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd55fbe4e29edd9afca4d1073f59a42735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb9f51db9345ff748f0e2654bed3fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676d446ac089bb4bb647321608c0480737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba68c9238d581f6d3f1005cdfb94b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfbff195067df3099d69c85a1d4cb2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a112fcf751ceacb6537c081e3014c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d46923a9d807a103d57c42d922076741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765dc0d4a2622177ed15e4267089a19742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d5aa7ab27875dca53a38a58bfadd1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209da5ae748b1e00e597d01606d74185744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bd73fc09b8bbcb31c3782f255472c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe2d175273a85c3eac5845a7af94bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0edcd744116a2b9014664e79ec6733747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c1f3930328c7896367f719fe65918748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995e22b4db8031485d58994f8455201749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf36ded064f00b1887fe79a62a38de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42a11d9d9315b782ed609b7678a956751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b09eedf606bee4e9b15d35c37a5592752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc11d77ac7f1dcc400bf6b2152e478753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300f481f55d1732240761cdb00a78e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423112e897d2522d1f790892459193d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae69b6b0ae9b7080f7fbc804f17ba17756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cac3bc047d1b356f8bd992941da6b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60d2f46e7663ce8ab07707bc2e13d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524f817ce3198eb01e6b8224dc9ae9e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3eee77a520c455292060c311687901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafb00c99b34dce82927a18e72f67972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f88b0a53a7edba2d4c166cb9ff59413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29780189cfca2d40293d255c0ccaf34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a997d73f120f8a6f3e5ed5d1d839a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63903d5debc2d909ff1e0e4e2eea97f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44ca7b0c7a8d0c83b6cc0913f16d777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63c5c2be6cbd4a1883746cf15477878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7eeda16137217f3b704641e1d0563f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52675888210137ada46753497cb819c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cf907f96be709e4efbf72882637c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117ead287e718ea932907431918267a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f436b02b3f1b40de9962e190283a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b597ed1d18166b25ebdf6c773b30614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031984d1cdb9efa022798fc3874f52e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c0ea0756e459190d7d08281d63b6916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa496f0a9ee176c8447795e742bc6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c791902502163864e65ba61832d5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56c9ed0480cf9c3c50046ce504fe5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed80a142138b7cc20f83eb6b8c3046920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8fa970496e8d279cd8f14a85eb2ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3141ca98d61e4fd7920dbe15bd37122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493e3de7e6f0223e19cb6cc37fbc0ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70732a02c4e3c421b9a1c2f4015797c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0adc65189e9c7b62068412625767225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabb40813ba635530aeed19d20dd66c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5760fd1a99cc22a4a021da1b0f69aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0254b3c5567139ce33073e70f302f3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650425920d50806a7c5c011389d288cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce86c22491abd9e3e2e818d1b5321830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0cbcaf7bde7f422eedc95d0ccfdfb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bda3b5545745b5d1b0c30b0e9865232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb027a6a1f4fbcf86a4c340f3e049d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2263a4449a43b5c1d2f4dcacca59834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf4f167bf7131af5a70f6527cf998835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db486f98b81ca9c5892423334b75d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2a84e2e9370669b1a2d8e063f1d9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc61322a2f7a7cfbf4bd403915645138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac00664be1e48f14079472f1b1b0b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df623ac6f8e3054112dbb291b74a8f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711a3f17b5b6a89177a672fb8cf70b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d5b7909b60d376ee2d9b0b7285d4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090c82601960b917cc713d13f2fcc0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944019033cca0e868820f581725be61344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7f0cd1ebfd0bced92644026b1f4e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5295e571751223971d76fb0543fab146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf499352152047f43cd13901962930a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ad9944f75c9fc7aa51603661e822c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925cd95abe69f7011ce72a5cafae72d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a38b85058b24039bef6de45bb9097650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590be94dba3690e560855a019728f63251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2860c30e8b49d74c5fbfee839d480952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689bc60f41dc60ffa5b3802edebf3c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd04a7a5a536d16b82f39cccc0d80d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f718798b4f489f47fd256fe9c39a59655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f5cdea9536121885aff438f9c5a6f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8838aae974c294caad64bd0597a1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2583765af000133560d95dfe030cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424bce03a10d0fd45932ca059c0ad7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445e115abdce793d0e004169381765f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09759f519aa6fb672e63b9c6a6136ac161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5722f1497572df1a77a4bf9d4dc7eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0966b8585f30953698fe314f788f26a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10396216a9335829eea660a53b981ee664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217adefbad8e43c75b10ea39cda414a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daa83417abfa3458936be67321f59866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11a98a1169d18d37985eb7142a311967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f885e7f008d349d6b2c359df48adc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92959b2a2997f72eb251565d2b32a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0c7332723dc006c61b2423bc4be6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39515ef16348819f78fb784535f2288a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19acd27648e698527a3bc21ba57bf1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f139c6777579f938968fff99ac3e53173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c2cbf38f74226433c7bdf8eefca7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1c117d40f01a6dc78eef21e230e3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f3a4b908e12a061e67596c798597176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdeeeca48df4c98465bd78bc0d14dd977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913aa633a114a5ed999392f717671e1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01f96e7f0c89f189287ce8164b6a2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f383b40c5418f67bfa06f82706e566380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8d248910b9813d9e9ea5a44ad742981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4f3136cee320fb29826155d49b8f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110df47aa6b5ba83459471a4a07794383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082aa44bebcf0e73bbc328b643b81c9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8f483fe7a5c85020fef85f2fe2cdb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a988183a9b01d610a708d43b6bc62c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e815d42cf94c63374fb44f1b04eb987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957aac4a34107cffc93c0a6d6d5417c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf75a0a7c8a1699c6bb748709223c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226103bb085969dfa40852145bb34de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983d78c209a604caaf2a595297c149c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b93b0dcdb12ca344032ec5c84877f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98329e743dff852b836bb6bc75edcbf993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fb26ce622dfba0d4bef426973c4b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fb888b6993477c2bf97e9856866e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3bf94fc180527acfa441941231a9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f23533e8442c05e49db7ffa0780b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528e8dcc3656f519b8e4d57287eee3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89db3b8ca916426074df659b3b2e0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec794de4066fd5d0eeb3bf22b5d201100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cbc66cfeec9d75fdb3c43440e19b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b42dcfbf2e50a7b1498e47940f0aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049159c5a7160bb0a65601d5cdc2edf8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b575b7fed563b8873829fd1d30213b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d338e52a2b36f621d18eb63a3bebf80105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e47e5456899069fbd41f0a6fea9302106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265e35df42757af494cae789c06f842107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa49e04a19b7716ad34539d9aff7d4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d918431007fd55edec5395370f45f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cf9547b39143737ad67fa8aaf1ecd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2a2db997b20dcac51da660ac6f6b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4012793bdfacc6cc859b80dc6af55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c42465e6160aeb287725d9fb80edfc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce158e091a2bcafbe343d1839cf84b3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0895aa3b5b548ce951286cbc79ae8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7c7a35bfd63560ad3281b09b89749116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72a6caacb130dd7b8b2721a39e63b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303fc5b0db9392c541e7b3d2e2a4541118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963045ceb97bc7b33b5c51a9ab749f00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37af727a3c47c5f6cb6ac2d75b2f0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde21178f6f712f73f0d2ee42701a16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2d90b543542d79b26362c567de947122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7dc86cc14ec642ff02fd9bfd4021c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86452f830f06877b31a8773342585a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9343ba1ab0f9004f98be41f3762602125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3a26723e3deade1b3084b7232a2fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb160cce7cbe28b7d63702428a2d2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c61417dbf6a283e479c58b2e1d5a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fdcfee74b02aacb5bfe768736a806129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eddda6821286a34a8bd3006ea2f58c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e853e96e7e36cc8ef200425c6e741e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ebd2653187d4499a23994c2ea3163132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606586cdb30e3b9e38c57012ff5a82ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93f0783a450ac409c6a7652f337559134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24110a65e81f6d75d112c2104acc0a79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77bcb258d1e933af797684d90d24c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5785cdfcf0f7b3eff1cfa95b3079c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2616b99a40b030aabc613df2cf6a82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4565a65bc2118e6c45b191a4e49454139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27760d5facb3017df24ae44d96ce3a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5689cd9043c217d280dbbf0b02863141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4881611cd35fd4e1c437463ebed00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708fc18da199cceaeaeaf5e1e20b0d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145c196354934ca1ff0b051a3d8c86e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdec1c2f7beb5ac0b58ca3dbfde8cb5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fce5ad5d3077b405a1920e416177a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957191859f31622682f5bba87b8717c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c70f9290c2bf3b2537c98cfa301df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dac8703f121cde2d425dc9ec0d944c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ec044ede31402ba213d8b8f8f985d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcfe5f993dac6fcf3e96e3a94c9d07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37592976c6d748f36fb86ef95bfd9254152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd253f6acdf86a905ce01ad97f95bbe8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165cc7e02d7e1c18bbfafee193dee45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8c4daf33f2579fcf8f6922fcd04c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874a53d37f0841c6de5868c543ec089156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecd38af23a078a67496de1e1e82151157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670043ae19158998dd8d9dd02813410158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1da42237be3cd00fda99c5414dad2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b135bb3c6f74eb01af782243f79d78a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf730318c0db05f5c85c758fdcb35a63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583decd82e7872aeea2c63dc4430df74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8147865357081bd6d088f4dddaeca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1314edffd581a539f9eca8ac4d65e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a84cf36cc13876f444c37510aedcc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900584dabd235cd39b2ef1e76d7b1d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffab12695829ac640ff3de3180611e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0ab7b3a9dd0cbe6667c515efd037b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dff12156663b4b1526bfaf8b10c03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3813791db6c08d59ac59a1bb90785b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149ecbf7b1d54e7a2b9bc7ecc36ff04171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937d388ebe30a1734cf5679c8280ac8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b419bdf50ae8d81890b8ab8ad1f2f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba3148d86a6716bf2b5ed8ead9420f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697884d01ed5deb475be808dcfe58af1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bd96ea943c271c90d8efeba74306e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a40db969e771d73ac02992fc9dc272177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64416dd33d442b6f0b66533ba2d62a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537950bb107b8c49fe30389f1ef2208e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665c6ae022d2cc8dbd25659148323c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f7547bb574caba2e7b11dccd70fce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89b9c602e30232f057ea238d184bd0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba13121d0fda58f1878f5d2123460a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ee1f2837564ece5817b758c3c797e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a41831fc32ccfffa4f4c5b5870866a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae82cdc121bc23b8c3dd2422133175186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1d9a5303553874aac4eae8a5a4570187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8c8c7891c63fa678051b2498e1fe4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1b0bea74efa163f61bd495e6b2239189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e03412b5923f26708e3b196f183b48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ae38505b0e7abf26901dc82af4028191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0e6ff99071be52fbcccbaf7e7896a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efae927bd5ff0374cc943aa52c15fbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3abd660ed7f8f1a7161c456654949b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523c940e632e79f0fa71cb41a642ae9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee368bb56333f38a029b9cfb6bbc018196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54cd32e4539f88f1489004ad931ceb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc96f48040c2e16085e89a9aad33c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa88870ee16472603637becb031453b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de23a5db888d24feabe6e0dec9f6af3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782cf3928dc899ed8748918452584f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d6a461adcc44315b648122c023a6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad95e07ace44344857ee469ed07a1f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb419e6171eb0f6955885316c822fd0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221b8100ed6f3b6029bd58b988b4c0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c055397abefc0d8602e1836acca0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987f3f0c1507203ed49c8cca3ae9e2d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62543c13f4cf19d886757e47d086dc62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f61a8bd349fc35cdc2146cf0263a1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e13e9a768c5b0a756468ef5366580210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a16b966f1e32afa5d2e9f2e7c91edf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291508674b1d6fc068d1eddd86c614e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01ce6c04dda872e2a05a4f4c5cb81b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42537069b3088b94f588c5f590d6c154214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19e6f6559c7eca338e8f747d1c2048215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d737f9f13bd2973e62509cdf77dbe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57746d21c56874edb2e27dd4b57c58fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb121cbfb145c1cc860cbeef9025761a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e53c5763efe57e7febb40c384c0c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00bf9947751b9e32d915461723d647220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdb08b2a174673a0497c63854aa44c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20357a913b7d2079a7041f4b68fced5d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e385ad0c24d90b6607e9109419f75223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aec69cd649c97857d63d079d7f91ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0e0f2e106e90de58cf34b88f97018225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9ceb1bd7812c36df9e511258c6ed5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b54371086ad2515e056582870e1fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f916e4d42d82f13b621b20b6add6a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebe3cab3421d29bc5621bbfbfb21d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f12c6323e3af508a6ed8d3609fa047230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1581857f2e7441d6f19d3aae55ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e73814da8989d42260a7f2b336ff1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d674a9c04d9ab55bc81e9e10eef22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7befadd0a829f16afb4f61d76670c74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff4cbfba8c642c5200c6bf31d92f9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cbf52e967c1851fc36e309c8c8bbf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a3cb86ddb4a194ef60e1c4815cef7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee54b3d673623b2bff29e9a88a7574238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cbcf9e258034297ced1e3a054a29a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459093bccca57c2b4a15da39dd590424240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630915d6a464a9e700bcca69ca93b2b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42253731af39baceda877af771dab90d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da746956549f660047d040f890234530243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73430b8730fd073f45614aed72210fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3983580d11bdf17e6ccffaf76fa1524245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb691ab6a79cbb89a73a5833f6d7b2ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c163bbbab587c53cc6bade086ce13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105939d1b307e287183aee6b280f57e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db53055654070105efed9879a349dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1bad9a879cf651e731d6b7ac38abb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f153f2ba179c420704b29f4fe766c56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de35ca192e75ab7efbe7916559e903252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed208147050884550edd3318758c627f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ac69a7808c421a80167b31f0e6014254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aa6c9af1f8ef2929f77554c54501e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc12ff4892f834cc926a71712885ccb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88660ecef2d402f11ca72fe5b29038257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546257543ee326835193b25de8816935258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a8eaa70804958732e5e8bc253a3fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77383efe6c44000545515902b471c9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93dfa66a936bad10b5d875e82f9786261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aee2e7099f9f61e095ea422231b262262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6b15c92e5e34875d53c217050ab24263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe25fe5f2c4ccc557b5726813ffe09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea95d05214324ea51df7c9050045ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aaac5603b73be9e87d2d1f45f29b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d6fc22b4e4425fa5e17997884b987267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891345f6d6e72086f10861a18ce4d84d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d03623bbeb706a1de34fed73c94a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d2a9804ad8a849800b5538047e3cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c9a290e06a2921d0377eddc67aec8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e64260f9f815195f8811b004826722272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7b887314e871ff4f33e2d6bb0a388273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13523ff8b48c91a2f4a7031e325c5a48274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743438ed513c2ff25f1a96945bf67642275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbe404bc2ffe08a19bc91c1cfa7b76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02a6e791dee672adabf2e7620b4a97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c028ca7d5363828d155b3e70338a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832ccb0da513aa156f6c873b0866975279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8513fac28db20c1c4d277c8c4c57774280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b7e403020f1b1f19aa58c3b08180b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4a2229b54775407298dcfe91706f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a307394403ac01e67211f5791e34c37283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c51c63945ea66bd3db0caf887f7ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab97c04f3ec6100e2ce60ac570cedc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f96a5acb0870e018dc2e0ef94853b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79895d4f5f3f5dab8aa16fe5e4fefa95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90ce58ef7e6654db30c63fcd714022288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280e97e320416a0616c4d501331d6e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10028f785bdde224cf659d92ceb2cbfe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4ce216edac2089b5a1baccf2c7492291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c4aa3c47f089c386e982d5e327307292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beec96f6a5e9372d9b063ca13206abd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65d2c8ef898a42f65f7a29ad274e96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c764959ec12faa33ce6ecebed5d9727295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f6781849d2c671344927b0c32a7d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55a5ce08f407b38daea19e44faa41b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2f73ba174d9e7db1f7ab8a297b17e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58465a6f06391210ee95c9e12d43e3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165c1aed3581b121b938cc55624245a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822f09d9f4625234e78a0b293d69b47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b94861ab4d1372bda577d8df05f1f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a4ae98dbc87ec250bc4feab98b47e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549669ea31d391025a560e0653cdcf2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f8b1c315fdbd853005ae946d21f1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1098f1852ee15437625169d11e859306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00485f43bdbb480c5b4f5c64871ca420307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930f447ce838f9e207fc5a6eca4a1c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278dfcd27d2460bbadb8588c68a457b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6385cac21aeda680cb5fd4a707eed17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775b7a7a5cd06afc7f66575da2bb443311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b9fd919bd3f86cf331e65209024d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0da0e8b9f8ed785c5610752f06c59f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d05219646edc87d48749fe03f802c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33cfb6674b53f320dcf7879fd1eb98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099a9e0770b310cfc9f3ca7eb4d0e52316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d057b9a397aea0f203ec3b3c489f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda6eb2cf78ffd6cb96402193e054a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f673fb566ee893844be844058389196319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e9cbe062b952bd433fde431c278e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615161cf313c67c388aeac0fbc0be9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad39c71facc08ce9f2c46e90e6cb7a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd8628d8965cd79eafed0355b0860f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7202a9eb2abf347bed5c703aadb47a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd063549037aba847426bd5f1ba8f0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b221f77c96f2394c9616af60a4444326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58af85f1a083806dfca3f525f6b1490327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987e6b7e4460ffa5d66fd9f76d49bd6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de87035808281863d0be765f1ff630c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641b5c9efc9aed1673d1a8749104028330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4f9c786b611d0fd9ef620c8d105d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ee3ec9740efe73ce6570173db4476332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a690bef9a5ea9aa2d3aac6363de2180333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40d8f5d0c67ef8b3671b4391e3bf0c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11e0766ac8c47fc408c81d2c92f25c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ace30857db93db22063fa7c391213336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57440e90565539d302aebb3c94ec6b0b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccb61acbf8f89f160602223b01652c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af3eb930d07ec4a972ed25560d136c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d1e655ffe52dcca52a9c8e6e3133e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0329158cda82a365490436095ac06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02523fd77190165f81874d266c8fa282342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0658165d312c3f7ee5f4722ba2850343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683e23ca17168cf2f4a2314e488dee6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2910b92fc5016bd5f571ca630d70cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbc13188267f184b31f2a81c1de7db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eea985c94e755b2b4a3d1ca4255403347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667287ae452da9d7a53666adecda8a14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64550f46282bdcc4b334ea5e9a40cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c664fd864a85a7d2eacbbf22c8abe6b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509312de8fa2cab656da4f272ee646a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1722792d6a94a70de9c9d7490daa620352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ff0ae0555c26d616e4b0b450903ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4f87380abe88a797a9ac778d893a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8d5ffc295d92a4333f7d024e90b20355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4195086a420cab38dbf3cbddfdf1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97e6fed17e50e43bccdd70e15cc99b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1a8a88e6028c0f27be6f84750916e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43267edaf73f9145cd60e0a678b2f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a964efc6acb8233867aec3f05ad9b20360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ec5f14b7296e999cf3c14f7c68742361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09c4b3275dd9aa439d7b2b2d734dff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1200794d5e677706093b62f57114b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e728a12d009cb0aa47ae2013ec8c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9ebd77132be6fdf27b6d8b5ad5186365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161126cfbc807a6aa613412e86843b80366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c3427dd5d75bab95f33021400fc82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7896b61237206fccf7545f28a6ddad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d5f4281a6345d3653501796318a32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57784e81846da9410882926694978a79370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f9c292780b637230cbd6dbacb1a2f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588e64f973d318e8aaabc0e159d19bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe470f8ec5fea87a75ce041ecc0f92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa708b928bc3ded1802ae45a583acae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6918c684932fae31f044ef03ddca0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fd8ee66be19f7d083cbfb4631f607376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7a4490314add86c64ae12acf66cad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad7c78f1919af5cd747faa7c7ffa31378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683df9800530c928f6585010fed0195379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c63e0b4e3c0980a4844c7dd71d7e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c4df2af251c9ac91362277d172f6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfce516869bae5ffc823fb8dfb7025382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6365cec14a03dd00ba2b4c903ed4a52383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b954d86d86a2baa32339714168191b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc2ff0cecdf1611c6f414606f27b8c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1508970418a4a504bebd90fbdd67a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a43b223a2bd1363d9264b602670d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1799c8918f2d24483b7e1e9d04f2b7e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702fbca73bd36f92c341fe6300e4d94389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402474e1c36aeaf50aa0c1944d9dd121390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661709f2011e3f1c6b90d0b56ab8119391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50145757f5c7b5b391cdceccd1054e59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc650ab1b0217a484a54cfe3d29baed1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31e0471d765c9969b20ec64b55171f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f800a1c07a69ed81db8b407913ca0c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dacdec5732890cb7563b5c2af063f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cdd85343e19204671f3c49f984d9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cfa5d5cd492a2edb08d0a223419db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da0e53a5e58d78d507d109c6e1c840399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e616b040fcbb652656de324ccb03b5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc15c2ad623ce05ecd12945c01c235401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affb964834382b18f2c122db6cc4db6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ed3c8d4d3771c1805fbbb78cd6caa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35213bb4d7091df3a4d6fc3cce28c735404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99731c51ad8e34379d568a2f68f07258405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e21f6e7face6bcdfe5805eac36c2fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2db46718caf72deedc1fbd31867422407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802fc5c8d02a026208ca6ad0eca241f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd9aefb725a949dc44c63c4e7961f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef59be5de2ffe45faa27a9cd005e070410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc846e93bd21560fba3d7c86a2fb2f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44e3239dcbccbec6738efb404cbe2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d43d4d587a257233819e2a1045e206413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb81924a72c1003874cab211ae701b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9f30af4b11b293608632a73bd7e6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7f70b8ccc2fc77f4410069d1369d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d788cfecce8136c1de5ec7a86afc495417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7043d0c0ca678ac409565f48501f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabcfa55900b0e14dee7fc41ad2f3e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f806056811094b0ef7c0225b0324c2a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa60f09cea1537da13c5b9c36f686e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880250dbd131d52cc821546d38e1b15422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db5afea5dc76bf1d0e3d52c2b8afc9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06d69f1f57fcaf4f3c0f44b0ec6364424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d129d5d72a301e001db2add2d82af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0fba2eae9d1aa1d864d51ee905a2e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75957c6de0aa11ff2e37885be5afbb7d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fb8774c6ed285414e78e66d80d40f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668a70459220f5610dd371367765c84429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb01372b05f4b00e1384f9bd1723da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccfbfe742c47697fb92c76eb672edb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9e5e4265bb81b2263a62c0ee6c522432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160fab4e68d0ac124e1f84f696e90de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5f5aacfc385ff5b1d86c30820a34c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3c9d44e24617de4da3b98ce65aded435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c76aa92015c934440fb294726e8735436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72332790052539b821e1fb213e4c6f1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71f5b3633ef9a4a3d1fbae89163dd4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb86c34ea7d795386b73b96b3d5cd8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29237b0f31e8d28185ea96b4568d9d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c371a106b7a7e19a00ef5592de802441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb033b9bfe51ab911a2e497784f30ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5a6ea4dd2ec144c870160a536d9bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af238d3b3002c18eb46ac2216f6f21f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf743367db1ea9f1932bb8cae076b5f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc951883f037ac805024a9b2bede31446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283977f9683a10f67dc827edcb4fef9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bc900005f421f493d04646059ab98448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbba3f807b18fa85e7ebbd197a85e27449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4362925610d26522b604017ed14de60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0b94874b2052f26edfe97da043c9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220269b3152e9693bb9db2d38cd4c59c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0020264af00974a8e87acb5b264002453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd579ca599351e1ba55e2c2cf951dee7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e488451b44fe525ea9bb68f776a504455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d231758a883c643ef20bdf3c46cb10456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557d5707ce7a0cb569f5c0f3c5b98c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec06575c12364c6aa3079c8124cedf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36876c179364bc1618d98a3ff25debaa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f2dbea295c724271c4dceb1805e73460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8361163b4c0e0387d21c8cc2ed664461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd76801f18f8148ddd047bba5dc090c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6890d2814db0e892efb2c3f85790e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf69da1d7d1d3706c49467b284185b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32e2a5b3c5374608651c161e170233465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d334f102d49f67dbdd3f7f85a66d954466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa54dba04a287ff68b940394848328467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6751ce0e13a2d0e35a080ce5af4045468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2aa272bd882b7ed1ba9c0b56f7a41b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12287071c74dc331c62cf4bdbc78940e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb37d2ab34b94e6ef6755eaa5fb09c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c9883f4683c14dfc3fd0f74743d34472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5078a8274d885545e798a61466804a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ceb3b48a900940eb08ddf53f7ffc8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864b46548885b288bdf72de7a8c1079475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a685a4367572e3100a37489cb083750476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be4272bba7113b6a91ac1789586d04477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1735f5e1f2baa2b1116b12480a067c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9f417c460e44afc5efe79af875138479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e57de611c901d6df738dc247f67b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc8a62999a80d8c11fc0bccaca33a3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834b46a25f154c5c4814bd1e11697ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894f124f2550aa3b52880e655be561e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d75140acd6e378f6709fe3cbe19e39484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309801edebba1c1a66498454007baddf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e4db5fb465646a6299545b9ce67ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3b272ebaec7a23f915c4c0cb69031487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5debc5c31e6491dbf51357df2fe68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21490281d255653a10f252c7f38af4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16438b2dea1dc84a89e5078d14c6bf7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96b03f7a2d065bb82369f75addd637491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858943545de75073cfd51cc4f4f9635492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc97c68dc560c1d316970974b8f0ce9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f897b235d585fb8a6926a0ac45b490494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7792b836ebba14f656d50e11e01f16495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78981a954bde6103e2fcb9d19a6a68496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec57ad3f4f2c849c77d2890f7f74ddf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1e16805f7b2c9dbeea7ca7fc79a44498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fa631097f5747ecaa1784f7781b5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2704b03915dc12337b077e75134c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aba07ce17abdcdbd3f860a1b196d5d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032afb9e153ea2bb2d441ac360cbe4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b38aa99f9faa099d8f900de1b2827503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213774494da847b42e86e2cc1e23e1e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c5ad23b393e7a479ee6d1b1376f55505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b3ad38459104741dd9550512083a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862c97dbeec11ba0c34c17f3e2d53a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d2e46b0e0abd2970da0960d574cc7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920b334c866a5d190dc65ab08c43846509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dcd48f3d7cf2a0a25bfbe65776a91510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956e2744b76aeedc49c132b0fae59e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6d141322fd315efb88530e994f8b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d1c5d91ad0aded13c64660d70fbb2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebb91056c94998cf366d7fc2dcef88514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0e41b77b95b83e68be96748cc47dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe239b3f6477378457faa2a4f758e9c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a5258df4f6f56c68c58a80e252a42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac96cd1f605047398c07b6c2812b6b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f794a69a60efb614d8051725d3ba8a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3fd899349abbcae65ad5eb3eb9987520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0543dce6fdd105628f2442c9e77014521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b43bb14d078821b6f34de5f1936837522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dfa4ca9299e91b9da5151f667b596523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f479040c5a9ba3fccb78f70c946ba8c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda7d069d688d6003942f4a806c07b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362744bf0f9d283c868b3b771c2089bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca2ee57a2fc034a74d5fae228eab09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae34f571459b647cd6856f5affb8243528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b690a720d49d319aff7ff45b0416f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff077a81cb6fafa82be48233743d913b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8215c81d7a38cf7866151fdcae53a26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3176806bb41268d1ad808a47d171f9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686edb62332cecc8d4cb9a17eea0059533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd1aaf8525c6c7ab644d94cba0a6b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cef63623f01680645ffc383150e3fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13735cf6dc97325391be1f278eecd67a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410cb958011754499829ff6f3aca053537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c27049c7afc195882a9526f7a7658538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45248ac09eed5b59cc40e23f3c7d1bf7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e4a7dde361c545d30a90f3d52c3b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f925eea9fefa4c14381ae8915e2aac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3de32e125782ec4928a3efe28fc002542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b1465153f293613f576ca7c3e201b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca54ca024c97b51683df3c14c071840544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e1f90911e45172703f4481a846d44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190551d99695cb1fbbf5822ae9ee3c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e6b9ae9ec81d54f179f7505c4ca07547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bfd9f339c09e3d1ac1c73cf099c59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f001c304425140c0377ccd7f5c38e7e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80664d6c3741967d78d27556936a68a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41bd0d07a114d70100b85d1742aa11551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c99b094de3f6c4d0f5c4f02e6d5cdf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814b3e3473d96240c9d714f61fcb81c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c9e721c409ac89cb4c38236f84f2b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1577e45fc6cb232ac0a9bf5fbb58e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7e7ac58940fb28520a6cb237ffe03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0adae603b63ec2b1ae1826da6f650557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7d9e0dab4975c03937feac0ca9c4a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb8d8314423a9cb34567fa90d5f923559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b0a96fc2b9f02b3e6c72423c310cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c750cd904adbdd03056ee9f6eae8910561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba992d05babf79db8df61511932752e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933526b704b2f79cfb501818f724843563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886f4aa087abce0e855f7473cf17655564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5dcb01db2e63d6f8ecb7c5d5cbf85565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af813e752a397c955248040688216ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de7effb771522234349155f17ca58b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b85a01be41a3089c5bee0677da93b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193ee566300acc513ea9f41c6e49fb6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac096006f28bf8402cdc732fff56a82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c194af8502157b99c30b892b7a3fd30571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1760fcd4220cbe78c0171e661be6ddd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fb319295c3b255697bf7cd24c9dc8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c20e12e8149ad8e8a41f5ec3ae880f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d479ce2c6fe870c16ea664c24bdf0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaeefd70bae4bb530f1131dcf3c8a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f20e1df05f20f3a5aae507d5f6d03d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230416d1a93b3d3c73743a023ab6eef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173092641d79f92c43b41396661a2e82579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79946fb40dacd6e0892568cb12e58c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff30a14d304af61d596308af761c17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3db0abdad7a9700667b8f30865f28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddddf10fa5d6c88c904795f0a20f07a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887753a24582e30f85a45009f2f31da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de8b9f633fc22ebfb927510bfbabfb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30679724d1bd1cc2a3e066fa0f58acc4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04877aacb69b740d48f69fdfa282573e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7799251da86d1d65853b3584313be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649e7dbbbba27b4769dbcd9a6610b8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49406ea4348d5ee76c9304c52eb304c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628b37685ab2347fc0e446672f9ea24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e129e5ca4d3fda7c6e4e5b7fc6836a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9707991d1ffc18fab67f0b29c3ed0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7700cd43175ecf5fd55ce2bf23328a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f32fa86174e222c5393693e4981193595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96500e1d84e32a19036b75cd515381f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab17017257690aaa1cdeacbf5cdfff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa381d8c2e697f9e0e99de6a1fd58ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fd61d0518abec4bab62c12fa21980599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367da61ae081b5ee30a00b1687e8e53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4c1ca54e4c653f7f8920e66f70557601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77cdb1b2a9f7e701e1f2ea5d986827602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04780dba6033457d214fc42ba3d6bac7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2990df47df08ee5e2f88f34679ce6e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c65d96374890d735dd1d6e625469d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9600951023953849635f2c664a486606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9040b510b52878cd26a4be024d699f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d738fbc989a3fe838bba9e50c84af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9766463f8ea878cb255a96ed76b20b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a47f09eb3f528390c282f59f0dde6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057bff0d9d52211c3cdc75a170d5280611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4500c75ed2d8a2ae4b62c7d69ea8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d8c74c52d102f34b290f4ef47f3af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ae1a68521dc73d394d431ec419b46614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558f676ee4c1dec410a2e8493e33aa5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6690b0366b4db47a00d4fc81e407df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7edcabb62a6fc9958609b667036009617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0b843689ba2470f733fa2eb9f7112618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ed85926c52e573a130a302df4f09f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f835d9e686591c93c21ba5f08db667620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eff729f61b1620825a199a5da5088621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a0a93a73c8163c75fb511587fef3e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305bfd58cf7538564a0f6e237c83ec0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a48bca86033eb19c844db13dd2ffc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998ed44b7d83e546f40305f1ce494f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6462856293bb7161d2d76c14cdee22d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7cbf74ab5ec0a57fc27a42d0d055c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816915f4ae5c18e305fb9304faeff288628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55720133bd5c3e5a39cb7318e7fc16ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9677fd1a86357c8da229a2ea9fd75630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053067c42b2aa2a1d2d542e88d6dc6cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3acb19cdfd23c1e57cb7dc868d441632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9913a7aa88bf48822693c0b23e37e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1db80be0589e00685885a05c6ce574634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed611a1d47e59b72db95718d23aa2c35635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91f0a9085f17d2d44a4f21c631694e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad01111cb29375d60601d0a7c7d367a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967cf237e4e8576d28e3f2ad1489d45638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e09d09db97d11a45d8b89b0027542a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4ebc4c20264d33f53b6ca9bd56058640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6747c80d5d9e127a998209e6d4d85641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af3a63abd2a73e57a8c0f1b5625e61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee2d7d19c57e1424b2f897e304b5e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e419ea81ea169de26ecd3fbd31879644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb76adb6c778fba0bce6ff39066b65645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffbe6f06fbd093c64d0826c52f9b65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81b13f3f19fb2c91e9c7fafacd0c95647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9b86cced89288991f2e2abe31c9df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951984f9bcd54c9f37239885cb5ef880649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaaa18d859c47e51b70248c4f3fb171650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24467add03313b4b751eedd7a0f6d068651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaf5dae33830c1b42ce3923e305859652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c51f6a6b836dd0a5d506e0885b7fda653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc681756c83dc0b77f19546df845a61654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44ebff4738a6edccee767eca986e64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01941cc29b17e2b9eda53ace0a72e447656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a70a00d8890dddcc5f31fc8961d40657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19d346d909f3db4f58171015d84e58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d2b23e8c5b8031b209d1820fa724c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ef6cff9102ae2f6bfbd334920779d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34d9f060434cfbb3b58b9fc2e318ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2763893720caf464078b549bbe998c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5234f16fdbdfb796b95ae3fa158fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97bcc3b751f1064116582dd2445634664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5109afe30b034eba5a440397b4739c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e132e37ef9bab1a3313f03c9753c680666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390ad9d60d8ef2a94537f1a08e60519667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970c61c803fcbf65970ee33a5cd22fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c81f9749a971b528fb6a2af45ebc2a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456f09352c1592669dee40d6bcb44a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223b7419869f605bb135ddf5c2242ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e950dee7fb263e02d703881472c77672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc52a063da8fdf7054f41317f69e8b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00460c36f7cd4ad10613b78cb75d9787674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa9647c71f7af1ad82621f64f02021675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfafd545ba41110bf90e4a04bdd9ba9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cd1451b9b7b7fe8b3bf3df77b4a28677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbb2d46e395af3cad68231a369837f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bb51919a97c9b19103ef3c32f8388679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c95b66c5c704fe9a8f08b02f407719680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cb7ea13ec5c657d2a77808c3553c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ced45f29535e1acd197071339634bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f1c3a043185f695701948563d54ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4e66cac9bb7c758aa01e5b4a1da3d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8f9988050d1f98c5c8011e8f3ce09685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109759684734a849729df710dfb3b599686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e4c92dd737dee304ad5b09d654d0c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00dfc3f9febeb8bbb208b314af8672688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94072423f4840bd964707f670c1eb7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150e74a0573143e27295cabe9d0139b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732d9c518b1a0ed44337c126c6bd9a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23bae2bc9aaca85c3db417dcf5e06f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163d96c80cd596873268c56148abe1f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411cd9bb94dc799cef4eb5abf9452b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deab80c2655aa0daaea19c4c0e939ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc60d645b32c9c7b531d3cfc65c9d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5d40726304b5550a3c04250f66130697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f32f9dc68a2928570016b107c5cd18698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89d0fe8df4124180f47aee34628a60699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9462eb6c8e3e1da9acdcc8e54e7d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50e42cc1f4bf1c00ef15e5dec16036701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20969e584b531ef7d89152d70dd528ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ecbaa2859fd552fc23290367015c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4f078ec5694ededd5382dc146df11704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d107b76289123ec7abc5c105687677f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e271ca65f4841433949af1f3464a37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da65b8f195e16587593bb321f13851707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbd22a164e58cadf79c47f32e506a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56170f977605987a2b29dada2d06942709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee027aad43f48b17d8542fbc6d5564f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4672caa3cab264304a902354bde0d8c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456384b4b29c6703c3f4bd94cd3f6a48712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e414e54c33e3c256c7a41d755b5283713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a52fdf2f3cac3011150541c9f1e157714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca55fd67a5203744eb2151c6d29559715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e200b2ff0ea6953746a3db2194731b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d247813a6c986734918671ab7c9d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6cb5e87f019053ed1f9130ca7f917718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bac9d55d0c967aa04c5ec72f94dc55719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fecc3305caf7b9444dee4b4a35e2d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c6e5f6a2f66e042e6f3d278ce1b76721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d287b15fb2ce22570f96ac19803bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab02f0e80261e3b4fd3b21bdbeeac0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f493024d15300c3c67599633006070724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14ad93317fd9f4fd9bf78ae368ed97725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d309ed898151fd206e5c605853fb2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d6771fbeb2c2984aa63d16374ba5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596727dc09d97fe6c1134db90883e3ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c205696c3ca66663cb64331b74c835729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830a936f79f5504297c4af77c314ca9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77e1a40bb5cc4084e03a57781ba57d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d0b0a4f277453b84d27beb492b255732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0428f8d433bf13c64de0565ea34ff8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5df2991404bd6a546de26d903a0b07734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e624bec850e5b828af115be32c431735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ecd68edd432b53d1ba74624000ed8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badde5ce6a9b8506538fe4aee689a06737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee6f9b312178a5dcb2786edb3c05ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92569227956fd003aa262d992184aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64035bfcb57d6e48fb2804a8df6a3b24740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053b322b11ddd7c567345f0a3f2938b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edb09ab0769c6ec2e89ea13706f9e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b34a014dde3a9cf5fe602a93ec6bf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a756f2daaaf049b1139d7308234194a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a57809e45916d5079273997bc6de16745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0bbe986999a1571a6e5310828235f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deb3086d9994020cbad97b118fffe1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4e112f78c0f8e07525a06e1fabd80748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60871652fb5d6ed162906869aeb5c0b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0cc0a71389a33293cb74602254283750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da005bdffa1e43426966f66c3417a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de6bc7feb083a00865321448bd6527752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f3ee650c4b9bc45061d3d4ae87e22753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e10ca29769c02b27400e0f74992ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e6d3f3f690b736525f8b6cd45c394755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46541c153e8b77ae397fe09fc8d0c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf375496da01e70f17f175a5d206d2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dde6493253fab05858a4f01e66b1a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf683cc3ecd65041fcfa82546afc923b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>