--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ce551a6434391ff47d83dcffa6bf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30590f91e3ca971342ddba4e2d81b50b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8817f1723d48bbf3989b19dc3902e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d75f082b01ba40e14aa83eb9eaecf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410226bba43695cc6d3174505933f9e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c1e7c51c490f409e979b83577f7456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccd6410d51daec5ea877b995f933437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839535df10e31dfdeb4b5c2ec0d46a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b416004465567aace1d6c02e57510ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17549eea6dd205e66302ab2da0585f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d9b92d42894603170ce7be3daab7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fee17401b3acee32ccf4a014cfadb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffed44df625569947d2a5e896de9ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bb1324f573e8b883a8318580471ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c34d73e9959c6015148355205bda1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f1c438e0af8a36f5a70f594c43c7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529da2bffa50d61cbbdfbc0e69746f8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5644f00f4b873b72742591b7fddc418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42282155ddd26f7b02246f3325f69719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d657744139b3580f2aa7bfaba378c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e07b942224c63009fc4c961e0b49c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05484918e1775ab8eb4071f4280d5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013ceaec5662f8d0201c898db03d13c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62b2ecf82a0a034e653bc169a5d11f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e997a0241517fd13f6baf9c94cb212025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07042e4ae67fb80ceb664af2a02b3dad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181a52cad383413debf3510d85dc30e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35869e54a64167fee85c33867583297328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dd26ef8ed30485189709a4e35cd5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb3d067eff9a60c639bc2bc55ad8c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06593e6e4e7b23c4afbe292b777e334131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1596131f28179e498dfa13b70f903332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ea35ab86af27f8dd4cb5d1caba8a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0305a9ffd1ec6e0a9780973115a142234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda127043e55c4b60fedb110c3a15f5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685bd072a1e993e433c2d2fb3956ecf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef442a33e9a5a5cdac5aeef76fc75d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c08001b85117e3b3e60b1074beb7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d285db92802bdbf0cfb8c58e6063ba739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce986323e10d51d8656b7b95125d32640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ced6186fba12f986b602757caad8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3e8967cd45f88133726f8bcfe2cc142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691793b6574f9833ac3cc3052a94ccc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b863a771e086148e865dbf0293a32c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251729bc85a4c3ad6543073a067296245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63264c5fd088e81116ece1ed4c79ff746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafc00068f44f7b8a488877d48218b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bebe36ca57d0ffb16bc9acae76bd2348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ffcdf73dc93101072e697f543daa549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54d64959e52287150274e1f329129c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96b34fe300f554e3a7fdc408bef55f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393a82e2aaf3aacfec35c8a5a195b0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15855cb208d8188af317c1925090460d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fef69f319482a0b694e649a3ced31b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd9d2eb2772460a16172182682188b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67603c2ed7b05eb2b6fc7afc81bfcdf056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe469ab74d8de5981310e85e1bc551a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8976cc7986882dc436e2104742c585158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfb929c831e40eb7ac45b13a6271ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165258fc89b0f8cef4281c9b11ed63c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbf9eeeec88b188ff87ab3f412f54461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4954555f2c88393f6b7956bbde49462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9a923d065fe63540d9795cbfe800563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52432a78799c8672f4fab757b1b02464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43952140a3753c39efa3655327a859265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d716bd96a7732a190efd23c3897b6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48576584bb2068d7e3714287f5289d4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9129b14d760c124e65ebc8cc6e1a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e58ebe0ae8dcf4460d32a99f318d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f127028c5ca7e6ade6f3c4d84e66570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18b9c2320295149c0e01ed00f1147271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10c64cbdc2e962a8979218fb89944d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301ab10b7eb58bfb178a26b02a8395873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007254ed596a9acc87ec13b6cd25a23074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707b659fb01c3ab0e36e15365b83df475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df005543aa0665362564f686a9b73476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827d1ce70429545f01805c51433144e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbea7c70810539ea81b7739370cdc5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aefa80e514381a4c675cb8f88d7b4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ef79fdbc42a4e889a198e2edc4f1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39651ee4cc511db7dc89098d67b2ad6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70875990077608cd2a9661c78b79ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f03374619398cdb0b863674d1da2a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51239e4c7bb223ae7eea7928b45afe1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fb312d789326b91402a6f99c22d6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a586e404a725a4fb259c7cb31d1ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0e4270faaa6d7aa03cefe4cc4ae9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271260e1b0bb728a879d83acb3099ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72def8c4858a645e4529d748a547c2c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b65825df365713a7690bd79542b46990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2791df594d2aecd9e57804b1cb1de8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cb7aa6ec433dcaa1847af75b144c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881690c14173461809ea689281b73ba693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53ff301bdbbd9d76192583a72637bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee92b6f6ba98fb5f20370a6e69175895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c2a562036e742fad39f243f7c955e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09691b786e7eac3ad114f9f19f66e88197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2b314f0600fb57b957aa6ffa5446898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616109369e09ab191cf2ee8c96edd96799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c50696ad41f3f37380af634220bc2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dc3258cb80f254e13ac58f76c000f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4818a3e7ed1c7f045707f46e042f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507fa5fd98c9f7f15ad20a45975b9db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511703d18c78a5916372f797506633c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6168f15b7ab1876392043ef592772105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628021d82ae4675497b024120dc72594106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968af1f61675feab48e83be777af425107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d18229f034d3a7bc14f912d6c63a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5934d29e153d63ca2f9034a2aeb0fcc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0fb0b9a4dc0751f91d7d2d18307eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4cc26cc04fa961c62eaeb15510f9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0427e673236ae8e1dd7be9ee04dd47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2daadb54614a15195f1491dc44dca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1507e9cd343588e090cea2c869625114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f00c51c82faf26b321a0f09f265e8b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8bbb2fafa56d1e893aa723ea58148116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b4e8a8aa3456d4b2d63353121d0f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179ff2b01254cd74d385b95bcb55f1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bf56ca0aaa675541f3c3a191a3baa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d57a7c2bc6d44c0253b427fc727bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caef176a162d6c8e0c44f8dbbeaf9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff125365becb7d88a8e73236cb56d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c8c7ff20e9b56da2b664104c1fded123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f59b00da3cb336b167304503ec3bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e776d8741f4943712ea990502d7084a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e83dfcae9b88c2f0b5bdf41ad2cc7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff57f4fcb7f847cf9c452e98df75154127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d2e62a93c87120723d01993c32e9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0b592d56efd907badbe0cbbf00cb6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bf3ac3fe326939b7df6e98a762cb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b01b3f4180bb5a24bc0ba5816a3538131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11489cfbbf02f7b31593a54896c2065132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fbe3a1b76d706b62469e857a15c39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73cb724bf9f26a5128d107ffb1a327134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dbf1f8896ebba76a45e77910b9b2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de392d17444b778214102e8ee2d9156136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d222cd388e24c85e8e4ea8c41d7f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6690d6bcd1287874b6fdee353e611138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4069298e183b247d66c4555895aeb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30810f0f9c6db5b7aee08a88640a1679140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f28f31d019c32fc1e89782ebf3c36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bc1a42dd54fcc0246f344589790cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1a6089f53507b947188de6a4b8977143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6b485e23f719676d6c68da7dfc221144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fc3f621c3a5c1985990bc7aa9fc51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071160775dd0930aec3b0841734fb32146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09d856c8f331cd7e0d9bc583985ebb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51aeb8cdb063dae96eea0a37d687919148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2584055ce859e5fc0277ecf1374ac1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ce9eefea351e91a1fade6c98b4554150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e8f1f12c339fd516f1d083563be77151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b129fe9a8b76e37737e2ec549aef1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e27d2d8827ce7deb8808a84799314153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af44a348fd116de9835e804bd30141154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0611f547093fec45d838fc40121c4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea165427dfa7ae27ba53b3b2c136ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b74a891cc5f06754a618eec3d2ddb0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2d027ab9f3a15f866fa9da1412767158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa9c67b282274b7c94a52f9d812e4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2767ae2fbd4b27c678db0c127f547160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c917dc11d242f82f318e440c02d24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421678fdd967a402a32bc2d7494260f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57b87b9798d0fd820ab9d1e3fa8565163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5689e839308383c591fc69808215db4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d974db95b7d4caa9ef4a4ec3e4ff80a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7184f813b9a2d8cfea568b649caeaba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3e87a85f2524de8d1d9a45f81be35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f65a61e13c3f3aea050bcaf35eea3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d98fc58588fbe69744aae8ce266bd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1175efad64ae015285977fabd6dc3cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb41f5ee9c247ae5a381ebca1f92e82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be23ca67f7795efd5624696186354d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b228ce94f9fa8002d69db1b0dfee3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5ac021b6e2b79a275c05303c02ec7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222e8b85419d5c069e096e9eee88e45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b57ec8caeb61a3366a621b75fca2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ec66610391ddd50cdd3a02b427ece177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8572af73bf2602e60e7821ef4da151178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db90dd3b3bc7d49d1a73d9d346eba9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2907c9046d17665464bc7cfc2a9ec22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71573f9d4bdfb384a5132ed3f0b98a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951e813e3f8fd6a8daa51b6937508f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0461d6fc6dd0ef4378bf3bd8596dda183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3da07aeb444e75b8da42c7ef906f77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284438e92694c1b8c124795d5274ab55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26426a328d74498aa0c176a0b355407a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a519729d023b7e739ee3cb9cc8ea66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084936d45aa76338e4e32c39c893e3b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807641c54141543cab3a7e1987f8dbd9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f55643d2f78873c91c2e453773f5b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583c7057a77a48ce58f866b2e96e31f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fab5ff36750c2b94b8b4e26ab4fd7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c11eb9a4e6716885ca913d65a1b9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c58325ac051c0d90b6c01e10d26816194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b5ad4c65e4c42c6bd93155478dc46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ae884ab42fb2e0115c3de32a32ab1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77b064aa75a518294b9e63a05a13f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cc6300dcc64fa24cf1d2ecae948ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71bd9a8e33dec59f8e08958c332aad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb948d3f86bf36e4fd51c26a087c5c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f7e01d0ac8192fb5729d609dad6f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5d854ab9292674d58e66353a0cd47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551fa8b65324ced93dcdc2c742ead20203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ea8feb58cb4547293a2c800251430204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b0246e77e32a38fe2ee7ddb057c9c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71a14de476844d4959a47bc5e6daba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a626cf6f6e9f8d391b35c58e3c949207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f13650c8b59d3271ca1f60c96dfb6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7c7e7ee80150c78128be2924e97b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd6828f9b57db671ae0b334d203667210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fbf26a990efb57f3a73ddca35673b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3804f1cd1a15ef9a6ddd1ffb68ada2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7f2cf794cf5daa18d7d389f799781213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963a7aa6f927aa6ac4404655b4a0ce4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec1780850f4dab4401223231bef56e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a194607decdc260c7415e9f123ca52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54cb40c16601747bb9ed837774da98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424a0dc856979f51991cc70216d0775218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98350d75ad50da85c6a4011f2c44853a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80449b00111fa68dac014f29db33511f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb531cce60c6603124400e0e7a3b249221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94a1a48c3ccb4b878eda326cea1584222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecbffdb63c7c915180fe1c64e466af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527ff177150ea17ca0d566b196c1488224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47be99ba5d4a76ec8944870906789a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb2f6f44f716390d550287adf30fdb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbf5f377ed6a78c972d87a8917334f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd4cf24546299e9a28098142d045fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d23bb86d62b97264588af25b369ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef418f4975331687a3d8f4c597ba6d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef062062ac66ba994ca9151391043e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211a0106fa845155fbc311ae39f707b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52bb2c21f40a4456458f11c0238d7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb954b6267ef2ba75fae28cfd3d729234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ecd5f469382f9f47ebee8c2f14f6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5707425e21a7c65f4af24e8040eae8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64639ef12bff0723320b4e72994d17b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b5bc7c7b62013398bbaad541398f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd37d07d8c62175c0f7231388c8140239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96be75dc67ce9d38d5a28691fbc4083240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060e29d0f15b0b26aaa5e15ad83d1a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2e0afe19a88d058e12503066174e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c7f27a18696caf91255c08ecdc28d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faeb9d809ff744fec24ca7e9b827bb9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cec78473f089f0d6e4eedb8743084e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597ecf3872e323a06bc1a91c7d6cf79246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aa2694c49ae84816c12e53f73b3fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a2e1b6fc6e4f97eedb0431867e28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91977b5d943e99574ea8ce20a0e13ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f071640ca0a22915d721f204c90a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687497e23f05083dc0280f17503c544251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f09cd8fd4320acc294441e12886bde252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925007aee9a974a56c89287c7dc3e862253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16af6f2896e94dcad89ab6fb0cc480254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a757a20845ecf54bb860a38d5160927255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32ad3689335ed7d87f0163cbfa1b23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35939d5350b51b58f1085e746ce22e9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289fa56976b7e206aa2afcde3e95baf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061c69f2de2da350d1341ea4322c167259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa228a2abc398b257af37e8404294e04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fde3abbe38187dc027639e1afe6079261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b228f5861aabd8d0508785d21b054262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616ac34676230848b60d673ad31aebc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf83b1071c82c607310b4c3cd430504264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea547e04ce20365efb7f7b987f767dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd314c28bde607365131bb8073fc0ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae4030ee30ec51d29fd720276560e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc97b76c3e95db141849af3cf32bb03268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f288fbdd7e0746bbf7f330535283c0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e043ab6618cfcc3a40eb20a0eb3b44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c33daaee250ac2db2920bfd30d85b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74141a9937776306beb8ca82917be760272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37e10cbe8dfd0ab81df5a2587d26aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d2458892747b79f0406ff0de89a0f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce3fa13ac0f9073ca3aa29a1c1fcaf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f23cc2a0515fcd742456783d23fe6e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6280b33be676fa5440391a8271ab65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5402b04fbf32a295b9803f75e59ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835060aa083a191b69f9f7e0f6f00d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ff4a658644be8c433369b88eb9f07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1354197a180776af3f8a43a221bdf08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbffbe13e718eb3935318ed5774a48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a2d5b8d7a9b4e5f40645e7e41ddd6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e9bf44a803cddce5db4da31854c48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20402fa1073d37a8fc63b9992064d187285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a1eee78437955a7c46faf725a882f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051fe0232c30155447b69ada7d5e5ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c8899e6ada5b859016a49d05678be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a7ad30d5de9c0b9d25839ce9f2b8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50003fe57eb2e7d2ea273d8e7eba30290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1904d0d635ee06021e7e6a66c0c41291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb14a826a90cee9777b5f352380ffd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf216f46fd39e126d114c03d43c44f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4958cadc83988203210a685c0cd9c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551553ea173fac8c8c2714e74e58c0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc361f9acc3b0b19801d606e6f0653b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbf6a3b1cb0caaf60ded2260cdedec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f1120c2c63b80e5cc575374ef33c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce072d7f453798b95eed927073be4d67299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d82a56a8a84abbc1fa582d4f6fb8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b638d643967b91ee91c837a2ff1c4fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153f14723dbebde342e9f8f6f9dc156302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d3ba4c685ff028ce2e638ce8e545a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26751d020fb51b8a4841db71692457304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc99e732e385661bae945987bf68871305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba63d7752cb90b0c977fcba3994eb5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410984e198a1d94343e9bb0cb91573f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc796b6c9ffeea07762083b54b8f75c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bdbfe7c45cf2f691f4f81937b45aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37853cf9f62ea497002d49b7c91e71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4dbadd6f2d249ad7c943a38c5bd86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1453937d41d69868654c49e1cb12d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc016a8511819d6bcebbe6df8cc9ae9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c57a1e65df74d7038ba938f584582314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326f2057b25be4ad6cc070e4e473e6d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936b9571d26957184cffa96c39cb3a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eff4bd346082d4b67ec8843e40f3b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c10256f9798be9cd91d4124dc6dac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38c91e666d445b69b9f73d82d4a5d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2731991ef5611b130876f7d3b1c62a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f1830e6077716bb2e4fc9a2896bdc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b760c6f1d2063f3918db096a58d0b61322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38866556201cb5679e5cc273001951d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c6b15e167a1f2549e3b59d371ab94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dabebc44289410873a4fa2e7e86a66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3017552393848234180150b2dc668cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d2435addabe9375379d0e79b6a6a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5171adbb519b09e3e9b67f2019ab7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ec9e198ea4c264f1cc829ace3c71d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971383a157281321376de7b511fd4a84330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3561b849a4c0de045d74ee148e5bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1aed7f35cab1ed8e8201fea02382fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77c23baacc017977381557fdab8ffe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a282d719d2e0a11713addbf294405334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428d8811e90fbc6677a164526fd4281335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c40002d73f8a66df24f80a971db9b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42e2943a32599b14b8b2b1d7ef4dc7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535d8f8694ffe23658c147403005596338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad40a3c08ea9876f76da93fe2d2b3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef962fcf0350fcff8df842cfa11d815340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312413ce23d24dfb4ce42b7c47341265341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e44bb8150ad7a22fd66b7c8e8aa1a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed2dd50dd9507a51eec98ae667edc9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d79d4db57a83cc38a552ec0c58173344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352df7804eacfa47e60e2e8d97e22eef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9f4899a6d86b7d2e86448835e4e02346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9095568ea020aa2962f1e85666991347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494ab3d401e07aa91d7b2b2f6c5ecac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a046949aaeef1fa1d24d974984671e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f76df9f95076b592bdac114820565d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257de55a0fb8b99dd6ee475c71150d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4524da52a27f4386e2709d87e4e0c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c38a244b26f24f6db5c49083f783ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b096202305a6966d99fdda4335dfb0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f8281b586d07a5ae1981c4c0510af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fd60bbc839d98b113913cb9d6394c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e09e0a045e14f4fc6e11838fa62785357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded7066b7b6546f691af448cf98bc13358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a98a2394fb2d06236e58b1e38f84dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87151885e56e762e81f80d84ded5c72c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044c2d862b96e51679b158264a44f09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2e990dee450cb2cbf9837a81f683d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbc145865f4b66da4e0e8358d65058363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a08df502af7673bfcd2b692c2f5ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e834bf0ab3eec110cd2f1892dfaa4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c414b382bba120dbf10b6a1fc3e9065366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abfe93522807c756d0a1183294822d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8f38d825508e40a9b654b7d7781d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80839f7455c29317ec3ab0cf44b43b57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fc05510f80476cd855fd956bc23dd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858a68ee7ade6acce6769bc7521d20f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65bee6174f42b632e1f1b06928da6e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10597a63489df7976b785db028ecc1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55795dd45b19ad55d2dddbb0c7975087374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dbed91d60b9aa418a63708c99a2a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8d37b722293571c9da8ede225439a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72708080910fc403fe0863ee04e2c8b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979af92bd2a3b50c3e1db700297e414378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6e614ff53d7968a50b4eef636f6cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749956ffc0deda745c334639b953c05380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3df143b7b162495ac31ceb430e8d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ac11baf33cc86b6933a13142d4028382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47388cc130bebceeb69a23ca66cf533383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e84c091011e28b16c6efe0506d1c41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b864c85e6d78059b2fb88716fd49e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecb1bfb67758cd56f6ffeb60d68153386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0bee7f7d72914cdc630039a860d29387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3e5ea7c2e3b9680a014d7ce8b2c9f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302314309a8eb54f4d844706cd81da30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cab82389c8e77adfabda5f250565f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2dd3a0e1d7abee609eb38e742e27a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865d073eaffe9319d7ceaff03245ed2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916d93fdfa3c3d79804fea62034cb63393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457da0916383face8658d25c475ab4aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437fc2ad9b106db4a70d7419130ead6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1bc4990c6bfd323df16b619c21cfc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2de4f3b726b2a6cdb213f00996aeac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87d40b96b94c8365d673ca3a4ed7d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6246be1dd9e89576c2150a2d7ce02399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138a69f06bc6e9f60bace8b9692252b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d073cabfd401aa54506d367954291401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bdb4f7ee9cfdf136a7b85a6a23fc1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0875ece6397377bbf75a21cc6af2e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacb8fedffdbebdafee6aae0b236019404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2953ed4b006dbeccd3e2495eae550ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa8a671695351b8d8ad7b4c1d9e6a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079111c822ceacf3364daa89e635dca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e010dcba3c80d8fc7180daedd0de295408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b64300dfcf19a68eb9d99c75ca361b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6ff9e635acde1152c2c54dc2831df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a2f8f2219427124e5a1190e8536e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b99635210e004fec75c56f39f8d42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ad319d897ac49febf7f7eae44578b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd8636b33196134ad9ead3ae8b4b4f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b98af7783b94b4cc64133a8a7884eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21222be88c46581945220d4fb339cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ec2bef421034123e39fc36c15021e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eccfbe09474f45f9b9a37d1804bd7c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606178a81b794ab524d83a971a2383b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f920231994d22fe1c8f33ff86cab4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929312429440aa8deb19c813a2d98ef7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec17a54a70d0cc7d80fd70ba1d2d63f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17a0fc2011e3cc04571660ee147691423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff94895026ab1b34d0f66e431fc0eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25188c3762e66b315fa6a1b1c9f2955425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f099e1198b82a66beb482159ad1802a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd021c198d309e7a9d7cc9933af0d38a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d639c88d35eb106104721054bc582428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f5fcc695e6607e8958ec019c1227c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913ee91074c8960e9db6b5c6ab989e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbd608160a9590700b04c89bef1735431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff193100a09b07b8e9392dd8d911d174432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784ad840169ec27ea39ca38a858c5f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc27719403526470becb9f9fb09210e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d044bc9a94bb6b2857a2a3c787c0ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183263ecbc8fa91ecac307f4e10e357f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e0fc38852ff43ec0da0fcec7eee2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06602f0002195c2b16ab0e7ba85385e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e50f8f07152ddd194c9caa3581760439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10912e35bee1b7d450ea0d3e77afb104440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e7d3e3e5936c1468fd22e887dd3be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492b256868eb57f7c72be5f7b239a5f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6dedfbf29dc0f67c54c7419bc21ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b0489dbe968375941a3543a359e20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4058c1f04386d58a732033e891ce58445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0645f2b6f5fee26425308fc6da11f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96ffff1ac026e8b039b574714b66bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e363521f8a114b3163d16880bc59d5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f07a46fa713b83acad388535be94b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc4c11300d56d7dbbdc0f8250ca74d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc87dc69a9e90bb5df20f2bc4e6f50c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735870849b83e2007cabdc156b12479452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94176451cb60402d2c4fe936ba52ac4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e9c8076d02f8b99565a324fd1e368454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e650863741fbd5e7b6bc4127282c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2340855a662f0dd6141e303e3a781d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205afc28653ce2050e6ec1258d7958b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda56dfaf3ec81b18ab24a1f1aad81e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a28ea15a8b30e4827087c834212037459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293f68e628ba430d23248ac361d566c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530db9f2eab95af4b23f9b5b4e932811461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64154ca2ad693d9c86468ad6d96152c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd278b2165199c13ed576f77cc08e998463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20719f427e2324459f24b4168182d143464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f833d2813d896b85f8255bf5c32c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a031c29c7112724bd56bf34b249e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e044a57f5c6b632419ec1495eb693c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54fce36ddf4b7acde3924816a69770468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfd263041e5c8cf563e489c08d28d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc354400dee03bad6286787478088564470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89472c1d0c2d25dd5b2260a1409ec4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe8104f3aaaa7982905e1da6b1650c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a3fe5e24eaf8cacfab1ae996732db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417d769dedbf29f9b6ecfc4a9783891474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fcb797c28c1f2f334679997308449475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424881dbbdc67d51a1d71585553c54ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dfdf4851d5fa27cdd48a63e027c31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796499ecf362f26f316109eeff12c3c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b7b58056259e1a23c6ea6832109a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff8490597f9d73a567bee7e2955bc6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ea3388299ddca7fa6e3af6e74daca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975252b5c373762b99d05116abfbf18482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9b954419953512becb5765b7a2f44483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae167722de0912dd556342fb9ee95e84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae957d1138927885bd011da2a9dcf4ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbcfbac40044d1fe2ded4f97409efb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac00228c0104a699799f9b724b387b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1aa938b2daced9eb8268d7bad219f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bcf1f20c306680c0ac28677e5ea8a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56bf14f9278b95c94a19924535cec6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0dca067e352fda90906959ac218dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55bca4f0e567f3d722d60cf2c73268492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86563b496fde344a0ef899201a22c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f0cf70105f51f4fc4aa75f9be2efe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884b790c0f9838ce236922ba909b693495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075163e6f5a53f6c0adcb8c0bb0fe91d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525db06a205c2221e933c147b6895b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dc57df359b08c22315c8821e3c68a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541b7437178962cceb11a09e2079f5e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cbf421a8efabf7291f4bc52523bfc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2b5867448764cdd4c0c630c538727501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c3c6c163818489b68517c8dc65506502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586abf0e0ede42f514626a1064de262d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780adceb9f97c1b8c67a63da22370abd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a7b8261e5191eddaf91cdf76da9d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cf483c224916759a195bb95779aaa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e101a47c16dc59a315181d0cd0fa4d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e5ee5024e29c298434c5ae0f44012508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106bbee27be6d1729a2d959f827f5af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6070695941f02cf85f461b764b7b3ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f219e17f5bf9ca02737962aa8623077511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6b33fcfb14ebde4a8981187adfdb4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbf97f2f7881d8a47f0f8e3a0bc2bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a1a936f9436f726f3a3e7aa833bba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410241492f6e2224e9e51a0fa8d4dad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe1611070cc092ee919170cf4576dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418810fd07e2923a69a13aa479b5dd3e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0e16263e4810ee7d853796318a09f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fd201fdac6e6e2332ef233ebe6471519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d3b24a75868dd3fdb6f5cedc8c355520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885614f1499434b7745c528f9da55531521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0be280b7db46b7b80ec02a7d0811d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6c493a3f0981a2e7eb0f204d7774a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192fce2f06a6f883dfb7858938efd9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f4d59ac7418bddfc22b7f5bbd8c99525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1fc5bee34d7778cf9814b033adc50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32615815207001381f653050097a88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90305be8982e7888c57a87e1b4e8b381528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae9513e00a5cf1f2fd7eafc3baa1ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5990e8a3f8b1879c9cf10e0467c7b18530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1e8fd890e0c57ad623a5303634235531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019ca4a812b01a9b1e055ce8a703436532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504538444ef4be867ec5a3b987d95f63533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ae0f7844b5d1a4e9620e526e388a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71124fc697d6c1548d53ca0246a7b2f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbff327deb3df7ab3869854be4e6272536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c067418d227224c2500b7adf95b845b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e41383b6447b24511b7f998e186790538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19de49248c1d6eece2aca0360d0b0f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6556c7cd479eb2ceee6f9d91244f76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864a2d1fc3c389071c4b922b8d0acbf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766e3b3cedb6c5bb68be3ffc0961e73542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fb222e1e1f7aa55bae9cf609a5995543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbf4f29eaa745f3d40b7245d0ecc91544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fdb342518a36c76168c14ce43d8fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890344249be1c078e5a2ee5cd49380b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82842b4cccc39b09f793b091bcb96723547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9937bbeb7df13423129e79608f023c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac153622c717f2ca4f42c5140ecef61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f105c521e21c64b280435a0661e7cef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e300341c813512eb0d7fc4c099fd64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4fa06b3d68d31cee875e72ea1ecf9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27389021e039f4a6483a80f030cc095b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed0c40f31930fa2fac562cb8ca41f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba038ec93b7159da8ca0777f5914c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614257883c50a0ff7b8a3ca4cbd4ec7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcadfd674b455e02e38709b0fdcd6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b3652036c0bd763b5d3f10eece15f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70f5233023c74edf9bc72afc1c5b5c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c5fe519826bcf7da665e63989464b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c767939b8eea201cf97656a53836b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf4506753b7d250cdadffa2ab88419562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1369fae5e716c1bc2c8eebab4af363563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adb6d9378105d671732b085cbcacf7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f50b86264a5de866253ea09062a8ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072174af753bff6514277008498f1a07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e73d5d291861ad18f9637a5e20c45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdab84295adef39cfe1c3a6c377095568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d46bc7faf0fc1f639b9c6b405b0f2a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2458b1acb14cc438832d6fd5157bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49027b301aebe04a8832795c82060675571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f5e6e8085f58d0af9916235fc74b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884af4f230179dba5290e03cb543b49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3577b60ef4713e15777c61f9b324c07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d44c6558d486b94fdf6a9793e0e516575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281b2b91ee2f028442cfdd90389e4e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea744564bb6ef9ea9db4a46a1dbcd5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca63bb2543d08c98806f43e85fe0e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245b79cb86d7c14ca417a31bd2fd9fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5af731a36d54ac201cf12ea17f005580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c0cb9e09351239c27b25ab36c9257581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d23bd9d048aa198414505769e6610582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277c5c9a000bc8de74e41d6213b9609583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973f3628eb7089b21c55220ae530e44584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8228426380a01d668c4efedc4c29c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c67dc7c8cb33e720da70314ccc8137586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716235ec9200c8da1e2112bd3ba0e016587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5c369cd9b75a07f806d148e0cc078588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0ca02bc158cc32f3990ad29bda6f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bed2680e5c12678c39d1c069573776590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654a011dede95a78785a5c33619b715591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c9d882634dcdab485a4aa0618af6e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795346caabe069618f8bf9b4e566a462593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9a46f25d6a2393a49b9925765aabf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed2786e9262b0248b3d175da5f279c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f981218c6296ad695dce809cae018596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a946fc06db313e89fe4bb430b720d79597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaf919269ad6298abe299ca8333118598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5ae331d221f4486add5d278c8e809599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5c65f9792737f5c8022a27761d72a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264b5ca6080eec9e1532e3fd40dbf15601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe459c854abc06f5a7cea5b5107f8355602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6454a5aaccf7ff2c197fe2431c15c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad390bf3acb925eb20f5eef21c27f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a75debb02a0e4dd4307f43a31a681e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad3f6960f10a905e82764669c2b653606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df91e8f58482d7e57b3a5f7b672cd08607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98002bcc74e29749fc62c437fe47dc85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba003c142369a7d78c13d13202ef09609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b817ba4c8eeb9b44c1918e0d81468e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751763cb240b65ef4e7caee46dacc539611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413794cc3368028dc5e5caabf4acc568612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f69ec6fe146a2dfbf087e982814ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1774e2da3aa1c03b3402287730d517a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e563de9dccbc07e7c56ec699dcf5849615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab96da8d0f6cfc000fddbdcd2b5c2a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeaf8a9637d11bdc036102d04139aa8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf2f27dc6c1b3e775a016c4ea167ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aed604b5d2482e5f663af13f5da77c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f9546f4413ae00e1cc1512213786a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073a2da954091360d0191736df8cb62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd0b4ccbb141c6caf7943cdb7bd5e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c08b1de7160c39542742d85298548f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4435004001d75695d5230b6197266624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d12061f7f55de978567f2f15c7e678625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c6f928c33080eb2ebf733eff49551626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdcde834480b5f3831e4d80f8723a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcd38a4392ed628290fdc255409818628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5c127cda33dde1f1211f593d26f6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfd22045c0d79f9b12ff902a46ef84630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007b68f526682b96aaa1d2bc7aad8b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45f72ae6b490844511af4f845c3da3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828e89f20c8d4b2a82f3f79bc5f7b54633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb845bcf28a3060da5facb5a04537e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d71358fd1c0d4ddaf3009609da67fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42b2999cd97e399d91ed4570c65d70636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844032270b13486fc904ae28eb6e866c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8b9791b1ed24e0de40e2a9f2ec718638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431cbe4a408760273a13cc61f9ee83f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b4802e862b9d4bbf93969fc77983f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae165519cc345d7015a7ea5d0ea64f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc57ffa0ae28998ac46877afde54704642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf9a6d210f0f9b1f1a21090b20af65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5d2340ffa7e960f2caa4ab1ff01f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2441d95dcf2a85f5d7b683a837b5e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d50d74f0240d2c527ce4d4d9e0aef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9003420a7e3a6352d54bf7654bbad93647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920c83d11b39007300a8f4988755116648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595728f10ed439d14f9cf4d3ba90be6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072406202a06f0b667e24b962332378e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23178d84965ef24d73f6e70d8cba1955651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea0deaf39306f255c36fd6fbf32184652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069e2338ec4b4bfe3ab420bdfc6510e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0aa0f5ab5162e50be473e48c91da3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0b566fb4f2fd8640da6ff05553f8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487aff6ee4a1b3167f785c1f6ff06dce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da7d0ad318d5ec4c13515b17242061657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e2fda3066ad610d5260304d1d3d6f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85873a0d69a180d8e2ab1e45f6df2872659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1715efacfb11129928995c49d175d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55465fa05fbb262880681f990c8bd3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d5302e2478839063f661303b32c12662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dc90c4f9ed63c78903a0c4504e487663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9131b5c84b0a6250565ed7d82babf2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4ac42e2aa82f9320290d5cb6d4e70665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ee77eb4dbfba03b4a950cba8b5fb4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470df04ace5096e87981ad89af44846d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452fd80b3f0fe2f41e305c98ba255f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6b033aa96419fedbd7cd5e0d92c1b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139c503561e156760d5761ec81f3b2e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbe67e9a7e8125d33edeca5d14e395671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2411bfe420847f653a0cf80da04fa81672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd58e96f1ab1c5083580d9df99304a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9197a6dea7359080ba98b188266ed5f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17a36bddd73c99f682ccbf836fe98b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11315904a386067e6f27cac77a40978f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9739bd3428fe54962575f9f6bb171d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d23383f457050e2a394f7763320b7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913e436db6c38753f70acb85a5018d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed547fe7e603f487e89309421be5b826680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ea96406c60639ec5974f5a3f787b9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edea5bbdf0c9d412203660480193efe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484c0626fdfb95d169350b1f86af1bb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce03e4c8cb17bd9c7494b64656ad32b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d00e7119567406c7366ca30537b87685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc937177056c6df25f74135a9c3edadc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af80d0ab41bf8b006b664ff5116e03b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e53a0b480589e5e12047c01eea3eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810c477ac9792cc8e13460432aa8853689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35d80466895e09e2d7eb87cb51c496690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9221c35e3d89c090b37d6fb5e4315b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464a3ab8a33619fbedc79dc9561de8e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da13de09b2e5f83fc5d5cfa9ab8e9eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75d1343853febc19eb79656f47cefd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bb94744142a4bf828c3b7ab794066695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fba5438e626b3c2a550e3cb7703a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd623b5c9bdff62c7f66915befe9f2e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44d0c676f1a41037cf7caaae73f493698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed51823110bbb0c360377c0da2fd3d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d009580009e213302b9ad08ffb3af63700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79566143c6d2bf8b5179c26cb0ff4f9b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fd409f3c6ffd7862db39da9d1b9c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fa31fd5295032b83842cc635c533b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea721c32c441d3f7ae108cf52894d61e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318b605f72b372360ef39661f0083e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1d8afc5bf9176ba10697f2b8640bc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141a146fb16dcf328e6f78cef2ef515707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b361d687315f468185523fe3f0162708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb625a120d7bcac57f883242609a1d34709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc940e0c3c1a26ec4d7d84b60a561fa3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc45248c16b60a16e45288001bb63b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0a8308de614f8f39fbd34407292c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32d9134fa56061cd8c346db9a36c12713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7974082d1d2bf30d48254789243b27714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68493e1ebdcebef1f79cde2343a7904715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c66bd3dc8743c00dcf5a1271910cd5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00293587eb254941f1eeaa1b3ac642717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34919d0eb0b0a6aa0c0f26569befd9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7b3260f47cde42f8c8350077023a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d7d487c31f05e37dbf597d928243e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ca2d1b61fa77d833248479a0edc78721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02583ce8f0cd218858b4fac00f1464d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36a8f687798b9403b1c9be118d17f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546af8143f0a7179f46df260a453542724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea5f6164b55681b592b3a14caeb3d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370af8ed260a131533b57ddc6974c7a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded67159c5c600a6848f58b3a7c43da5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d9ad8f10c57137cc19a9dc81652a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903535ff5b8b23800f9f601d9d54411729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85032b62ac988690372894da368fc4d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b547f5dcc1eae602f0febd527d5386c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0749ff7f6e4712d2130b08eb42a18732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd8c27ac57f9baf4325ff783fc6d37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e9ce5e47f630c9a0794c342f3b21d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78478cc76e5090c3497ededfd86db4b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bedfb8b61a02e1c19707f6f7626f62736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c409bc13db6aa4a702ff9b195e440f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8d75215436f8fb86bac9d16cb0bdb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9a9ce95488a4ba6ea31743306d4c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28c305d901215c40aa2ca7808be272740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5b9f1f54c7912ccd8ca2a5c18ba1c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b0dfaa5d8b137a34f10ce5f7b4d33742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988ca9325ee9578fa3dee51744175a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a466ea73f7c242643eb99ab8a5984744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07b9e4b673ecc984915ee7c9f2a962745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bc0c66073492d39d5197ccc775a29746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9660824b31f8b2a2ccad859dc6df2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268293865eee487d2abe21eb9ba0e10748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de443d36e7a0fc9e9930da0b761042749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29349e25efa52499c365d7196302ebfb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f8c563bc5645f209d6107bb2a07be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6820b4f4d06841585621a2a34c8b52752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054a8f90c027980c8de74910474104f753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b41ea559cef15febef09e23af74a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689823c007b99499a16eaf9d1209ab12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82295a39fc2bd5c229238d2073ac19763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa9c50e3b7fa9b0c61b9af0f05b9f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3487798383b4d9f2f3bbf53e04cfb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78d08ad84e00098a49a283af1fa0b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32048177f8917c8d9a287b979775955f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696160f5aff051c4db7ae5ce15fcb2048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07058f400d26f08340a0a3b7d1d1d9d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af26d4d07a206fa454c77b951d350af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67e7b5f75053dd5d13fcd378f40aa211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1634bcde5f3bd50441df720523de1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89547d7abfd8dd386b9b92a4b50341d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef4033ee09da705d8aca6af9c4d7bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69232a356f0539d507afeefcd2c41c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86097264d6652bf51ad2c2922e8d404d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dbb226760b906008cc4e4866e935d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9bdcb9696ef38dc0f35abc289ccde18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b4c809556ada974866a0b090bc11019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb836f37b36320977944a355954630720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97f6c4a5842e50ca4e8cfe2e8ccd6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0e822d98dfd573d66d7de881a2df122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6b1eecc5912b322d126244644facf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2f9d552259d25e925619bb72f29ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ab4a0307a144fb2d6090a9bb73f6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624586d54c07f41b2f301c111f2d61b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41750fd579b6d2932adfbffd2abe605727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f59100421ac593ce90e67a75ccf4dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad787e1918f06acfa48629ac869c2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac401bf87fad13b595f1be969af758330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f64d18133e1a6b7e17ba6adf57de331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe0343b075846c22b627cf774329da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168e6bade94e9e8421d4c379f9792f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818590617705f8b7bed3cae345820c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f2ca4b8e52f7b970bc41da34244a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11461da25d0f9e22763c0c2a88999e9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b50970b81da0dbdc46c55beafd00f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d83e6ada0a2c0ea29ea3787969cb9138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855bdb830d00d0aae8b95e0c1813b4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b5b086011ff87784350b7aec1fe8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5462000b0ac666f16d252359bfe6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a501bf7c1bc9fe91bd3aeb1daf94842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31db2b04e2ff6536ee92626023446d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b14ab99daea479c4769946072926644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ade9d2d809cefbfaa5250d9da3b76d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba7323511cb1311bc2423da21a2a8746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6dbeb4b1304f5f48e62ffce45299847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7e797e0fb603e9aa9c5c121e3c4e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b5376d4f35d0878b643f3aeca9b4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbde17486dcc66c38342d06127addc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db1dcd7688be229c5659598e60ad2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2040cd6fb133c590f35566d41b0035e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e8e44f3fb179fb5a2b0df2bae2ac653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729a2c0bcc540506f3291a2228166de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6722ffee8ae66b07665684e6875f00955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56dd9098f3099532600d85f5ce380e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9391cd0168a7e663de1e89355e5b8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76ff24ced7e55d887ea094a763434e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37d165ed2bc0fe026f6111d3b5d96e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba488415aa5b515a0b93dfdbfeea55cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab108904c4d1f137e1b8cf5edc89e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73122b8550b1da3e77e238e6d2e42aa162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3765deaec2652a82be25d41f3dce2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5cacb8d881674b278de02d7bab17064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e32e82a36676e9facd6916467627465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165655a9ee5460e1d2a86f90bda5d8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5721a7bb7c1dfc6d63f3296fbd8a2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add8f80c56263d669d6531b651fca4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b8ad2c4f71e10afd8af73dc7e042f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db575e0bfa891cbeb4f18a9c4446434570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305aa1723ebbabadbb6f706262c729b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b14de353b2deb3ea17fa7e571b27872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982fdd15576b297e81adc49375239af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e19a934be7c6206cf0fe7eb969bfc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5412e258153c55e968bd8f7fb41277475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b64343bd70037aabfc855a734d474076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986b49570f7155faf8266663363db8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8a61ea754d061ce40ca8590c4ed2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd768cdfcd88e15b3c4bf5e38542f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63061a07211612475a52e380caa6076a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066d0fa78d545e5e539a3f7a19dff0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79f3126eb38d7ed984d29fc5f74bc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9afdebc79ed2736d49b415e793bfa983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadec4f7c61d7c44bcfbe7a6d5bc08aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490cefeb69726634a52fbd36eee591e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac8f00f29f932f4cf85ced3413213986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f20be0dd67adbd01a4dd0cb273f3f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf9233591bf0b440ad3517220e7b4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a218b1a7d2f154e3a60f375d25cb3db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5128197edba21aca040a4b9bb4336b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d5f214c03ade265aff5933dbfae2791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025302deb50bf5b6ae3ddb93c6563d6892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf09cae4e730336cb9cad9312368ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a6994b24c515dc61a28b4f54eed4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41101f79b65884ae9fe55a3746ed65995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3e2eedd7698e2a4c49d079bacd04996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8831bc2bd3c732da08bf11101e49b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a80ae088be9461e43e0f5f74fbc2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02755360c5ea845f70f640bab6fa771e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa76b2bb797eca7fa26cc48e1aa630100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb8c2e940836e14ae226f90f1846e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca68a0eb34c113ea12d59592777d0c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e530045558539b57672f0149695070103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ab0af2d16ff52a2d938763626b31a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb1a5404d6ab6c16547e8cfd102c96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2682ed0edefb3fbb72a3e9209a38e26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580193dfaaa194a68cd7641ec140c8b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90982abd1e88253e5b96185add2243108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb96dcd0c36c8a05a4d8a8cb8c92cb8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf86164a727075e4e570830afe08f75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97034d682bd98102befc127722fffe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9851568d817276abf69cff55277372112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369e158724b7c1358e49ae0566ac0e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fe9f2e59d3df7f6ecce80eb63c61c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b357ed344c0ed76fd13d8c589f12aef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa3befb4be6d12d9919a9223116630116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c6dfa95b9337b1bd9f8a7054055e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2574196e968496d9c0dd0fc24c22f01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36712572a25e560c4938b7037d9ad74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd49b6c82c8a6646379c2536aae0773120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da99547fe8b3fd88855396e867034b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76dcc95a3b931f6f3af7a609eac10b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44ea006f4778d94df5d47e36e56c50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb53cdb1853cb08d609a1553c6aad7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab678636df2222016c0f29dbf189fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24d7e746c53aa7b57499dacbba9760126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f1646c2459bac085f61d5b0b218b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0e6b6ab5da6bedaec795e2a26802d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb1b276620156c331708663f7c228a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d24472b2b01bcc051875551409a322130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9864a29c988dc70f8a5a50ed8b081ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcb1ebb1b012302f28087c5882d3b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1251ce8468640b357acf34922b7066e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3279a3925a07c817be01fc3a7eef6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29ac5561b080ebba461eb2166d053a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf89491131d6bdc689e883c7e5ae791136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2420c3d4323dfdd09b65f0ad555f0b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055be1ce7f40afb5ac21369e57180f7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36489b65188f8512f0af80124ede0cea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6a517a20ddf9030e7978120b5941b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5cc937ce191f74350258105d350cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c3fc843d684d4969be402dd747536142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcfcfa76b973b3dfaa8eed11be7756143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149724369ad978b643b2d35e0288e02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653823712bd75663e1f99d381163699145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64b639c0f4a9aa282a8cf585503bfe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268f5ea4795d1f78e2dc8df7cd546e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ceec764c802bf4663c085674f54aea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba381300d35f87a8335392578355bb5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e51cf46f8e88d46587f47a63a166fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081b210e2593e8f8f1a0eeadd1a5e3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87005431789f96639d56c94f511ec94c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec869b4b55e0b8b390f249e86f32a69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721ba89df6399e1903f23559abbbe1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18883a94efdcede19977da0a3288e934155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d530d4e4cc0d90cbbcdcf841c9742dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a71d00d2bc4d40ba5a7fdcce65c1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194e98d3dc678eb5870ef1c194f5e25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de95b74c6305f9212c02429075b2c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8aadb5358bd30f40cd68291ed4373160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c28270ac2928c9b086359b974c992161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f570e4b96a15d0a8e7354eff4b5a1ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c003cd8d83faf24e05c8dee82119b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdf80a9137a7f8d63f40e5aba3e10b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39736013e76a967092c3cf101b30d247165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf758fb35e99ddc5c2a6aa6f8836777166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aca0942959110f80f8da95aa98fe78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fb50072bbd052b0c9eed05bc3040d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcd9e0f111fc60b42bd3957a372c5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7b2c910e0a340b6e4cfc79028471b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f90b5eb58eecf5531f2092f948503171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebb91adbc49b52b15a0a66c034f6ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6fbae5c93477c30a9521c2e359e05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea118088c9e4d66dd5ba8d5958ce848174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d61417418193efd4eddd809330dde0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2022bd55be8d77f8e114d3a4593f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9957d95fd05c65a1a91d807015cb131177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a48661d1791264dbed368b42e134d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5186a2e7563ff704013695c7f716fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1505335a183d2d6207a38a92c2564180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831e9087d956c6ac1c8ff85d8fd2f51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709d23d53cd20566251359a9b4e6c14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e475d439092ab9dd5365b785f6074183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2a8edab2b838f152fc5a3d25bcc15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8813bd36eefb793af762423180fe47a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027499814412dc99c398cfbfd2a7a65a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748c364973f388da41613cfe79dab97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae85c13ac364abc80e615539ebfacf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c04f9795ef259558c1d359e71fdb23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bcabad64453f98d057be1b789525d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac9be5202bd0190bb6f7c881a46bcd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c4aa8c43a8607e053ac62cbf8c2ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cb04e368912476162eea74cd5510b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368e66de3f1ca94a32bff4381db176a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a604fbd65316920c901fc0395ab2e5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e0afe4ded4280306508208079dccb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03eb98f391938186eb704e8f6d049d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca006ce72a69141da2f07c67e412d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65399543017d4b620f71a8419cb62f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1127e93947ea737cf7ec36e8eef58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402285bf7d807cda522490e2888f202201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b4466ea3c184128e9bbc646abdf66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a4307e0d235197ca09dbaa552ce1c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddaebbd3228d264b6b0a5b4d2840ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3116ecea73d3a62462fe553d945db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2da37a13dbb096a811ef086148975b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca55ae6ebcc5ccf9848e2b96f4d579207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15868a23252c0b1afcf28ed139ed8e36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b8661ab4e0df49599069d9b18aeb6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313488c5ae82badcfd4d6aaa70e6531210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c877b92fe5cb259b1260b88829e8f0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536772234f23ff9183849dc38facd90212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b45571c71fcd6a37ac0f29a9998b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583ee2d3c0bbae112fdc5549e6f59c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3481f5e08d494f09c2cf9193874df7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b65c7d2c56228335c9a90aa6610eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace78034fe6d4c22c3f31e6086d21421217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ee65442779deb1bf02f4115212751218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c46cb3d631bc466aed73a77394858219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4812976dbbb83e04fc6c9c8f40f3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae3574bfbc67685c330fd043141a10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d2bb8b71538845741ad0ec0d27d2c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c54074fb44fff07141ed06ae3d4b22223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a3854a4795e9513cdf3d66ef7caf0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1e5f0cc71894bc0e0bc2435cd0e88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd90fc551e7edfd9bb8ee9c9d4dce3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f660fd2062b3e74d8e8036eba8afe0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc73909443b39fc344cbd9a20e7bcd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695b71f434981ddd5c798a1168f3e20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d556effca080a57102dab734b645e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf4f306aa286c93647e5f17075ff3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17262f3bcc6ee8ae91234bd221cde63232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b0fb0f1a8b7b1071f88ca9ea4c087233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040787b1e4c55b4120cd4598ca5e71c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423db9ab613241af1f17a9cf920fc497235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4d4b440cc7b02db1a82dd81aa4962236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bc5e88984c496b5fe6206f66f8bfb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04411505805b8d717ee48847681615ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48f777d224f09d5962ba26f32194ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f574256314ba2908706ab209936b04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e737d456dc1a8edbd2a155082e628241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec9e97953b9624779a230c85144649242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf76e5a153c4f5c3d8f6f37a27e3e39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a4b2663504d5749f8a5d051a61006244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65988a6878f435f93d450de16c70ce60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915243de2be1c3a1270eabd9ccbbc4ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916023f611821df9d2d15d77abb7af2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fb37fa5bb84b96e0825d27e254fea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ab3c0ca298b99afffba0af991ee12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e085fff72be6abd383faf2fabba45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837d5d99917299e9c3283ebe6b2943a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe0ab739dcd8054c937e112aaa1753252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82130281c0a881f969cd8580410dae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf819b6a7347783121f96f41b133470254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a1d0ce3acadd0cb43f5f099f0fbcb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bd167b48983bbad5743e2475e2370256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98943fc06a547a1cbbac0ca405205192257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249471da348507f3438508b6f3716f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5112280e3ed36ffe168a579c42d5e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e42f63a7ea947727310df76db80d93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddcd8afd7e8611762d5f8d36ee7d05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e0eca1ce5426b51199e14ebcbe587262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd09902af0c8853004e6a9f0af829c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdf3cc9d579ce3af50387652f703d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912bb5369ff941e36b752e441eb19d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6032b044d5341a4524399cdd499ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de88fa6b6dd01bcbbb4a3971a20b5d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890ce0de9df61d521f051b627736725268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59848c5cee4053a67a9ce4957c5033269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b57afafe8f1363080cef27c5d573fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d9418e9f7821dd862399856ccbca7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d2fbd7f596776312e6fdccf476426272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6850829e3db628a78ed893a18f73c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e425155b50ff7cd77969ccce2ea690274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958d60144877131b6cc09b3a35baedd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21806edc057d6c8757f3c2099e72d8e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb17f82640c4d72afdeb92571adadf8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee69c40ef33724771884522692bcc87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe638888b566c83bbca9fe062a6c4db1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a757a5a3446f33dae418139acc08f62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d855beb64e2c57f4a4039f4b30be2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f91514270bea8e1580083be0b7c772282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7edce2ae5835420cf83b0bad261b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55066608d095bcd295363a031f1a1612284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e4a6936cd91194d216edcb0e56573285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c91b7d2285b44a54902e869ef49a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dae2f8ee9e15b92da6c8ac0d25344287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6ca1cb0b0ec6dd8a103714a997315288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b01a9e8130181f35b17cb40c5b061289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27262eef6350d78dec8209712f3438a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847debe93564bd4a55cb1baae24daaa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3a501c9d912b516a941a69a679ad1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db49c9d7a06e84e5827e7ba9f3006e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8431134bc62b70517b8c0dac4f52f76294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d690485caf3667864415746d03c17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df345e2b6d64eb796ac8e414f937c97e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842212153497035e5d91aff4ea7e599297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e1d16a8878f36421561bc94777545298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe03bf454f55662eff1e2bb47e1b5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482476633d6f35c84c629218064de2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e37f921603dd09854a201e8b15b217301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef13e3dc5c6827fa9cae8ab62732660302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e8b5ffffcdc105575c069cdb69cb4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c3c355478b2c36e899238160f28f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295fb9b343c399a22920eb007ba6523305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821ee64af1226b28a4b9ce48047c294306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94f4909bc3ef984d1c559a3c5d9d48307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be98cfb1d254c6d58be78566be93e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9cc533fd3ba5e16d9561f52cfc105309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc97830793fb998762707fb754b165310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940779c0225cae3e092c14880bd600db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd30c35d6ada4701e205ad4e36718c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c57e735090e145a1d28c943f472acb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd58b2ac97037c104c01e2b9b7618cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f462ab408f9bcc5a50af2b28ef60a6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8b492bafd0a6b59e1aa697c6c8914316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b739e277c10c4cb0356041d00670c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108d2747658f0e2ce077782254566cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75834f4b6d460c6059e91b9584214d0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb58d64536125bfa246fbc03ed687a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e6531782ab53b1068a31741d3b1d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c4e38c8273bfe1ee4edf938e2debb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825e45fb3f1447ca15713c2c94141c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dbaf7520b2ccc90eddaf6b1117f50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c6af876d4765281d647b58859d53b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02212b746abc903f2839bbaa59da8cce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e72715e499c377038a1b7577cb00db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7130c831b240bcf295502ea90181f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09574d0cee74bf1df52e60e4fc8c47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb7f29e8f090fdff4e54e260ec8569330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbebadbff171690ebd818c5c6528d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97064e3705cbf6566703c4facd7f3949332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b57647a82cc081d37049327549504333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a234ff46215304f2ee35d0feb4003334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b268d9b277fb671da46c1fe5ab5c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a89e2ca8ca5f0908089cc3e747331336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5c25a261232f15aec7106690cbff8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071976e210399a853f3d59a02ca0692338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce819542be9227120e07deb51fd7f68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f6f260abbba618a97fc0ab257150d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bfb7090cedc6534c06f0988ddc528341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bc7670a2a6ba4a029dfefcc6a7723342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d88a2f3272172f3c99b1aef3c16282343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44509fc4e3835802a9b5fe9731e711ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22edf7cee54d510a2fe91afa1db1f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e620ee7068c03c96a2e4af73e41c2f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214e9754962e14b083af75eed046490347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bae9c6a20e426e9480d1812e632f3c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1e20e89047939003dcacc91df7347349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26cb309b096f61bec2816449c6e38f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74fd8d8cfaea688ec2367f45be13e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd34accc3c39fae2f4f5e0fae7a567c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429f510dcd7f6eac57c15c5e67a2e5d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75d3c7582d58482b2e360af05ddbf3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3046a557e68dd4f4b944a16ff9ece9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae99aacc5ddc59219e31c5782fb471356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cfa5581613e892eff7313ca3cbe71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0105e39ce24111f86e379c36e80d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce65490ed17f3c246ffd520413375c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd6ad074ad98ec60d4ea035887f0c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03759e91482cbb528a4b8ab53fd3f029361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef19b0ced17b35b3bc3ece28fb6869362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179f9a7388f0f54e4955268aac72a62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589f73a13a0c053208f98e81d22bf43364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2e8a110761b1f5905e7fd361bdd99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96ffe902dfa27e8e69ce1b984f4cd0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43b1c581996c2bf7606ded56ef1482367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d08a768b33a1ae95cf375d057d73a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad89a6a5251f24eefbbffd72dbc9e05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91662152d13998bcd6972cc813b2e60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513fcb3d2ce36779d1f976e04af1f3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad253f5d02b0f0dcb7b247c314ef89bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc80cfb0f9ff9e15fd304e6fe47537373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54d747912820f2d9e8eebe33d790a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a434178a182abf4aa5fe0a1ac6d678375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74513c9f831abeacc75cb0ea3ef9c23376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb585e80e0433751a4b85da6ef8d74b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc972075b88454a5a5e7834108c92e3e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f646ac931cd8202403962d61d44a5b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784ca7ca508659356126b8e67cb95dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bce2edf8e18c493ead1ceee03e5f06381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9573cb4d8600c8f5838d9f569001f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c46ca440fbfbf808ec0b0d29bd1028383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe66bbd77e1652537e74ae45f26d20384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf5a5dc9c1d4012dd8c37ca5ee800b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a64edefe2042ad6f4dae1b1784adda386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c769ee4dbd1ca2ee4a89d943a00b30387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424c3f7b38d5b20f9578eaca8d607ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5b8725b625afd9152b25241b12afb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163fc62e9b242b9a1cb09ba56af2a8f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724879b0323154046ed6b7f5cbefa24391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953635f7b3e02fa6104f5340c750efdb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdc4ef03c0d3b7480425dedcfcf649393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796644cf108d10189a5692467e84c64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7a64bc80335460419db33cb7d469e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338f52000a88a4cfbbeaf1c8d329db1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab8fdcf3d122a78f52da6a66682b6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79866fed6db7c6ed20282eb92d5336c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadceaaa1a1fa9130b3c23b28db1a80399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20d2bcd412cf939953215458231d00400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd15dda1b52bc9116e06228b986a5f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593efc3b3fefc068b8ec7c7d4b79096c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65451f4814fcb6a8f7713a6abc4e11403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f097719441e04607220a2c30f82ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc01c914c95d6c991a6d075787363d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d62bf7ce583231db9f20a6bbfa3a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed563780ede50fd18aef3e1c061093407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b0dff5d4ba5c690202b59383378d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267dfa2bfe1c4fe2afed520cb9d1263409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ecd511ba1516238dc73cd0df58b52410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5c041cc6d9f64011cf2bd7719e720411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae5b9ee7f24c99e8178d3f76199a35412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af4c25214f00f36f8ad8d541aee56a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd38a653db637fa23763fcda37b13ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5800fede94bb35ec21b51b8c296f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19f148aefdb3579a4177547b1f5c9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3a3e5d2bd9e8d9b8fe49646ce3a09417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16ede7e2bb7642f8c53e669c692739418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40fbdd927a7e337388c43b93ab3c7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995cbd1801d925946c7dd3dfd9818b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219c033048740dbf2ffe81e8cdaa153421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed13465148b1f00a02892320195909422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72106248e144b23e66d402a597289db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6ba58ec58228f9370de397a2b8477424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05cf698f23badf87620589099fc549425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4817830bcdc61ff00422cb8f6a0feb9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7f79038c584e19fbae9a5bcf34957427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ef9ca791f03b1f060c6cc38149975428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63847fe8415af0e57ffc2467defcb6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fb951bb3b0e201a2986013cb5439b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d736ae3d89623094a837c0c387ff8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae8aa6582c671a1e22a2ade213fd43432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98a56db6bd4866b0aa37e0833ea75e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec7e84d83f860b25c2b2cf75c8d87d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14aa2430c80433ca3dc0a15de5b7a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14070d7f44a138ce9c185bb34195e35c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcccecfe35d65e4611768775acbfc3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a04f175fef1a83f7053383c81e722438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc12edb6fdd3a45376941de35b1a78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece9cca0b8fe84e569b0eac15bc495b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b9f0f6f96e928091eb18d73d97cf6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bc343e575dbb3a06a6c389554ee8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad19939c97241df88ea51c9fc99c6f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e06c0d8443c54b82d2f0ac38cd46a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fee5d2aecfc43f0edf470c010340c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b130dd02f1d115570d58fbc00a9d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efad33c0492da73f86a29a11c02dc56447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382fd6b24c92b1ee766e2b051bf21fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad58db7bd95a4719b26c3f44fa7cdf2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1850af2f524b43fa457afbad15a5547450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc02f6c69c16a28cd262b1dad6c6a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ecb5fccd70580a0fb08c015225990452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8628b57ce64284020ccef553064417453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecea8a260d86223f13d0bdf9837eb1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be297396a88f5bc9a7a2b09fae4596f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a2695b4cc0e7e4b1b9f36ab8e51de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93169f4deb534a2276eac7e7624181b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e043c1ac01a02a3b30b7e0668936962458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369a52fd0540fd0e57cd06601cc5232459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28383135495147e9ac005749133c626b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe547451640e92e3edfff01a2fb1e87461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f7c42b40ae40e2f0d3ce21a916710462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aeab7b69ddb3838770a3450569adfc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94d9d999e4c978510fb0337f3fd8b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1c88e284feeb5686e39597897833b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9fc82697953b0b3a6e11b045dce2c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfba01f0928cee438f77c912428500b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ddbf5d6f2b1500a3a0525aec1111c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0dbae0c85ce4ffc2419cd08a3e792469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab01b4ddfe10c7290639f30fa8882c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d8f2345dafc74e652614b6ae44768471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605892edefb399c0046e5037fd9a0127472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d0aefbb8370aa34f24fa6aa5830e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e041a99d6d79dc4d758ef55ec2e2ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfb4a6330bc31a34ffcae2d86d54dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de7badc6bb3679453215f215978f17476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5cbe499c2f4414b9940c0982f4b41477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633aef185d04cb5aa2c3d09b11dfcc59478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f8a5a59679f0f1d905a70e4672978479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483a91594d7905c6a725442bfad467f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca96731bd471b978d55dac3c65097d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e2bd2ab1467e49e676c215459452b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65095687de60a30ca667cdaba8f6ce3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d50a185dcc32bad05f3caea9807c46484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58a819fffff340b8a3939da060fc32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148faca9e557beaafc925b5cbabac31e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbc53a7a025380ba1f7d2072d3f9bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740ca64b07bbfa9ab7ae2de9fbcf7ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cc4b27c8197070678aa86fecdfac2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b037f45d943b41fb33c72b543d69c00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa5ea03ea9f3892c948dbde2840705491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c920e067dda2480a3fb7d99c34e6f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6f6b3f2d24e022f5e5468499ab082493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cfe17a9dfaafec0eaaf8d53be0ff7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e693400e75858f2eb3360b0a02ead495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49809f35ecfcfea5143c3f88af4e2399496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc378c8c5f658ffae82441f04f02990e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e781f56c4be1273adeb96899872e3ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fdda833e77793fa3a2cdb116ea831499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e30d3b9954e10f397e6c610357cc78500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b09b97a8f224bb9368e13f37126b1a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bf6683608a998a69f12a65540fcfe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe804f413d35bd01ba0e2174573504503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2c6e94964f23d86430efa5b8dff8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c44f875e9c26e4634a6ebae1e58e25505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bbf1543922d39a11b4ca16caee149506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db198911cdd828e0f8ae66aeacddce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2172f65cb7a5c813ba984650c821bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb0249e832e770c2d75df206d24962509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65273aba6998ea05196e2caf50d7f5e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743cb53c58e6441938398d1778f31df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf151d4f58598a996e4a1e52b052d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58674b73f833f8411c7848a4c541043f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c0b7c8de47ef69d0b80cdfa8f04d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb0356699f7f46870d52838ebb622e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72599609fc12916b6de533e76887776e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82328eebee2314c18ba40120a6fad5b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29076af3367145b2183d9bdb86f5ec75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fec740d9fe8ea21cbf44c790570654519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542e5c280c0f1240581aca062950bfe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209e8ec507d750dd55b1eda72f5788a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d2e6be3dd4374f5118a80be502ed8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba5649756b143f45296f1e768ff94e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1dd74d871aa6155c956d9cbd68687524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18684a20bc1ecf190bdda5d32bbb9570525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ac79216d32e3e3421c812047e0e3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ead104649090a828858f4a6da58cbc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f222e9e4601ccb6b1536261b30f30dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39b27a2d776bfa73a5c37e72968f6c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18a9fd3ff62f18eb1a957ea35b3f7f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b519ef2eb5319430b6bc795e6c60910531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e125684b862c4ddd25bb56320843a08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee1477b394fcbc60a7f0cc07623734533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a550e69518a251d288d2de6606d5bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e828f46ba1b823a4a3b4c23b809ceba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0df661770f7484d2e7a9bfccad4048536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bd00ec6420fa470dfad25c105253d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5242f7c49da644d73fdc81ebbc9b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827363734de984421a833e9d92452cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6967f93a3fc5ea18e3fdf03228d7038540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aedb6ff744e9b7d322c81734bfdb52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c10b0eee91b354773a6fa2d596119542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09933f216781c7d31a07ec638c8f1869543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6645cc654caad8005ba79c4b2d01e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd8e5f9ef67e1aacad4ecc05649eb0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df301978ca1ac4a074f707ac945128546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92008bc0bc49285a241377dc39b220547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6d30b612fe64923e7efe2d8fc70f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415635a2af0f1b86efe2d89bba76f73549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e6305788bb1f418c4e2d873fd60ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5957f1976cbe621e48e54751eab9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e090cbfbef3b5840d90bac02ae9b6df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be842ac6392b874e34c320767fae52ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f0cd6d978059894e9eeeaa9b535a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a62a5c7db614932e543818b434cb3e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c625a9bf1ad32434ce5fc7e1ce0167556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1b7ca4359f054ddc155e4b1a429c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146341ade869f3e3986090e58c64a6d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fce7b8dda112825d3bc13f3170ef1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4fd2c20bf21d3638169da3e97775a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fabaeaf2843276c6df6cdbe9089f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980a0872a3efcf8ea93abba127e51b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa175a9eb74942178e2488e24b2f9e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6497e1378f0d4cdefaa50b928c07ff6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057f833c923a24a230ce24435f5adc5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6e55d066dd3aea0bd0880696b0213566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56145bfdbbcf3dfcf434297a37a66c2d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ac2e7d84c611b6e60590a8197e4c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556298b5e4c1dd3d6df7503b75e8570569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b7278b13fc91ea4003b6bf11ca553570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5b887e7991484cb598ba282db668a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02befe09bb147da3ddecb6b2e11232c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b65c8ad1844556ae5d949d6e57cef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0e181257c6e0634d5ba63a9517e65574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708f86aa1f20989b4dd8ce806680d60575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62454cde191a983955a4614b146a46b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724806558fef0e5ff76f9a8564ada676577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d70395f19e64196960275d0ca1214578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab868d9845ae709277e2df05fbb985579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c941c834d9b4d49eb0b07e49d713fc0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea0dec69ac2c77bc86ace61d31b340581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffac7304ba273966f1a170c92f52c93582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223b5f39fd7374d9d9c91555baaacc7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefbe3ef29d14088a7141eeb35a1f33584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307d57bc78246313d90cb797f10d3a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97643e510a971424981892fdaab8f78a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5a62a99daebf431be143e1063e36d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1394c1a291459d4098ac87734005f9d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d7c7e91074cf55e9895035185a452589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39921e749ecc5b8d4864cf7ea968d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036055db7b741b6252f9da127edb6f63591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841ec6236336f643c0bfd933c25dcd5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c21f0fcd904f083b528b268c4ba2a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b30c311daa7daf2374dd8b4b5a9839594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acb9eacdec9ccf6c9ddd80fe5d4098595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcd0cc4f03bad16f61926a50d11a1a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3d19909896c5f43bec51238ad2f9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b484cc973e7f04f6f206a51e285619e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6503999bd37cc4716f3a7da01fb4445599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3730878de18d08117c3b56895f8b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db0478ecb11bcc07d14e53744e84c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f40367c5220c7821fbf7c1c221a7ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80dc6789d1daf964b9e57f648a609e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a29003b1d5b42e5d10a89371813048604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f6127ee99d9308c1c932bbdef60a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8832a29b2e14da93658e599ed0b31606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188008169d1a6f84bd4e4fa3d8954dd4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec2a8d30a6f74e935410ca917922e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6831a0edbfcc8dcbaa581cf0535c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27e7e2bd007bd3ad75aa3ee8111669610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f97529f9493febe20af33adb40f66611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820928d2ee26e8b79f012431f46238a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbac48fe82da6529366a1ffdd0a150613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccd4bc2c698419dcd1c023e67ae761614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830661d1d07ba5855b04575d662941e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933720b725b08437844896dc6b234df1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71baafe931dcea0af7dbd2d63a42d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865b83173311866bc67aaac6bb687ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a0f3f430e444fc15ef3469167539a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d3a9224f26cd0c75f00b0fd628b3f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce39ca7ce1a78020e6b148f6e17a80621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568a78b8d5aa49efd66ac1edc1c173a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6587a5b78b9c69de99c0bc889130e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d152bfb84579551f3d60a97faab03d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dd81277a4c6507159ec6d76922218625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5da389ec6cc108cae4137e577824a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ca6f17db660e84b5012be3564661c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88af2f03b0d4b13da10dbc9ec532ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2239a55474896301ec0d6f804e78aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116d1bccc82d234c1f89b5bc4751243630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0879ff4c29a50b49f5516dc339c41c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad93f37a701323e32e7b3dd664242d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d1084f084a55f218d72ff41cd27a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebe16755c4e490e749795108c3dcc5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acadc1be26199cd108261db73821ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3efa90c3c7dda5f05f866c59608f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eb849ccb1fa87661202878170f20c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7c61e2c4a584c529dc8208c69a250638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ae16c628a768a97adeab2cdaf8a95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015c4b7a35d58f34559977b289bc741640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb874abf84926f04cf4994aa5111cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384320725684e406d26a293fe5cf97a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c9c85b8d2d27b0f367d8e3c415d95643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c5f42b0fec8a15d21e59ee1445daf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9eee33156dbd84486bb1422fd39ccb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b315e918c633620df301debe6e6f94f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54138e962f2c5a783a5fcfb337c90546647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c3f4783ccafeb6b15517ff65ffa43648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bb55abef53e7ae21cd77dfdc3e267649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a9d8bfc4140566fcd74c61489d9c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6aa6244f003cf06adbb30488b42fcd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2f68a291bcc34ee2462c38ec24150652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1998b40a4ba139e7402c70ca9daab2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c9c7deaf2dfcd119f650d7c1e7cfe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5190b7dad71e4bc37bdb9262e5ecfe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016bc69ca0d74f16bbe12e9ebb39912656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082a3c431c0f902a83cbcbec4f50aa6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af95fec073bbfd07857a200577d523658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881ad9c0f35214c7f8701db6bb63027659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efed97eae664d9904482468cd580667660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a119c80f7e7a418ee6e305573484c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6d8a6255fa4af68ebf1a2eecd26b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770646fd79ef42c8ba749d6f2100f1c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a167194debbda456e9c2aee006609664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc4179cb43f6bfbe64c17621c5e440665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbda01a544d07c186256795d5b8209666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3a5d021700309530b904e4f4668d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab7dc393b598849af334290013a265668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc23becfa583d27be7ed7a4b4d93269669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f40444727252f4007b2c2f14f1c7c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c8b846a10eaca6ceaa5631b537e4c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68607c854bb82be21eddc1c6504152e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6110285d02ebd45f4bca6ec1e4bd592673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4696593b430fdb3e8c75f2b3cf21f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d675647bca4dc2307771014a373d46675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506967859c247321e988a0d2c9b9aab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8a3777faa1e18a33c5b98be4bf305677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210c1d87948847466d43382a5defb64678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e85fe97d66e48c957ec4128cfec08679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f60ca595a6d69ba4cd91f11004ac2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b11ec0d7fb4e443e772be3f5f8695681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c342c20c698c3d965e6961ae2aa7b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4eb18ef41cd0286c99638c9ba6e2d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b815eccdcbbeed8dad164d9266565f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820e2af278c77e704fd5ca763d17b50685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e1e7f3a1223b3bc01eb1b75983322686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c77bf9dc0334cf829b49d58f7b1f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a56de9faa3ba0ca845f2682e727be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18aad774ba1c2756a50e59db15006b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34c9f2ebcd8586c797741db937855c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc239a3f62a721b43a62b1eaccc35bd1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65170bd9bdd93886770ded115cf347d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47e481a1f313e1e3723f15cfb713f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a0274dc183259b9cfc2aed7d215c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbda3df902fca611b7e4cc17769405695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60943618621c66afe885ef3b4e952fd2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381b7a6a2b73ece91e5708f9907d884697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb982b6cceeb6c625dc44771b919cf5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b3be8f5c854f3341aeb55612388cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af177617a760c7c65f94dc2ef53b01e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57eb626750256d62fca8b7a22c2c3e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca54ec6af85da790460c3440ba2f3b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008c5b7bf30ccae16fc908a0d1091f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fb7c274dec7aa40d703e148b9b266704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39ee4701ec52f4e28dbe81e1e59aa3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05e38b62d3e23cfd87df406ec21790706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5d40509043404204baf39ed00a9b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9408ea548f5131fecc143911387de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6afa630512af866d8649762111ba82709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eba172f5467824053a7bebc464d62f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e74aa6d7540843606c48eb8d69e6e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ded2b4bd7127120e016a5c81f98d56712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def72171dd7bfaeb022d46c227ea5c73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04d20bf787f47e66f272dc8018513b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad7bfc5a9e07c8cbacbab154823fd7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a574ac01d3785422fc62e9c621a23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e14f1d5014a72c351a95e29f99432717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf7881dbe4b27d0bd14b9d2c19e601718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8303e6b0097a9df0867b6b42a195c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b3f1bd6d6d4ff490e8216666c8e90720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387028f5778e9cbd3cac2cd9e41deda721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f449a13d3c0950f0c9f4634ad6654722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77749929162c5d048482537f56299e87723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920c0ee9d53a7aaabe12650b49908ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea367261af77478b3164a2c1a6c54ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c459b81a5806c33c07f4a768afc33b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0de290a989fc42affb3ace1c32ab2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e897945187ee2239e8a8c57cfbecc82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4c02380894215201263ae98d0248e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcc32d0593bd1975f2deaf0d23fefc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4c6f2d1160409b1909ecf85a7e24e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f10ba56f936e481398d670582927f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551873b0c6ab7623f0d637e9f1f79071733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f7d4ab557a0c57054476f854b79af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a744c8df6f02070820671d46a8d2a8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4c57ffb24a261c2e9ef65f652cf41736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a1ddecd8b784752245b80648870f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11dc87306090dbca4b936bbe003566738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648ba5c25cc2aa82a35881d3a5a446e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4bcb853ff3b828684a02ceff1f0b5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf445e1ef9d584aff50539dc60c53cfa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8472143c57b9c5112f6fe9f197eed87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170a4f3e72204a0494cab1627200604743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3b5e05ebb1b2b317e88b8585c04dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc181cf7e510a7750ada8a14e31304745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aaa11ab51cb6d55df6b0cf107fbed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb133ba485b0e2c97901b93c9257978d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d1c6b27e57892c12f51e423d3474e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61782d53ef147161c296f9d203f34c8d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3d6602e1df17252e839d478de1ff8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed361bd79f88003e2c62b3af2fd3468751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce56a1e81d7edfb7e6df251c4728a11752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5485a3db70f349bddb113d0fde93f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f466b109ea04c901446d13d8445cc97754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36ab00a068e7999ed39fe2b83185d6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdf096d2fc2d760809c437bb964570756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d59b25806a1e485cba3363e45329c0757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>