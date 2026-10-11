--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f74476195a4aa417cb9463cd5bb7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fd41ed8a76ebff5f3aae9a2029d1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041a561a58ccea1e29891e39b14d7413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665f6026f454a6f052d0772e6caa8df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e8720604bd26b68272d2eaed0a2c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dea1604064d610f3055f510bdf0ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ce26d8179809397d0bb8cc068a5f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bd852e36ba1998cdc6792af14b86a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea671ffa39a600d8c28eedf1dd95e82a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2de7751d368067545f1e6e19c3c4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3ed830af4a8d7c3fe693a5318672411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1dedc294b6387f376e69b4b2726d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89460ddbbc3af5ef56081b770b52cf4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045daa4b2aa7eb5c3fc8f0923e5321b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733ea4a798da4e07dcf74056258e7e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022bec1f5fbfa6c6b8bf709188726c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74742e6fd0d0bb41827b4c975d4a3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178c6e16394308180560e77e6ef1c1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590b070bef13829bc97cff35910ee5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1a1712a7b985b2a2d23119f92183b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f522d66b273e14b8759c388d0b332821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45beeba675b6bdb0a25a5872a93127322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843b49afd1af576eebe3926c1e7518b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467c9626be8dc6fd85cdf9e0d2c6fff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87224dc7f7fe245536e2c58f1b685c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd4a985e0b1cd26fdd640f5d3f4eea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ce3b90309fa0a3bb455da0cfd09ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64601dade6945aa19002ae7d4d17bfb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f5993b83bf506f5e5a921ef69c01229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163c6289385444196326466ce25947e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cfef1f31be0b0bbb66b0587c0b4e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d7fde82848314cd00fd5518e4ecd932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce85d4f52b46765f50334317783c2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ae6f69ac7cf1378be0ab1aa90940034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b2714f3c3049ae07572e57ab5d8d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9a2cd0b81fae14c139b13fc9254dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795933a5a79745868b8da6a6369073b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339353c4b403088f1c82b50d98905a6438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd62ed9b8b0c8d049ad0ab8d62383b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469657bec531bccd8af4a7c5ecf752ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ceef053c99c4d79e908ff41ce690c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be2bb3151d306974cd6558979b253c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd3735367a8b503f2bd653a0208cb743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e686f40e8e07ec56f4f5b031ebf7eb844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a3a322626b31467db5440da2b9d6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd45ec4939b49a2de872683ce2e000946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf180018919ce04c011d47637bf3be3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300e4948834b6b276f8ef0ad89547b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc44c1666606c210c907790b8931e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4090fada9ae4e3a56b43ae9e8e267df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c326a3fa01119bd818a6a3023f247aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa211e83ed8629da9455709e2ce36c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c007dbdcb0010e983c9ae7487e4b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4e9cc19b2f2534dac18c129f194e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadd2db7427da962db8aa5649668e5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa2648f9dfce673a21de4184aee6df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31592f0c8f1957fb9987ffa2a6ef8c5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645c2518d2af8c0ece6228b4c091f9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfe11c7232a79fd036530358d1a34959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef569a78b562b74e67d1c6bb362368560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4c64e694a718a1eeec27acbfb973661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb0c616ec34bb5952ff40c78cd41c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351bf301e78b27be529d3f507551aec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a44a1fe8bfe0955374ca267e79ff764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd125d092e832310fc4a628d165de8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5be86fcebe9173b299f41365a79e3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfd28fb73134ed12782f26b26bdb5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097562ace35c9f42a1d9a5ab6e5eaf5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1030fa57e808caad5d81c0c889715e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40929a4bb0302b85b54b7f1306fd67b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac8bb58b95c7cd4bad91cb515bfab371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a5b093c848a34fa5cb38b68aa8e5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee6e9a057be51a1f3d2680978f2b1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da945184dff6b4a24704a23b1f6a848874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc8cf2d015db8ceebf0923027258e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d0cd4e3c7a342f8295c1828673f9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacc8a653e9c08cb134954119dd9ba477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59bda6b91b73e22df93e34e177d3d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dc5584ce69bbd20bd8c82cc77251a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f2e2b8e2607bf4228c1a5ec97200880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c832f781e6caca2d38cc92c759dd581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc376d3924c240a56cb7bd18990f31de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b862653434c86f710a6b65777947083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed4cdd4408ff01f1409c14b1406b6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9b998c857e46be71dc590ae82cbce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb23bd841362b7dc11318d2bd53a4c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2092d87535ea4fb5c8eed23493d5e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0353aa830d390a872bb10357af833c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4dcc1394643756bcd3826793dd31189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e3ab56e2e3a97f6a7be51497c920090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4696390cb52dfc76b20835e1859b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e163b8376f860cb4c108408ec112892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39d7d520ff8c598a2a6f36925f4ad893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce15a2f166ede6a1fe5b02acf12133694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024b527e0e575bea8ceed8988db0e6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8b6a1eb62fd6e3901ded36c2c5b2496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53480761b6c57faf6f22f603d73f8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace4373f4d28763eeb597efb28b32d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955ab3c68d58e3a0fc96209304ab08099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282ac18a59a30075587e44abbd99f59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb2ed2c0e44b01b4868e9e8d34b301101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2981f9a63b4d331ddf1a0ccdc7736f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cf78fc17fec3e5fe347f274908641103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785aa37f9591dbf7fd6f034232cb439a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b5cd1db5f22b0d81e222b16f186ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92155ae9b498c3c616b4a34a9d8d982d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3505d98df022801b8c4e4d81f658fd8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dac0b8f2826490712c6d50d27bf553108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff826bef20841922a65754eca15c04109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40696a500af58da4d5927f119d355775110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5508366bd5118024be688b41928e3e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f3bdcb7d5751bd93561051afc6040112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed00a342f7ebb97365c7c770df0810f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e7fbb39c7fe6bf98aa8a7f9cd43c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d8faba8ff6fae14a199efba437981115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d1594529fbf404cd7a9a01b7d98b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d830e4197effa8eaf249fe3226b5c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f1ce872c6ce32d87bd8c3a8e9f946118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6f77a560311c0f79e7c3b43105a1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172eef91e236df00a6175b66b9b375a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbff1cff8064084127e9732620fc593121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb83628bc96a39e7f2c28d44829044122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6c101499212f13a1801f8c04e2963123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ce211bf7f21cacdc5c6b16a68f3c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8fcdc3b63d5bf45e4d279bf6b08dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d646a9a71221c3bc409e13b564be2eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bdc5b99c0831cf2d43163b22c6968127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0d2fa88bff67e0b7ab7b64db5df4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb79d84a6bd598e18704606df01a36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baebf7df14f07b7e1ec8f2e650982da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48c6639e2bcaa7cbd8d1645d004089131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fd6e384adc9a2ef68752e410fe940132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe996e8a0c89db098eb1e9a480412654133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff8a37dca8a1b90735a3baf8d14109134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354a6578007517a8f2675de234b3b48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cf46f51f3433d3488c244ea2ed01e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10335cbe3e4873582d08b715ef74d013137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bc0759d544f2737065393eaeb9239138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecaf98b46870ac538b76384214ff33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d2aaab222d33ced2f790ec6703457140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2dbb8bc4455874bb19f42799d82c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcc58d99237406fcc979cfa989e5d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc17427c9d2137a7619076cb837a880143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f07358ad1b2911915f8a287e00f98144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebb7fb2e9ddcbdbf0997475aee82de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3cb36dce44a51cbed38d70086e729146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd7c068a8c7aa865f2ddb556f44d56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce9809aa0651626a546478f80b7e66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929e72a10495d43e5440d36a46e94a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab2b072865d86825900140826dbabf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5496cbb11d304793a006666a1b977f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4fcc121a60689378b7280b38ecb41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb54ba11d53070ec741c370de99058a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f920c6a7a1ac1a3f2f068665f4b7ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83036a1666905addf41cec3a95f6b443155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d037821a9f874477fdae8631553e0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abe2a9849ed0f14e169c5154b66565157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd863be16b6b77949c8fd3ff81ae3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a371f16affb3895cb3978c3379cf359159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea8176bb6c9712869939953ddccaf3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece07c64b2ec3f3b0b2d59a667de16ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadf8a5954780909cfba111e38b255d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ce8112673b299d25fd43c3befe6b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71099ec32be93470f2947b2f626ffd6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecba2f3d9872b32cc464557daee5f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c5562e3ac827b3155796cc2f4fb32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c8c54ab36047ff7736f19a3d1794d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764057b4690c38528e686ee8c025189168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678058369bd9bb988835908d95707f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c04fd68c32a4a484454f05f0ec388170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efec7cda7783ec740cd2d162eb4e93f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d88a54165f286908aaa1ec75618f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576019875e82b2d8c295bd78d8b7a35e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbad773d10df7e82017e4c9c6a1241a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32cc9023137a81e3b3e8f53e865419175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829caabb932cf240f4d7b6d495554488176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd565daff341202dcd72b6c26047cf5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289d68c6ec70370bff67df5c994b0e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350760fe0e32c54c4fd815c2dba54c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801502e289103bfaeedeb9a326f10af0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61890102f075069c0be4d96f504a18f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4df9dcbc8325611237ed8f1b68279182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cb4ab7a2eb19eec1223eff7e7813f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e77da09cf9e24460676008fea31f2d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b743d24ad8f8e1b5e5f826054e9d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357a779479c2af4416d97a65211c1ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747127c001c72de468b6da7a09be6e04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22450d13e14d6a16801c437298e76a11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373d9dc92dfd25313cfdcb3b80a0135189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f0cf7dbd281cc5930d9c5549a8f16190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee189cc9d844cfd18b345ebf1fd31046191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d63d8ad6cffc683c9aefb569529bb0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50985375767a6bfb618b1331140399193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e291b5f8c382613575a6eb51f36301194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43e7400888a6308d43e2f48604676a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d778fdca7166f5a5ea567bd0352235196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9a144cf24b33ccb3ccb570ffee12a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1dbd3f1112ccdcf3d46b1ba195f26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c76fd6149839a489192f7f87e225af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21a38ec7b2c79bc7759d2b6b3367f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe3c81097b6ce94e0ca3b63f67e0d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2280ff9b70132a9bc668620e331845202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88433dbbb85cea06965722c8ffb201b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1a0fdfb60dcd7d27537ac14ae7da6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb45bcc9b2e71cd61514cc985c897f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86274277064a85915a6f4f40e22f0ef8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489cddab25a746161fbd368f7620886207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904addb7db5e8beca3cee7ea0c04d0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6d97a3a799b4cef9d54e875e2ee21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38bb9d3bc25fb5e1d38227d96b799d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df02e816a0b988a4aa1766ca09da4e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8e434a729a23f6112c008e37634c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33693e0d82345dd6dd07f193d1acf7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb996cd5047c33d5eef59f859ee6da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0aff3e12e048052b2c39d47eb8d4cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251b89c581e1635b31f188230b87162216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da18cf49b991238daa3e1cdecf442a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d85f7c8fa91f166f67565ded78cd3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d3ef49774c56ef8f2205c9364548b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90710ae42fd8851ed0537a3f7afda9ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d64335e1be30b5c46b5f4724a28eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba10a74c81d13cb2832e31aa60ac46a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3b40ba3fe6d7c2bcf44f36849fa35223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d47e3fc35efeb5ed40ea6f5b95ab9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942104cb3c7249857b83f966f92a030e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858f3974b17694d1340b8b0db3d1e0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe61f565a9fab0369ccc367aa5fd85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad29830bb8e9bdbb3792ed71f33fa7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ab38ce3243d5fede2b1d59b24a14f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab59bb207d859c5a7adabe7e2be6103230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e940d27f2c5132e03033c71762c37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b8d1796f53dd85c0506153673b809232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e82d1c8f56879c786354e4d05e977233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76564cdf35795f82544854b21f6dea06234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488362ea68f05eb4a58baade2d0f1d76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb5d67efb0a31b692bd4cac72a4060236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e6b34a229866ac8e1f1c379589d12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400d4089467c46c00cffc15c455586c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49e922b10f1177fc59d28243dbfcd3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728216fe792f4b5c70c102370b87065240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec1b364d8d17dc00f1318537a5a772241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6e3c93330c6938d33f40cdaa890b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ab2d1e5599b4834c35d3d54fc3605243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff6d8cae7eff88126079e38dd9f436244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054836185c60d65747379a37bb14d1bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0936eeb3d544ff1d40b0ee1bcc75bb3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a27c45afab1f811d913b7924e80fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f431782db94d7ba12741f9ddbaed073248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9950a4deef65ec5b15a1c56130c9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f979a5d998f80681f991d2cdd1957250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269054aa4cac57fcd12b87beee4d58ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229b7fe888de8a4cd8e8c0c1b83b9f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c05bf9bea4cc2524a0157ca1680581253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dc90a6487de010c3e46b2e162476e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703f49be2e96455daa34cf07ed89510255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee7fa91fdb8870017ac5370eb4145c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbbe7041f2b7170a51086d95f5ba99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887546227adb7060a2f629aceeeaaab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba53c633f05d382904e3fe611420353259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142f57f6c939927d07c5f0364bd15f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8279f1673ed13899f09ae64c0c17e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea29be0a658eb782e148606facc4de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e723f5ffb3cdeece1fff47a9c6e9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0ce117c80f629983ddc39b0019163264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d0bd5d5c27efeb85eba9baabd8c0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301e96ccd3476ea1ddf321f2baddcfe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fbc36a10ecdb8964339b999291a19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815151d3eaabae23e9ab00e751d3cfe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0e402861b0a8e50f9a6dd14cb63e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf85baa64201d8a3ed16597a8ce320e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da86db5e06f6a26902cf9c489ae1f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5a106ce22f24eb85c2aedaad4b24e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d078d7295544c1b296c1a695f4420be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e75e1b93023ad952a872055f481b51274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b78c67fb60a04189fb94c47e95bdb8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c21677b3073198eddae20bc4c367e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f03dc0e89c0c7117513b79d10f074277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a782d63924e1d282fb3e324f99347278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ce915ad53e7c0488cf6b6fdf0fdcc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5177ef5985e397cecc19cad5317d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44680bca5ea2ed262185dec9d1e66ecc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9715b510b9e6518e9dc6e57dd3097282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d792d8abfb0d02f0589e11913e454d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c030d2e6c224c0b28852576e713258284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258ee4f41e81c919e2413734c3cab15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37843d2b6fb73aff72e7d5181195e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711267c957715b8cdec2471683978cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d158e274bc2bc39135e9acf874bf2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a41b9d45f834ff3428b8d1e02b4e10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a465133c4b091b04c221b9c6dffecf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf43036c35d365dc70414fe1c35c3e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68679b7cf8b528bc75cfe53c94cc378a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d55aaf4af2e775f50140cebcf8bb9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6ec86541cfd69e223211210f963b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cffea296649a0f6a09bf7f4a80c85295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd51d9d4e14d9387a57a347fb2e02d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990446058f6a8b2b20460754c12af1b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3618ab385b5abdfe93faa40b0114a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e75308c9ee3804bac892cec8c01769299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48489c8a63ba8c8f70ec05cc4153abc0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2581056c19aaf7a0930c7c8c6a2b2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad7385e44e37786304f7cabc869e96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077feb0b75132f4c9d26adfb9519268a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e7d401c518b010844fa7dba0af334304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc544b0f341e774e72793f57abaa0908305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8719d9daaf20446232a9c04f4eade306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ba402b2ccc66c2258a16b500017a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fd29387d4522b4fd89f8d857d627c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d98b3b7359d78dab6e29994e1376ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d3788682ab30b0179a45ab7caab95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f99b42e877a8916576e3f85a8a3c69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a03ef45d9fdf923c48284e7177cd6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72513cd098fa82784bb1a3731e9a56df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9936f62dbc00c02ab770c076ffff08e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a65648fe3d35cac686214e866bef61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ebc6b9f09155ffb442dccf494ec9f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447598266d05598624f22cd1a692f224317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9c2a4573922527f66e244dfaac2b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca66cfc15a3e8d55c78715cec323c12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0449411484fa415b6851067d661bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7883010668b3973a90c0f896970c7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff764c5324240c233b9e14804d2115e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc5352fd4a5d721435cb5ef7759809323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cb040819d18389ff5f976ff7b3e2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc474c9fd6d510c59e4120a4e9a6c28f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac0a1f3af19b8ab02ebebbf8266524326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1698affe4be254a66c87d6487aeb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa760787e4fb1b75b9373225418b7ef6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce893a5d414aecae57a0b825b1b1417a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45b666212aa21d33f03ec1867b165d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cacd0199818c180daec8ffc7e8bab8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858a6ff18f92dbcb2d55217e8c9cfcd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8af1a31f60c82ca47989a1b9aa68c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6029459100ec88651c45103702fe7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba14bfe595f7973711a10a54b479ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937aaa0006b08391373f6e81269764a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2b0f5da257c220965f2b9c36f1367337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb443da4154d7ae2b07aec08e1b1490338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec608fa53b3cea4b3965dd32fbdccb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdd07c0ca737afcc85d643fa11578c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918f8d38ad8a30d590df2cf6d7f831e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14f94ec164c483c1a42fcff7e4fb60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d61c93bb80da13e4162b5c0471446343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4501c71c468ac150620525881c7e30344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed1d90f69a7c8c29276f9bc63cb0ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c789c8e23fbc092597f1b28e52be48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da2d2edeabd6402fb58d2b74f5405f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c81edbb1b31e4a2911dcbb5801bad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58825f8b3b8298db58a1b646363e1595349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49875d2d15e13f2bcc52dc2c5bbd26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784ede20bde38493eb14b42c63a00b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc4ba63d1ce1ddbe707f164a53902a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f41c86c34d9d5856304f1a14bbdd91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f1128d1585e2e118c2ac0c826fa82354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fee345df3eea4f8e393ee5b5954587355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da74cb5701655bd6cf1c49ca8e0f84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3a1f3f48eba1e7fff53895827fd7f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4f32a2800f6506f7cf82e3d5c5f06358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7683c2ca268ea5c370b5dd5737e52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d79f73b7863ccb71792032b478f903360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016bbfca3a0866c11760753298c963f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c158615d7124a29baf6c3adf882309362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176322b6c9f40abf7a38d7ea89b94b4a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f90d2312099a8333b144a0b351b8c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66baf5f0011920a72b6c97088c0ff761365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f9a367088d05a41b4f80be0aef73c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83f758642131dd6a37aa4639e40486367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4c06a9e13852a709ab9cb0971a62b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c3cf018a11f5b93f1349d76ea1a7d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43d5a73e346e6b0b50381f7cfa8cee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bda867ab2b8f155ac5b2a46ab34b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29923faabaa175e45929da15829adcf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af77b458ba88e2426746c5819fbe933373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da394f1c83ff640e5385fb79d6a13b99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb3d5c4df2e47141883dc730f786ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f483f00b3c0161736ac61f858a18d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3b7f10eb1413202c6ca3cbb8ae6a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0003ad2c1f20c9e70d43fb06644cc72378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d706b31c124b2da73a86926f1ad8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccc2768b0b65857c2d6e876074928b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5ea7476fdaa931ab5bb78dc2ec449381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4565efea6bcc4dd7f0db73be7c42f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3a0b8a35c32608eee21dfa87b5747383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cd46917e4d92e0335edf62a0fcc20384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc92a0d3ebd8ea7d7dfdbd0853a832385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fe39ec5f8ee9cc4863bd2ea727d2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb0121d8fa1149b946817f4ea61d42387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e65e19c7526d327ad8cee16f81f6fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f54336df27277b4cfa7def6a6e9fd4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5bb76f1a92e5145c4b0dc9212aac5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335202044110a5ed7f56b240c933a8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542592d56b99e70d57936a507b4b377392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb7af0b53aa96b90cd22eba96f06cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9ed8123b0bf127f65a16cfbe12f77394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4313e889a918196235777c1422291395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f130aa487fd0c387b5b8c1ce27f79396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750d47640f8fcb9dd87c8117808d7ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddce01aeb3ca471b581993a151da88d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0e04e2f4dbef39d73a84a7034a501399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38a9fdf713b25e9e982f27f2639003400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902b3f9b8e1bcf9e1cca306d8be64b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fd8afbf9bb541affab9ec55af4adc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02961e0839f55b46f6641e4fc77d94cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5d31f64d0e577744f73bfca74db80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6034a220220284bc69cb80aabf44d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f454a13c39253ef43acb37889cbfa54406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7b93edb14f6659530f3846cb0520f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e7ac54af6739861a01d2e69f8dc4c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd437fa6b3de308bbcdd5c5cf9aad6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ea8c4cf232dd72fa5b58e13eb6f09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7a1af52ac3c8a05c1108f49469871411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122982202cad74c804c7bd06b7bc69c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34c7bc8cc2fccdf1c813af910f1835413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2919f6544787b56a1d1ec471616376414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445d8206df601ad7688814a6b6efaa8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ca9324603b5b742e72aed1f351261416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f8a8aee6f091111741643b617db2a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b3bf91b8591ad98ceea2cb8711ede418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b183ef9409feac47dae53ec151a95cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2df278185c8c27f36979ccf297b2df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91106175f5da2cd3e305ae97a4a54e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd25bcc0f8f764fcc22ec39b0cd57cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b567960e1afd25ff0a837a7c2a14aa2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251442f905e3d2a2c9b19a60c43a18d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522a7f1d522e3fc550f8ee4f97922b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e27edf7753619bf43b4bac0fa25f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a885aed2729d796c5e7aa239d1696e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d2c31bdd63ab51b6d9e4c51676477428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d0cd8b2fd79bf4d544e5139cc9790429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0e2116f11daa63d684536cc612d61430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bd0849cc950fa311a5db62d4cf339431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95166cf0db8b3338c0dfd48331a38058432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b06b75bdbf874e4be73312289ee9d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc4664850eb959bf22ffd05e94e29e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998ba16af27b89df584a84adcff31ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15479b64f4e2094f211cf3f320858e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b8e55a3ab0250b50c220822cef03d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0618ccb0e016e646488edd363ea0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc082345385e8ce09aa1f311d945ba6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c14e16cd210fa8f849d1e3cf85f47440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a6fd16f89c638941010edad4e2008441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02436f944daaf59ed24e98678d03595b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226203174d81dafd96e6ab010fd53bf3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349385c222dfdc53977cb320c8c19f78444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64430a70e42c7482ec4fbd968728119a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4c2e7872d979a753c111f29cb8eb1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3e53615a560b6cb85dcb5b984377c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989a8717745c2fd260826c33f5a4370448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee3498d6500034df11838a392855e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802aa26f4adb3a267dabb766d8d4eca1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1459b7aa6341e662ae4dfe62523252451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c472131f330ad8681b741e4bc58c680452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70575817b61c60520748b68460aa17c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdddd133a7c55e1638c83dd31fefc2d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f4a9e4d13a0ad37db0e9d89b2e745455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d0b3c7a31b79eca5fecc24c48537b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef71ba1cacb4af2c30924fa4d3656a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d60e35ccad8b4ebedf4a40aa9ff68458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf505cbcfe6b4fab96f722126fce302459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb93468a51a539efe6fd3b49b9ad3b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac222ac9c75adcf685c15965768c88d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e2f24243ea47ca0cd61839cc97794462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0cf73666f7283c12b6e0803a4fe87463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebb4c7e673d2e7cafbd19516ecafc3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf50d2212d7eb49186f03b9bccf0c29465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f1bc3845877fef8b2d5c28bf1dfd8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16559db8ab0dba6e8bb41df3906e60a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcf905eba3f4bc66e9782e9c86aaac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad12978203d6ce9341472df5b7d1889469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784df3abd29f0c9ffd46092897b49f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a42114ea8bfa8dd53b818a77dd47f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b985f50a66d3845f8b2016e8c6933472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7445296cea445ba9c3507329c7908473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693df9fe1aa3e6d8e24692d597bb0bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cfea5790fa72d88afcd03fe4cf578475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c4c3e1cf9b3e607ebd998793fe213476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8127eb86128c6ee2938352ba431b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a610135b3e378662c050084c036a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1e5af77b9c85732145e417732b123479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496143751342e689da662a10e3ed14a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544008f7e451b20ddb8e6702318c95e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516acbe81c84bd0f924c1b8ed0ef73f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5bf74e4167526007ca68b6e453aba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f99be6382628274aa7fe6bf6cd2b35484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c2e5988235f650575f46ce207c1b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18eabf57dd6f876c1524b9500d41930486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ece805a2d9a95403eef17ea6a964b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374abc9e03ef40efa11fc18610be098488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab0edf585b9b7b89b61d41f991748a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8069a860a75320dd026f6f7dbf53aa2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de77d390dbe179d1e04cdc29fa07735491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854c354f4842bfc66c16ce2ec192502492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52735f206b59665ef25d09d3af9acd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f089ebf2a41c50baf833979cb912b53494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5870c4fe09370915de5c5bd623be9ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668bf9ef9019b67bbc37bb5c2bd6ec0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15437fbb0441025cf9c619242284cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd816b04e6718edfc72051da680189d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc6d80123e7384469fc1a99d73d96f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36091a24fa4b351b9ebd1936af2f535b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eda6f0d3805c0c07a610de182e5d7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dce3b695dc67bda562823d1acb0cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab8440a7af0e9ce37144b489f0ce7c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f050e66512131125e6ad21895949283504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd0ea3c95c8429965c3505c53e6292505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7bdf1825b0019d28a64393ade300e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03492e9fd83a6ab516550346aed4324c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3249ccac3901736719275ca12cabbb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764eb916d624e10209d25b3ad338b1c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6cf0024e001f8b58252be996fa6ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923f151d8f9d405409395d1eee6d093511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845a00bcbc4e35ee1287ad53ad1a430512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f22e8afe2f5b1d2b0a100a94843538513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76cb5dc1be1ed20690227a51efee01514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b798d5ea51677ddff4402ec77076bae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1b4955af4d7f8249c08b0e0bede5d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f7c8464e038b9c41c828c678e584a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbfe58cc14a9f3a6c6c4f851a82e14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7e1a05f7bdbc72e8e99d9d8c7364c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b17533e917bccb469cbb4ad4a9a4b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05ff59206ad5017615c51d85c95c99521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25f12021f2c7bd8edc843486b5f1dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a27a333ff14c1850eb920293c26e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689745b403dc59b1fafe38c97d3abfd9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e047ba2c3be0e7fc8c6f5105f6854a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579df9b1ec51dc5733e39876a7bb3f1f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276613c319d9a8d38968b49e531f519a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e9d5491221cebc2b5cae8ecf06b76528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f987b3704519eaf7c3ac67eb09eb931529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82a52a9810c8e2fef462dd90fd7b29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906116ab75950ac7e1bed4f0f804d481531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7fdf0f0a4f42bc5b58d7c3fef8416532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af3dd6c8f9cbb876d254b6f4148ce9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13121f4af84204e1596a0226a0e70e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fef802636bad5a079edad4537b7dd7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb37c51d22de971478289ba4210548536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177892213f4dc5830db0396e8a21f1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802456c21cd54b4ce2695e15fb152353538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617ba1e9af8348815d6b643c534a8cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a659a03bc31c32671524c822eb3965540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548316cd57f361eb5a5635a4a7441149541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159be4d1a78b148d70c385a08a46586542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487bf90f29d1affc329e18f75663ae7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b979cfba279210f953fc03b65da178b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb41dcab8b9ddc02730030b83edb3c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6fa883d5f1c57a9fcd141c11adb5f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba162011dd72d98a789e19e48e3621547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e5d8ad42fd880b37afde354b1378b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb938ae020afdd94824cd420857c73549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ecb4858e2152237e94467dd600a2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f35b7511365deadd69974b7cdd7850551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364f4661a3d17ac587a8eefb029d994552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b68e12af10423936d66abd680af12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca24c33cfd5bb9ca30a16a950ee9922554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c517c0ebe7aa32315ccd88d49ff506e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11869ee6e72ebd4d0a919e57eaf9e5e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0385498a4734eeaca9586146710da6d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4a00bc60a0add75e644b401f9c107558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50817101036abdc86d98ec11386e77c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03db3c891d9563cc2ef4d605c76839560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622721963d81316fd0e3492bda3452a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ac2392b4cd69ac2fbe9173b31d9d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a974a96b8fed6997337f56c79ce16aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092126df429b818812574217c5854ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b794eb54a63edc4db10954c537e9f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b72ce963bfc3d064abf3d894835978566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4343047f10f4269d5e2aa41a0d9e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20dc35e1b6abbb661892c70253701f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77448700297eff90924d11941bc613569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6da817d31247389cf1634a1248b0f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ff2df23d733c288aab39bba758d90571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9bd69f3224f373d74866271de35f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2729e940ff48323cb5d0c7be9f041fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30204947ff335246b9c43735bcc8b398574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef164a0cdd956d5671a3947004e29f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555a5cd510783d5e8cf5a6d4c53d6ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a49425505cab6607483a11fd4bd4b8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e75c0741c7ddf17687cf4087d4284578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df9963458b033b37a554e1d61bc23a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a4f7df79e24a84378dcd855756adb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0149dcde7de444112a4ed317bba1ac2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc90df439df0013839a0c25c7c91e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8e64d074e9cc44dd23e8cce6c18f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b12910ecf8e3a40a48edda6d27aa30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305ca234dc6b24c77bc7bf5872216bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e431a33d85fa0c216e87351561000586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910626365ed871bfe47a6480ab1daf4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7ad7ebe2b13f119161dde28d807b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ade7721aaec956c969f98d55342cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c974d482432099700a4751008a0119590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a9b5fd0fd2b95854e155d96a1a6d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dfde4dfc96e555cdd098060c332c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15ef2dc515ba907c855637c4dfcbcc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b67bb11cf68c80c24d87e249293b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c5197ef6adf4f2d1872a9a8fed15a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c56553ace9f0f11d4b7a9b4bf1ea6a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6148030dce16edaac9c2bb7c39f45597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434d48febf4feb32a2034c6769f66c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c8a10ac4711aff8da998b1a4c083c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2f91d9cd272adb14011d057260f1e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb7c21541e79a118d08e28865ef6eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca7d3dbb92947a0881a419c2ff72e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073423f38a2cbef69040cb3d7089ef8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8097c3b9ede1f36bae5d8b7509335fc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb50285d950d574aec8906142d1f65605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4dd6843a9e99583a0154010091709606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ab60aa35ff6dc7752d945ed9ca313607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3515e04d67769b6221d7ee509944270608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82654ff9f44c525673b05d28138d94609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91732086b12e7aa60d6b353a0e3984610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1018dcf81e8071d5965888891ce9a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52343b64824bd443f5d5c2b521c27ab5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2040a4f5b14c67327d044b45b2bf35613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8a9b0a119e4aa240418352f01326c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434fecae52b74f0c917ebc3a6bf87af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff881c00a47709cba629c8efc8cc2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19839f4b3fe7efb0023e4b7fd991b56c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16f8c84cbdaabb61d6731a173017a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3d2ad83559a7f3e3fa24b5db9b4a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d11d3d093d62578af97da91ab58280620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278f7e78e7ecb21ecc65c0cd0d32ae3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265499e71def504d6cd1c44c99f0d580622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6303c2cab255ebf2b4ea9f93b26834623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63359dd9eae99f6c4b838f7bf0a50bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd339a595ac0b1cee4d9e8fd0fcc9307625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c8c313922a1b19cf64ad04c8b65fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caed461409538ef6ddee13957833d71627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79da71f5a9b7769ea42f6dd7cfac54a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480df0c3ac7986e26a18fe5fea7339e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb672f8fb5bf7bc65174e6ff376a886630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369d23ca1cf7b94691cffee25d96591631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144c58cb6a1d17be4652c6e0d043a8b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0411baf2d2626ea32422cd091839f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9859665d53b5a08d737e31290c84d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59393f0a0c817f2b9a1917f2a07422d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12951a48d8bf5d7eb0471b12eb9dff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cd606b0902e2cb250335c896ebd5c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec722d21b7c10c2f5f380da63fde875d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9a86e5242f222c1cd2e058e94b999639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7357c61b7934abd9c32385e42f0443640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5156e031d6c9102fa7c76c990efe9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcc6a57792c84d3c651a8486695ff7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364e6a7997cadee8058c37bf75e0e2e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1d031eea5efff9a12beee2a51d921644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbe99818df37d7d8b26f84b2ef84ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc323dadc68dd43e8085744d5bf293646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3fd04193d896ff8ae429305fb5ffa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8e9c5081c6c0c9b4d73771b76ad66648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e3d3caffcaf917619b41a77a846b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc9b3447b4cd70b027a0831017507a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f7ad03e86bca23958f0f24f1c9164651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d8d81e562fd53e8fa05bcb7fffba1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8700b58ec1009affc3ddfc3870725653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56cda545d862cd71ce32c931ac2562654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a98f39e4ccc1de57586266da48dac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c5e9266359f587efd33a3bb369b8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792754f330b966ade75a373f9d9c9243657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70edca954e2fa48de0b93f9e2294618658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a721240162fa92c5bac8232c101949659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae602974714bf710cbb464b60061f146660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9b0e9286a82c9a03639269c9bc2c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4749877fe0b8ee37d4dbf1a93d8e48662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf659cf5c651d4ef6a198402a401af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0f8291f32f5630b6737856520832e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fddf367c8ebb38cd59e44180e6d44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc6f417ed6035f2278a3cf2f4977bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85f202e2e00463e5131e32417507ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cab1fe83131f41ac83ae63f1b59c2a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d79104bf7442fb6d4f87d014aed32e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e11ed1d3406f03967fb9b76b0bdfaa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493afd5a784c005e9ffdadd1aec0cf4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb4e860b529bdc9e7becfe14ac346e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77401cbc5ada8ed6a86d5710e1a9f11673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4e268c283df6dfef08a76b0e68f15674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02d54f1a4aa89b6a840bdd2c4d6d43675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61361b67a0818b5464e7df03b6e1f7c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704821d807f2b2dc76b16e50a66a2753677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f299b327e12cb28f8aee545c341f8ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bd66f7fb7cbaed84630a354916ff1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6831432f56dbefdfb55f36751e3d2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310dc4727f41cf9db97cbfbf347fb6b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a67b98eca5d04d23f8e7a985db6df0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec74d56fd1734ee291ac75d9710858683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa2a9c328f00fe9c14c32eb91384f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb629d59d2223deb11276c265fc53e54685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb844a5f127f36d4c77b8754d0170780686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ea7b4d6a399ed4f4c4028f6dcbcb0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57292fcaf8ae07e951bffd169ae6901a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e6fed5bd8fe69dcfb17192aa5518b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19f3add6fd7b8cd0e5dec035d5475e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94c54d85e19ceb693a7ef52ccc0bdb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09a2b50a455ab88d726238502dff6b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7311367986a80b6f90f77e545f86e92693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1231687733b39956d8c46e00fb3314694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cd9bd6fbf505d1a333d1de145df03695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c8b1a5ed762b2c875d4415af04be0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3f06ff13c4cd9cb69f67ab617af3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca57ede86eb7dc7e2e15fbf4c7b2fc1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455d5797b25e17f331c48e3e2b7e261699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e94348547147c737000042efb203aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8c7a3bfaf03a4680bf7dd61932f9b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d810ca21433906dad4864d02a086b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8828a35dfec8dc51e335458d129f6e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc950108b3933d7c359709cdb9ca9cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d79a60e7b206c5e7815d9d7265acc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4352957aaec06947cc4c7f58074adf0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee553315a7fcf20030ab9328aa9ffc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cb42d602c0240658509826f9c8305708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730ad96499da34bf549278dd0e3d99c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc989b42c95c255a659059c74b23e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d1b25939e4eb059129b0e2c0be750711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b897e7d397eefda64368ac9accf9762712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781dae7dd83d994af3abe45fca3a348713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44fa67e043b9b526afdd8848c8074d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d44b14d97aaffcd83646e301b3713e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114550cdb95d3577c5d73dd87777f8bd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27318e313a142897128e3ef4ea922b30717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f027ed1c1029616b968b990708def718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d62ee494de5f5a4f828e5ca0d6eb82719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836907e530a2a1f1abed5be729a494a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91170cd55497a7662fc5f105416c2cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782782df48d0bedde69962bb11be611722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741fc828c2ce23e437a22d9465d9bb7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d018c150f0bc11aadc9c39ca6f63a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908651ea0be8301d55451c71f3d4703725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf37c887737855421ecc0930bd8745a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ea3df71da6b5749ae1c0e11d8a090727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afeb988dfb497cde7f98ed87e8e8ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4857dba58ce3d2b650cf3ca4b21144f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53869e74fe60eca2577f7322c3033e58730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220a8ccd80352198cf0243804b028ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf88887f4fc64bc49f5155726c4dbd7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10d18f4b54b725ff1ae496d41b3261733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe320043b5c761c5d9385b416bb63f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59737959c3bc8f233c75281a57bd8c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd1608621be0a63903174ef33cfadb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929dda2d6366e55920ce245aab5b05f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e9af39da755106cbc9dc0bd805f84738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522a0a6ce00362a63fba02e4340a40c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90dafbb459039a440e715f93b5b4b7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd204cd35c65b88c1ee00558b8c4a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4146b5c8f2effb45543f97028c8a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c4a18675c1b68a4a8c783f063bfd2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214393e1fe7a246ac6766404658ed8e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e5f4e1909fae163caef139fb049a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc5ca932bf27f4509dfa9730fee820746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b5cb949a10608abcf7a54b95a22af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbaa3849969f235547e2896db2e31e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fdbfb5eea603dc8171ec17a8bb16f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c2d6373e572c8bc26c967259515dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcdf7f470a1728d3716213016ed034751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc58bbf9ed5e618e79174821689f8b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc058fce9ccb3d8db7e324354cf190f753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c34de4b25178fd921d78fb946c6151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247446047d5ebe454bd38e40781ab332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5890702874cd9523456286ec5f42d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ea638c67dc34af7397c8560dc96dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e636fcbaaf9c4d8913de983cc7dbe3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88610c6a84da34455f9f46b2d1be72126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3acd900ec6cf86154c7fb1f2607787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3910b117c92798907f69c07799d4bee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f293ea6548ffe339055c751f8bbb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c05d3f496267b7f242b276ae3573910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9f8c729aa38a46431dda16b32ac6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b05ad94967cf1512000ca47bd056712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3258190aacb3d5e13aff5b4ccfe8ae813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aacee893d3c774ff9bba595d13762a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da892854bda716f1c44e3f19f0dc314b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe56f55f06eabcb7e3a1d0210e0da5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2f2a8580f08eed71571c04a1b5b7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc0c745d034c132012202f2c09848318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d87ea559f5309aebc89b5bfc24efd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25227ad44c67f45bcce360cd4def5e7d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9b5c1beb8bd31eae15a85b47d119321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73b66d375232c40e4d6163452a47c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912576b1ddc8564d4dfdc8e570e11eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df29228cfe7305901ad5857830e954224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c240fcaa4b9616d624b973c0a349825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c87e95b2b9ddf412d89805f68b58526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37dd1d1f7e9073ec8a166c7da0187b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae1887789575fc154195ff2d91de1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f0e4132069a3e15640aa1dfcfbfed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a986e696df4ee609bd19a46059974730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e983ca65b5bd9b16aeca3a727a2691231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc0c8641210cf819ea6ff0fe78082932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c637245e23cf05b505b97f91a65f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcbec0ca3486127a426cb0896e830434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc419babb2e840524fa7b7f988457135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fabd83b644b6565600104e276d4a3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac492e7a8a7b7ce82baaa19cda11d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d0aeb5246600e2ccdb08ecf1e216b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ead1e096eddc8fcfe34700a09a3bd339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eee21f8206dd4678cb8d6d2674cbba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2802cdae814708e92e989ae8c2559e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf81580edddefe602949de27ce258e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afeb255972a4c079e4949ff458757943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c376419421be6bcd6185fb77cae7f3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe93be3e81bf1c8328247ae37c09c4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539abfe80d808fe3728076d4729f25646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ede29d72a4a7991f22400d3ffe5fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8bda0fe025ec6e494aa499492dc8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7434830d670057c6e0bb4e4d710c2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187e416d4f8409cceaf04ba420b554550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95673b5b43976a1310d4f41611a751ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28716473c28422efa7751a8b1ca4f59352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd61adb1f747f4b1dedbdb3ad7d4d1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdec6f07d7fc2df40a18b199143fcf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917866574f912655537429b5664c70c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860d344f9ab0f3345635a6b32f42bec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2539b848c1b01b58b3368f82df8f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24f417a943e0355cbf06053ca8692f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dad52912292f0b22c22e4fce8bf66c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca873875d0e0b8ed1f398b94e3af81060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dff94b13dfb31ed089753f54f6f62d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3e2c5dafdc129efdee0876e891a5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea329fe575474534b2b0e8cd65f9f7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e7ab5016e63b55e9922d72b8f9ae264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de080d757783deb31ed666cb6ba5fec265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e44c277e9ec1d6ed3eccde5aece1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfb7e17eac52fd4f9479fabdc16f9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52952944816d7810add8d3e57fbefe8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48805cd7a888d1015e96eb8366a30669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9cffd13a9406fe42095e4cf65454970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c397e1598a6e971d207e74798428671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2eb4b9b14c024c63bb660175dc5d5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33203f146803b5880996003338fce7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ea7d9964c63619e8026e3899d9f4a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ef2f668a1c7298f5a029a7fedcaa975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648735fb385010466ddfb64958c702776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc24fc637cf1746186c1be974621f1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211ea1996ed6dea41d4d0b700b6165b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2a066bc231e998c408ed391adaf0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040c2edbc14d32f4e6ffcc5a5256b1680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e1ba9c743ebc01f78a133b64b514481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaf3437ae496c0f1f712ca2636981a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f8f50543f548d6d075a35cfa3128683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b5a5f754ddec90b8d4f3ebc4061dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654a3b9e228ab5c0c1c7cd866b3aa2785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb457d9afb7771a59f48526a390a2a3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b7741bf122f714407eda38b0a14e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3f207e8342a8a6caaeb1a18d53c0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8670d2c7b6a14616ae258e543d04ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92389530b4f61ba5cabc4fc3c1d138390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766df81eeeabb13c45ee250fc19088591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74897af93529e4f34d2b0effcf72604792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da8d60f19c50f2f17d237c1c7e936193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02911d8a78619d20b0d2bf10c29b14ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd94a21187c8e45a34917319497d7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48558ed9113bd98f29ad848c30ea388696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce13189f3c94149d7a23a65ad942aac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd307818bb56cd19c74c2f108b1a39198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5638ac2742f374e6c8ae1a6a8f03b9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3291fad35ff43826872d938f6eb537100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27644c866f1aa920aecc35779968dec7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d242d8992d6cc44dc9ec9691ee255102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14ef0d29fae102a09540ac3cab5b31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af44f65b8b6d4855231ef6b0e3037b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad89f56afe6dc5081b262826d57cfab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d5de0342b3b998f1ea0887f38c866106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af07d4e36d8875907acb7382fee075107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0956ed8d3901b7e8ca0f9627b85a33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375cf610b9e888bfa7657f136561424109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21206bb80065e58fab76082d6100ca76110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af99958ff7f162fa9676b31d4b399bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780eb42e5ff20ee49680abd6efb8d14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c997f7e04408fc52b36a7e9a9c27efc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f249f044119d48210f0435d5a4cd60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27939315a01382e3af2ce1e7396c7e7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc9008c52e41cec2d3746373ac9700116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289eda5cf3f5aea3a90fdbe396d0cf3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71c6f1dd8fad1436297e907b2451d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb19ef19a62da6326d5c82600f5bb2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694459d78e6f7aec089880937d822e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587023a2e74168dd1af131f2fb9ed9c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd30321bfd28b5baf93878f2b6f3a3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f48dc03f5fb20ad009b5b4b02f93d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b08dfa22bca5168630af19b323c73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388595d8a3052cd3ce90bc0990e24b14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4eaab0e7dc20fef70ddb0ff82f77d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070c7f84641cac003c36dcd8562d5e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd292b6abd9d58ba8541461503fd06128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd4f66b80579fd22a58e429f703966129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdafdda02bd2b9038bd6244b1dfdcf7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc97d8d401e51bef61877e8f0f4d77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3822e29496d09f8644d6f7090457d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1c9dd70686dac5c1991823a031f08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6137925112fc2eba8c4e7645c7a73e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf714bc53ceb3bdb58f11451a15a01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef57dbf27ce23f70ecb81509882bfaf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881858903e2087428ee3095c6e1ced8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fe3879ace3a27c88ee362ad49bb93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8167eec277858fb1813ea80fee5116a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875987acea3634cba52b98dc50bd64a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7dbccaec681a8002609c358e41b0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096763d4c170302845d22b7f7ea3e3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0c4b7eae12f11c21b9d8c2434bf67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfb734ef68cbcc34b8eaa05b88be93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d83c6a5bc4b0ea4028806f9bae760145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380182e51f5151dc038b619288fce6df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efdc93ff467e76b7a57e780b65f063147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3775c8ccbff07f5676f0842d5815e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118ad8d1b09d95762f6b9d5548c9def149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc9851405771555c9b08598a291636150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f26228207d89030d8bf7eb6daf94a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c539aac0e73a6d74e27fb26fac2f8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96afac878d9167d6f689a5802e2813e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9180e92bf4e36fba9479e22ee1933e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8dc336632f2cf44302d0a949ef0e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e19aff9fe5cfb54f01f8564192579f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e459fef0ce58962a8b244576b7d35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5886d0ea7a22919c14da58548615449158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb670900487366329503d888368027a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faea81b5c42c0e7e383562709435656160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b50b7052486026af5c9148b4afd02161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3cd136fa678e6dafaa7eb0bfe28f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13797affbcc5933f5c99025de7ec5608163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d42de59ce862286b8563a126c98f1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254be93bd7d2575bc1309d5ed6adcc9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894c03463871c5a3f1965b129514b57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9833564705cbe00bfe512042b01d92e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b3f72ab52d206de60be39307e70ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521754bc8edf02ec9c55780048ab995169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba0c35d6a19a82009ce01a08736e9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393ce2d1bd836201ba2c6fcce994c55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845d8dd56f08657e3361e292999b989172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251726649f714d06526816e6b931ca5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a20f9d6c9bd9c50de70850f714e96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b179d567308524cd18d39a9374ebe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b33873a3fa0d587a4b5f3c66cc4bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36568ed5d65e169e13282f4869e691177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c727976d20d9d441601837ae405dfc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a8781ecfa6aac45e717c8bbcba01b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11911150a9e8064c110d90690483033a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d30cad951364c18196f94232e8c550181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa80ecb225cf46372227417ffa105d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd33cad36518de9146b275c60e173cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405472eed5056d80c060553860cefef8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844f5a82db57cd6d5817e8f3f482e41185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92178d582bd18221b0435f910a23904186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b76dd9de92b32b706fd4bd6828885187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115268db7ee21973c09e8d8923eedd8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee753f405b27d8a73a74b73e211268f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19310ec5941892de577a171a8f23d862190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3755c05c430f260bb4220e16e4641191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8216cadb1074cc6c29e87a5876dc4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da06607a93948c7a788e60c8cd0b13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded714c32cab2fc668e179e33b24137194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec2b42088e0949ffc31ef0cfc85852195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28767b7db6f1a9835e80d57c29de6fa6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4504a79a5f92ef73cf984ff2a18c89197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e76d999109b3cc6a0276034b617c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff76c247db9c9326960e7a8eb0606b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aecb1dde87dd9061e0a9382d3c0610200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c5c10d8c3259a5e7b2adc95f4e7fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106f7ef5f527271f42f9c51080f2b28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841045cde47bf40a3153f0ce962d09f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d94f23be8db3153ee47302c7c1b259204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ad6baaf6f3bd010e62a67e9a9246d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c3e16569321652d210e2f9c374493206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900c473d4fcff2765aec9e74a6c85df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a11a87e6c57de8a3b501515d9f86a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52eaa84aa684252e442adaaddff180209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc2a9859b4caaf95c7e15b2fc4e440210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd927139854531769da0905da6cfc2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98426977922c27eb70840a32ee6405e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fadff958a27773c102ca239cb2ae61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4efdf7b3670ca570eb22a599481d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6ae618fa5d5180c2e4c81603294a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5b2242c1bad931afa1c33273d51d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1c185b6adf93247db59011523310f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0fa8b8b55d964b04bbfccd38a4a22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517b6beacd7afebeaa3a2e779bc01bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4631e33e38367c26477d0ea4ce9078220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019f941f45b53a083c78fd2ba4d3bd4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20397100d6f74656bedc4859d0512c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46793bde44239fdd88fc5f7aea7b36b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab0e87820bfa83c57fc5365034c58b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8984d40266141d335572fc8d18609225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31418c5d59c41001e34a919e17ef2a82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3db4e3535f5e69041db5014babb3eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f49c6a6f0743e7035d41f448029fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601cfcc27d44eedafd078be2ca72be6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73b31ca90922a3a21cc04df767ecea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acf6a5d745a7f38ef75b61e43d9751231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cafc42fe084876d2704dfa8670b5d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec52eff4b95afe8600b92d26d95ca87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f907780b8624308caca508d5593143234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c900dc06775b9fb1ade6d2e4af0ac65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b25c2a1d7ac73d48f003a19b9519da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7ca35c79e3a0393b39827cb484356237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510199fc9efa43c95a2e7f8e495ac1c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffa66134b886aa0ff2a63b1e64f125239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25062ab72448bb57d49e756a6ddbda72240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35b49b196920849454cf32e4a16efe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11544b0debda7c70b57e948d5123d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c6d543ad29d40f105e201002b5f7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1fc9478ec0a7bf81dd399c97838fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653b8acad4e105df2de331027e8bcea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051d95e008085e36f36e856bf738c01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59c1e4861e37d32be2f075707f9d13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf08e1543b569f86406d34af7d12857248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045660bcce60eb55fc4bb71ed8518794249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eaba98031bad7689e10907193296c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b66870cee28f8d587ef69d83302d3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9d3fb3fa201519a5f4ee8c4da5d45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e04a75ac85d2b90ffd60f11e1914f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d6103972c2c35b23456983c6073ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8342aed6dfc24853692b5705f2aafb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96667f3fe1e6cf88fdeffbb9eac05a4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdc1648dbdd0689f5a2e18a36422d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006835d30a2e8cd7a0dba2f24304fd4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c16c4bb4b59c5ca98afc712a47bd58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6233d53d47555bae04bf92835593ae8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d9cdc6d6fab26d5b899384c491ad7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ef36d9d653c484dd8239a65e891db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52562e85e21a94ec3a35188037d8c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fbea736f94112b80b3ec21e497eac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1d0ad6031f20a44a9bdf3056b1472265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5a143bbc1c64dd64711123dadd7fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20a920ca43465d35b858184be9df2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2dd0b12f3ed78b2338e524da8865c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a40ac36221696add293a79de07bfb7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9fe5624237ff61907c693cbf0f52a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dae7efdc9a49a596d5a5ead98ee41a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431af523532baae7326c470ba8db71fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb138a9ff693db407bcf3051512431b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac8d0a6f3f1ce86df43a9cb72b0bd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db3bc0774584925b2b2eb951fc4bcf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f94f8815faae1a86ddbbf388ad57f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16a6d8eed78ed7399a71f565927318277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970569245aa037e7db2f822b5b8b9517278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2e0eeb4a0f8505ede4426191e79d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e52d53c475b7ff7fc1c9293ead90b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a976e2b8ef5f53afed6a327df523195281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc3989dfdc669dbb3253d008dda21d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34c2f7dbcc7ef25b376469bd34c4ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d956fe4953e8c16869b733b4679c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe83fe4bac6172a7982a63c5abeb862285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cc27b02cbf74678501eb19ef72a8a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b09f9958c037eb5e0b07858a90faba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13babb3b53a645b9af5d2a41e015568288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24b38b6ef57ec0e118f6bd45a8fb11289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da68e7917166dcb216b921040b6bc64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d2a9ed3e786e53de5a2af0b2bd04b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf35aba2358f49722cde20520233f12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339b111e457ef94e1fa3ed4b1758eb3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67cb0398410f4b24508ed6a15a509d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7dd0cf97da320a481dc8dbc5f0c6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59b8aa3f884d001ec446b74cf5035a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432eac1d154095a1caa74cb704a0023297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd5c9b38c140e107a71207357fc9c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb1cc8fd23278d156035c6629667a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b977645375b8db69d1df2ca4b7917af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0cde7a8c39d7dbb4cfa7974452654301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09325424d0a1c1c5b2355fa21bc9960b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecc51613d5b2ad5825b03000320bd9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f370ff9883588f44303cc366779696e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee6e5b702f3415297bb6919faf69ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9bec5c85c28a6cda8a8f67bb8e3bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779354cdd1c728d9c91813b5e5b89f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350d7257bbf683c98f9130736499a3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dbe3d7e52394d44ced0922c05a625309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a527368c8af2521f7086b9a92a7e99f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841fc0d851db46f56967c8fa7171e2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1bab3fdadfdf24d4e50876eb6328b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324287a281842c020b37446a1c66736c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263afa9939e09d455ca2dfc8d25a887c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77797e9266154e7bf2ccfbe20a166280315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1f17b1da7de43d115e31dc0dffae0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de7c71c11d70393c99baffed920889317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03399ef4a568531abaac87af8cb8bab8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50a5c9fbf9b7ae4d0535de42531375319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0bf0ee7b35ed730a8a9c731e1f6bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04b6114fb1b64a19c14d84a52b007c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b60afdfe76eaf7a889b3e18aa9810322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd075a438d87ab9f5d4395ba18f5fba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1507c8a1f24bcbb5f1b0725a66f8091324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9bd688079629a12716cb9cb9290c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c706d0636149f62157420bca1a887326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d31255d62bff2f267ce012f10256f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ea81b7cd84051156f97232381dc90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfd4ca704fa76f55a5714fd1f9a31e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667b7ec900e56631d1dd24ef597851d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f24c6889b6963b8aab10fb5318daa3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b05c43515c292c3f4abab8ad31424a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b9fc7e271de67769f435da2332a60333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf683228c5fbff3aab0a0e12a296b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810a2d3fe15ee2c5694a478fc79fe9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988562bfa0c0b9b15efe87ea300464ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031f455b999637704d4d6d5aabb1c47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d69e4e8a1de868419fcc91f89659e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257d30b28e2b03465f7363fdeef093a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc59dd89b06ff826060ffd343cdfbd2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac225f326184e597c358db42314102c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3528090bc1655508304d49d2efd6ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33c5750a2b90c77ad13b766a71538f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55462a6bc1c589dbb178d3af10fa7c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca51eaa3f7d87efc38e7c651321e0a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdf4bc00f936dfee72f9b24aeb4bb9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a9259a055382e01d559bf7ef26619347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1493e70002add3cfe3ca1de6aecf60348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512d1734340ea2cf239f0d629645145349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e05ad128435e1b37f717067979595350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a891d2c4ec6e737444e33358d6e2f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255324a66f40992a6e92c942c4acc19352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b40dd84eb5b36e6b438cc5db289bcc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c294f28672b6a96e9c78ce8dbcdcb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95419107bcd0ee50cbfe5c058cc3a83355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148967110709ebd571d192d2673dc1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074fa8866a647a7be33062df22749b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153a044284a78f889065ebac4fb2fa3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbcbffa55ea09a02d102101f824048359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc837237c11d75c38cb58f29398d07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f68a4653597adfc8696f991f060c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3823e919296bfbb5ee377a6363e27362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d68d8418ad167149e02d34190943bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7c08d8a9bd27b2ff4db1bfb2118ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cede8137c6b8b4ad540f795940ff91365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4a7be9daad01ff2087343e46a4dc0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65ae5fb612f2d194ed287de4bd6f7d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967a7a5e81924fba6c3c65700f905a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ab7fc7f6c412539c1ef7407f25efd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5eb00e679808dc5d769ab1c794b94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cf31f563513c0083a6f4ffe2476c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6614d9e72b0ffd7ee411e60371aef5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ee2c2b751670c7c8c9b8940b4f685373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dc025e3fb2101f498f5705fe26c11374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ed8262b7b2ca1a50c00c6d119a0e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731146062839596d5dd4dc8b176383f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca4f413dae93d50a6a875caaf7c3a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06f9250cc05b5a6b96bad846a8d26d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4bf5a3806aa260ca537b3eac78dd0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d1de10d2989a4701dbfb8d6440867380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320a35725785f88e3612b6931954280381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dea95a0136b4ad69dd9a0493ad66f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc290e7cc0d60c0c066e08828381cb1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353fb53f83b8d6777153a9a2095c7c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255afcfed884379caffdc9130e709a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36451a5bfa6b41f6082795d491e94d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731a1dfd8bf979c13a99fc14d869dac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3c6751f91d4fad80c563cb84226d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6874f563acb358454c8ad1cb25d444389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108ba83bcb9c9c05f2b9538665fe05b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd63f0d2e9668d22013bf337f44f253391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792978a2e3d51d776fc3e0b89a714dd6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc609c21d89625aa948f4636c91403393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3851ddfb31898d4ca8d20c138f67d18394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66359c74254298c28763069ffbe607bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fabe9eb643b8c440ee926ca1d9469b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd208e9261d9becc5f0347c9265e8be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f972cf196889774f66d569b1fca09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a59e8cabf6948347185dc951d5144399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251c896fabbabe82e4afde05fda25f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9092ce18517a4660d2c929c9ad3a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc101b0b812f2731bb26338f6fcec7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3fd6e6cc98bbd56158466aabb9531403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03e5bffd9cee55a0f57da57e439cde404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f240bca60f9c43fd177d8c0b315982e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56ef95faf2266d5ef1d5a87a5d62b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181658b2647bc38a78cd9d1cdae9f759407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe46689cd1d11977ebdefcedeac4c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e31ac69334740ac76ab71598ada82409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551f8e37ad809af6bc3a674968cb622410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4f57a2c1986843cc9d312d37ce353411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8275420a0d466444eb05cd60fb5bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f981b66341cc8af50d31753c7a648413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c606f6d084e3ff57e53c46167f063414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea917963dfe31f2d4232402a9a39d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5e49c71db34d8bc368b35a8bc08c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fe99a835d25d78310e77ba87b3d05417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e8e73080b1a5cb1fb1c84046b52bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83dc3479e24ce1fd27b0f41812c6dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b35796a5806e5fbfaf569deee79a75420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbd08e59a5a9a83588cb9d4e2c6b50421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf44bc3339242c4ebf283c0ced4b3c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bbed7609f194681b7a2dc8b4b5eeb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432db10a4888bf521a1b95d135326c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdbb74906bcbe44baf3107c4152eb2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44cb05167f2191304ed8f5d9bbefdc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b126a49f03c2d22e7ab7d2e2bda6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a80b2ce401f3618c788ede58ea73df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40b424a4a08f43d352c631eadcb050429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28242755a2eae65f7798cd163d1fd203430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69669869ee6b32e644b20d0bb9bccd2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a12c542e93c8b661bed6bfbea59d79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7bef7fe9e1da875b15d963048fabc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abc32c72c86a90b9a83453453bbf90434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756acf25f45d0980640f99b512c64c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bb3c5d39e1e64fe5ead9b2d66a8e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913aa1f2643fa818a046464970872c5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfe381b67d98012705c08207e48c19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714641765d6992c2d22aba7f02d3978c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0658099b0d299ea2cfe77a4542c4f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc088857ab9012063bfaff8c77626f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757719f1031b7c2f35298d04d52f60be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28926496d6343f81ab8931eed3d4a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675ab2672a6f0cc07c15f93ad4b38e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9089387641e26bf2570b66a62b5f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33756fdc1485916a99a8c7266a0c1860446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a743ea76e1be9e65c583dd043c5fe39447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d5ea9c47078ff105e7c730b31b05c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f326ac6971e66e6374959d81c23c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bd6fc42a1ee8cb40e6642560a3c18450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d28b6ee6ce21b36481d4eec3c8b64451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fa2dc7820217f0758e1cdb100cb8f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a085adc7c286ef424780148b5aec3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50678f42632850400fb6e2fae168f894454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c5bc5cdc4718dc3f1c3518a0bdf2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502dada8986c0fc284dc476532a3c49456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7c5a8863395436b8602bd2ec84a8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879768022760fbc95d2cf53799f9cbf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2323b4b4d729a5e8b139af54a5631be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d67e3d431c08ea9c1510d88c37630e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4a6e2aa400ec134337a03dd4d7340461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea5e00289a32835d90e4d51d90d567462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bcebf7d6c2d7cfe714393a1c1bd6f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608834f4ac6cb8fe17d957787c1c55db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b56665c866c7f0c63ad95e82a1e74465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fee6560d9cacf3927c7070cc3f4a99466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc856e0945b891a057ca44947c46f825467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86b59e1ec2ab3dafa9bc03e6d06920468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4974caf464c2df6c928e6ed693a7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a893c43898d388805e5af79c83efb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e94a876a96669e2c90860930129021471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429841fe67157714308e5c2dc319f37472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d42509598b3808b3c77a38080b122f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e689a9f6eb7c1a8baa7a6105dce325474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08404b41d1506dd7e5440e4282389b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bdf0b88fe30f5a1a10902e19c7d5e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155e363115ef4e90b3eab58e870eacb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d399cf33312318f4bfa699d816517b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d508b6a867be0e1eefc8fa5c3cd487f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3184a810e5e802ed06acab380ef6134480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9581468bcfc8b634210ee2052f190b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46315a807c3460711afcde98b7c14e1d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103ad7cea0d81ba8a64cc462dd57ef8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5af80ab15646ac3bf9b1155644a32c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e24ea0e49ce5cff846ab94ead8dd2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411417a0df09cb69b4bfed400b68beb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8fb8c84df516d3d93d571d804c663487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908ccd774544a6e3ece8b2d8809a457488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a1344ef6381fdb3b533c4d2c05952489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902be7ba6a9180d65f5a75834c8607f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721f417c48a6ea96d3ea938f1b3d489491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c711590c767d404e511e97d22ec65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eb58ac496edde4f72fbf982178934493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d3930b6b27433fd193c0a9b5c6cbb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716caa46f7897239168141625abb2b93495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed17af95e71f150aa4ab6e2861adbcd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab23de4d7042ff5df74c9cfa5dbe46c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f272d270767a04ef2303723307e6e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ead09edf0902fd20f6b7526751cdc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add19dff60a5197c8132076278a886a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a0588bece7542c3fd0ed4a3a83893501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c06c42a00f8d4a1a6a970e8484a84502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6490e657ca4a5aa667b20fb9019db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fa6188aa70cd64af1f3db5b2a3b26504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d21486c7abaef369b923f428cdec1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3f01d604c661612e635fbd9501c3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221d8ddd05509a04d673e97047a5cb6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a51a55ab99b8b4f34714ad22287995508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a669f27aa4bbe9d43bbe54542ab9cc5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a06294f365340d11b78ec78bd03b91510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70feb34f2961a0cd60f8116493bfcc58511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf75ba19c883bf2a8cd0be548cbd4cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf57b4b43f363bb9f7b49c6937f128513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc55ceb08014ca1d9c5aaaa9c3ec3f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293b5a623f89d1b729cf5d9447dd2fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0d440dfd66455f717add9180cf625516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48de95a972c12229713a4a3fd6ee1b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e869da44f23b2789e77b8257460cfb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5350a9e42288c23e3a2c139f96a03519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52557a7a52187818e8a1852260cf8dc7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b538cfb173776a403dbc327eeb20d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c9238fb0dd0e3644c77a14786f8e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a81e19305130f5a2909e8524004880523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1742fa24a0fcfd4523b3e2cc6b68d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82152f2d4b6216a51d3f58a3f8f245b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05776e6aab919764bbf206f8e147afdc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa176adc1fab7dee656b04010da5085527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a8856d95a985ca2ede84310d184c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a16c7f343a9a89047ecc7ff0abc85529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5051153ed7a36fbd59f50db7d3172ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea954ec07b097e20eb293e7917cc9e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12463577904da7312b5c657bdbe32871532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70504433fdf436965be6b0bf05f386533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbd7e3d2c0779cebb40da00e8883db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835add09439ff62a95e69958fb764032535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336663142d561370a2f786b91fedff4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b2f8f54f4bed78ed2800264c7873e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f232b9b44354e41b597756ef9e7c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59581446f334cc8d34ecbe040e6683539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e339ab927698b3402e89e04c6f0b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7f1859225bde731cd95a8da9e89e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491031edc1a847c79c0e79f1b6a3b26542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdb5fefbb838f985245a6958be9de3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01398ca468d420a5a07d8c5ab5764a6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4fdc46f61e46e0e045d0b706e3e90545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bc333f2a620336d419cb48abd6f5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52652c4b2fc9f7c154f291f7f7016ce6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178ad02a9011b6816b06f38bf6db21c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03510d9dc7ede82899df12597c5dfe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1248be95d6bcb6cbf1d1a5143edb86550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61578615f980eaf73eb04fa8594a3805551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99f804dadc49a97bc09ec60dc119e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bb33991826196adfb1b5b4903ad6c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf846c5345ab4e79652b89e365fcc9c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5b4cf8975e5c0d752320096fedc49555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5c25feedf4a426c24f2f47da6cccf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be2ea6ef284474c6616b4dab175d60557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79f962de6cbc8074b401da72936087558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25b38ae1f8f0a6dcec2dccb04c1a28559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87116f7a24eaed5e574cf48730609e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fd532f9d7db10d1a606d91d248631561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e507e9da080f6a396047851c3ce47f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b23feb88d1fe2971d68f8dabf6a52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3b4a59623f9a14402869af51a52ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eda3e9e8ceedbe40fd9df9df999838565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2efcf63f82ad15906a47f0ca5bc811566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59870b39603f119c46213b356d0abaf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d56fd0aa2aaf5125df59b4442a123568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235b9b680d50c991422bb13bcd3e10d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241641429d591761a9936433acc522c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af195a75ad775a2a939d96ceeed3b67571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f4190f33018bbba882c9272adc33c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359105105cd6e2130f36acfea701ec18573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52560b495b9622fc6d4293897f005f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7322bae03af3d8bfde3e82b7946d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944baaf04b237d3a4451b436c2fdc47576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cd545f12510a35f9d140f42f68a02577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc891fcb7fed37e160a45ae4cb681f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226c835f3d15527ad07aef8ced44e71579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00e559120cd442d12e42f19132ec2f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a8f9196554c7d27440957c2c4d526581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe98a9369bc3a6686c600614eabe8ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61f4b877139c77790d9af2c5319ff7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257cb002093f84bb400f3147acd0e5d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df7265b1fd84a30c39066f47c5fbb0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05398b60d85a64881e8d563bc2849c94586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841060f33cd45314be6123c477c9521587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391a8431b547cf11d239f84a99532a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a5871ad60cab514bd1ac30f22d13f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9bce88342660d0fa189cd9ab7a68d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754ef9e4baa0d34619eb3899a21f169591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3823235a85aff82c4673f6976a64d16592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b931bf47f7c82133150eb8c9ae943593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84f4bfd9f23732f57ddf511347618b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562678cc3d3a0d55960d8b2075e6413f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c535f6d99a7e6f5ef2413b7409789596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb465b9cc3138743a2a399f953d7ecf3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800e24de35cf0e0d5f0cf31bc48ab23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710e7e6ca087f9e75653ecb0b9324fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4204cde3bb900f5ca42d54c184d1469600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c4958a6da49510a0cca3ac9c4ce64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8125b82a78b82dc62ab730bc5edc98602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8e62c88932518e65b7383bedab58a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b290d6fd8aa8e9784803c1299b139604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59b3f2540562c1441c7002de5b07e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fb6ad51ad5e6c6100296920f7c87b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99652036f9497b74b457b478adf901607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509c95e1b7b2458bdd356524a13d844608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b08bdb3b1dc8e017602797b62e72c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc260958e67c11b45659fa01754c91610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f110f9e7466d2270585d8ea8d6af63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c70f4d7d7c1726bd00403b229a30c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fea63258047b1f633b869631c61e2b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67292d3eab00fa2f171edd0babd833c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f4f153ba168b1f877bd95ef7cf70f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd5b8de3a1f9a5aad0738e52108d17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c98fff5dade899da5e9757638f5c91617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17601fd4e7c04ded45a82e6d49669d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccf2a328b462d2a6e5483e99b696e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346fab9f3baa75dd49429b120dcaa1b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dd06080236d7241066effdfc96a06621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcd191f2a3702087e3dcb168e6ae37622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da82608c3aa3c7999edce6fd7e53c90623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ef04fef7b7fb49c8f737d3be945c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16d80df7eda6e03a82ef3464d55bd6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1c7dfe8ba64519309b9d6b50b81e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0b2194f71c92dcccbe30fb37f1df7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b031b29281a5e72ad2bc171d29d399628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55d460f53d4daaed8c23adb52b0f0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e7ba14c9fa71388ceceba38c55169630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082f74287507daf7984b70532feddbe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a80f8321512828e6c4a1a1e77e5c09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c95c80d8699220784ea9f67092f58633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfcee2ae13aad3532a92785945541a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524f8919d705de055497c1ec9533cbf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a43b77ffb5d931b95b8fce6d18dc8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0914bfdd24e2b5c61eef9d41b8c11cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691106479975997807127d9263df3c52638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3aff9d4092f7824ed8f95be6cd53b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fc8d746c83f88ba7f2b7e33fe29da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491daeba88b6d0b2e9d6cfd4f8b5bbc8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a89a3388703a72545388b493311133642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180173c3ef821dbb904af6a634fc1a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86b9c34850d8a0ffb02fb5111b06b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0d3d97addd2713b0297480304d32a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b244dba9e8b55ddd72c4de60f007df1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95aa429964fbcf2e14b1cb183d31fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a99fc30d3b0983159254b25bc3f56648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463dee9550213203b3a5b1b7f64e2b96649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce99a9e3b64a034b8c9b6d7c227a91c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b486676ec94b0c069649e04ff64bf3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae50210493fbfcf03e1b325f240044652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2e956c5b3c0e42c0914cd2bf97e72653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d95d1013da9e5198d56d9e65aedfe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998cf0f2ef63352c6357c612ec41c48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29864dd40630ea7cbf0c7c52e03345a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5282d483043062cdd024851bbdbfd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48554beeb25372a0c9513c9c4fb21e73658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7972463655ce3c2b1b82e2bba45f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d02442c580c2c186e5b4dc12f40acd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa09b30c4a755788a150b382b3b14e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce55c54c6af9970e47bff94358687e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad3c1cbf0c529252075647cee933bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e13a2333e97317b2925ee4c6c72b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d743ff28e38ffc5568ac5fea38bfa30665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a269d77d3221dc67ee7c045c9ded2f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b90cd2cf8a6e0095924633575439b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dccc50d54e12a00f60ddf6ad098d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e879a1f5f52cf629c1747382c408b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9deac3c68b2e323bf13111f54e9b38f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214eb40a4e12a5d49c9a115060c8b55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78107b1b5d13581d6b20179c48a61b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282f078617c840c11fcae37dd83c976673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0794b39e1f2e887ebd32f9050798d92674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae6d36067034dcb0e79fcbe7b81f9f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab928308764393fae613293ec5553d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a85256559268f57f79c07ad819cf46677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba38171ec62991d637aad1e29436142678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d903924b25ec204e78688e633f3480e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1538e9f34a8f32f30ef8810c95bdcd0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3317496842bb95d51bdbb804e55228f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ae83080343c460eb4c924f534e9d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc50d6c8a0412b6082bdb3c3a6a9b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12a6eeada794ca70b3aaf2cee563f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bae561862d7d1098721d181f80423685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fb18052fc9a357be8df8dd428125d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c36af5b66b98fc3b4b0b95768111a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b905afd88f0d7d8bfc2919ab22e058688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd73d460d95e0edcaabbecfa3f2ab25689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac85f035ea6453277165e050176a4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6f67cec0520121f64ce81102b460e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ac06b979743ba4a4699fd3c20ca14692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5b1bcceff257972726ca02d6a11fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fab7b822ae2d64afcd4410b1a6de9a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8232ad895bdfadb1d71647d4a87a8e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c725f3892a35f77369b81e49783f47a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698643b40fe1634ac7d4aeebff5fa4a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556baaf6c2a03228c8f6ebe574afbb0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62731c1b0fe18eed23adfeedb103f2ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb27a397989d8ecd1ea130c8224876700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56f75d7126883a40bfee964fdaf6a0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcd873b7806ed3b33b00dbf423f95a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459608e832e59bb2cef09cb1ebdb025703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c47f17faa2aae2c1038802515608a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70a1a85724fc6d872a66f292d553f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa579866c43e39f725c2544c223ab927706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e12595b9ec05111742082ba2c8432707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236a970a9018f75626678da729e512d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba113982b1a880c56b199e97362f26709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427ee4a27bc444be557a46cd5c96e5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c225ac2bf0c14220f4fc549bfba3b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048876252d5d40b833443ac2932daad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2866fd17187f0166e984cf5ff2d5ed4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d0431e9c2c39bcae8e43a842e7b6d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f174b9962df28bcc0a7af1f62d309f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e33d691106230adce3a7df6a8c1d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2957657579a5ed820e36a0a575360f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2325188a9a89549f58922b4f4a42b5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd4cc8ca1a472b8025b4cf6ae23f18719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4b4bfa459e8eb89dce8c156d39b7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034c56f522ed9bc2bf5fd93af76a7a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738d7a8a2f4df896b2e233581ebce2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067ffd0530b90fb4e89df5c6c75eaac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000395ada405d4a71921d56cb884369724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4416b75612a330a4bba6eab2be2627725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d90b8e54512cff5b3de1c457eea51726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88759e263933e96550cc167c674ebb6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b23ac1d5526227bf973820e5a5d7d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6430793a4b38387a66329fbd4c0bd9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd45b992864c48a239176e38f56c64b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fd65173eb036213e5cfa3c732204a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde106eea19d7cae92abee0459e14765732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9f065bbccca44412172f6a43f441a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2525429a11ac3f916e2a8107ab82f4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f4c0c9a782a34b7ad21863448dfaa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48236cb37fdb20b53148dff001088a41736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000865d3246764325411eccaa7b7b245737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc84d8c973fa6877efba75cf9ffdf37738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c313436428769200e4cd501c84821739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bcfbbbb9b4374b640b7be4a1e51b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3ba799b0a01d346abe4f9d05a86f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5ab5d118b3c9f4343c62d6e89a75f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6d42a6d373f90dd46b5623485f7a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7e6b544cebc869ea0e6b32e2cf5bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c825187f5092d405b6040bebfa7992745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6fd4927c8f93d705707298bb43e3d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f886a7aabeeea81524fdfb424d0dd7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb04db2fec142131009335cb20b3563748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6f477d908853c9be08133a7e09ba5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961152f96eae5f1e1b7d281c29f2cdce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e9af962559012dfb75da09d171091751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93022d20c7bf72ad907e29ab932cc3c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00403886d0b032538d970709e1697785753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>