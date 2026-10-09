--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df06edda5183f2331605891949c56e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9d9144b3a9e10354ca93569b21cc62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b292ef2301e88d45435b9afef6713a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cffc59973558a655ca2a0a563b1e664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c1c246c8b1317f8f0c7cd79bda02f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca1d623891079fe76db11f041eb6eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3abccd3292d7437b3ca748dfbd2367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8161e8bf968e4ebe0669c400ecc4138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805dc1898fbe8c36f3bd3c46fdc49fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a14c7b2398bb8a304756b95973e23f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada7790eb99c920c1488a9e971f652411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f726b8095e3c59ff6eae583eb77174b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1f5fdb77cb8ed8b216df38621415013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06709464cd0de125a099f4bb136a284a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310678889c91de82fff4514b3de700b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02e6b625447f0a7fa70c4e8d9d030f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548feeddf528fcda9e8bc1ae43ba0fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917438a10f52b5bed1c15e1794be8db118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093cd7d61551a6925dad00be028ae1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b19326d6863348b3e60147c1e53eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd950129231913d10136aa034db43d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614f7072c4b56e4ca6068299b78775322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba94943d35f8f3e2c73cee6f7c1b39523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f209fadd378a17611fb75a46a7e26924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeea52d7e091d2eaf768ea972030a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c04ab89b19531362c64fe89163f7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897e4b31c9e6da4cb8d08f8eb2f76ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496e1431475a95276ab4d411510fc1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be4a7a231136c239510d5d9ff90e3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce35557a16216547d64f418d0caf95430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c47c4dab9bd254f1603dcb58ffa4431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fadeb7195456cbeddc5eeee664645432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a8b567646198f5554bdcd1868ea7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5b0c998e0a48d2d1aa27a0ad99b2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfd9c712bed61ff58db3d47c5efe3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ba40cc1e1b75a6c79631af6d801aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd0752ef87f17c0f63cedf403e495037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a192b7887ff4085ba12eabaf8edb82538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661a15801ab0a43327aabb43e1e428639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822631d0486c4e9f327328b65452e24840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced29b3e71088636bd6d48f7730888b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f95b30d631e327b44ce05991ab7d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e47843d1e2fb2d68b6df3cef5b2d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f073866f09dba1abab289ed8d74f0da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa8bbc5b0af82dc06ee31e0eece56d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05585f15fd9bd8623c59d38425e947a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205a89d6f0d28f96621442b3b2b70a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88515a131bf5a13511716b749bcc0c0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffddb3d0b1caf229c713d1e4a1223849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4dcc5f28c4c138ef2c9a44cfca2e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af41ad25c62c5a9fd9268576467514551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e56f77180e6c741cbf17c98243c7a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3118c7b9800cfd551bf9993360540c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a826996f6023371691454361fcc6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba1ad6d7d730ea79b06aea8c61891f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be6f802181d0d396b135c62530f44e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e5b0bf645a267ad16f48d3a40ba5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54077b80f20fbabccec0b60f51a24c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635d667e314ce2bcab050765396570359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b53a4f3d41d4d965c209eb44b303160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4863484f11605b8fb616203a1d11f7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16447fe31a342d88a249f7b8d7d29362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8434919e4dee72be53ef31c03bdd963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003aa5a33b3c81eff271bf48a4e731864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5a65e1e19a47d1498b523f847684d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c723ab53eeed4bdd4b4a634378dd6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d176cf7e2831b2461f8cc1d0310b9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891fa1d1f074766940a4263b6da2b1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc3edc1d8028f4dd2b3d0d3ae8e90969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41253b99aaf772b74204e420e63c4acc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98103f76fd2f9a9d31de818e2ecf353d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ac3aacf7b622db7e596b5de2f464272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d24ed88b5c44a058e4f7018278a4fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c774f7afc9f7ec22813955d8f79c9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053e56ca32f484dbf6870a363dc798675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ca8ad966cee4637a24dcedfb19a2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12a42487f6aa05b03c4f425d407f6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a3b5f66f0b132e2284c5329b575ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa1e7af6fa64db41780d9309f073d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa000127368e3750a140500d50a050280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15a0e575f345516127c1eac27f9c1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db364747e0cef5f5c51e95554d5a0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb373084543d2f7b8af64c8607b8697483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327077b3bf9fcce0632ac8f55fcfc7de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808013640e3326997685eea9a5f38f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33816788eebe6dc7afb31bc76c51f40c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4e1d7a07a5f1bc7599c7664940a9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15267fc70121d156637f5364667d20a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef07936f55cb2e052730a5ab27e735c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9f29ed2c327704b40d58f1649cceb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f9987225fdfd0bc92b80dfcab281e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c039d6aab418ecdfb71d149c2f42792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b3b5a75dbe4ee2975165ecd602bf793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0c08e12126713592f293701b7f33e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdd8cf1eb125f72288aff80b04e26695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4165f5a666037cf22f516f493bdf596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132d6f3be4a7c7fc30c0e26df04fc0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f742aee4543ba58e73be09db9d735198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c4a777fc4610f03f08806a43b104399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15731c1d0227b8d7c0b0ca891fb58a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edd08649130ab865735b9f409b8d6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bb885c7e6948fd292a7877e3cafc7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d920610a677dccdf2a7e945256b182e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c569311ddbf59dad1c0c0498ef16a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650a96d1ce8e99d42ad00192aab2cf8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908f47a727fa5280c3dee475b2051ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09705e87e7033721ee72c0be7c0fd8dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed38b4fb83368554f48d460b365977d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec95c928302172a17dc9fc95e02309109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504209dec4a0ab4825cc52ad5939aa5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a70704e24d02f41c364acdb6c2466111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9f3c07a1073bdec09c0aeca9d0170112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f4673c780d872088d9e22f289673e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278f0adf4ed737cc0b6d25f749b0b38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368f58497378d6a82376227c77ee029115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c82d5c184a018d567ea5d69c61fdc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6e475ffab811c442042471dc2a45b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a773a320a7bc4916fcd16a7614c2846118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f27dc78902f490c6b13c37e42bf0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f5c549d2936d9478e1df5712346e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347bb395153c84df7ccb7f252f7f096121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac73f1c326a37ef88567d0b83381f2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc60bde792d809a6df6705938a4c7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf15cde88e2fb6f83d5114937ffd0e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80ee05fbb9bc6b4af4dcfcb90fab40125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ff4649ad660562e992dd1ad196401126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2b141e0028175fe561561f0af7099127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7986fed12de515e58e1d33648ef6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca652a0f6e39df33d4fef695091370129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6893cba4e3af4b7d5b51fc913be0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4662cd9cb7866316a57f2d3ec7868131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e5158f137f8900b09b76821694732132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e8e521c249ec6deb03816087b5a31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462ccb194130e01f7e2a9af95f66026134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2028555ec87da116388b007217ce107135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef404deec9045dbfe5872f764196e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77910c75327063036e918d6f9ee0b661137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c36f6203879459556d8f7a3d0274cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d890e19cf5cd986b201bc77edb4e64f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae49eec3750ee15ffbf7694185e0654140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea70aa958b9079a75c4b9e5be345dfe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b977f472ab4b78c6a12ef57acdcfc6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932de51489378716bb484bd2b4a0a266143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf0169019dadd5eea56505889f436d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a4f60aba6c4c16dbc631a3c045a64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ce05bb090a8157cf9a0d9573f0a19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbd60a420ebefd96649cda853eec44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f51074ecc374dffa4e72f89c515543148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412e9d5e9452433de55b61cbab6facb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78529152ddc7389b8fd8b3e385e73c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478adbc8a3330bd18214d560801c6542151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718890f1d1c5a1a769160dc5b5c13ffb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e9f54f1ca0a078b40c981e432449f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1954abd214ff059dc8bf449051f07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d85faf66f71d68e32165b92d2719e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb178827430d7a0b9e0260712f6f33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd335fc84d2019fa306dde23564f3a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872a44672d1d081908bd7104f71afa2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8986c3e4de88c74264c04b6b9faa394159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca699254e7ca3808d3f7ef344cb98010160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb610fecb58e0191114b0d0ab7e5e8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60ad05fc05582023bf9a8ef1052712162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b14a4628f9d89b80755e1c4f3fb65e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e12b9174ba626f26ba04f075dddf5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe6969529061da090a1b9c50bb6b26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0d2b0647ba6afba3e2b0798c5065b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f28e5974e524b043a14a652590474167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525341cdc5364798270dd11c00ce5db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10db91ceff690d18c8860eb10e1af0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa87ad257b8e3f1e8f0b593038f1308170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caae8f00d6ee8e60a09db699f1de51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51813fc2f956725d5a9fd0a25846631e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220cc772ab0a25cbde07c6a6533b18e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31672da15f5c6a3740df0b86b7277a2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f9b25291e116ccf30e75af190c806175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a991627f660952b1cf1b4a9fc0259176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63885c05f0a56156b5a5191f2d12ea00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e6fce201069955572353800c62d6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8482bcdcd8ed7a8ec819117c01817179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a9829cba462710ed8416c238b9c66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbebbd2a4485e58f1eddd693b70277181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f705185359e5cdfaf3d14601c306600182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7eff2e62c4506bc3b044fa26a5655183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d9510ecbc29cf700708d9e1f11347184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faaa9f869aff0740a80ebc745a089b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748609437cb0988c32da35d06efaddd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdc2e7462075c1a87c79dcfc3f752e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c06288e57c282ea286c727b7960a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289a655cd7ec2cad38595ac83e7b197189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f7ef572af716c204afebbaf75afee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d9adb98ea49005919ba72a10cc854191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe7432f770462df941db209cfafb3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ccbefd153299a6e5187491d50a084193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661d6c93ef24fef14bfc9d5e8344ec2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf04b14da43144884e9ad211787409195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06535a8b4f9dbc9b17456898cdbf9eea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156611e8be16c11d4a5b0de1a7c056a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235d9fcd668bd1f07fc14bb7465c1f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a7ad7939ee06ab4b9043b5485df33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b336ec76188c0b382ab2e55100445200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054160f7212a3f2d322b9ba11af19a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffc614b979539b1df8f17cd89daaeb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cf3f4d245baacc68da611d7b438c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c098b2f89bebab748a4ea18b05b25ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b8f57d3da90acbcb9b37d8f86ba42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f11cfd1fc9e04a3e3ff46d3ecbd70c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade449f98e43300bdfc7d51e244604d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f945e7a7eeee454600fcbedb5564e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362887136e8812edf8759c1b27cd11b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a673b21019cac2da31745ac3891e3d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144452af7d971e5e43c0f34cbbcecd55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfd4e916d9d97589697f619855e093212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d154803dc6c8c5ea053b852db57713213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c83e00e70103b0dee03f07098a635214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701d47db2f527b83214af3d8262f798215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ddfb05ded2bea42609383e46506bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6a640b65d5be2432cf0770a6fe04e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cf0f7d1b68e333ff6c964aa77f224218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f184c8f19a1835907d80afe056bcbee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230301aac9d4ff4b3b5b74e33ec1c3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972d96637941a23fe7a91c75c124a63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ebc3c83942e663995731cc8742975222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cf7f4a22431a3e454fdcda89d3258223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855467a7817d16cfe99fe6d3d7275dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e351c5a4f8ac792edc3d2dd025957c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a7e4fff8815ac4a5212c32f152f1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672578bc811d03fa9d6b717af49dca5d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0eb4366a9c325e14ab4abb5ad09c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b35ae5940b2961b99755cc8fbae5c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e6f127e580ebc8113511747415354230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931680c61054a6620158075fd75889b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dd5d73edcb6735fbd80b956d4346d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185b46c858cef5a8dff8d0f7d068f7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111766c6444a27e69507790b907e761234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f5528c74ea23d4f2d796eb5fb4c55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c46dd926c63c1a2bc101786e1fcd47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687de7c34a4be37130acc6e251c5317237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cb4afad572df735da249005f631a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34c0f348a07ab48c9903e93f959d8b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7828d6f519b14dd04dfcf263f3f12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838ef7773bd2ed68476b719e5183518241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab8e88b84d8f719cb509213083acf8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e155500b167c6da32a877e7578b360d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca18b4cdf231d7d3813789fd50e9cc7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b76bd7b43b15edf64ac9ea80e206e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99461db6f50c45a95454b3678d1bb160246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bb04cdbf7792db95ebb03381dc830247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96901ca4931f1f5ad3990691d421cdf9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d3ff738217ad4ca5b548a2425aa6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88f6c93cc424fe6f072798e02c4e0e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668c0d2cc49444a32b92a8dc4841918251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbdf9f889a15d896db025a5fc31401252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157913690730654d405a33399b7221de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f8e60e987986c0f531f2396506ad2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a09ce5ccd9a729e761566bed907854255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bed768a1c4a0b9ec27d90afb3d5a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5299952899e16170f21c00daf1638257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3339d49830bfdfb3070a50c0a3afaea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95349493248a05cd039f756247e7c6e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9be8935b7b8b67ab93a2cbc4b96a38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a3b572f6215a13f2feb7ad964d805261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a542565a81fa47947e97f8d8eac8e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545437ab7d60f9ae4c9d56e3983d0e88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db3af0aa37f34ca8e90b6af96de5e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7171b9f22fea0f6e2ed696f1a2048d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8c419806a3c62df7574de6b5a3536266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b489b728d62d325a15194770fd52b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509c25c749c4c09e81d8296dce89be1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4ee324ac577a0e841de2b7a739cb1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce99c7da02176ab975844852ca43d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f05e4b0c70843c9fa55777d53a40cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c66f542ba1edeac31934604bdc9a96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d548eab6dcebd1f4515a5dfdc6f1a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d03f627e33dfaaf2cab42436e9e86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2784d130e87ee8b5d040ba9fa3873e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23554c1c79b4ae8834bff9cd7bf0c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f19fac7898a4f2f7c4d8ff8d71729c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adb6db904f436bd7cdb5261a011bf7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae2572ba4fda3e4d0f0c016021da3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f447650c6a45221b16f95a2f0f16d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2c73f36f662d5644525a20966c671281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7db01c5bdc86c4de0c23dfd1e55892282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e38743f6f847d00dfffa047a29e6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3afcacee7686f5fca84f8254377fe3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863819d15be1a0f02c13219f2cf045c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abe9772736da570231e3b7eac9d8bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b86ccd8dfb34fbde0214a36e1a05fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105eb186d7da406e9f3ad2c88ff8599288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb55a9bee3af28f2cb2fc7dd7e9d8f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024a2a3c560dcb9b4819818ea97b85b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a20dc552f92d05bf98705f7accdad8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e91d99d487833f0523ce1deebc42e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cedf054137a24cc8260aaf2ceb77f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95f0be59d53a6de90c4b208944e512294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7241ba6809d9cc4b8e32bac829f44b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a709875e37951d39ce488b8b11ec1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26583bcf077ba0562afd473c3834ed08297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fee810412896aff3f39d838678943b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576378f82a3e23f5fe5c25dd3a281cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed9af2eb8c40922d07aa41fcc279bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f938f594bfe3de49f940a8e4cb561301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0ff90c0f4f3271aaae91b4cce1142302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3eacb0ff7de82a3965dbaa31d15fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be75fc2570a8bec246fe0f23bcf1357304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6c051bf3c694421f5ea562afd8cbd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52c440ffb42d3ac8ae87c6a22b26ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71b9b4d3d70423e7000e86da642a19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69a0266dac87318f84a0dc19b07223308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2749621ef23a8614003e9a86c3c7ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4f38f0b1e7f1f49dccb46ecc89744310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721720ae58e7781d49532fa9aa3b86c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d790d9d3502d3305cc13404ab3d74312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49b337a6da4f5441edb7993ffe3ed1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620e51cc6a5df395f6acaa5e0068813314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab1c3d9d17b2134546e5447100f2af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a9c6890b76e30cfe568b4c48ae02e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71e7104a9652afe1adbf684755654d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251a4f1b2590a393c047cce93b95d00318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5f3abb2497d2c75244b62a197be59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10ce0a305d1b7b3aaca96e9ca92e5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd623d29c07bcc683899fd747655fd53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211c97f3ba141b420809b78d705c4e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ac523d15d78785cbe674c9a19d31e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60539b9df97c4a575b18f53886b74ec8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9a49085b22ed6b76c7a39b87e65dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e619149680072131032a394364b217326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3add92f4194281953c3fa072db786327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90670f6ec355cc4a92afd16f5461d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2b5a0700bec3e0b5a27c546032c55329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719426deff3422fc7c9c76e9adf45907330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16782e7f9fadfab7b87571eccd40ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c1e096bbf4690903a273e693021fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75c67fab85dfec607f160a5260bc71333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bf01186b022bc26149446ee1cc0a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621414a00b22e0e3a09010d1b242be41335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d93ac647737f9837e13ce12abb41b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976065868df4c77bcd05014cac86c91337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f2d7915eb1cccb89d4df9fbcd278d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff0b888ac0c36267cc9dea0deabcc1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04891297c0547c6b4b8a68017be0dff5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52633e0934ae085fcf4f2ecd7d666d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd29b591182b5e6aefdaf147bf27798342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee551cfe2467b5034a9ddbd5a9a7bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75ce9b05ad7a62e9761efae34ccfb8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652808799b1120fa736b680b371bb554345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03486792d5ae71da77f0f397deae52346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717296cffc227d8764f05628089557a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1fe973af4243183a548c21a2ff5c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9df5944ae93b7a60bd93b1f1d952c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c065647302422e08e1bec5373f8e055350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fb7c0a91d8372e89dc7347efd77fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b616c446aae90e562cff9d6264b23f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f7b04c124c62c477d1f9aa2457dd2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb06bb7f2a060533eb4753219e861a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888c664da94015aeb5b466b2ef80ddd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9efda541916ed75b7f74a4685c17d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a957cf38e2a8a44f46f2792cda0bc04357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140a588cf91c4d8ae463214a4f923b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ef41c4de52dd77e59f03e7f66cf89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c708fd588d761a996313b1331109d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382640f15b10911640a6dbec739da4be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67f062fbc506084396f2114e8643ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca87eca45b1ba760b8702217e0919ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6c1d129d5421bacecbea3b0c2cd9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603fb9defc622574f58d8797f0c406b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e6978569fbb74ac843eb78f3f33d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a48e1628e459d2fa4c75964a3aef6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ce6f27972a6dcdaf0ab82b5ac3e3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cebca414e531b9c08d3dccb232052369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e758c4d45e376ff8df9ba3d38af0e78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57fdaf5a102e465efa7dc792f7d64a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c949f720ade32d26bf48e9999c2f88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85663e5d543e2e6ab8de15d1c28f91c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7379cd55659e3370188b9ea94650fa5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad0c280954817f5014e2619c5b4e5f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc84d8f9736c6a4edf2222ab3eaccff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2877adc93f916ebae4989479098e396377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dcad6480e7a473ec3579b9d3a6f71378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afbaec520e6d29fddb1bafd1a1908f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061d39fb0575269d844ebdc25c099dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd2589ad0c402671e6e5a62f8d3297381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8fdb4f51a4ce971d2fbdaf0393452382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6edc7503fe725c394c7df1c65b11ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ba460c9f0f2d70b93c6449f909e81384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08f9b4c8e1c0e533013426cdcf29e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bec642ab8fdaab7be3b92db0292022386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1189fa6634b64ad2af8dab9020d75387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241905749de72faff907c69f50c91ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df236dffac750061ea8c2d1c78360a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda6dead25c7bd08172bb33e4b5458a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe125c1a14587c4912ab946a7b06e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97aa05663d4033a401aecdebeff48ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c46b35d02448251a1e73a734bf26f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbe36b56d1f2c19ceb11531692ee0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cd5a8619198147755fffa942d9f16395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fa06caa9ba99fd991602a49f8f833396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5d6ac32b3dd7f31edfb0808f0512c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698ad9bc355fd784240c4a68ac9c5bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8427c2ecb85f89dabdb5e66e2f5fef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53a92929720e3778a1b171cc64391e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544b329eb1f06ea5a53c77c3e82e20f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2690f7ca1979713c65ec4344d21ce1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c00b92522fc71bf101fe32e24f60e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6ae13e6b123574259813879480676404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dcb3a41116651499ef8e19cfe4177405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4c131811aa06a3a52927a0a2690aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606a73d9443bdfdf4801561e8766d53407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dce64e164afb106cb085d9c0412dd0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7ce2fc1a55cb59ae58fca23fac24b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5b2ba382d5ca3cc6634aa7a6582d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62425bd5af028875eda7f9afb803b017411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97d18d581687a6d7862b3a7637c2da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b41c6e2fa11359ccd6a870bdd5066413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e361e5ef5dfc0867ffc060a29df7334414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48cf44491e79e4448125f791fd7e72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92454249baace73cdc246a1650c0de53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346f1d3ba4258b920d175081478f95a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f622f51ac93e8551f88e97822bd2f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e1fb5e0919346d55b298554821380419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acdd82ad2c9c94c1aea6c24708cc1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb231c78ebbe6a4475f7181a5d26569c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ef0df6c8209d91f0f62432a3fef3c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2250f9633d7dc4f925a8c079e0684d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacdfb4f9329c07b4f5716347913672424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9272007db0d307f531e58893cc0fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ad6357a4e5d91d7a938b863cea53e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699762e2bf2a41d2fc70db6964f188b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984c97226f92145aef6f06ba2d47759428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f3223d4035c31163503490ccb96e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec2989a34115e5a5fc45d9b2cbd732430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1f990e0e7e0ad4ef8b0711ab9d185431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6f0a815324e15ebb70f6980551501432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d518574bd7389088f2c4d3d70d53bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a388d085f9eaf5cc3df65bc84a653434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36704752b0c09d5f0cef3bf2caaa6469435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1abfa5daf970f1be76221e295596b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d14b8f464aa132c02c94bacca6f6d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a01b3739a6e3ee7e4e98d017c44cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f6000eb9f30d2ff7c7028b45dee3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57b3f2526bb5c3ab989a00cc9030f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07959119e530c3ea4ccee26dec1fa093441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e22e1688ac35266db3820a1e2bcc4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755aa6d416ac1b74d158d0076a6f11ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc99dbb15c9a14723268d09cdbfc98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2c9e54bff978c9464858cfb1c2c7c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f9fc070343afe410ddc24d145375a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919fb2e3199c760acb9f5b0d35326fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66403924f30388db693985ec0fec2b01448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd12c670b1111a7ca0755b4cfabdae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a286d722622d8df7a3525a71d113d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5a9e17ee5119d5390b32d08d4941c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f997884e9e47cb9c51b8d1e715da7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995346f08ffb15a20203bfe76dcf6e3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed034b987efd10dbb82d099492a2635454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b39383cfca1399ca0a35890756107455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11dd9b45a53423f1ef83f3e5be6821456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6916586e55b05c7c68463cec87096457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243768b6bd5739cc99cf2010f2605295458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90727d5b529a6979e54c13045ba19b4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61590fe66c23c8cc9b33f5d3b824db4e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df24ba8b9497823878bcc3e309e09aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a93f25f3ebd743ef128280e0efb56462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190201f72d9b25033b8471c13e8cb4f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c3f85e607631fa6f7149a4498c9a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03236980cfe9db871333d4c0d7c9fc86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea416446954457efe207adc1110e193a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5cd64014e5c54be8220273a6b9c97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d5432bf354b94f62b68e3895d3b7a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7c46a517dcb6e7431a2d3d650b193469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c460059071c0a1efed864971eb1f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b634f6cbad525b8e8ff9e0cd244e7cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f389073669ff98840a39e086c4924d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954bdf1eccd8d9866fa8402027840b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d7703e98b9cbd8daa19f7be0aeea6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38671d58f5235d56efa2763e1ab834475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0632ac1afbe2f53c8b787faed0b152476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842b8346b9db0837ce2d6c9352b5903477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a4941d6cb871562b1db1b0c5250bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f5f31c1f98f7eeaf729d13b516604479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb74f00c29e1e012e02c1f4dbb546b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c242f128f9894b5e7a9abe66550cc2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d293a7b4261733d7295d1ed4599f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fb679a334a6b18c13353467233911483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afb3bc4d007766a337cca07e21994a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c411ef56eb4b077f9314f706a615430485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663ef697fbc1f92c60c53c17012d6e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a46b1bb59525b0893ceca252dec2b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8d7395291747610aef06eba4b595b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30468763e06c1a2da6ee088cde533f4b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265811944d412489468831082e2e27a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dce9b505727b44b22f9ffeb86b29c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdec1429bf283f900762487204395e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a45950fa1f1c24ef234b3c6bdffd7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af6f789ecf690a58e9d03a44aab386494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7630ab1c1847ddc801a727149f5ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5e36c6f42d091c947e298491407bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b323e08160b2415c5576fc60504aead497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801863e2f64fd661d9accd1e1dd57666498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278300ac7629fde201ad3ef736a51d67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbc48a88dfee29c3d06168a9246775500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648487152a90cd819f760b89389684f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f108e4c8e81346763112ca0099a85a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc919c7a45e97edeeb690f5d6194a9e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026af9df4a334364ba947d7610dd05f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa734ca5a3dc8a9479424034a7bb5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5283b75967e7536e45850d968b306506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d5970eb290070307f23dc4cdff756507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c71df96c22ad0861be2f10def3036e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cf4013c187d5cc0838136b970bd85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ff12e9c3dcb3e4b854151c5190c54510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d590d2f92b7b79634b38e07a5b0a3a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201924074f3172064008ef9a7abfce6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d41157ceaa8209ba2e1bd6d4e8bd84513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf994ae528655d7b6444de8841d5261f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51236da6c30e5b31ccacbfa67930ea12515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f041fc4a0205182c871cc488bc5224b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b5cc12616125f8463684fb6aca205517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cb79401c24eb9e9fd8ca166e6f4f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413698b81bf0f4073a37b625289b24e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6022199a3d608261861cdb24e93dbed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d3142da11142da76ed274cef4a36e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c4adefd5e1ae1854b67eb840d8d54522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f714e4af1c81eb4fd073d4d1bfee2b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa004ab5de6fe7965db6c107faab66524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be0caca83dcf715d7fa691f324a2ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25469d9ea59e451d3a6fe31ed3c0bdb9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a02c5e483b19a69166fd2dfb1b17f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c6a8035e25e49656d1bbb03ff75b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f516a1acf7dcb05f7ced0890fca2cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d210135dd447a42d533e278f7a209b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaad977a820dd8a0db56eecc3b4bd6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361bd44fff8f7576bea7897a1440e6c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90410fd754ef03434586522582f5f5a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76639fbe9a3a1ecd4935ea17f4088b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a63910ab5d7d82e58779d5fcae4fa7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287199ca89dd7e4a55e2852e25f28746536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93a69bb383132ff32d6893afe1b17b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef28a42aec26fb201463998bb45f9e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4580a3a9a3bd4a25cbe2799a9fc7e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e40dc8251380c1f613f1ce9058f57540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25360c54037d7a8e9fd001f7f64679a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e65a5043316aaef3c269a053f822ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e6b3215687a8029a20c0cd09955d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208478ebad9f2ac109dbe4982b2472e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50f9a92aafbff68dfe4337de04fd6a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff066e64900b3a7171283135174a998546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f27a5b752662e2a15df4167078d38a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb3884e987e91841f91ace10037a6e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8912475d146d770eea410152ff58e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5229c321b064b126673c625a57a9dea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133c74c74608299364d7c399a719b95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f06e58fb66bee99c50a2da2482c3c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b65668e511e592a4278d98afee90f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef75c969f3675601eb876ce64489ffa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fa2793635758bca1e68be85c82a40555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276557863a0db620a10b3616977d672556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef28aaf1d4e8ac119555d2169390a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fdd97ae6548e8ba32aa1e1a25b202558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b888869757546ab841008dc8b80c8e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c44cc0985f336bf9104c673b09291560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ce78f09326d67ca058ab2f3c8f5a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b6b9b2a58868afd4f15b45ecc1a9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b36c731c840fb56967723a1135329563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d8df1d0a9460fb21bd867d0cd62d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd33123bee709e53471e21e403bb782565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099405b1eaa477b97822b66b68eb32a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0f4d1adea3a23d5c6ce02363b7bc9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619222f16a89cbb1ed59d6ff656f0f18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d947e248c5edb8011334033766e239569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be4fce272b0050b111df4cbdb1304e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dcc126e1a55067de462dba7d0aaab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed30451268796adb9fdfbdd97622e25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfacf93b8b67d303291b276db89358573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd55411308371ee9a5446e7a35222e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9754bf3657d0172ee05bebe32997e40575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728d06bfc9bdd01a25c1950643867f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cb4af08174af509d6853234d97dfd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f4ab46da73fa90a96363055c7cf1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1d724132fe58d4cd199c1adcbac47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e92435bb2fce9d098b840289cdf3fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198df6217765343b18770fae2ae8bf53581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b4e3ff3bd83f5c25fee5afe4b8fc9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3e0cfabc627f97a210166bd36a3d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78df4185eb9db77363c53c5412dcd1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec00a39863f549ce8ae29437a505112585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec71c12e7da1a88225afb6d9ad015c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12024fb3bf4fbb02daba8d8ff7a307587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c0660298447a523bb3fbed8e17050588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb0eaa5664a99f0b8f29944d43d277589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4bfa92e20292961a15761b319d549590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad1f61f422a8d4bc465a9bdca63bea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5d41d7cb041466fe42d8a3718a654592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac61e0b23ad72cf8652c660055832c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe3de11cf4fa64f3002771683ac009594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b79245bc4c9615f46134a8b1a4db9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe15dfda3bdfdf6bda797ab10b7c382596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565852e68f74db73154b63cfcd1cfdd0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb51e84eac7dad8929d8caea1d9e0b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee926393fe01b08465272253ecfd30599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc0155ede0a2d9bc62a52ed73f662c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964a92779ac6365829e33d5ac9bce2b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b151202bd7c5d86c94b87a1faf55ff4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af33aa56a7f25cec324f04cf0e71d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96768168becc8151d5e61ddc54beca17604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef3eb1d3434d9a3118204fd9de0f5c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90803212a2e3084da891f96031acd76d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a0eb10a5e96249f5f6e7fc4554feb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42f50aac613629f517bdff69e61814608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d89ccd6b2a9d20dcc6ef7e40426e07609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b788ab068382a5302046bb27b9184610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b4eed1ec4a3356642413ac7e7f616611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5472ca957393fe79440d3c50d821ad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160364ffe44958d5b508b63e298ebfc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70dd2e3a809077c03b78f26b571b1e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c795763f92368c676952d5c4d3653615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e59ca7a6f662516ff7963690877da616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e2321bf0cbdb460991b7704423d98617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13c141f28f52d6a5a06d71d46c1213618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8819a27661931b66171692eaf749f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5b77fc3b2a180129a07ff6ea8c183620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dbf724a61b2ee93ecc055678f3f62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21669980b9125ca8d02d2cfed0939825622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cead13ac11655e7b853394f780a32623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8931954e673a4b3c706c84f7dbbbe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29f847920b5d2bb770feba695a2489625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d6c3e8b0adc542b2776c53e5c7e7f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359ceb6a8bbac4668be8bd3ba4bebbf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7be81bc08325b8a9d9d84fbc9e59fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd7970fccfb7aa84744269082e49e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eca3d9d209cf459d4fe29c68a00b46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cca09d2c38d95a1a3b8535eda716e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812986f846d70ecc39b7e488a618158632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b173e25868f93372d8535531b3870b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3684e7a645e2393b5a27e5b2640ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c6a518f09579fec5d1a526b80ed29635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c323d563a95a2b18fcedcf89974a34636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc19a7142d4e65ef27ce8d52440739637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee79c2bf8be6bd2a0c390b31866853638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a240354dd765f5d981f8a68bfdae16a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4b79b3a1374196c4de82363f8d073640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7854751874013943b82f6bc52dd4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899561aaa6f0ee658e82e29778c7eeb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d104341830bd6ae611af628db3694a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77340a1970c04a2ae34c5f3231916641644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b50f2c38b555975db3ad683012c91645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1f217d8d46d40b4613eac340dd425646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b54a2eaea57ef558eec5018f12a94647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053e0434709bf5c44010d7776e8ba88648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41efa70000e4b97912ae35c4c4ded5a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42e935987a3806c3d649b2ec772465650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3912480d1b184912f4e49d26887bfaa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648783c0eb53830a700243801f44f3ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b45a7daf5ae039cf0a31984edc6a4b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da332c38098ce223298704ac3f6e166654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fb9dadc6377661891a5e06e0df470655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f230cf40a21f4cf33ead0bb66034a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520d4537b34d8b849b5b8c01bcffb8e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356373e51de739255ceb1645caffe4ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e98af02330a673ec2e065cdf733688659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29033d6a453a7bc6003c7dc2d8fe8e2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194b17c29861fd41d1ec99ae4855e6a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a98c11842425503c7e84c9d6bdd144662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2064909ad0590d1833dd4628e01c9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143364c78dcde45248855c1da3b95fc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f290d8197a5d1c1da9d3a369e6ecf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368320796593c20a45619f9508698e5c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79de667ea4748ae62647a11ccf05b6c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350f19fef8febe957e0f2fd41e99c28668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716327c05418567fe7f15acbe6ff017669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fdd28484696e52a896ba91fd1329b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccf9f14898a19a1904b47f3c5117d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57502692cd35207cab77a19175ae9707672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673444f59d821e2f53f8fde92bc860c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b1dadc84d69ce720bf02287be5629674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4141b8e6663510a86a72eadb48a6503675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d82cf2269f8b2f0579c2ed0c957d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bec5ed4975d01e20b39707b03bc2c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8107e9856e0e687aaa09102eaf8a4a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fd2de6004881d2cda6e7b2a62c84b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cf5f7f40fe693bf5b2a609471dfbd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc29dffc27cfb03b8a10c7f5083a8e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b12dd76660faa256eabf7094b42d4a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e965015b382c834b702aa84e5fdf6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c6ee256df82bffd9fd8e71222c745684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f40d010c8a247ecf70b34e425ef8e9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfe75b01b660fd2f293381ce116380686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf1f1d8ca34cda2295b2a34a8b6961687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b321411003b11d90805eb11c2393e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdf15fe186bb92bcda65391637372c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee57a1c770ed646172d6ecb40af6ba5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47868c01b4fe0bf8962ba2942bbed176691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cf3a65a5dcef2d95e18189b237a4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5f3f7c0d3754f27384ba2830e8596693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f164e76e2fca946dce1fd0d76fdc525694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee0039a62705c6a23d5bd259ba2621695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6006fc8f0aaba43549905f0d1edbc9c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28aa042cbbb8efe52801489fb81e40697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e4b9305aad0749dc9448a6de6687c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600c65bac746b78160e8db82edd5de8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea537488ab7cbcd719a9998ba220e18700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b05e7bef0e90134bb29954d5c2ae6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed7733409d560562c838dfbd18fa6c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b837507afaed2ece7e5e600aca72db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9d1a2e40b472c4d4e630831a6478f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a456d53cd15461c2fe036b5ab8637b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febb02c6726ad0b1cd7fe4a4c10265e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ba7d16e208a7c740033dd94604713707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad52818defdb49461314dcf137a270f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782140a631a3e449f256f4681137a13709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db17a5e02d00b146412d8e3d04e34be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7df5abd86db44192ae8c62f1787e0d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b656b26f01d8745ae179730e90a1a6d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04776a983f68ef89f4bdd3b5534624bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533fbe1ca2db1d66a9bd71da2665eea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1af1c37e7eb277aea6f83d303eead715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae23d9df2e9df6a6a6398e9cdc81383716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64c7e16ca99e536909eb1c948d01d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cce4a1e7609c8c1119a6b0878d6c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48420272478c3ceba13d0e5228511c33719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc0213563535edfabec7da8e886381720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916545d6df430252b737caf5b3cd1f36721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03976c7408a07086f38b24d62e775ff1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedc47ef00146d81f3217493bd1f3d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c94a63b0382c4653aa65f1fd8f3349724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006f619de2f10852f56493d828427c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781359341dec81e76d29e15e4d6e10f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d373a270509cbe31d397771a3b6a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed58a790a5e7b023f77ca473c826c3b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595b447f012aac4fadeae9e203b56f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f705afea8d61b931576214808e3eb8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173ad99eae6dc99b0f9830ac78e7af7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57985fc91550305c71f6a1197a9401732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db5715e0f85c2f50528d9619a3a774733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dace36245dc3a908156591a3153b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd324a291a20ee8ea728ba764dceab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856816adad11b3f38973f3275ce5245736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fb250a054f6bf7cec6aac93e225f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0425521648583093ef86c8e9e57790738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23198b1c1c316f11d9ebfda8e6fd3b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b029b567cd20511eb824317ca2eb6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ee46d24346a3835f9b0e4cf7af274741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ef1a521984d5dc9fcf4167015d05c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98cf1480e12dbfce414360fa338060743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661be82e70d3dd09a1c47323894d992744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7a5276ce8ebb10e47b89448784e2a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6b31a8b45bcbe01e6887efcb25cbb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c877c100ad50bbc0ce15b9f292ea6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13340128dcf9833b4920d9575b6057d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4556a8d1f4b45e11cfc96f22da2bdd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfe1ef919d0b61ebbba85f9eae079c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149a948699078a918278a2649d72e2e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258c553b7c126a710d184f5a7b5db2f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d9180a1d3a76ece844f467e73b9fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db78f367a980c53b66e88bcb764770754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cca9911015603ae2bfd363b790cbb9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba6b63d248a600775780d102e35527756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472f34743359c96cfeb2590ab4c8945757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051afc9d034a6994122b2cffa08e1745758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ad48aaf3b1ddea1dedbb6c9820c4b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f85d87c0a021736f360f8688745ed51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd24e8819d07c55d555a6f4ed01387f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840db961ab47d505fda82860636133c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be66d50fd6119805998431eaa7bbadd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9235e3ff71a6fbe5ed4c8f5402891c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89feaf49e28066c755340bb2015b4d776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff378380642dd4a6f9ff95e2760a392c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51fc74b583a094c543437a8bdc89f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931843cabc4dc3cd334c471d357cd059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce93ae4e5ae9b9a055270478fab22010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15709edc9f11ea8918ac800a69f6cd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db224adff83f1addfa724b9bb1e2439312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fbfb8441d9183bd20df8e84a1535d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b86ec7184e4d5e0da89cb86656d7da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861e29c29bdd9f107cf54b6068e726615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69781bac98ccc8cb4b883e39275f726916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cda5aedb183ba9091c5612209d86417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392445910a64a8ad0f03f922b1be98b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fafec98ad0d3d23909795715021e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ee6f6278f3fa22938f46fc282e28220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd9e8202e843b3e96e9b55dea9e93421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597a2ef7b7bbb3a504185e68faf95b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb9c6c08dfa6d6b4237576094348ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f23af20bf808dbff0f67971812acd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbe4d70872b1fe15f7e6839217a96525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad8e40f17e8c0d71777530a429f6d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def35b250d6be5345d016197a227153d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f1d6a7a0886e8845a593f9df8d41828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1387e080b671dd39db012bdeb5f0b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539910afdfad3b6aa5520db28f6425930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1597598426fb565f1a6fbc1041565cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14646e2bda59ac18f397833e33250af232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3e275e169733b31d54ab0d61dd82733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd615103dd70ca86065fa9a16bd8945034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe902fd58331eaad43f0a770ca1abb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6b301b5dc26900c7e132565a8dfaa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57d9660aedf8a5f6afbc635e0b83a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe627df35924be80413ee135438e253e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb05a37b8c8381b3b1d2b7572ef8e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3437c89e65e818a7cc2e8acaa75e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec507808cd2af0d7277bb651d2d255141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee03dde0e4084146096db0c78e00ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e10d8fd573eaa234fe6d13ce4dea8543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407378598844bfb28dc5e940f28321144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3faebf36caa0979147525c4e178cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3552d0f1cbac6abbb0f3d5b827ff846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bb9f1b11c0786a1a785fe7bee1e6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298723c5a857474079912ec0bda2b60a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdd555eb16541577846a0e8d7da97249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4f3e69ed50c145d683c76a6ec38cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b27b0cff8aabe07bd4e01736686fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4a67d5b42f2306b7de25c6b71681852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfdb33db250e262dd24ea854ff47e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c486251e68f12c97b9f54da20623b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98c812636a4a950ac43f90d617892255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb7fd3d096bdba14fedae4ed626f9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b774891d752636c08033d5fa43e3a3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7f21d8462fc051cbbce87515266ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a851f0322d0038c51867d842463cac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549fff8954108e0d81b480e6b9da61060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcb4b7610b3781dcb4e02dbb97383e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908b7ae56349f079b7990a954c73f7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b3e122d9a70b508527a334eddb2a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45ab08aa42cf6e7a24a6cba8346b4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b126b3f77fc02e93df627e19022f8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c231337dfd3c17c68449b4fddf54466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82e7b8085091f0097c649b1a9d334b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045c05555f8556b8fc271df0bed105668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d0d8cc2ff928abe6ef1730dd6937869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1225fe07898f84e0bb8c77962e0e2d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee6c36c9075c270173d09a62b1641771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657379f939927b09b76a515e02a8bcb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136eb4666d017753f5b3bd12e3ec838a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babc033c729eb25f1d5f7205d0e169b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582ce8daa94d5e157ae705dd1da1ace75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23835e461fbfbc0001080de5c5967e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491752d76f69194b8cfac5bccfafff8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91441e8eca1cfa9c1ce26f2df545458478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8b869162cf8d9ab37420dc212c37f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459ada6303ce40fde4db51129b7e64e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1775366013fe005c608b3fa89557db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c7a83f551f374f2c124de1b2bbec182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d8171e97057751c5d7f9a8f89630e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91143d947df9ce920b80fc74bc5e75c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25435f9b994594058829df5563f5b9e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6e0b5d05364921ed6c2b3b9ef73db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608c9dbcd6962169d44014d62e886e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26916b8cd220a5e4c5acadb07eafe2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbdaa18727d802980d59621596efab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dc485cf67018d61f941cc1ea0dd1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f90fdd740bec6c97f838a97d0be65991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506713b14ea1c700abe28f09af4ab75892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e46011a79f6e891ccee0dbbf1fa2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb31db9bcc69f26d7b404fd679933f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144c4b4d9d25ed0b099fea8ab90e90395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c7a38c47a1394e8dd97cd1b37913596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bd20aba836bff9f93b43909f5900a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c426fd87c0d29a7a3d739956d97d18b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ffd44ab22394d257dfd7aade481ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be3146ca205a4c8796cbab8337c722100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b7963cd358ef47f79bc1b7a34b692101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7c5670d1720fb553a090d0a11611b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f218e5fe8461586c60ec308a8359dba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d33af4088fb1668c1d37a231d94286104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d9ca446af404d851fcd008f20ba88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad7451d572a1658c51dc68025230fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cb8e26bee6d2489452be695a0cd89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b9bd7206e2769c065df1634413aa9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982151951faa293b2b46962eab501393109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69aac99e56175bcd01bf0d7ed2dc3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501f26786a841ebeaca5c0e1b7f865f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a7a9b7dad02819bf6dc1c2816247c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbec5c3725e63da03d77d57af5b4b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf8b7d698ba300c9eaebaf69b688cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ad5eece953a29c3133df2f62c8895115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a738ef076b92b477e42d4cb14cc827d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e416d5d734a2ce3b5d5c520cc707d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6274795a7d1f1a702a141232238a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0357f97f1d4b7c6128f707b04a49f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f3490d75406346d6c85e13896232c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717999f8e07207b55e8ae8f556af5b33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42924aa200373a33cbae8c4264d1f690122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881fffded616748168df950ba201ee5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b234a141c98cfdf5c9e02d7266ad29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339af1220ccdd915bb3cad93e423901125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bb25e22a485b978e5664196b826f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4cda1632f8f3ed4bf5b0e270e8113127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01dada6de27a575b205a2d4cba3039128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268cb6dfae769a57de9f5bc60eff534129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c81ea36069a5df84d7688a94127c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b382bf3b1ac86d8b810dc1dc0d6ba42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6f1635f9c3105e0fad0dc61dd3040132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a88c10d03c07a27421065715a70b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596d1aab713cb7773b15ddee7133d85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4b083d9b8df343f0a0bcd92dc0b25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0141996ddc1a986fba46bba672913a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c510b5f7333dc26cd85044734f9a04e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871d785d7915734d84cd2a063334191138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb220191bd792682dbaec7872c988b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9906d842034af54f8c8da9fae1b457140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04818c40a6a552b95a235c456b2215f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cce4587b279aedfe7073148fc6364a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b02abf033d2316a47e4e88c3f596b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420382ac2acf8ca5e8ba1c41e720c0f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d750a08665bb12484fc5d2aa96f48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb444a9c68ef9f8db9000a990cd0fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf915d38f91962d7809f9fd90bb7957147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd416d51f4fa63f44e29cd215fae92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796f4a77b880648c819066a767e8c40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19b3a1d32c129eeadd5e8d475f6c04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cb0da3012b573bff70ef95479cf55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6818677c51d2a1c4043789e7cd42f49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec1558ff58d3ed5c6a881095bbad45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd77af73c28fd02a76fc66b470af6fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76d25c549b65b6582383f8d78d68fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12233b5990e55377e9077df889c1118156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfffdadaae58f71e949faab7c3370b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6695a5a7cb1ec2c435e4562ec3593158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cc95951205d6cf46f3d6954d0fe9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a41f45bd97ae603b8c5cd394b1fb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43c0ed0cd7335485686e6a8401049c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a6d64b8a905323383bd96c1d55b73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988833b55f12e4df68d2386699be3ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d7c26d5d5a2e0748b7bc12574802e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cfd72f517ba882ff20ed46dfc79d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099043ce1e3d217eb71b81bea283a7b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e5d66e93b26b81b1dac7e4a142f5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c83f52338893571a217888b829f574168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ca9662b68919f5c1554dc36762d94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99114467abb9931faa21afb029f74ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65711829cde529d8b80d610acce5a3b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c699f05fc6af20af7d653ac42190a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2435cd37b48689441a0100b892f67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a0d9a9880666978d735a213d9d62c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e8e4e145f78b9ed3d5338e292ba8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625f648c4692b626b070273e2c44809176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4fcdde2e4095407f4663b77d6e4b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44c10119d1eaafd27186256a063e4d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c660c16e7898ca12c07dae5a67e73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e592b5750a71357ae9d03de61253971180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d71a3a5a4628c79ddd64f55afc7c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48542bbce572c95acb12d87ad7fd96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8b98aedad484ddc157c328cb46f52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a953a630aa91d58d6fb897970f1651184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334a4e4c242a1b94a7ea35f31d33324185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c8e9fb4fa5a963a6929f1f30a749a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a262ff9327dc097e35428f1379cb07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d879bdd90ed12ec456c2a2b5a8fce9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3857d74cdbc85c32e8c624d8345e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d22b9e4fe31a7416191b1ddb4b16b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afa490da070d84253fee9a151380d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d719cec9a5b9c4b04553a94b98382192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578394b210e317f06d00ad2aa25dcb9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7a2426c14b09897eee8e1dd4e2d44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543c1e6aaa7524e320307e4cda672ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680698367a7d8113a8e004a6964b29c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e19ec0f69706c37a4f009a2d8a481197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709eef89c36ec4c461e61b2c1a51466198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9d784e16d3937478d8597c786cd92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdc3246707467c9bf2d5c4591155fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509de19d70f499a68e4268db621db968201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef766c1045dcfaab22a71fd2c7c6871202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca854159fbb3c069f6f8df2ea47c0356203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dcef2a9ded3a2efc79664fb37066b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d83c83d8b8af819514615b3b6e589f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43a2bfd440a3864e4e33b54e26aa0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276d177e006d56cf72c0402b3b93b77207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa7f43a89634aeb1203d0a37515f67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de24c401f4b4beda6181132bcb9f22209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682a2f10d7eebf6d7838d02107c18d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc49e00415ac6003a4ce81a9a99e83211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7247e8d1caf9c6f05e3d1460ee42ed0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4500ea5eb4585fa9e3adb48f621ce7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a574935cfe66be271cdd9631df791cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c9ce6e5aaea93df73b4e2ce64f290215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c23b049875b01f1cd050156592d96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358afac50b10b2ca56875c1f80f00cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677973d4b8943c3cb499ed4d3100e12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3789acfecdf140be6b45572db79d8fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff7542cb860016931cd351a0d14616220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e2960c89222ede64f0e6866224db0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1994fce5ab8eb1cbfc40557e66409222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d4e10b1c174ef98430259a7a1feca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906e8b24b21a589208d288c40f061cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617cc201f305c39b858acc4e790faec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afee0822d99ba745d386d870c2c4480226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3081a847a7a45198be74e4e7ca2cc9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b7bff5bc3a3c46ef258551102c929228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee170372375a1a0380c08445a31670ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db713de686dec827d5b6d519944be56230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35d59e6c9fc84660ef16ae71027454231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714276b961ab0cb8ee936fc469c44745232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490a452cea6bfd7dd57ac369ff611a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41459c3b29bea78149d5bb56819ef4f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413bce165f3270d06c35c2ceb8ed3aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c4bdb85a564c2bfd0b4ba77a9d654236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4e7214ba36a08ec37c0fd3d26352e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea49dc22e58fa56c460cffbf42cd20238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005826a9ed4e2a5b2a9486d0adba952e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede1891316dec38340a49be52491c62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de12b8e922f9b4ef79bc2b42479f2e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffddc2b49df5ad1bfb11e57380ca0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522e109af007b9fe4ce78933f7bec96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66defd342f1b52177c88d01050aeed75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8c1c6ab35f852545bfb4c90769434245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b40a5bf0159af982d4b6c25d0aac93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb80dfafd3f1e3a7e39199ba1234cab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ce57042dfbfcf61c1c5e8c1ae798b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcee3b2db632b6ec88d194f3e70466249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22529adb6e2fdec513199e6e0d6b9d64250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1096b5422b18b7f290152d594acf7e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f12a2dc8b2b5f0cda9cce84773ce5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5c45b7aae8c8f925156ab899699e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609996e67e475bd164f7460cedc87a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f12dda9bab3282a58676c531e90072255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aeba63fb6f47640a54f392f5b3bb21256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4da79d01f5d8a8e1f29db31424785257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672b296829ad4c54dce0bf0508aa8e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14c7682a96790eab31e05ee6bc5a6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080ca0457d472a6f45e572498b7a01f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c444f665238c52997fd6b2efc6bd2e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec17ba946d7c74355d2ce4270eb75f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f4e90d333c7a83565d41828bfc00e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536aec112242b680011ae95d4ed142b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6298490bea3aca8437cc982d054cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcd317203d386428f14a52b196bc49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28c8fba1eb42cdcb6669176db45e23267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d56072d73b171920916864cbc02a64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920d6ad2184fd16a5ea26b08b89fc94269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e571b35a2063739de41e8887f73ebf3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385b60de558e5339b49d20f12cc8204271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31ec9314bf17bcc4e9406528016913272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505736f0ce872df8f129d94f2da998ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81954e396ccdf16e570b6f5bbb22e77e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4f21faf3e69c09b285e550504a40a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a0678f597b9d21fed2eeb58b6a703276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645505f3a6fd9526a8ef8409e3925d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d853a5f2f622a6d59f733b2082f795278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e046454eb06ebac3b65e335ee250149279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18151b9aaa86e80b3f8920959c427a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2bd22c9ae99a9d46cb2bb17363083281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37820e366f3e2e4d0f701fa892a62308282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc1baa0ef0ab1888abdf94eacb6231283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca77077876de4f107fbcb5d3f5be3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19611956eadd1f37ad93f5e11c7cceef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308eb2a69c7cf450acf0a41faa655c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374f212ae7f667d075ee1cb6c3f1bf7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9680165e1b3d931e60cf2c25f7254288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fae14e6a3627c3ecbbf007247a20ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f525e58f54bfba39c7085696273271290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db159f02e710c4468bf590c46798a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817f8bf13a03d071f564233c4b4ccee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d60ac34b740d7d360fa0b17dfcedb3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ab9e4621f31ee0e46f55bab8f4ae8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398dbb526fde714ec78b5d211d36b24295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4488f407aca0a46afe328076e582ee7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb326b4edfefb5154eecb7b040723758297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5555f0138ca5aa5dc788d92c562356298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d11b2482efe72656286f038cac116e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec803c2a0043597d897b3893d7c41b42300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e3f713623902f54818baea07b0fda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7b7baaa603e493039a05580fd824c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909e1a0682cd2fdbfc91ca8c22d6ea5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151d56464fa8df525ad03f0c6ec5863304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030cdc8d58451ba1657d1a875216c4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb2c0a6bcad0d9534b9c6d343c23dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee08a340fdb874e1da022e8fc8f1a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022759c21f1af593adcc2186ee8e6d95308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b277fb399cc5651f9db92287fba209309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449e05f919f2dc964fcd103184627b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cef340747b4b3db6c3e81089b922e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba98772f270ee2fc420029e9d406d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507597bd9bb8b287b4aad7f3b7059c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788e760a0e0cca95d6154205245df87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fb1ff19b495a8ae6b86b3e6f9f77e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec450a286809104573387dcb88fa77dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc3147d01894bc23c73f4628177acb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726457f34da00436cd321164f34dfa05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833619b2285fcbf01bfd90cfcd096a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80cec5fa916345b2a4201d75502381320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b608d82cd85aba1f66d7afc39c8375b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a3824511363a6a6a37457eb259c4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459b9f1a1552a6a469e63cbb098035a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8fb6130dce899f248f78a994da6f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ba4551fca175f640e7553371cf0b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d023de08b4ee9e29a16f89bb6efebf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ec15ff00dbc9af03205be139fc5da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06248cb70c1f4807fb9f152ee9f2808328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6aee970be7cff207c2cc19ca049bd7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7f5e79d61046a1def7c2837e1b832330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cf567c38eb7eefd7ce51adc25ee71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde69c9e9c6d8bdb7c06fe7048e5945332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d801be62e711feade747cd94165efb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc719f5f4ec89a8a62a8aa63059b532b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39923edd5c75403e7ee1efcce598f869335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9519136c3620b0ff22bc84acf3ee954336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa695620a1b2fe6dbb9e8efe88ff5b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5559375c8640e2bec709c61c4dd5953338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a84008c11b9aaef9940331ffc1c661339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbbbb10bc82228e33c2366ec391115340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f633ad0bd10953d9a61c84ebc0fbd7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f78f5e2d63a4449327dfe424b8d17342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425db57252b7374636646391a5471508343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefedeabdc9f68e376995dcf2c09910344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9442ea7f3bf701f39b0b35e46632f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87252b1ff5048acb7ac620804b8c337f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d1de0aa70e35dfeaf02df5b6e6e85347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca77f4d4c8f44cc40a1bd2827945fc0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e677243e22f6c907e85052d975890349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7a53f51d4aa0fe9e93e22ac71187f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37174ec50fb5ecf60ba80ef79a3c18ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9edf738a9e4aad3d08809af9cfcb1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b371cb35bee0b28bdd4354a7fde12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d59bcc425e9dd11f92591d19218ae2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef078254dbd3cee53d64e4d505aed9b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc51aa7c8c52f865b19976bd617c8e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1855e6f2d657f80918edfbca482e2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661c3dfd620835b29fa90e041e07e8e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d14a42110b882150586014f7b086c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4ae2b0f22c6b538ea337eb3305284360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d382a79314bb18009c86bc8682e75361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae70f3969947f0f052027f9b5c257c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335ae1e562225986eb4ef806db2f293363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd365ec38b0dccf86241c528ba7e9fc6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c10162d6bb85f88d902106b71909f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548751b1efa72b9a640d2c97157f4db1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0240229259384317625b8c98850527367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fbd08dc9e16be3d423ab959f42e01368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ef91d2159eb0d09cbc8f22887bee1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5426acf1125361f0c9b5ada0eda8e98370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac525f7d4b7ae7cf498df3bf534e87e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4c26d75af92a73c76a89bc64da343372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc5677da808f3c23b8012594005356373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f0d1d260aafd949cdc26905bbd9d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de18fd285e5c1ca1672c4bf5cf6437375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773dd1f40462981cf6ef8a69496760c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2c4480f7a7c9e2ca2672ba765e0f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823cac431ff0cfe7b95dc074b76385e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba1f81d7f236dec1415af688a763fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5ade8583771cc0af6ab02c7f239b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddcffc47564b4a908bebc7118043ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e73048e92c725d42b3867ba6e5e91c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c25abee8cead3895dfd0ed31dce5a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3ad5fa18e7b286933403b2acba85e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4b9eea7c4d1a076d0a5249849984f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028498bd8f409fcb69166ea4bd0f6c08386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7b532cf8b1c70310894d1c874eedf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9601db301f3634a471bd3d3eb2e07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16f68d547f947bd630f92ac04c7b74389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c61b49ed1b147d214806ba6a2529f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1188b256cd1ad733cb7653c12c682d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847f504dd3e9d9910eb5def57adb53b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5f9c5faa46bd2f2b283a8b089938d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b8397c53aa757bc0377aeec05e081394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71225122e80a15108ae7cfe989e834395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4839df69ea7b9088853a9c1d85a16e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcf76b9fd327cbec4bb13c1dc9b057397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38595e6ae80dd055b8524b27a676a589398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c59ddc55f214a6f80609e3156dde5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e753528b9a5d1cdfeb795972671b06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e6e48938c5e2b8361a48366b1f5b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35feff94b2170e0c2163fb8b78ea0e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026ed6fac2c29df0c19ac46bf1e68fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98548faab0b6c52939ae41f6a17aa961404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37080e793fa0eb6964f3ede5059d7111405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e06faf0588ff1ab2da78ddb17b5e35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c391e319ac2b0a307e340ddf160d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2a7b5f3b65e9444f207a5ed8669ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45632db5dba955a016fd2c5587a8c85f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6f29e39455e0a6be1e262f2b2d59a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff01f696aa18455a6dce6f161328f32411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8f2e2908498be3349ce1c4aa39639412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d071f755bd67f24698f12b330c615ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56af8dfb53ca10a138812a2f576cde414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935049118b5732e5b0dac443b52b782415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079268fe01bb73bb359edf2e68c69d76416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec88b9d0df96a5c1a2b2cd734b02bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbd2e45cccf7a97f5bb260e5f91644418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067591cac545a28005dea68376234c7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eca839f26ca3c35c67957bc87000d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970880c15b3543257c4f5041f5ddadd2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848abd1218f15005b4e3254b3178b8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a00ae299c7f9c14dd32ae16997640423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151382293b7eaee37f14904b7fdf1090424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb23d21787dead07c4545ce2367048b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb00b4935490fe686e067d8430eb45f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992914777d65127052fa5dd53b7873c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607375c1cd74635466f40d4863d11d6b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93e694e72503bf371085407f15d0c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9369af0b5c3aa8e4849387b391bb2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23470d989a3d418c82b23f1d78c5b1a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cb8b2c2920168c9612c82c39394bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91ee22be4fb40f8288bd20cfc66e51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49cbd9da8d07aa0eaa74da17225569434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06db12b76b6efbb343c65ad859dcf0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ebc5a0ce71d0b18d2f72785cf7416436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af9c96bb29443fba1f53d15877f32c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cc3a56b0db046aae0cfd7efbba549438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acce082f70e472ab70fbb1126bc9f7c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64359131e11f3242d42079a7d5ff69ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6af20f4ba2e71bc7758c5c096b9d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83663915b75748294163afd7349b2b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b154bc280aaf59766aa03f8d89dcdfa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a6e879a56fcfbd5e792d5af81f47f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d020d8f0734b8990f4ab3ca208e60e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c381bfdeb1c407c3d273858389c0dcc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa090c42b3ff52e86c5afeab515e00447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d2bc56afc209018e9d6041ba68ae1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6be9b6aa07cd77ef4f409ebcddadc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348ceb61dba3fbbe61f5578509435c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37741c64eb5f98d068ceeae0e2c7b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d5b32e2e26c27b0c647db4f04f5b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4aabcd2d10d00ae2ed2f858a04fa7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c59b4813a6e9f8191faeb4247023de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04243a24c1b50a386ce2b7fbc9a915b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fc9c79d0ef1e5465c4c8e35e3ba6e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078eb0821d6ccddef0bbb69a11e03e16457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb204066ac4fb24437f8ad1c0865eae0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666c5394de993c62abcd71abddea730459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464ce17a5272c3b4ec8e52d046e5b15460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d25480bdd353b327d890ef96ad1ab9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91353e76a59f086bde18d69337550814462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e254973ec95eda6114b74aace49fc6c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962ee052078850455244f02d485b095464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60978ff763f0912ba89811cc69dde25465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec8913e516be2f56b80ee154149ca0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930caab224d6cdbfb08301679ec4505d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67eeefbda5ede8ebb59c50ff5388a9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1f18d5bc6a4739df091dd735a15f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151dde31abea4e4b847efe09058b9fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8f9e2b8f49f5a9cd2c3101a4d046a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6feb03bfa4483cdf34f127ca4c40f86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba054d6443f7a9f5de1b4f64dfc1860a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b3a25d64318d3c4affd9258776c6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a208a87b4abd65cdd29bfd80942b5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799d225fcc0251fe7e295b54f059bfb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ea21c2cd657c1277f86e9b10a4472477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9287eed911f7fd8ef73f675f3793bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96a449342fef53324cdc525d16112e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a451da0b90789978c868e9460724e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9ae97412b3135a54386603817c26d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922570db41fa3b3561ed4240d9ae80a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3d9a70d548c6fa3db933a9c939374483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2abe3ec9af2283e6b67e9b7702cfb3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541792235c5e0d84c79623d491629339485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fa3379bbe8096314d4c67ab19dbe3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525615380a85f5668aa986ac2f87a099487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aba626f94300416abe9eec2baa168a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a5db8be0c2fc21f5094da6f3b2abb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528953990759225a2bdefd2769463d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c1a0b95333626e6f5e6f871710c83491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7ea947dcb3acbd2cd6db31b29dd61492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae127ecbb3b75be62973726c2cec61493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772946c0fe7ebb5e9ea8e4a52b693d30494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e4143036725d8aa7bae5d0b0606a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fa7e2041db64383ee7b341f3de4ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec329efa406ea8f21ca4a65135b41570497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf66047cdba3be1ef71492efaa0f60498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938b9c926834595f094b5524e768878499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eff48e4c378fe151554ce9ec3bd5a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb20212025e443fefb1e6d38381002e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d7616ae546077ffe36e0eea007357502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101a232ae1cb92f929121bd3237dc56503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414475a2c83f49091c1ca1a96c338e35504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5da9219ceaa40200dc1e2a9c0958c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1032b177e2a06fdb6c9e3b8aea536506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de25d8a31532cbd1159bb1c22c722ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05c0fd7714e31dff3e21b276bee7a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfd691002a679c51ca1e5b3731a274509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4aed2f2b017eae6d706c6bdec1505a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05056b29860d8246126e849dc2216d86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7e9dff8da4b17a5edd15c6e7cf841512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd867c863046d5c5e3730f2a7486d28513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4db5c572781fa3e305f5e1e86298c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce74b4f7bdcc490a7a9fe45f7dd1386515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8d7d924503dbe6ab84cc8ae02cffd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfc520c9057bb0306fd60172768c36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab7a69c9882765b83b0c1be79d7c59518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cad6b2bab51dadba9766ebc45879d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39176f2849afd835ce497b7d2469734f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30fcea3c728347927e3164d181617c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa77aaa9ced054f3dfd477651f14ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c01b16fd995486558cd88e648485d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bba3e786dd89d7806f2f513155ed7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590132a013c160150e535ea1450b734525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac62daf4fd6537a26946dbad8c80eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7c0eb5632b0458be26b1216196cf8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e405df4301a87b0b5e9c41ede9d45d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe329edbfaf879812e1370c7a8e103c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa204c3f6efa40bd5d1aaac9e2c7e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de987419f0e9b03d1b90c996f930fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55152d6870e91e658990b9f8d5ce5674532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79600db3dcb91c2e799bcb5ac9c93e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be79f00b224e49596162f34f0feeda534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802796871220d26aee2b3965d8e70da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8401248191083ef381e9102c333fae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a525eb5ea3c9de7b8bee90c17c689537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2072ca5e8e7777b2e3acddb365851538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa0f9d0423e09f0d04b1517db5da94539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea3f49b4db8f9d574ad67c198dae41540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14278c9e80484f32c4d71a0714d3afec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cc04195c45f2817dbc9244ca2cc16542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373dfcb5561b469a577464e278f5071543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc235e81936831026fac012f776b698544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d418c6e7cf5fefb31de42f855777054545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8edf9b419dbea946e58a3138fbfd6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534b6906b6f01c0f9f54324b77313b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f48f0879d7276a2cae22213ae49da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4485492f884d6735a54e5dae9889ca2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c524aa38428c85e2e440dcb9e0efff2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4392cf111f0e0d092a26c9db8cfea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3e6ed8f2f52215a88668cc7f565e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0f98da089cacb8bf4ba3e2edf1c71553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886f5d0b2871699042041a02692c8a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a9b16d2d306679de0d7d5acd27540555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ccb01eb27bce228be176e640314f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cd294d189c138c76fe3ab6fcbb534557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf752448b6d08476824eb020b1bea1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a671b8b1581b8501316bb7679904c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a05f19645ab4067929c846615a0353560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149035cb460489fd01fd89bfac630be5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a474d4588ab4a3fe323844f2f2107f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef690d53f857a46e44601e783e31da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9557e00d75803c7d4aee5dd74799ea9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807338b16a2919105b99a1da6bad3abd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8be3c487a79b244a784d802d9b916566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826307c4711b89ce85ad42c1596abff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae843701c43999b42f69f12c63ad1270568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994880a3cb6fcdcc6c3545d3fbe3d24569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0cc7b93da8faf96793c4ef2aa4233570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f647fcf0ae00119e417738dbb9bd018571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d7ae948612dc87ec0da640e68481d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6ce0dae5a9aac003581c8233e6212573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e2fde1e776f3c7326d21da9e88f00574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198adf7a93c1c58e24a4f0a947177b92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d938d4e288d4d4574d55473d07721576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b22be52f32832d1a3f70c463042597577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd4a8eef60e8c58af11d01a9c6610d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a0801171c5fccc5c9e37856233bf0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000c195eb66863b5d3c48ec213514d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b088676e4382d885e300209576f62b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd61d89338e939d431a5d3277e2f239582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa12398b348398f4c180bd6e00d9c23583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc9cd445d4f453c8fc61ae35a41905584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5e8f234322f073f80fa90f7cfe499585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51658b76b1b82d7a1668b182c66f2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a17b62dfbeec04dbaa2fa90a09b8b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb279cc2e78125feed2335f2f4702c0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399738b8bdcc18e237681f761922c2d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad81c0c887eee60561036c785f2b65590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d863b84282f8693099e7651783f2958591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992266d28b9674c3bbff5bed41c9120592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68eaeec75014a4c5a73e5537d386d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a353f733190a8b25ed521a692d923594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd28fa966b8aacd37ae3472514ba08595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc4b9b12d08ebb660bf6d1da66af96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5d055414ff12145dc81991beddd0b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec83a9754b8394ab965fd7777351c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2791619e0cf8c32121356cae6fbd2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e46553f06241e8dfcea4a17285cf69600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de971df6861711cbaa4103d91bb50f27601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d22cdc01cc67d6e03d286227a4510602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ddd18561268c050f5ed076d5ed34a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9383c9fb5cac0c12f0670bcd2bb9726604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32042f859acac71942f4e0ec21b99a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfc458010a29a18c2d9b6d32709907606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605abdf1391fd7201ae81386f8bfbc4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19083766f37de2e031e6fa73dc579b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1e78f1e5c59daaedd22e30acb9129609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dd9aee1267db29def28013abcf6ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbe93b4f65e900834f3c2a67510cbc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b09dcc2429408533164513add51af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3e63386292568a27a6bc64035a711613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f714075c2228fe75269a9801cf7e736614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af28285614b1c20e5a45c818f3b8e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32172a7759438742420b37165f79470d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8559ab7525d0e96f7e86662985d0232617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9c6ece82838f1d8fd0b153d79edc2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77deac22bd53c09f05987a8b771ed40619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d36312273c97b1557f88fe41607951620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d33c279697666f935fa25d8fda5ac4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be654e3d74def23ee20755e79d252dec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba4a82f07de7d4d86ae982ef90f594623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6af27c8930b708ccd444ffc53446a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77c1d1e6765632149faf71971b6a01625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4870e83517236993dd01a04d87eaf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bc56c4933a7fb53f8482116dbeaa5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf881dfed3a178ac2e81b46ee49738628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534660bfb9a75b18edd613faddeeac1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b1d5bc7b786bce0058d329cdab8fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa543ddaa54be33005b7558acc8ed51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9567b43c73a8339113f1197c200720632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf444e6af1b62327442eeb6e2950dd5c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba5850cb16fa906a81fc3174b2f804634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362773e607eadce3e5cebcb892c82bc6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f72b409a423873f3cf2568de752260636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854034fc1839be3fa1507d0c0bd34056637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21531abf904aba1de0912a4f71cef6d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86596efe6e662712b326a183cabeebc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e901e2ff81288ec90af0981b3c118e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2354a29e8269afc27a67cf816210a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3ea19158df2394cf494e4d339763e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95571faac11b700f1236013c7ee860643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff523f02b654de266e34694b8b22b72644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99bf7244bd7cc8b126050480d995b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77291693652e675981337fbc3b5428646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be9145a4f528f1c6915ffcf0733315647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5830f4398c089f98be0ff3aff946ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562804d40ba0e7c5cd15a9270c27f98649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ca49288f7b0554072e8f538d42610650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fd0f2a6e5fb1d838956f20a5ab9a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182e07997372a9de851fa89e6107147652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abfe8318c91f3e759a9103f3b214c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2060513e3ec051bad11f7f3c73520cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b4080d774ddb4eae4fe8c7937ac40655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58506b17592d3abd948e9be069ef04d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c32ab0c576f9d19eae2c2246e69583657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6307366a5036d97167c1ab4c97261a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb818da8ca666461f10b3180df8c3f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522de9f2c00e6c108e960591afe20438660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f21889c768ee5b7a083507d87489c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d88cf4ad0b3a85b9933f517df92a44662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbca1ea3742b541cb8c01f0c21a0a2c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c1fbd72056d49e84c2e2e20cabdf4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba55963798142ef4e1f4aeac2062c65665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e6ce491f6ad79d1359a8df92472dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1416f6297b3b1144adcb95fc32aff7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8206bd177b8cafbb5899573c03a47668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b280bd5d5b363e5cdc3dd25ca3ad1b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b52def2614fba9962d187790f02a71670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4672a1d21854bfa49e9842c55baba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f83c67a0ccdabaca9fefae99798ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac664e884b18206d05485759e9615e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479ba733758eabd1b7571f2ee120521674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fc92052728d0e9415b9ab6b9b4fc8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7b3c9c9e0b6a22267f69a14315d0e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40735130f57fc61be363aa0d67b20cc7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f1ec47ce6c3501364cc7857c1bb1e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fbcae4c7f2e94ed46ec81840f1798679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e79a2d6ae13cd7212174ae6213a2c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ac7038bb96bcaad9811ada470b3ac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b92e8090a39ad567f794a0d40787a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfadd7143413d6632572e2652befcd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c52d7a0f4f4db6ff71ba170279932684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27baefb4993894c2028b4d81fc02d91685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624ad06dd31e2e481289d4ae144a65a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6185b05cafd859639a3f37b159491687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96993dde0206274a74621df9a03194688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11336ffccf281409805edc2eef492656689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb31b25241cc32f6a652a611e809108690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06e05e75713b60aa0cbd297b781c01691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547d7af355b1309261d564ec176a236692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d93b9901dc904ad7eec10167b79ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a2d25297560f89a2133d8570a4594694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49784cccc51b2988ac2e5bb07666a2e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480385dc72da4d5f26620c159b6c008696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb754e1b448b5a0523f4830682b7f7f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb444ca9a1ea632690eeb2de8a52e242698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf84f0f3c076c1bb6eaf0315e6b1dea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7703aa5f3ec2c095ce57d506a4d5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf63f1ead7ddee86a7f78831a4fae2b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e130d740730d4f006b8b0dd6f4cd5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ea8b7a49c8897c7caeb1872a975ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef202fff973703a26a89b8ab0e05748704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8659fd164a101871ec7846e2f37937705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8d4ad978396022fc7f91fb999a365706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50adc721291057d1e1eb8bdcb6ca54707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496b48d2c7cebb6b133971c779b3eaa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ab6340b15211182ea81882d7f39b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9d102dbc39b1a8a533733a6516f91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268e4ae55a380267e4acecfad223f37711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2fecf4ef11006b28de55c26533c85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a96f979a51996127632b40e317276713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e05ab4c25aaddddcf550795843a7e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d1b4ec4046395315195ecb0344b31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63dd5b2beeb5d8f71c2b78761f0dd2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba646761bfd7114a221a418306650025717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580244c3eea3ef8da26db851040fa30718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c8386461e084e9ff41b066f9f1c28719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62615e2b70a958cc6beb35633dce538f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70a292b7caf1e345ed533b62eac830721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad526dbbeebe9c7f0e96c2f6b6ecaaab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0498386f59297a99429efc00b8b5e7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261e5ff9f736f171c7b977b2a042c92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75b3b0956b2cd54f95e9e9d546a093725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a3e246ac9429f6fe3f828e0fe4648726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea51012280bba09742ce822b27149da727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6975ad73b2857d52569f77ab657711a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537bddf6d51de1d20d053e1947099ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3addda42fb1def90e712018099d7d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fd7f021d11ebfd6e4d42ed764396e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec034909eee9c3cf819b9116946a18732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d753a282770520036b6797e7a09eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06de8715e6c3d6548feede44a50c17e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6da2063aff6e0c8e68e020f1ec98c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705325433f81c640cc44d54b4e81309736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246b0d8e73ae2adf645515dcf9662da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33acc17b502cc3ad692eb4bd7bec230738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ad7e1558f16c6a672e0bc12b8cb95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50641238662637784e81c0e7b5e27c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29835f0ba599de5e8b732da7bfd8099741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e6d966d358814e2cf258611c567e4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28827a677dc2b56de663b847e83ac2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434e0a5d37f1c61395fb29b710089de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df5acc61836f29d73509f94552c56b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f8ff3e70d0eb907764c4851c8abac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43816a861e898452c0d104c746fe1d90747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7716d306c75e877f17c8b45728f4a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41505ebfa7f1c27c44916da0b4990c32749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e48ae2680745148d254402b52f6bb3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a13ed2b327a43b65804e278b9b240e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ac470b3609e7bcd3e50307ed84d3e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b772eee7c04fd0beff3bb167307fa6e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7a0b7e3fa651fb92556f4e4368ece754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8155db9b336e4123ca5da81b3af406755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a417eb5404924417ab87efd115ae7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7bb2878388f8f3d0cf4156bdafcac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff75678bff8096a149a7c1c14f5e769758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cf689b2350fc25d149be9145a13e2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>