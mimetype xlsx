--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e42371598e5e0e3190f3a4fe008151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b31ac802f77b5650bb022a04fd1ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2f7de5795263f6ecce11e46127c5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5373dea8a751e86aff779dbe811a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38604a4bdbcf81e4c01ad577f579c54a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3a099b493400b4ed9ef8769842f516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769124eb7f58f5d19a37c1577d168fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd39e211b24f6a06189f26c5cbb4b6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4ef169a67006a288ca9e1d4a64da49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679755dea0223e72732f905fbec3222d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd0975484ad0f2d3bc21e67f4ae69d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf920b657efc83e4aca1c65727f27bde12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e30dee52d41086a02a5daf82285ff313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad65fb57b9a8f5e9dfbe00a27fc00614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80134d36019dcc22a7dbaccf92e042cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7fedd09e3ca1daa651a626b612c4716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d81620e55a0089d7280b0115bf330d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396e16b5a826e516d8d6607c302b89118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26061f68305d7f42345c5343d631312f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c73da94aac6160fb9135d1f3537f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85317f98492969849b8d5235a6c3285b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ef3fd46fd266c38f02d59a9ab033922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3895e3505c6b98bf33e71f65d705923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22638e2e05e93f6d367b5d2528979324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bba0c79005befabbe684c1353d48425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c15f4703dca5be0f750f95a42a5df626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b752e693c056f55d23e0d04aebe52127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a06c097aa4aaed690913c41c969b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd579395d9a0ac37c062e428d937fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a236946d42034b19fb26ce67766fac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a270b694a739565859a41b9703033531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36407c436e2657be33974b9367321632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc947a0cbca2ab28126ca91b24c0a8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e6a2d6ec89b75193228e244206c2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772891163186f3594dfbd80c1ef11e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a76a60c1adc83178613632c85f64f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20d66357ade2cf8a031c0f0447374237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ad286601ef2d3696a90d0bb13a70f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c65ea31545aedb6b0cb1b057c5e63f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eb851f9d49275134d7c1bc400b99640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf7b651ec7b051c0493db27dcaf4fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1515ef7b9a0bf37f9ca3a2d47340a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1a4ed320a4ee3947cba8944a2db3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0374a8a04152c43a354826d8e4952144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75a770f77fe8a28512278d551fe06345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd683ec4c4d8d01d92894b7ee6f284f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc4b5e5f2b4cb7dddb888cf08aab5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebe65a7420fcf3be12acf031f256a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d355cbecb30703189040f3c66fb6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03092bd5e60fef6c208f7750cf3b2eb950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf806fdda4039836bdba8b320be6cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54c55c2b9d99fec031007dbd26ed3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdafc84509fba0e4cad599207156a7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040dd489480fdd870b45725fbdd210a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3089efb86f3b9f32a21879cea1b2ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94c208b471f1360fc1d88ac3e1696556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fa8d70574792079e23d103d6497cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9fd41f34e2dbdce266a3826c799ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1b93784307a4765049fea6ba5386d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464b3c99d6f18a5c2949ad59546e70f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8489404b4a4039d4aec1de7eab3832d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d0d35ecd7231bb433e4f93ee18ce362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a1f1ec6c7cfb89010aefc7a4d30a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d3e86e318ec61cc658ccab1aedd2264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd780eee85edef35486df52f9708cc8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c10cb2809669c7f5af548688c84d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a34b6457f5d10500d64ddb10fb79b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13dc65939c178366281b0f894ce57168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831390d455ea8ac36894f94e1eee1d4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fff8b439fd8cfec6ecbb75b08621e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4329ee84f1248f1228668355c696d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf526e792bd5f59396888d3e9f60d30472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db72b6e4a7c1e5f4b1e8b904611566373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f39287314aec0eefffd53c299bc30274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86268c42124b4f524af2fbe99e2487a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40618bb0c970007528edf6f31e650476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35423725e8772fcff177b16b98c0edd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab29656f6653d73298518db396a79478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280c667a5a97cb279d46dc53d22989979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ca495e4208c131cebc18900104bc980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42022c966e1e8eb56c4c7f43aad33aee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d695cde4b7b5ba965c7c8f0e853c3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcd655939fc35dc10bac38091e20c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee1cb6bda5540ea298a479c8eb2a7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ebd7796261f99ac5a5eeb22d1131585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f7475213794b0b650a15f7282162c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c21d52f600955f4f093efee292ee9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fc6d5ca6222ec45be8e6a9d7e0f2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a420fddf2e4cff4d5751b463e345b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f9b365eac69b0d4d16d4277ddb4bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eaea55dbb842c5fff1fdd9cce525a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d4f58064dfcefda40338158445da392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7328f6fcd64ae4c0e2d0cdf5552121793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab2744ca00f84c20c5512c6f881c2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069316da7fba2c04ffe4a83f8cebcd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ede1b1f7e4670f25d9e039e7cc350396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff3701b5c9b2ef047b7be7c6d7ed8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b14f97b7717f0ef23914911e4439af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7244cdfb9ac503beb375464534c168e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771b10e2d7b6236c3b6077b2de6d36f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b42ee26153cd7091ce9c46c9d8de4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9349b68ddb4fa22fd853616157d56e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884265b36d6df81b4dae17e23aea1b46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859e00902982eb1e53ce0318eacfec7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dd084a7fb15e10864224c67cb0415105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfd6222fbf1b17e8e0ad0a06c6e74e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79c8fd69fb2456313eef27bf68ca2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995106cb86f77fc87ba1b1c703cafbf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94253abdb980e3aa48983d81eb12c441109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a55472966ed048ab295a6037196b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cc8e37e4014a70247159c9fdc86b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dc8fcdc85d1b5ed2b36ee5b03bc6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9bb1fc1eac0074c1783664a215e99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae878c0d679a0de24876b7feacfbb541114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357b5dbb0c1c014f471e936f6052816115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36aa0d587f00e0709e4b75117e4712116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6169740729db4e1780d9b7a836c5d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7482d0bd875314662d2ac5d16313f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf866b2c5cc19f8eefaf5ad78bb3b2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaf530e8c99119a4a0269bab565624120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44830ee55522d7ebe916741bfe1f2a26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6a53a7ec6b4c550f8d2c5581c0e36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141e9972b478e88d8fe1f16cd9c4d9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f37c4729f0c4eeb7b877885627fad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f729ceb6be9a54c58db0cfbd20d10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794af51a0cdfc93ebd148d44c12291e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbef78ed9d1cd54339de754a9e06707127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea440c12c37af91b8c42db951866bfe1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45d0fdbfbf4410bd394b3cdfc9d723129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042211aa085c44377fefd7dba17a8611130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdadff7d6e01688f83222178cb67f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77f8b03106fcb16a8113c50d324532132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291e89c2e1e51a0457eba08d675fd53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a25bec7ec21f4db43a9df711f2a8f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b4bbb67bf78f5202cb8fbc61b25b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992d00b9020ecf8f933eaeee241910c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d1624b1ec2dcca3192c3b77f1a829137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950b6d17027ea8741afa75efa4ac871138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e56369160bf079cdd3b4ff5dd0f3bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f04da2f319a9cceb2299d6f9dc3f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c049753b9601a7ec64e07344e86fdb2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4f5631f2d28943f7953b56b22f8c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b437be620a27dacd6deff6d097d5a29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95716293e2eccc3fc8fb5a853048aca2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8395bcf149b7b33847a31df2034c560145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21fcfa86195341047a3ae02d52facb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fc8cc7467582c5d8684fe63d4b066147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610fc4fbb2173e8f96e3fe033f806e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6dd5e5d61deb5585350d306761496149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c337e3f76d595f12bbb667dfc5ece99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4d0c70d9e3b44f22731191af39c28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b15237e8598840030e95b827478569152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf8c5c39d9cd010d85c15a012cbd44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941ec6d76eb8e60c63c515f3323b825154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdbd3cd86c29ec8a75b829a4148eff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17601b17903d6bb5fb611a63c71823c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdf0d3cf5b90e5121a03b0103d9bf6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc364aa9e2e276cb5f80801697c77eb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492830a00b967be7a46caec476319a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd098e5965ab860c5ffaf9f10d3b3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229395fdb328ee8a87e3ea36e7c5c10161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a554604d61c88b4623686e529d8621162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fca2790329a5dfdc151d4a147784d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbf246d8ed7aeaa9ba23b6dd959c26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69403d205ea69a9593b37bc42e8f87165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eaef2b1e66f0c01e66b6e9fccdc456166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670601d95accf13125852907334bdc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c767a266e54c6672c06d2b5efac731168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b11434a1e906326e8f172cb6bbaec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2969524c33c4ca380c3bb34263c43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840d279636ea87cf36f8687396584ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649075c6ad7c4077c6a0cf27dba309d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917613478e535f995277d2de3b300aa7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c07ed12608add3fb04e9cbeaf4e56b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313b0b4a6ffa4c38a284774ad950a6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619a418430ac60237a894727b525770176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b14e4e439131818f3757cc238e414177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21db7f6b657f903da3e3bc7f7015c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de008ba1a8c4b57e530e8b2332210c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da37a20cc6d636351050c1e488ea42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a203391e9d218846ee25b8c5571711181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7eeb12b6faccd39bb6c421836d9158182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa836d6b0e2f1dae5816333aff0957b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a013b37b8d329fe22c5e5e045ddbf08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a5cb2c95971fa6d90250b63c856b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a15b325089704bd0846b435ad5f157186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c55f833daef95649c34b0ee434efdb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0824d49b92f9f9642e16ad6016a8a21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b5e57016ae64d6204ff551a4ba595189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f192831e59420e4bb81155167286a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c90b4c81bcc64787161792385656ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74656e33467a8c0cb17b7d6fc88211192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ac48e9409df806084929131dead5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c39679cda8802ed0b561c32a18798194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88636d6030b0c67e145db87744e46ab7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e52547f637abb063e24d5079d1a7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def0903e02462b75ef5db54d2cb5a1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682bef26514754b50a77c98becfdaf5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e486140990486da78760392c709c115199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddffb598e34aa3931c372be62058f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2fe126586da3b86e8e4925f5b07bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed51b81de1797ce86dd4984e43890e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bf36409ad829527152dc2cf0b2eb6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd74c4eb088a92f7a5980a8f2992a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2b7fc0fb762dfcdbcda6c2ac93000205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1864633886169c9326967d28fd8b53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228445a66c1f23fd24d715533cc3389d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84b757e22e627118d7fc50585bf556208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d62316cd9221f7a11662bba5f0100209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967408c3b7c89842f81dc860828cb7e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cb9baacde1bab1a584b131344f643211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee79795ee90cc72e40e995780a77b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dec719a278e54941334dbf62a93fda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bc8ed8e9db4746ea7d8716fb7bee7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7e532d69596f9f09e7d8e4fbcbb90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffdaddfa4bd32a1051ba3948e99f6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749f235d6ff85029338797d04048fef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e035dd636bffe7dd48eea41e92e32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7cfb84c35062bdfe65b7bdf21c054219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02d2ade5c4e459a715062df7c64a81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17fbe3b5a983773d64280bcba616ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd862ec3ea6f5079f435dd0180dc18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af939a68bc74ba37c8f910882d1be071223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3ab6ad83901c6f4e2d238129955a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01501e2f62256cd87ba7278d182b84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00458eb533ccb29e8bcba111b11a2d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028749472dd147104ab6fa166f185e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526a6e18984c569b93c04c1965c2235228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7f44093654696318b84f59f7a66b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b7383dffde6632f74701e0cf8aab5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a0978c30fb38a64725b8f927cdd7f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc3e733c9bb4a44779f94eb2fde53f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee51012ef1c69a7ff097ca3fc8ab480233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b02b4570ac325f4a20eff68b70b9cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a405b07ffcee0ffc6441a2e2f485c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6be69080a6e257361c272a96f27b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43613f4a9b857c39b21704951640ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59044c124a4f0833535e748e76d618f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d87d60e909c3ec0ad6d7eb02271b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded8f05c7d449b12a21a881113585e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf2ad322d0e49134e896d0f9b3581a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c2d39a90c857662a49ddeb69cb177242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d73350b297c87e35ffd1eba850b705243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c2d6c144bc81b3de9a0bba25ebc8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f05322c510b55c89aae8875274c98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d3646ffdc18ff970d55ceacc16fd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19aacbe82d619f0c1fa364233aa85c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a01317969e68cffb7f7bdfc23b2b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518fa1ffd602524218d463e2143ec2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52583feec5325d947053f09178dd05fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da7416ee85bb17eea6d7ab737dc75c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6225c345cc6fce50d094a418f3ffd5b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da102b17936f6d8107cc90693979de66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977c8dd3f366179879f8a246417f880254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf586c39f6261f26dbc833ceafdc505a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e588487092508521262ae801c6556256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b459463f2dc23442295828d6004a6f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052768c3418968b841663fd9713f3a5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c339cd0ef4828a955e9b129e842736259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85432927b09a02663fa0cca54ceed46a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e4b4f2fc03639533796c1cf8713ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcada0d6cf83be4e701c807ccaff705a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d095bbe27cf5d29f39774a7524add263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b19feab2fb56ff9768d8974ffb1b6c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ba9606ee983eeb25facc7b02e1784265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656b87bec30585f904c67c8bf80477a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e9d99fcf5c8ac70a64c78ec8a0e34267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa704ae9cf11e7c5b2162463f4623f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6241c04370b6699178b02ff98df315269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec94a7427fb5fff33828aed333542e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c24e6c2092ad9498e9f3c8893e126271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1de87df7ff4cb06d3e6934101e2872272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c24ab40590ee3c86304411bdd4c97273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce546eee2fe78eea5c40e7343e18e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf8c863c74c750c568e06596c0fd0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad3483eda42ed1e223a7dac9d4d1c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ddfe4e3f0b1e199d4422cbfeabb0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498c712d96f5dceb3127fa6b54452ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb725d3f90b494ff01237cab4c70034279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17749243f35a8ee5877edfa165700f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128886c86880e5a36131a6f2caded8e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab46c9f07bed138a18e9fd6a7f367d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0321798251332f32ded618481fddac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d221673236736391d855c359d21ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b0387af3260449f961b78f850f29f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b66c4498f4eec2a099d92dde45532c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc70ec41b46445b44407a62f4f78899287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa2a55e05246a982e3310b92300670288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59a1fa4cf7ec1700837b9c7c539e95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bef1b8b69832ca2f924ff79d200d6e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef83b248d944c52d512d7e846bee049291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73bfb437aba32b6b74c74ee8330afa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ebfede9b7d07867c34ae7d2f86067293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bad8e95230098e3fb3b789e7170b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff5e2fae99e3c475285cb50d3793dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5e39e577d41946a85115f69cbd8e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede12b031909dd1fda2d0c179931629297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a94fa13f9b70eed86c4b4699f03e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5482b9bc2cde0380e5cc521a5ab6587299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81723105922afc81cb7941b9d8df12e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cf5e6077b9d768d0ab02d947756e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba62487e4b881e6f1cca2b76ccf230b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35723ba05c4b00015ad8ddfceb5bc913303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226a44fdd11852b42cbc0d937cc6df6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448854ec0c6e9b62030bca834cd9792305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc4abced91d10370f13921871d222e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b923c80d33beacb75977285ea4a161307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b644a974bd181c3161e785d7a02bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139488cc6b62f1b1348ff5929c7c4abd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd789ac679409adb777dc3abf3d74de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acffeb67e75ee8412d5b12a83001603311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691816d9761290376afee735663f20b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f456e8a61ef6cc65a6f16c39922e4d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487c5f8e36ffc7eae59a6edeb3b2da3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92cc8a62fc780336c3aad9cf565c0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c58f9e6abf7d1e39b88b34aa496269316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb8b390cf536832e056a1ff96caa93317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549cbf207adf9f8501b2beb8272754f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e79f97bf73a493e7892366e97d8c8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525bd0a5bc310c12270a0fd50d41260320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f4c6298b07f4edc1717c57ea2b2ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8eb641f6df7cc315080b2fbbf1732322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34552dd281c7e6a892bdd8a8bf849e12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35024567bf31a6259fa2c06447803528324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86dab9a5fbdae5dacbee9f9b6da68a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ac4a56a88cec62158cc5055f3ddd5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a28406cafc6efd455b194fa609617327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43fd3949df6452131765a43540dba3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91795985f50b321438f3942b6660cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63e665803245b68c7b5d24c1880736330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfc869058c52285f1eb957187e684a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b047df7c06a4fe218aa6c85581b8065332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b576ff1ade5b67367b9567b6cda1855333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59955fdde8688d6175bbe79dc2bf34b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64b40f828d73b510eb626864d44a5d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a14d0bbdb6d049637100da6d3e3d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afb328f5c378788d8d516e3c472f26337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1370e73139d76c51a498aa91a3e12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b52afae74cecb832b0bbc60086a074339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04748a3f7403ff533794507e66e7d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fae08bf665e853efb526907947c645341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f0b37d524bc365951314e1451d7af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66b6492075567ffb17c23a453252c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d544a3de14502b3b133d9df7c1957e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec19f1cb061d62a0969d30efd898ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3aba1c13c1e3f65f97bcb93b5cfa8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9f40f4ea4a1f4b8944d3ded87f9f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c607b6c312ee0a23787b226d74eb1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213205fa15cf16ecfa83c752bd9be2f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281ff10d0c040885fdda529ca6ff2e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5317be5cd5ad54f07e31b16d85023351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2a31589f44464218f5567601b2ec0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94668acc8981d1be9c7339edd1ad22a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1367140f32d314f2c8fc0fe68be2f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8fb71ab6baa3d9f965f1f21da99ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051272778e8145066355483ad44ab6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab633489c437a6e83e5e03de4b30f4fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff767d58cd1548f68d4e99b683c3e1c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda283e27061c0f3377fd38605282b94359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92693f94d4b27eea34941139b4bec18e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ca422e1bad02b17408be5c52400af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fc399118e88e5c2a0e98edc748b4d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58260af4fd426d49e786e3fb06f764ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d2af4ed4f4e14f3682ec6b6f1a06d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee038d08288a71f37030035e1c855cec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbbbaf909f505a31dc6c3033c5f6aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed384a4683bd95eae8d52290adb40e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956d93034f3c6f0323a165cc21282af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5b7ca8454afbd7dc7c20988fbcf8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4d44ec14096a463a99d3c25cd4b6b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869778834ba943ee58825f1288ebf90371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fa123f4353aa0a1e713b1b337587d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0c1a838c5cd2b8e67aac8442340d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f07e6b6e951a095aaafb7f20edc0ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bde659058e953a599fe5494252f671375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400754f7962f7fb4eb412fd49e5d1df3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6f05885a3ca09bc85f5f50d7c0a19377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2acbc12a8a1322ef9c4e57a0fdd2ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606b1c246868792362a9f18910a18c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d8e0a6fde8902c461109022cd5415380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671421265eb9811d29771d894d05b308381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fd1f48a136d9177ae2c695a497019382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076439d581800cf8cea354ac2a2b0afe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5daa5f2ddf235874a54b47656e9ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeebf1c7344acc321b351b42cf2c59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f53b2f43c129f176d1b15774a0e932386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42cd1c739a380a49ec7af04fbf0e73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2200759b5be956faba2dc234d8daac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edcebd41e5a9c569cf0647455fbfbf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d595adad2adc1ee3b55383e7ed1a61390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044ba79d15f0a9a255be41961a33669391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b6222d8835e5cd66945024a7da45b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecea37e242c27b9dc6858ac43eb0e91393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab8113a1b19dd89a54a7cc741e59e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75581e884109a15f2fd1afd2950f444395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2aabfdb8efc61981f7b1b2d7471414396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c76b03d8b832b109434293a791cd2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d85999a8c792114d7304a91b1e3ed1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab852e215031b860ed88866226803fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abace484f93d538e272d285a0252ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96188985e19193eb4a70f20be8e6ab88401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0952715f948cd76b8e37fc733adc672402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77a480a5b399d67dbeb1abceed7865403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94c813eab1bc689d02d957545ed331404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c907430f5d737f88a75b777b81789c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fdf2c5cb8c71683889aeb819eebb5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97767bc1cb411e44388b2732a265292b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3be6881ba78beb0d9953032f93b956408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e13862ff426f22fa12e05644a6d05f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6c844301e912b6e7b5b37ad47aadc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073d6ed974aa5346f533841e7739534411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e340d2159d81528f5a1a081a9614401412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e080b273ef96a3c1b841607519ffa50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641052508f72ac970e293253365f5b13414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6261a67d3ca1f539d21f169263f32415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf0600556a431fda8f3294bb0ed678416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d13dfdf55d25f5b7ba21e46f670c7b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0cb4b7b1046650a0732aae09ef521418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d63d0da2a47e412dbb5efd73019758419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a11cd1e4eb90ca0d7c487c34e54673420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddebf4de7eea58577819c48ba447715421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64158826a4bf3aa9631b32d61cc33022422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf801291ee4d5603cde8f049293898e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f689613f18a954ee70b15b9cf347ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca609ace51e9e4f72764a8773b708edb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb13498d8f7b52013239b18356b829426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4f18d4ef42eceebec190bb58078f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb54905b8b7ebed2ad390d4074f85ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78fedf604b6a5158878c8d9c4d9c1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0394fc2d80fc94d99bda2152d3137430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e782bee73ad6c4a1973aa13d2587404431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ded07a6bff5fe014086ec2e76bba8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71a01065987276526f7a8f164b91f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba29d0f3fe7e1715f2390ba15e0d0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edca6fdc2a210cc5f04c278a80d7920435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8150549841466b34d36ee968940e7a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6213de1621bdf401aa4dda5312b77d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555ca8d67c44cd3470a8430e7bcf565438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced45683cb548a2f31228784106f45e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cd716010afba5c2b58315ad60fd27440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43373afd2e15cdd3902a7a9dac2208441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e44e127226d5178b0f87731e08bf5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e0bca3d67fd844fc6902c79d1c4c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89239edd1231b0702e3506c4c75e06444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede5c3b4b6be2f75944a5c7e3c55045445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecaa82a479cd8b38a3968a103e023b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7d08ba6857c0c4c78ab3e1cbfb54a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c2ca3dc4c416c32759e2c94dc2a61448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd44662297ace12c290c4c50a37c43f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4202eeb2b19c0cdf23d382e8705bbf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602676ec8992f3a495150c7d44843020451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afd30f25fb76bc7a16aaf64e55841a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805a8a95da1c46c7c50c907adc6a0c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf32e650aa0213f85d8fc1be5336a0e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f8d32c0380a3d929f2c466ede7d37455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0863020f2a488af4bf80d6baf622e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006a7ef4be06e6a8afc55f404c11978457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e380b5ba677b21068941a907fb3ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d276838dcd81c5c0b5842d5be066a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829738d3b0c59d8b7771e63a8e13103460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbbcfc819e96bdd33610215025ab8e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6000312388ae3d3a521fa23df923e15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5c54b821f451a7634129aaa51f9e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1626f3554a2a38a978639a56d18da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab3c5320722c57a231d6ffa91d14b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262e19bf81f09a0b30d6fc8bf7cb3b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc39620cafd6919af0ac4885d7b05a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3acd6444c14545d9bb3fa6861255cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cfbc78978a1dc56c083f85214214f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d20d6ffd0154395412ca1c99d2c277470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97745a180222edd5392a18c098e2e9ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe23a2df3d1c86c0b33140ead38545472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bbe697e305d40647a4ba30c567b51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88909ed9387ee755bb2f26753f47c6c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70ae8ccdf4bef44bff0d24751b44b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9ec63ed71bf722c77e9595a291fa1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795844266027d759147fdcdc4c558ec5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61da20b647bc6a4487d700a76a19fd3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b607e9cbb42971bcc8e8516366602479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801043d9da144294c82a02620012d35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482045b0df3ac59a0b0f474f679651f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64683bdfe461662fb3860e85f7f3885482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382aed037b90b5a3a81b13eac1f9659b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75077ac1de795a908c0272356cec5c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b23896904992b5946bb20bf186af7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98a4f04e24a4243c085b8246d40b40486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1364f78d4e0e8150d28da28be4b74487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6ed843edc32c9199d719290e65aa8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20831acd894ce31905ae82c36540d294489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e65da87f694f0414ba7db18faaba2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd79aa34b8c5854b1f409a014c776b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98c426381081dff6ad6738e29a3d1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7d25c200ef89fad0b1063b8f4f3bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd2cea7f973ddc82f40d4335b993ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9be046ba6b6f004393b34135a6842495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7cac90c9a8092f1f0b66112564008496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f475db5361f59510f175f974c053d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcfda8fe58ff033553ad9182a7b542498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96eedc20901294b377c2e72518d4ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6c7e79e0d6065154936b4cc99e2dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4bd9e05dec3ec0c082afc1cd61e7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d39fbbdc426881f12c177614b031f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd464975bc1eb524446688062b45e23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b410c5fc9c481f1d47febfd2f9e5ba5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561da35d537d5f606bb6376f5a806d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbfbb95f598baca4830d0ceb001496506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80a4eafebd802ee75db1ee0c655d9a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74697ffd709c7ca4863316af573edf20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602deab72cc684116bf482767b00c7d1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650c99532804bd86cd5379027562bbd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5eda3a2e69eff2020a2c1ac04d45c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d9693dddf8b6f99e072ea41ee336f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b8c2579257ed564a559e5be45ecf5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b177a35c6b8476984928fa20ad75a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7e2efc4d60f6518282944c169f9b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26136a693d2bdcf881d57f2ed6a99b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f6a33d1c511297725db295e7e9521517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c2f4888afe6ed521a5659b3b78c16518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88023f8d76e7f7cfddf1e7fd6054ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc76928993dfcd63fe08ddb65c3aa39520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e97febefca3be341e2b48f6c671ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369888c08a93c8034d64c6b0713ed047522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefab537caaa70b842556ceb4d6edd84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1edc387edd2e30053d243cdea6879524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44967c0b90dce80a274b1a8d9d13140525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4601e98a5b42d102eb6b2c9b61c3ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835f8c643f4b454fef9d22d43d0dcef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78d367e07c047e77e788818d78cd97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38b4fbc12270723e3724222794e38c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec2eb73a2574c18799a34094700c17530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819a997a3e993e89a98206c31ee8493531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509fbc75c6aba6b80c4430b4caef489532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ee7e1686dc55a6dec5802e3e4f394533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58cc5f409c39fe61bfc2d9cb7dd220534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382d68746da7bc28ddadf90e15e1703535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867607ced1a097752c148b41c2fe0027536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45722e5fa77c2986bb900fa2f79f1923537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd88c94fb9b025b6df0f3f94e82c5c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c0b44e6ce28b8989ae2e183c4094a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49a5b7204b579408092da9d77ef4bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbb98311863429bc71718f7ded5a1b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72f8228bc64d0a90978917b56970e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1858ce9d47a0092d153ab81c545307b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccb01749b646c3013b38e2551e83d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280914e4edbe796f9ffc88beedaf4ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0ce1909076513d74425103f9518d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6c3956d12b411e851b521a3bbda3f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5875799e7985c41f483f8717fd5e59c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901827ec604f221785492adc381e5cfe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4eded420155f7df244e3d235e0697550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9d2a341af7ac339124a7d7502f46d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b9d43489bbe67d66077b268653d79552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1326f02d7f21838d533fb74299f6f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852c0b086f0d45543e4c5ce53b13709554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff05fb94f257d3749132de1332cb95c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1fc3c91a20bce7335c85af7d4e27a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eedb4b2039d3a045c56bdc245250fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c0a8d232df3d9e1f9b9fb0fd62731558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07f97ca4fb85d289aeaed13999e5ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4c828112f590489beecac8234cb5a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145fa4668650987d8de47358793b6b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fc9b245b09ed8e5fcb813754e979b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e645a4abcaa5d91af623106b439de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37846318ebcd8a3bb673959ce426e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b865c9f73f7c9b0a6dfba9b62ff27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cd3f41d6ed2116bb1ad1249d06527566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc66b53156f1c2cc84c50f49d44efbb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ad6592e097d3ab22d0b2a080d0ab2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cd156f0729f52767a0be6ea421e3c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faf86ade5a2248e74ed293fa406f8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a83aa1f3b8d4ccd7afbed90e0dcba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9ffd4241cb93d982b8a09303d9a83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cdeb5b91706f6e4c3875899c0628f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3536f31244eb1ddb4af1e9a7e47e069574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63fd821d0e1d6b4e1beea8005b02a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32d134610752c585f9b9545c0abf14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb79f5f772424dc808030a5b3cde4c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715adccec7f837cf4add3d2e988b265578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649509d60a01b535988c722dd1223338579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da4659c1cfa73af23ffc53225cba6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd27e80305b92c63398d3c924dc6fe9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e79c84734831ca28748777a2a22e28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5e4b5f7ce5ab92eab92ab1aca7ef3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcf820356277c679792dec9b558716584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715288e72e6ecaf989003c8e4dcfecf2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444a24fe7ef4e2288ac7cb1883980cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876159b74033c948ac085d9e2648f5b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce0563de1bcb3a0b4122fd24907f2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268601d83636450986ad8f29eec256b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa78239924a91763179a245967f00d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f382a5ec4cb3d4319388cc3480bf136591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed1739061298de5bc9c1126eeb6500592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bb30c24d6b65e2aa34ea522aff48e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0c7670ac653407fd632ff924ffbfb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba499571e15f3f65c01dd91b702cc514595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2e190960e2789fd14d142f36c47c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3525f37a9cdd0c283801374e2beb4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff97af9d085aeb3cf678d3bc776885c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d0041e82bbd8e7a7962f03d7f10c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693c628b4c5e403baad4978f7a3c330600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf0e7f21804d1ca85f57d3efd7a8ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3be6c0582273ac254df369050bd7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16892234e67711a217e0e8770478957a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58c8eb6f4290d9bb65d0d4882b41c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1823587c5c5819db5313c2471d0bc3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae879b0b3ae88a196ddca6de4b90fdc0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e51b0e862323d79d2188bb1ef2d53607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9aeb54a9cee4bdd28ad02ab3ea44c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbe8f641202d99f9f118bccd0dc6ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6792ef84effc0898ec514f61e03755610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33056f44f48666e0001179bc07fe23ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a37df6f3d591dc02ce9e2cf00c6ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645a6b1a92318dc5681d4b4cd1ad625613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dd8d36428a59ca3a269403d06ab0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0166332aa3be1b421f428c2c48d490b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dff8408d588a141156e2ed1de97165616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a256052448eb17a1c132787d6446b8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf046e554cbd2d984de74b152222141618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f5da5e1994919f56d5f5f9b53e8e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a85bdd05edcfb31e1259a2e45048a7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac14a3522c51878a8a996c33d310b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da379e04aa857c1497665f43eafc2b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d330216cd8679626f0921498a694ea9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb58179df8f934c7b6636d4c4d4cb79624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10ebf6f185b55650c958a2e3424cf7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08253a4b18ae0ff00bd1e2da38a9c37626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec49ac6d99e79ed90de943d41471dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c4a831190ba1a4157a2705488c7a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a08cc995394990e2d832b228436097629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962d18b2f0e704b378f0955c37c44cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4a5251a715fb5476dead23d3a3565631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac546c1e01447393d8115411209ae1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dae593f782ddb73b28917f8f176fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddc46e173ce98c6bb38b8a6bac1602634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f227e108be5d3266e6d2352bd428df1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab295cb97a71f7ac52997a0a8fdfd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a50e32315e05e992229be06c19ef2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482d60acfd3885f82138cf6b1b64d2d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a36db2e85773cd996a30a0347bfa3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ae35f19a5f2c1b16c13ea734836ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d863faa9c71ad3b9e1a6108d5fb75641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7bb067d42f5ecee3402e6eb7d5897642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a833556a953e3ca86e7ab3a2a49c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7f6bc5e8c36bab142c3422862e130644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f714f20b25d90a3b9b3668743aa6313645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a69eac7465490fbd528d3cbf1ff16b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21066b571bdbdc22aa8e321bcbb6e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4fc768c6a8f4f7006866feaa5f836648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da22cbc4d2064258c278b512430f7d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e3c212b777f6d48ceb9c823917388650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52883b0193ff2f7312fc730c0764ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2c1d49f53bf1e13e1dda94c4fb513652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe3e6d46117d585998187645ca8d69653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f14713d7d92aebee0be877f296764654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f601d1eeacf20004a1bb57a6e836d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901be8e4c0a691e88787b9fcd2872e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7cdbf100f846d12d67b5d0e1f8e21657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e18b998e8c0759097e33f52914b4f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87704b7c352d770cbfb12c91260df5f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4d0a9ced105e09a47304130bd524b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f4d9340854a37fe1cbc9b32be4e4c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df3d25daf8c1db0ffdcbf03c876546662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab00369b83b90764c2f3f46703e800c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f12c087c19a8dc33a25e0d337827cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a1409304ee961390d649cb5f1d278665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4e2a97ce0bc7d881d4c8fda0ccf81666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42e0e15a98764e85651a1260380410667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab511398d1be3293dca4379b0f660f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9d09a53761a72aeb4845fffd5801a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df96299d8a8d283ed2d6588720a7fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7ca4308382f0bbff8ef8299e54e73671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125d594b9501e0bb1b4909c9b11047c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ac9c9d458aa8605affd8650446101673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016534d8800b7851625eb0ca6c11282674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba5fb3ce6b304425f8d9ab8d07e8d7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911a335a02d417f78a001c506a653fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b45994fc3d4dca0b66c1b8c8a089a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5b819edb7fd13bbcd917590524ae4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de19ba4f6199cb9aad3a3a0eead4c73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8a682387585074ee69096eb1c6e95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f856bd71bd997bbd677e9e3b9e559681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bc36755e502b25f7f9f415f5ea085682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163cfada1379e741411f0b41e5c414d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184a81f6a2c6fa8dcdd1e6eb0ecf614684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63aebb5099bd86f80700abc96c5b2ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbcaf986f6c8d3a8427ae74016277d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dcc72d4e40b169f1c94eb1945f73a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a783dc08220f64b861a6db742b9ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5848ef964ab29a6ade3647e14ec55689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b052a62f9bc2448f9ebd4deae3f8b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763e295d134d9547671c7a1a39e0ba1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072bd6c8cbf07260a533fcc6edae272692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca101b548f327cb7f9c0645b4e07f26693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd2ee55afc002ffd71d04452ac8fd7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc9e859bf3d7b6514a3152eb82a02e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbf8b8c4afd27a320867280abae167696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba5bce62d43e66ae06dfa453c139a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f0bb044550a5a1d91ba5f465d7b7e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fedda18e72299a1c30dff696c2841699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ebf02bf5d181aa8245b9105c4b6f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fddf1a87a5e3851b6186b365d6be1a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de5ebff3ee8f0f9cb8a157388af20a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe504e7736e146d9718e4735614a5d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4210a96bd28c6e04ec6ba03ed682655704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656f07bb80895808b514085457c2bbc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa982b4f5598fe3004093db4d9ee8da706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf1f34f9aad3e199eb564fd5889413707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e2c82aa9e56ed1e2d6619b216edb2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9661acea477d553096978a8b79f0dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ee0d39bf41e24c3ac3d557e6b630c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c84573901522213f3ad9676e45d9c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f043d15f11cf1d21d25b6cd36cc3ed7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca8e9add6ccc3232b6f5389eb34da8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f9602c1315479deb80408db3c84a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bb347034c3089d2823c949d68a440715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf46450b15f0aa7035c3a5bf5d651f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0a678adadcc033caf98b18a925990717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34941e9989572ef46d1900f26b429b3e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8702acf106e5ac2eba7c627c10bb3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fc7c39d795f532b1d4911d853d59d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb325df7416d2082bd42c66c10f7206721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922892f1c5a64f341da48f2f45b115dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd3573d0c1388db533e828e0011d04723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2c02e7f58d161dd25c680abdccc65724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502d54920525f501e1c8fb2d7b2ecaa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee696d49b65b14111b7a4a3ede9e7ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febb4a23a53a7e13b69009317cf08cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bebe8f483efcad13f1a3ab8b6a352728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bba35340cf177193b6c62024b0e91729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09b848189abbd83eb3965180e05ce6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac40ee8f7851cfe3cb48249bae0734731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447776695eea7a367058bc554d780f7b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c2553f1a5d7e309e9667cac32919f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1a2ca1d1d65b419efed5ed3ea3704734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536a0334eab0114e29f6e1fe7c68eeb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e7d7ad363ca8aee62c893de4cea3c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2a78b817fe5ec0acab1d94a03abc5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2058c9d801d7ca2032c98a85df1535738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9990895635a864b32f327890c4e07d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebe9b06e0b443104e54deca3c94700740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414278d476ec8be14a650d7965067fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf6d9bb3adbe323f604a4488a8bee2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aeef371f79047bd3f58b08ea013c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ab1c975aff35b017aafe9b4651f6b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b2f938894a2b0c421b13c4ed9a2f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a55323e275464253b367aff961d82e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e419688dd88b71eaf9ca4cb677400a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfbbc4b173c63074d61d00a4831a3f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65a4eecdac04454177d8738c8e3dfa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924823c58c5f25c1e23606c145096c63750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71de6636580f70c31ae81446d515613751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d402ad263fd4d5b09faab02ea459fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb846928217b306dc4d4e8d9b1ac5e4753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb3cfe0ae6e0967cc54c387a4d11791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c38bae5d5bb440ee83d279c254f072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bbe483dc4dd541dabb25400baf3393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d990733cafb00b9299b12329696bd14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feef759dc51989d1c5fe0edf45e6a4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ed1de43d7aed4a6444035724da5506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f55a808750aece4573dbc570c9b5d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dd94370c972edb6b85e2ac62142e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5159464c7e1c47fff12f41a141e26d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170ffd8b857be8459adf9b66853a76510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fc822b3903fd9d4c9a5d2fd92eba011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e067dfdec2d10375c2b2c174819aa8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca4fbcaf3a9af4c30b4d9a0c5e2b7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ccea8057a8465c5bee65af3649d9814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b5ce4ceed59f3eccf6476aad45abd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c682654fcd900c30983c9060691a5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ca65356559e1b451aef9e240fa49a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a76068c83653f6cd4481f3887dc7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaccad3f2786a45267a4a3c129a3ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c354fa6348b3bca8b24c1d154bbe9320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e01b69353e4579cefce896a34fd63321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118352a374aae3225f9298e47b7cbbad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75dca99e1bc118b1d69915e85352d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9574844e8832572b4f190c2e86a16f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c737ab8a5456c3e0c059fdebde4356025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b520f714466a04525ab1dbdf9ed501d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918107cc4a1c2f79f22411110f50502c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3dfefdb01897a0dfacdca6d890d8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85882e05153246bc628ca70e1a1a896229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496cdecbd905795a35987a95862b5a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a161434f0616ce371b60ddb96daec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe45d778cda52ecb0dee052296172332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6b8f83822aacd83eb3c9b0576ee4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b143f74efff5b460e6dbe4cab5623234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d16565bbdf7c1709c05c14deedd97435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5d3eb1b1728fbf55b2fb9d1e3e1a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e14a4c1f91ef7288657fbfbcbd30a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabce102fa0f7a3c07c1fca95f3dc0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec2b4331491347b626b9c794fe6d6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f60dc6989c079b0d414200b1ff65c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e7d627e1b0cc2d05e3e06ee40b9b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a785dab6108c9392c6d2210eae26c5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303be7d4eb472e45d7bddb161ae668ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23586bee448d92270b6d7665ba94ea4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21049ada647e9c49512c9bc1c1b6d94345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f8075757f67e0f93e35b03a058ded46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bf79f22a85a54097074461a8c238d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d794cb7607972d5c5999ef27352f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a7722c8b6a869cecc585abaf84ba349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a230e17d670c0aefbfe9558245f3cc550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1a3169f7b32512818baee30c3695851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0b8c4989d977277c0a58b2156ef7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53f83e49fc9584c1c949bf51b3e26153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0218161338c3e7403484b4edb1f168a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459a36f647deb8e80810e507cdb852955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323344df25684c519dc12ced59b405356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7891d48e856c25c1398fc1802e98d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e1a565b6024211c1e386d24f961db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d2d62d7e2a00a50db6bb10edbe14759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a205cd2e86ef9ef475899d190c9ac3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011716cfc4e3be2372b3f6b4d68b430c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f599f83b5f7677d280004249a29811462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbfba5ffb8721dd32f1fd65533553d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9037f07373e16e208f134f9054776264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787c1f6cc0a659345c62cb577fedc2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288c7d5dc34c281fd4fc9173050b5bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad864fdc69fe6382475365e6af184aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69053b3d1fe52e393ec98c10a54544fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2f3912a4aaf89e1e0d94b4c8e5e0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445151a459198bceb22d8aff01b5d88070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2316067407d8e28e119b10cb86b028f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da30b8270cbd193e4eb6fba209ae54772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c1b13816c8cbd0fad00edbd91e27573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922afa151f9684d5579943fa8d0606d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029b241fd1e1c8d0090204e1ef067d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1abff8711c9588369b69e8348184cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b304e069f9d080c3fa4e7b052f0382d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c194cd560ec90a1519b2421c3e5b11b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c63ce7da3bc7a32e13118fa365d8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75b38364b1688758d84ad57b5b261b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a03c9b67d45150f63c457feadfc66281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f068002cae452109e610e0eeb9c7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39444bb6f9544142cb1cb8099aea6ad283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5dc9788c0d52d2ce6e65394601efb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fb71df81cb89fba69da584fea6b9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10012a1c056af5c75fa7d3685d824a6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5401b7aece7ad0d0b4b6e3167b12687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2933784e2172e44c2e3bbcb3e0475a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403df88b71843d388a9291a0daed81c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c33b6178131226fbb5109f84cc92bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30f437e3da66217fe168b35eb38f3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d21a76f95f16b97e533e3e404d74092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1073b66af15d216cf31211b28321c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c08696a990481a4f7df36ec8c6d62994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296415f4276c43c7b42b1bbcaf3b30895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98ceb28a50c8a57f83b1d56ec59ebf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a645ae189c4640f8af9651090985197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995997dcec636c3bd92a50510acf13898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264e2849280cdb9bc0f1cb445fc460299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0007c2d793bf7927c58d53da214e6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7190e6657d173411bf0dc7a453160101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb4acc9002df745204901ed7f131dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc00713840430759249847041af905103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe658624c95d2d71f604b1a218dcb231104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c3c73ce1306b30583aa7374a7d61e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfeabf54baf7c858b17914e307d3907106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eca964bf6ea50efafe1cd5df08f1a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18527f37d0f969c223bf474da1440615108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f02c1e0dd86b2928843f6466a90b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f7787c79e3e03475cb18257f7b4a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438d6481ae0f32b69af1e57d9df437d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433520dee3b7441e1ff9586b37694fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8e47863b353be911993ce5219e7b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58a91902e56d8e91cecc4cf4a81e03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f97fa4cdd03f9231bb7c9ba7842358115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32864c87366bd889d5f166c83b6f25b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58c2aa9a2bbee374c68d1fdc00a93d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe3745391db4126168779b408ca031118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c18e7b683fe1868b8f79d7a8ed541a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe579419b1e0bcccdda92039a5f586120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5692c806c28e6003876a0662c56b663121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4aa008b74af74a5d079d6b7e288eb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957665841efcef9b228afe1ad2c1f68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfa5d747bbd9630940182d35054adb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b2fd164d4f5435fd1946d35014c6e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41c712ca16c46278cf73af79da0c2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f6f6ae53b3e85151b348d3ab10efe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3fd9247c5339d1f43c10ddc14a933128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df955a9ab9fd73eddfb99dec9bd7fa7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a79da295167ade4a47e1942c166b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabeccd49db14ccc6824a6d6d46f7034131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90b245d0ef08d55fad4ac7f24d7e31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427211cd5557209cd1679ad4ac8e5f2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e15414a18c83f6cb01a19255fbc742134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc08b971d6f8392fe9d5a9bd496a1c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753fb3ae7af9c7cc1ebf0fa50c403b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025c3c083c54bdc0787be1ddd12ae99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4bd59da877697b8871ad69d07cbbf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998691a1507b3d5dfaace1e382febeea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8fd1d5a6dd75c12499e25131caf6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617eb9c0b92bcacdde65fc6e08d1aeae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc968497ae1ace1dd79be46b82cf6a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27c0c51533c22d5bc247cb2df45139143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d3a6f3e9139e3fecca467711dcf53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b543e9204aed1012cd266d564c462145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20a2f10b649ad49c91dd4e2f7af137146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d0c63d778aa901547f7f946aefb4d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b30092cd3ac4215357ee9e426f239b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bbbe186ea4f086f65198eb596cec3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab72cba4bc0393ebba0193464c9e8d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b48673bee88dd0a204f3b315baf23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2354b794e539753a767c45a90e3eb77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c5cc1b5cd1fb32dc130888f734f18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c00369abb0ae747788a36e6c0b71c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acafbb2561caf5fedb3896f297d3d75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7130c8ddfdc1028636921494fc922156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a49d785283fd5df9801b3088ee8aab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160cf4978eb60b410c22dea74bcbc19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc606f316ab8c456915777561cfcc89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fc42d391a383f82fd819ae3df28df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44836858e4823e35c98c500e14bec8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d070561c0273dceb303f7b13ea021e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d156930b0965769765dd4cbe99b9ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050245514bc99fc86797b9f24bfddfa5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5f72cf6b9438276fa7f19facb8ba1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4130618c32554374753e6aefe4d4f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659365c99535a059faaa3dbc70573211167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07f918f329c181b4e4f03809662be4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6563a322ed822ce34ea1e9d81f83f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fbf587b61ca1904b5510a4982801a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772949b059c14bf7fdc4af1a06280fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931b28c5b54d1b32adac61f0b8858ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bb07e88af07096b2e25f36b92e5d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b8ecb0edddeb8cbb556d60dcbd9e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a124a4d605f3de6a602962e2914a53f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346faa40bb1db382032c22a5e9676c0a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71ed0e83fb0014e336109d1f83fdc9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcf0599ac2abb5c82548a641cd7e89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb56e091c21f6c1745cb5bac0855fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803dd01366081cc634f44ea08c3676b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79623661424e6f9d539f2e4c2ac6c158181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53951fbed700bb1c7336ea02a963bf02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82f89b9b8f8c29815e5361a324d18f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1da53020946bf60c4ff45306c7c3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef80f46bedacec4081edb019c6fbba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c08487e6d1478a39b631440bbc00a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0964fe6ff4f8eacb9c056e1091ff4c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5505db9a23c5f94959852bf128e6bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfd2a22fc8fec597ab1d9fe68618a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa31939ec0820f7ac117014e90b17c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd9060e2a3b13c6c908ea9c95176c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9763f7e30b50d17d54ad89708843434192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f390976183b96999a64a646b38cc0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d595c8b76c3332afb6be3024e8197a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b3d1165a612fa37fbd5c4efce126c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbab54c51032f07756a47c1284b2adf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146ffa5280b4b13ba22ead66d795007197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12436033f0e479a2984b072f75156050198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb846aa6ab3248e4760d1e2988e299b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c855f712f50446ecc4ff91825329c48200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ad95a62df0693583b7846c6baf679201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80e5433dbbbde924d673d3a091b016202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7317077fdc549c7069cca93c438046203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed94d6f276cf3e168e0f64e8fc8c88204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc14c88825e5b4f72581bcd6fcbc5d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3210b0da1148d5a44d92e03320716c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201374da8cf41d7fb75733515f49918207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdad0b3ced792dd1230084f026b1a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46c703970d679144468ae61ea1c3d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081c8a20e7a026afd013cad15cc02d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742546c813cd2f2ce43dd809a3d0f51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679b885d3ce3bfd297d120bdff9cd7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f061637fec7dd7d7df1085059cf8444213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ca8dd48c72a744985b877413c6809214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc12b92c5caa7c048185014a1c4f7ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f75939d77b2449e7a8b2709269cd3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72a835d5ee7a71cea1905d6730393f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d59e26b0f650fe725755b7bc65b08218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ccf4ca3975787c0698ed3b0e60ec6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf35db3bdd87a03c662bd1f8d36688220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87945b42788e05c9d59e7270a9c4b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f68ed6d41f8d5f943dfc7847174179222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74115aa2c91403a6ef0fdda305a8cbac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8610dba485d628ca1ba8f0b2cd5d67224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418079d4836e8e85f051352978a1eb57225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4b91fc3d8c2920f621b1355ba6cb3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8e9055edead0134688b2a01ba4298227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58599db535b1564f35d64b54f6083f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b19b27846050267bb87fce8aec11cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e93c4dca9092dcd70f45379d52313230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee3698ab26b922f9a534f58e44b2c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51542d4d793b071f34603ab7a21c0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c76d043234c72a0d2a89fc175c4069233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27d1c6fc26c20f152cf4f3f73580dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204f808e1946be3ffb6dc2aaa9a0143235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee965de2cf36a741b199cdb1aa357f22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110762edb37721d58c426246ad2d38ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8fe0ccff353729cff76118d702b4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd251d7739cc121f0d65af950d2175239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84377522aae751eb83cd4610881a6d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92944665e37f367ee21593d79fb16ab7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb931b63491e88d37fa921abfecd23c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b4f5c3eb69b587e425a146450bf36243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b750e0431e2033eb9189e90bf758e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9d8c4c561375dcc0b4ae9d6375a15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1875caa1235e59b968df8fce6f2493b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f881384ebcba9cdf54502dc0588129247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b5e4c178d733bb1592d5e77f70f24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd56855911723986b52e5e023589f4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96f61072aab7de4fc4c49f65a31cf7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bfbd38b578ebfa301bf826cc80b02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9990242e4aaf59e7e7ebb3da4ddd4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af56d35a4824b055d4dad95fc9e2ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb50642ca84040350472f27dd35507254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265df503411669ae2530ec08b4c7ba3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b5f4fb4a21bae88df4bdbb8351d4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be5f2356824927640ed6da0eae5306257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6634b4b276efe64bc9087110a7544258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78094b83d02bef81450e747418b1b4b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26c15ea2543e6171987e102a5af38f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365059cbf165b946843dbe104d3e033f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27d997fef709202c286501f0e4703a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963646291e472c55c0af1055d6a54c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836488083a53458fa56d44444cdfd891264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6baf3e7c77f40c51843e7d84f54ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51c9ecc67004a7186ba7f95766294b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950126c9231f293826c5c7af639e82c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afc6640f8e41e8e50596af3b417d6b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25f80beea6fff1c1a8d29e0fef19e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff592c57cdc1aa53023b9b1e1e44ee7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2e7d26fdbc7aef4d4dc45141f2722271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e19c0d85f9359f9409ed55b0c7f5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf418de13b833a2101e1fab0fd816b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82b6935642bb2a41aae50653b72236274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b8403a33bd8e2f76b3c2a58eb0545275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77706446c1abb3f37f12999e335e43c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da190ca2d63b086e1e69ad332c9b438b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8470f1cb3cbe6d9ae8ec88ab28dfab8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1af91bb1a02dc1c31a4d1f7b2ce82c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f037a5c756553edfc821e26f14f4483280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e35363dd1bb09cb231a196b9afc36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74eaa4edad939bbd12cff3a8698c844282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76130ceb4c3a45893da343855d8a677283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d55642f1052a56d8985cdb4a85d82c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e9f4497f59fc223318e4371937ef1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059fc2ce251131ca3ef320a0864fd44286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230d359933ebd1dc01c130af76ac75c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373b1b2834804eeb8de287ae3da3353288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af60ce5671423cbe12c8366cdd43894289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13769062801775e54d9727cab3de77f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918559f3065c2b2f47fd0ca18f5efaa4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e87b7f4099685c1faba418c60f6083292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a2e4028869a8192077df84b919402293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43f91aa9e8c8ae7a0fafeca50dce0c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1537cc57c11a398f7477a9c8f48ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f746aa0a2ed86047aa0b73ee5d9e9d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a01d05f806de93bbea1e12d438982297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68162a144d5472a341438945ae44a220298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e9a9d883cb89cea082c4267ace87a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b176973c602e25942accccea8313669300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a753ef7b8985dfc2d810ff238eef0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d907cfcffe7586f41980752f06e3541302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d63d70278d0ecf24567da1e39e7aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7721069f32f8fac5ea6cd0e307323304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477259e0f239715d49b097bc1ea6f1a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cde76bae161ac1c57509467cf9376306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59583a0b89bbd9cd41ad4885089567307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b17edd2d7037862a138a99551c704308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4537a40dcbcda6446dac0b56b55ca52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d757b0c4c9eea62fa933fe32ca4f85b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23915c34a779b7a75d85ee5dfd6a3d2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c48b4d2acc5e132afaa3e6937348f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38783d7b4d4b1698f57fed1f5dc1f072313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05594e6ba59396a095c99f4d2811e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15b4d99a99bd07071880376c95c1c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c488f39c36b82b8aa1a75c342a8bf7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0626ed191fdf42633def438d1ba2c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda7b6fc4df11c25030b7be82fe3ba8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1feef9481df122cadfc6005c6548c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325709165bba1d9535709acf773d5de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde7129be3c58f79eccd31e8b74801a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd6b38df15eefb2969fb508b4284c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f3b8868299e7f641900aaefdfc4e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9ca8fd8c749a3e7e8d40926ef833a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfb6f76467bbdebbb1024b4e3e90b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f404d16a09f843c87df0bb225995d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710af82862419842347c59b4a80049a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7522aa3cf8aa16d4fb4bf4b7b8685f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba90c7668f4adc518af5461238d63d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430925d2e3bccf978874d340eb47d9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7ece5240f94c591d6d241341af794331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec6729e6f0d1d8a7d4c4def7d128e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80578dac9b85e99d6a78ef402074517333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a847e22d7a9c9946fa94ed73d32c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c4e42609529a9dcc279393639e16c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee8fc82fd14363a875cc4eafd4541a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84300e7c1456ff937bec653954b9dee0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd59bb51e7b9a5f1393b8898c2a4608338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166c99772bf1ac3791fcc82f83882b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58060f70fd103aa976a008a2a78ebf52340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23d82682b322a0400dbe95a76b969f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b152d345fc6570e775a8b1756d9c31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029af1211c2ad20cd23421b3faea3e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcde1086cd76f7feed27d902de0af8e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faa4311210de0864d594655ba51244345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785999302da6030c5ad70485ecc35d9d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b85e5d60e1135e10e606eaac7655b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a7dbad11ea29ff7a345990de4aee2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbff0781e888a31f8c37aefa3dbeb2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21aef51bf0e0f31872e9a1bce6d7bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e3021ddb75289801e55a7e25e54cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fed763d5c041f7f468107cbb36b002352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6426fd36942e093b581835b71007a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a33540be0ffd7cbe16f037892b86f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dedef45421acebb36c392f0e7ae54355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44555f5aae4c3faa881482ee732829af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b52fd0901b53cb3e665a522134f802357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101daca775e475dbdf97b2cc9f9f34fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc3ba2d00a9af19311f75f309dbd5e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceb1853a0d0eb32b7721cb3f4393c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a8dc68b157db24cb535f168202622361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc593530e6b327e2b902a3fdaa12b331362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4215c67a8b0267e176233c288f882fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ff68f8175ad60601148d2ed1e7d29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba051172222968fd8fa6a61c79b439365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b22dad228868aaf366a5832b20eab2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c74f6ac4908b9b0db1927a677f56bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dcc05168c9cab66e46f75603a1bca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3109107581ac925ff607f0c50f9b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9d5442007f493462ef50a84f68a46370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d07f4309adce95060f659cdf462e18371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243450173cb187e8ae210db3bd5bd38372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0d6cf7f213bcce7ca1b43b2a3c875373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153135a5a3d508f17e18c1bac38349b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77a091f1373dc84aad0a97b7655576375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a4f14a7e8e94984bcdde5a4bc7df8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e2384aa68436c1923a351c2ec0e67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c118c2b384c9192b762714cf60e6c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117d7e439137c975a8e6f2298ea4667379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5211fd222a295ae2da47c8b3b71d8b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266729a5fd0d307e0e18220964baf895381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76136c08e1ab9fe3a835f666556e7b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5103b5248689b73a463e33cb48698e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f53decc95278904539730a7d743e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b664a4bf9d01e8367ae78c8d065b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00936fb476bc056cda75e328ead29471386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eab81251bedbacf95187ab5f958a2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af8f696ad30e84f72f061da4edcf68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229be7afbeaaf1368ec893800ab9fc02389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577335b9bbf004624fd9e462173f80d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db95086c72f5ddc76a05a5a8300a4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96469e25b7c4ca87afe1e20bc6ce2d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4262ecc583e25a0e1deed6bb759b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501c919c9090905e204500b37e1f96d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eace458f06a315905978f25b0aeda395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cec1c9f6f51ce05082890b0c83f7d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c040b8b8b538b36f2d33e905e2a47e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963db5a9d6ddd000e56224261a74689398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af577c769c228a7540461567ade15efb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10f1e51dcbe37eb4e64d1f54f969da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7983fd55dbcd8b31b684b8b941085d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ed1b3a9af159dc0d109bb9b00bed1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d09b7f8019ad898529cd7c9e3ff52403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0324ce9f3bd5b346baabf18bd7f5324404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ef5bb054c35b379963c704bd2aa47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1243a0c94bf814a18892fa3378f8e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317ffe7af3d2de7733dc57248dc84a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff73477ed5dee0747b03c161a09e87408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264d9ea4b422f24edb53f84e05c086c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca2cbe2388115fc2508f5f0ebc723d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3cf272dc55daf63a97728ca9c013b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72addb6137c0eb45cba2110698d3ab9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59af25f1ee7985f7f9c0c4c4efadd5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b598f5947206102d519599d13d263414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9561b2f48a988fa5f935e515e5445415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b00ee3d67f8a9584bb8583952792c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db261710cacc1974aa86aec1824b9da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8040a46b3f5c0e537d578fc281af7c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd1e8813ec9640c5f13ec9824e44b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea97c858b136d2d6fcb93a9b0e0f0f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cfe915396830e905b6f6a8de3a1b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d18145b12f06f823304948f1443e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27c161e351a1f498fff1d1be97e00c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e14c04bf5936a6aa5a3de4acc70ad7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421847f46b51076342c21c70c7789a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e3f5413a2262d7372355d53fa03af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054b33fdd02a3c3c1fe54518df894f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4002f01cae773bdf4fff340c33963428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a536a4279f06c26cc9f4c425d8b08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5c9ea3cad187401bcd1f10db7a063430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bf04fcf35e08df4de484985cfb98e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25d32a89077617394296826fe03ab6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adefabb9ce8b9ad2e6e978bc5cfe62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5de8ca2cf1e68ac7323f600970909434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16ea6a6236e5b25db4504513b3f20b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade010a537539c204e0ec011d42d850436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297423c19ba51e92e11f1ddb64f14ba7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93f009f2e3bf0f59d026384fcc865f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242e73824ebedc5363c177e102970fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cb01e959fee164cbe81d315725df6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4ca82b1fc0316e6b4a3b7397ff0e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055edb827651c1a4d8d1677bf7974a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de637968ceebafe1c4d37dcd818c013f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb90a198f488bc053979b6d6cc2266444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b6b2e973c270b2bf061d77dc6d6d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e41d0595f5b90f57972f19412d360446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b913e4ec38b3c146ed1978504d33af0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd267ac9ab2c1c0807a9594aa6db69448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cd6066cd47694f19f03c9e8cf4ce2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69918217a3a217969dc16b214a0825e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008f010861a09d3bfc92a5e2d7c79d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7199f96a9e83269dc2cc80535390b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa984e39eb7d3581baa2ba625e0b5082453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145d803eddce54c06a48d94136232a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2e518793e0408aa1b6f838b75ec44455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0efc9584b6b9f4d20491d827934d01456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee8fc9a122ef9ac8a079d95689e303457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8afec56bc72a30b55c8a879865681458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda569f67f89959c1a7cda60d70a07b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3ab710088b59d6fa18684e95bfd07460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e23d2882d827114f7c117e0f9f335461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4974a1b435be30b35465924e202cab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784899d59a10e6a314fd9d5580997548463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d72f2b053b5eb023d5c69254017bd3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d4d91e951921a20ad575cb1710802465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc690eae4a18c25d888c5d649c1618466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b180e59d417840bc6cad22ce50f4f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa40d0b873d881263cbda1c7a84701468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b01924eae47658e2c4b21a2ae1181469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940ca7e2bc98c65e388ce2942c1d50a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b93805bdc0a37c945738d36eccafe8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1c9c67163060ad8aced5b880c27ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9fef092b5340cc90043b4d364f17c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78879415758c4b3b9e4ff9074c877c62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab53630c64ddf605109b8e6e0b18643475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6352a3ff54ef2ce114712cc7a91b920476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbb25453bfe58f31fa45cbf7e9fdc9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403571ed39f2504dfea6d8bca02d9050478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c1a53fe9be8d26c835f95cd45828b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb3468874f71f327d65cd5c79f453d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b24ef09de523f1aa131ad51e82ce1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa51d158b9c61f85c1c2cedd55593c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689e1c3f7480238d40c6dec823beebf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec3bab20785df3dc4555cbe7b33e76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7455916bc07eddee779604a32d360485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e15e4fe8ebd4e83c5c9fd0a331afc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703f1ab7dd1e8ff03be88afb3031af7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e4feca91d374a8a0c3d82af8bfa02488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e736346232ad487c87bc1ec5afcc22d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6f49ef71e97c05c9c431cb94ca809490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d5fe11b0b89da0eecbf32408896d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97b84b542d24da96a2fefa94408233492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d95102f0d76d473052f1689ea0f4b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367843784822669bd7c0f2175cb35479494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b0b1609f24eb3669dec8b9ffdc65b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af978b6a48944ff9c685505b66efd41496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2886adfa341690d9fa1960bd6c06001497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efad79510f892f37e6bec918bc7ae0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c94a1b45d23c834532c5c66aa55149499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0553fe6e1a6300d4538e42e50228171500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bc731828664e8e40a0efd23397edd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f4fca8426cc24156e006758b6387c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c120db8834d0a9343168462d52505f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659414b835213e387e30400c5107f60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f64eb204ca49cc38286d3d5854311505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850436e4b52efd836df8fcaf9780b23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d933239b9f90ab1db30758dab7e3d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157bd086d2cbbc06360f4a2f8cec89a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126016460ae0a6e8df368d1d94b4e9b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc20a96a3df77f62fe8f33047b9230510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca87a90912ba3117bc26080e4c43e96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc92494279ec4154caa66c339eed7e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e957c87065bfb79dee140e8492d289513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4c43fbb67dcd682daaa13cfd643b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9cb4c75a2d374928681e8a0d036b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15d466da9fae97e33a4b47ac46ab4b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc98ced4e197246d498b59480f45f32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a761310537a15eb48894897fdb7e57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353c68401c2062a75b56ae685cd21a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ef5b4fb9d2ef8ab1aa6e363f4746a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402971105b4b9a4d2199d6c06328c77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa61272a9182dc87768b6a1275a6596522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7121f44d4a40c7f2425d0a72e7ab9fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863f61bc900d413cd55fcc4ae356fed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c5b349260d784571b78e76373b2e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b65d04fdfbb4ee65ae10811ca651b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85eddc3eb39783ff660fe253357fa07527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b730ced828a16a36b2fde72f118c1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47170bd0d1d5ac10e13bc92756daee1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c142484bb03d1b128125727d1b20b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1202361d38830eaf5e50fdf6a8aab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0495aa12f0bb9381f49b425191528b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcba1d93b388ec9f2899c7a8aba9b4a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc71f8901e85d94121a7ffb161a9a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92030cbd2162ff2eb413708b810523d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad518a0db826203c0c48c963a9c616536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05030c4320edd54c1b793d47488a3df2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9284500fb327824f64d88370beeedb0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1c789f59bd71c4f3e21718dfb132a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a723cf0f40f61ab907fe518910af9f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b12263ebf6e3702dfb255dacd45cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4c5be00904598e1aa43229c3a7f5d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0943517d438927c298c046b109ed90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8991fb30bb80980b89e7b04c8d98a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47db3f50cbed0a46c8abbfe97e7147545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046b4314a89f41d028cd1930b8fa9d8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8ab91af42f681fe52a865e02fbc96547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449054cafe3c486f4c7145f542dff293548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f5ccbaf8fe20cbe1a215cb61e9757549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55714cd771b2288a58a1fd125f1b094550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f11d35994d793ae984a59610bc1f5b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f62c28a73f07e00064c18190046cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db40c627bfbcb24e975084ec9b503bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a4bc0ce07d49927973acbd00d82ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c3a9911ba641fe247e18e4f1bce20555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244dab60db19a79510194758fa751b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858873c14be244e501422c36915f7e03557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d72fc8c08651e52c2ea662dcbe487558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff974b291774ddd7feef2dba101b6c79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9b7b3f50037f89882dbb3440338e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d0f74ccb832199666065aae2b0b99561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fd88d02f5c92a0c853052b886c028562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e9af902d3bf8cdc701b724af3c581563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18684861dc60af1f13a26e25aff4e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae44cf6fa59ee7a36f1adefb051913e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201333ee72f4cdde72e52c66b613e92566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c65a204519c5d62c1304295c570b06567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549e6ca678500b2dc33b44a24d78726568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b1310bf2fa5ca25d071e8d9c5fdec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d93c9f76f5a46e21fa01d2f95d6f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781549143ac606082576b0595eac27f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72041a4478e9ef81865fed718b9567572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49fd061466f881a2ce2183ad6c1b98573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b9d3badcb6f5688bd5873eae84878574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab1d9027fd6feac79e4f1abcb48341575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62aa269d9440be6a6a9d970699918c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b5ced5ac8a0d05b813c028d31bea4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09877197019bcf5ce7c9ded0c02e5159578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a31a5904bc2b20e45326b93f54325579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1547847c4d9d907ea1eb03dd166d754580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f002b60df57f4bce2d8c593b116ffe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fd707750bbbba5827b02b4796a5c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddd239247f6fea1ae78b05a25d80e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b725f0b8c794715819ad7adfbbb307584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b26ddb9d86c737651e1663636e01e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf29592167470f527cac3dff01b38b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77a8b6a3604eb4d70b8a18c1ee6d3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f14f13b685018e2969ccc635903af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89113ff23cebf57f2087bcd9cf039c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f77bfa03e301d90c806fc073dbda2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6448ceb82d8c617fdfe9047642b2cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b68bf4b00f08d2c590b24435e780f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26444253156b5d57482d35dc4e8fe2a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f9a2eb8edce107b7d009bcabe9471594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27858f9f00878aee9fb5d7ba12b577595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e23ff745c6629e12e2be2c59679fd5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcd3d77b71ee1e45ae8eee58240ef6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30d1ae75184ff358e79c02f60832cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9460a3989380b181c0ffc3a01a4157599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c75075620ea63737e699c5619ca84600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f012e00607f17c8d75052c5c57ee0b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9119a93c0b3d90aefbbeab2f2c1ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62accbe78e0d1eba5b166dd6e64acfd3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cbed135cb1777c1618e0d3066bc67604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca59548324102d6db60e33e7e6585c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff918b9db60c6982c824579f9a39b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6c50167da8a84d52a84d09b32f002607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f63a195ceffd63ef1eb38fa7c8e77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3ce373f1fea8a705cedaf384572b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a7432545c8b9a362cc04b62c46460610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4ab551d9bceeed56bdea5e2a61e1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7898761777c7f98df3e5566a92cc0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca724fbca6a50e55bd4456fe66dfcc1c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78948f64acf10da667dacfe9418cb254614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a857b60fd5bb2dc294488f5ddf43b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740682bd548c727f63b05f2174ce682616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131eb7943a7a1683350b4edb4482cc2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a771ae60d3706ed0f13bf988b19aaa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299911c4a59dfd5454acc03412b1544619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00491f5649ef13f23f4c639b4e65b95620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb009fcc54262ed9b320d41d5f40f9d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64556a4a590a036d20aacd1dee4b35f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd97249c8b2388efe71ee3647ab75f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55081201374df2c2fab69694679449624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce655df333087f9d95d8cd64fa562e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828f0eec17fd063ffd8271c4fdd4ab6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfe7df54e622d82ce60b8a27de9cb6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8412de08da339ac7bcbcf21af25177628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03d8dfc24ee3e6b5aaa7384fd0fa87629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeebc5ede349ca41c4b4a5f45a221ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73b159cdd1a60a58976349ce39951e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6aab78748ad2b30df020a78615b59c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffd4ecf55a78107a0cf55dceaa4b40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e10270f2ae51bf32f8ef78a7c7dba4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13aeb4215408065b97f41af7e0048b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d5b06c6417b6ddc09aa9df36dc722636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6758d9f33d7bc6da8924273f5f17ef7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bea4003bf2d0a1bf4844abbeb59087638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb43848ea2af6bae4dec976f3f7ba3e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7d36989ec11c5e58d4e658ca1acb3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0e060e7c675dd71fda3aa9d1df417641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a56f856cda6e6d8988fda2b153bbd5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab187bb40c02b174d3fdb1af6074a93a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d8e42127064d6ffb94ab387290015644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09be4048ed5656f02b5db901198ce0f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089f1de041ad311a8bdc991c2f54f5f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fadbb8a302770d15aed01e655cf02647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ee4348fb5a74d6ba1574f9b023be8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5209dffc10bc084ce9871eb3ec94f8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17daa1bc09e18e872465e7cc97d489a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f64781bc5d22a457a90f0bc50a183651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22969c72d34f924aacfd6092ffe81db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64162fc8b55ca345f5761b20d2f6b57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88365c1f000b671fccc1464a4e2ec367654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceafad7af47fba5bc444143df9d8b1e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a534e3dbc8d0fa0019f96bf93de2203656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7922520ddb621123fa89e06cde1c026657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c64e2c01fd9b0275eb82ffa5aa7c59658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449e94f64d21a1e976f744ca1034f2e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb9e2a017d26493b18f9b3b8c080c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37926353fb472b568c0c8c60955188a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95535f05f7d6aaf82cd4c684130420662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaf8f96133319e244bc3f7d974c454663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a70ed787c7596e6ff0c69b75e92712664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37261c612f657fb8a287b59d520d725c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c20c109ac7afe518851d768febcea6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac45c8efbb7514561798ebb5ccda2d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975aff117e915f95cf3bf6d34c30884668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78f562848955cf1623e1a85972b5ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916502d65e32f68aa7298bd21382aaa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047ec7e3d3933ece9c7af90c30e75ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0d3084b1efef6de2eca7d0bd9d17f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534cede8b188725d51212a90fdb8d36673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b655c8eb810c772a7b0d1ec692e778674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73b25b00c820c7cd7a882071430538675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3914bc52fabc553060151b72d14e38676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19beaed9797b37f0858bc9426e51730677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162035f9e87cc08fb73bcb73600e264c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf2105425e211563754df2c6701b91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646dfc68311ee4b79cb1a3b2d895b08680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f534385aaa5fe58a9a5f30fe275a8f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecc95e7a693e83c1dc7d0d85ed11f8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74a6c6743ee510723df2cf0ad5645d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ec721d68bc588bd1d8d30d3486aa4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e439e889a4fc64f4342258a356fc57685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf59c6e5a0cb30208bace189d8c279a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf77c73eff616990ee390c1ad3edc5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84da77040abbc42a7a3eb0a85c29b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dead59e7b4f48c3c800b502a03db88689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9836484f2bf87f1880a2599c95d5a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62033fad6a9f9240df95899cae6f3f2e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978f556beccf19c5795a42bd0bace7e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae23023552fddb6ecc038b3513231e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c271d4e93009e90e97475422eadee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522c799944a8347546173c55684976d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a5d2bc77aab1c5f1224a59a9b4145696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959ff7834edee8207e837ad5ab20998697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4df669a0cc24a78fe84edfdb43428698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4a64fa01c271d8c6834fb415ad537699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421809163a4167918872a4aa8cebbb9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db03071fd81d1350e7692185980740701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6330f4eb51ce1c263230c5bf92b3ce4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f1d54e440c50392ac3428cf6f08df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dac0c7450c545ae7fe49c069877b5b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf335577a2b7fd19e29f2996d0487a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10d1a93371d8a15d1aa01e0bea8d5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8b90cf55bff19b614ab7c153aefb1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cd37b3f2ff9441fbbbc7fb81c693f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe459a6b5fbc2554b2ac0c597d78772e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be98f0fd93e8f0ceeba688f8c5c90b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873aacb7279e767da34768a165487ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b378507c4d7fb6ca0e4cc1b692ed0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f93cd1032fdf10f4e8fbda74edd4b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa6b68c0ae3608c0ff2e4afa6e000d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0dee883139b3b31c08c781491edbc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373ca1317afee47bf717f740c49a45d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c098b86507570f6fbd4c68ac194ce7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026bcc67cfc85a88b35eab163ab2585718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fedcad333604c003c4880d219de046719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167268e4f2e74d9bbf104b5efa79d5d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4643ce094cb333402acdda812555c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a4d609ede647511a4aa3998a01e06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615602570fc97f7ab8e9ddc2d4c7aeab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f042d12c4ba260922de4b8e2786ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3093def48c06c2d3f2d9bfc0b7757725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb09d732344fb24eb5cc426fdcdfe4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55101b50516c1438cf9fbb07293374727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be283a6b7086c229f5cd4b5e71e7bc65728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb79e71c9a8bce981e9020371c42d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ef05230e6923e3db38897b87ad209730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040572b3efe9e3c86f6cd61be0038d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4dd6168538c30523ee01137658387732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edbbb664c05a2bd6641f9bb42dd173733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66989dc25643b671ccd17f8b64eb87734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7bda0bdedfc64b22a334261b5680e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b824df6b8aeeefb43256a15eb6bcf5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533deb10309d39b3e93ad551dd67d3a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72897de47e916941ba1f383b30012b44738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90680452cce80c05114d90ec6fcd89dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c5fef4d47ddf64d47b2da3d67ebbc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a1479d8d4998d64dee0dacf5cac59741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddc0d8a886cc7ee95809b55f08a917742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131a986109d0328b5fabdffbfe66e22743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01549a802f9fc998c3a14d842c650c1f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c4d8225235cc7a878300580f3b2e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c962833b466d91a85dba8fbf129f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d0ec6f9afbac51b421f48ecf8ab90747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc7206774c047db5c202fd012ab491748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39709a89f9c05457b0da1388e231eae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723e64b1af8f2f36e9185f32ad8718d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562fc60bea9536027464fb541463dc1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ec6f92fa91bd8030cc5babdf6eb79752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147eb93297d25a805b1ae3047e7d9b4753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>