--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6dbeb75ef01255787fd250c29c8651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d8638bb8fd0e2b8e70574770a40f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6e09212ca88b384eab515ff98d2b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca7314de3ef08f365d00a637e9edc44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455644e7b75bc9fa992a353eb9308ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58311252fe3419e5660f98067588a376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad95f34d351bee98ea59e32494fb247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde5c50a424a58791aff5111aec8b7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6c2ff6700623b09d8b248c9bbc5d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740969d2e3b3c9af02a41a6b176e9e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39025faf4177704cbe1877dc41c1b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842453087aaf10e45f14d190a3325fac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fd0353f039c31f613d1a7874ba7cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0b7219fb8944ba92757157024f75014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f73491ee07ace5dab1e2742fb0b5e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb523f2955866d82f14f49c8d338cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cb0892011bb676a6a0158748fd10a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56594087368d5560c642a77aaedfb5d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02435b7f0dc641415bb87d6de56f7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b7371ab2df6e55cf691c178f8ae8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6d822b9eaa4f36545539fffe4140721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8cb24df1249f35f589d179f186b2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bc08cc265a2160effbad493f3cc4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100597f484b87d5a5285b35e033a65924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e74f6eb58b5f2f27eff608995963de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dff6add7a5c31a607482d2c1f3ed126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843b96fe66ee2b3431161a08a54822f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18b1d9caafd8c3c487267d84a44be028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0030a84530c50cb7c2606766c0e7d9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ff9e781cc3cb5a8284845d5b60db130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f884821b4bf7928f817c9166390930531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac416c8a066ff099c8da5cb6cdbbe10c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057367c3316dd8ebc80f2e4674528e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760a578826c1a10b050a6f5ed3377bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e036c12875003516ae775db9ba4a6e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bce97a7c3414350ce629ec69ded5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e405dde633818efb1b6be09b6c9297b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafacf367039703d3e88b6974b97adbf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c162da6335d4c4b36e15286ef3a1db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afe69b762c866e073dd1aa23c6042840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676a3b44f2bad55269b34842c0daf7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7caf2a5801ced6adbbfb4c0a18488d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f402d959dfc5f57224a58581f9b643543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0df3be88d50d46643817b7223d549044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7a4f1fb6ee5a85f86d1dbedf6582a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95177a01feacf7b4051e99f91a02c50746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a4f89244f2b23fff4d4d25ea39cd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20429e33e88f405ca38bd0a1737755c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10be2df5b78e81d1f7e717a53102e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf9edfefec85bb398032d1d044328650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3109331074872b4beca3ff66085ac3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d3d12e78a61f92c575a96400878a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad53a69f0e858481db24b368337a9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b522f042605c3a7a7e3472a4d8a6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc728b2e2f9ea055140aa4f49c370a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3b72aab9f291abe798a3fe908dcc656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe26bb46d1df86f48eb2f184ca901f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255119a86bda9a78f30d4f41053535458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d01e06f3a26820c435c1206e87edb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991819863a7da9c4a138fb0731eadd9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1c631d5a6338070e9e65082c7ba7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfff41a7200e7314c1bab578d4cdfe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ebb977bb538553e4ed864f53598fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f796eaad146ad3e065a4673b40c6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf9281b18f016ac3d30cfd6d12d0c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3923a98384cd7439db8d0e0bd4d3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1baad0747c7367abb48300f1d16493367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936ea80f2f9de3ca1d8bb675d3bb85d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c564ab04f64cb74ae006d2cc75f0d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbc57aa65c275b0fb7ace74be52cac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f91b11f458577d34574cc04c412f0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cdd81ac60ac12407383819c2bae7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39614a72d0a8e06ded7d8bda541006173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3580a9f8c10b8c1f31435b41c4dc4ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5e7f91b35187c3f5b7c3e9450997f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951add90a610f7caecde982e6f093b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ae4895579413f02dd6376d5fa0f8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f8143c92640fef4d4e3a90b87fc2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c08d999452676e8e972e6a9af480d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a50b4b6a33fa42627d33eff29a37d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487253dbb894a9a61fc395861815d41281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c300684022eaff5767b733ea74ca18582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade145e0909fb9c9ead1c50e46efedaa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49557e76351d87386f4b0faeb1711d7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a760b39028588020624bf45c2d777e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f268af6dee408a95d3f33613d3e9d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da3f5e2c388eab6592e13a447c354887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7733bbe2c1fffa01723bcc5117845e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89690cf2ca029c13ef05e8dea41347b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92181ffa069058b2096ef86e5a990190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5479cc19edbb6754d8bab5d6617f9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf696767c2d97b983caae812e853db6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3fe82d9e8a1957b6cc4ac8c17e56393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9301c6431e4ea3c6884bdcc40753eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e609dc2f3d64a2f8e9626a8bf9224b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5154a60abb74d676a0c62c122d631396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e205a4db26306a14f1512944c2cdd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b846bf6030f57622bb310d5d958be498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203b1a6e2392582e45b41cddd5d430699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afc0c833507da5dab1460340837517100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a3cd5acac5b8d2e5207598ca383cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e0891f4020f3b0289f7af657bc8f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125fbb5737ff217abee4b1e73b1abe9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8526c18756c313cccf11192c13b4801104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f155f1b97419cf96081e554c7ef518105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df8108c13f5dacd520e9741abfe46f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d76ff4131f4e455b92bfae02c47c2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec08cbb69c26ddc4575e4e8c1b43886108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff14627a78c10429e22308d6d4d450109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8c0b14407059fefeaf26d49a0e9d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfd6620915f75689e3b428cb93e83a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15e2796247e0ead5f1263f1b6ab720112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358d006b3aba9dbb834ea9da07be971113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8f6f44aee0553e05b819bc52b06ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b34a8f80fb14ca4a3469db98418749115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36567e3c54a9a7d276a7596a125b11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e44e2c06a3c6916b5b050a82db22d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb397bcdeea3df6c3f16fc2f2ee1d5c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a7afa634291f44b45c1232c62e0b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b554570ae98d530fd5e3516ac45c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0639e3afbb90752f82e9ea75cdd47121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6567353202af0fe4fb403f21a50dc2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd5dca7add0e5d9d588ede3ef668a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d41b91df25bbd37806654209227c9e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f1b889c6d6bfc06ea98e0d31174f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3747bf9c9638e0be483a5f9b7d5ddf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eab025571f2a2ace730736b06d07f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e596baea4044a5f8c5120ecfd9fcd28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9865a18bbc68ec1e18e5f84eb6c8972129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86ac3a8a05dbd06eea962e7581ac67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03dd662a3819cef35f13730de7320f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380ebd63983fd42eef061a02606c53f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d271fd6648e5403f4ca3e745375c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c22bdfdd933d4d3afdf55ae25bc176134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2602f2903793d97f930d3887a236e33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b2a7d30b8d85c53e8625bc05aebdf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8ca0a2b83b7f8488469638a4b06f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e562bb61f81ce97e7c5e35d1f7fde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2f042a5ea380b07e420e62057301d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bc7c0a0657d463a1a460ee35be641140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf7d464eec39f6caec0f99ec16053a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537330f872b6962a59f0ccaadb318f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c82dd23200e3161822358bf46cf0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40726aa2ede44a0570844c805829c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c2444bf8fa636ca3b8025a6bb62ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadbbf18f5d111391dde65f7d58b331146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4896bc603ebff6ea2e1de4392ebd9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cd01ac2df89ee006fae6ffadd7160148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e903b1c71da5086ffb0acc0dd9157149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aa18515136b17a3e4a6c5c446a500150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cdc45e42bc4d9f3a98d4de9a38f10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c46aa6d8a82a385e79a0bb2cb5bfc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1908e14974115eb79ff83d2cf59a70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8f756efe8f8f0bd84d3a76b5d459d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446ec9d5c2866cca2c51976c762eca8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96003c8245a491ce73965ac5b84296156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7a54bc04f90ca174e12ee9819615a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703eb9165134b7fb0275bd3ece1b37ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75573dcab10e635673e8bea67d018a8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba21b0c4a9c30e1b93b050411f1d4e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7fddb634557587764376eba7aa60e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40830bf14a0a3a64bae6971bfbbdd617162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059c88f6882510040c9e2d29ab9468d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8b9578a3fe8c72d1b7da4ba62c4cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126b3852d59a89b52ee3e15aacb2ce7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83696fed94dd5d9b71e42e3d7a5c689c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213d98374b48c32705c991e29e3cb93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a0bbc495c94d4918fc1156e88332c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534782b24f31d5a625f3e7b348f7630169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f221d7a3b2d6a1011729d9396db08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f088eee0e527788ce1872258d675d76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc94656c75e1c41b3f2f89c24e43055172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c61d5c11e9500f4b0b16d407ef063173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29463537708600de3ab517bf24555d4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98144184cce16a550d2e6087690af118175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c704a7a21a2073f85efa3f0763516176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416126091c98641a3a16b5586167c01c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f094790eb80f9f9d799794c84aba2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a373a756d699e84a43e275871a64c21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac648d8ccbda5c0182765fe0eff83e96180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7f116603395e2be1bb3450538e553181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb26d7b0270eeb8031a038689588d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16910c2ed7d044caba7c887f30ed5a1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a833294465ec4d940892810b41f3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3156f24e31e7a95ad74ded71e3b965185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8e29125031e780219ed4702b107d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcaeeb572d2282ad123ee2ffe9c3696187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecdca6c7b35a55fd8769827ab95552188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d8e5bfa6586983762b70e79b6758d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40272885709ac0bd3c05878f6706cc98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635efacc74dcd22d0311ae94c304db72191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd940c9867d49e43c244110971a61ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91423f0bf4d62e891063852e53c7ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933c3f18c170084f24fe84568a01cf1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa46d68788bfd70fa0cb63649d554c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a315f1ba6c4db241a655443b30d81b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dcc6070f5912f2f2726babebc9b45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e63772240bcfd2e3481bdad6905d59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92943642cafab11332330f64a08087f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20057864ed896643967c9f242a5a0a87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52f20fe3afe84727c1a3e45e323306201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f4db08146b9b81c3ea52d9e760739202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edd81778a527703a204b166a23b312203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cc90b6ca5becbdee2067c0b5637fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f754c1b7a55db44d9b2731ecb4f6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbfb1a4c9c40d4d1dc758d2dad6556206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4aab18cdca3f8bc28ac1f2b96ca07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe639e989c853b9d7705e02927305e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89321ad06d524a841b6733d88fbce2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4715173d89395b7dd7420a8664c06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7952a8666fce00f542dd4db2f2ab40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a1464bc8f8588d700fe8c8990c9b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee42c94680548c0416838389f62ac3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01885d44a24bada765b4b537f2dbd8b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e20a6d2867d51236c06c06662ac310215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28491034257310b6c662ff2b76209ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bc475c0471af2e4da900e8b230952217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f50d8b9088d06d12da72628783cbd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602dda386a3e720b921364e7af2e244219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01a7b2b30eaecbfeffb627559e0048220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a7c2d4e8f9870dbf57504dffde15d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2892a2e2ec627b9f51c93b99a237c25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091250ee7f9aca1492bb47db53131f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d8120da6e7528d2a7a21dc59f0553224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954214be5287593f5b597e4983dcb73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fc0806ee4cbc393c90e889ba99a37226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca502b1bfef1c46ca9493a364acb2bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf12d87ad906e97cfaa2a1936cb3d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1c5cb89747bb84f9730bafddec9d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc515b98f12e9c73b7a6d6212edd5c82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27656097108ae0d585d575b2925c4e51231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dbd08dfc4b932f3fc5db63611a389232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d745baa0f0b8370f63beec5273b87dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2e70f123e704584a952b4cc96995d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d507f155de18ccbcd20bfd953e0266235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d72dc9bbd533b4c87be2d8cf30ec1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd427230654f39718b22441178d84d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca5fd9255731888f6552781a07de6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bbb82d427623001ccec9aef294980239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254a984cf068dae4e76743a868816dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce70b867c34c1ea83774c7a49ac8933241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904be23bf2f22d15872e658f72e5b29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54b3ca03e29cf960c30b33a11ad2c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa83ab673d3b5668b6b47955069c7c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adada50b0d46e94f1545b68cc4f052245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c232b7e9317484fdce2326c13d5c740246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50ca9bff456032ec2c7d15ab1611bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8a395bf80228100c21905b742aa8e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d983d72d2368b98965a5079e317093249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7711de475ff7882c2067ac4f1ce1b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e3aadc74a6d8c7af24483e3822b94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770300724d776900e9f32e3d1dd30881252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559eec039a84410de55b6efb7efc84e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25352888af242733b277feea45b7a23254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f55ff5cc9ac3df2c10aed7bdb66ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b07718dffc0b3947850bccf791769256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728d911ba5edaaea819669feead28ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baf08104243a84bb8a8a81610f099f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7ec854f6c622caf82dfd657cd51f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f864134404e90350042552bfa7205260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35856a6a2615b00ea49fbba45df6065261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6762769c6c4ffc30fa4f3c94cc7c70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8ea72ef256dcfea6ba5b61e9a0792263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591f9dd7ed3b38f8e4518738373b87e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d9ad98474fbe8a686c42978ea2413265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e545cfcb0f172d0b8cc83026820f3ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7d2882b7a9717a9e55d37ab8ea28a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618b8382a4088c63a5cbb23cec4a283268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35500a547a6923d0b9ac543ac48449cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226f88528a117f890a2255abe8bc1d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20908c1086022c8367fdb6c75416712e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc630f29e5afefd00853e166b0bb9d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194615d1bedf5b0ac6aba8c9ac6a318273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667216e786a26336bb7b2318d6d20a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2d13319468fdb18cf17190bc8df8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f276500f40048b3f7d54aef5eb7cd00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f9cf2a12349be3f723375b7c3f8e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4d7d1bc9248cff51a8a21b2624c58278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d392837835cd4dfaabd4b7f980a5279279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b91b563ecc2d2bed638e31317d11d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339c17afa8c54a477f4c7a93e367af7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a5ed3099fea37322a8d82f42b2cc0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f3b4fdb0c186c04eba8ce1d651794283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5a091a04b806ff60a033abcdd7905284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0d41e1020f20b02ac04a6e61baa3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f588a5a02504a91fb43fcc609f79b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd1766a004b8cf294127c49450fdec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1af587ef3c13a64e7e17c438187b4c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a829f9e5e845a7d76dbe3c5f2f86c02289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d0ed04328441a0c0a9b213317267d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697a72d26475ffe2b1b3d518f67467d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917631dbd0c4e87a81e1cdd03aebecc6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cdb2fbb53c34832808cfad581cd9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173c94eb4fbbe94fc15b2c5ad39c3fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2c241bdf8c743cffad4281ba90c22295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca4e6ac579160d33f485144e0b2274296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d4bffa49013e9f997d3b32ac7b63a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895974b8452573f7e72ad7f34c32b32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce79590b4e2cfa76ccf43f24d46c8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc736063b96cdde310e0b43419b97c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b5bd996b196bec919e28e0619a3cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6239d39cf86ca727c946114c7527a79302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa52ebcc9046c278176171176983ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27990a30aaca728d2cf643e0d2ee54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e728b53075f33606ba3b9f2f28b39a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4867b048ce0f06fc07e0e6b92bc922306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b655af569bb59ee8ba2362a0b572780307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bc960072ff65cf4fea6bb1b4c81a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0493818270ff257fbf41b934fc9f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc91c8db1970f2d75b8ad8b2d8a0957310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071d922c41445e5b9faa7ca9b8da2ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c98a3be4a29e04826650db98bbd0c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d80d44f5aa2d51db67322593ec951b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc81c8e748347bae724b5ee8401e46a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16d3052175381f612a1e683362678d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880c9bc144d35257579ae0b71335afd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e6434e2d321c5d0ba5eafb24f1a9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901a67b0ef6a1aa912cec49654c3fd2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67869524afbdc0c552cf45abdd4ba78f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed074ed62941a7f1740e4ee094741e10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b621d101c729329ac9af26d4345ae5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cff52269468b446a2208d48712543322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383acb1b0d0a2529c858cc2d6c1613d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dbd1ea0692014f1b1e777c985117f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82e5ded1dff57f5491f7636e0c06fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04e276730cdada0e3d2d2fb4ab5cd1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94d9c47cac448025805a66e1a956ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc022012cce5d3407d2b7937b7ebf9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4135197c9cdee70e9fbd7c826d93f98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae445db663e05078c71f81d0afb9ab3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23af734c35b26d0278e73406167f16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe951beeee97fb32af0e3ad330c49c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2b91effc2e8080200e961eca88665333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d630db82a916b9010667b912eebf7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723547bbf422b3c24ae2880a7d7d776a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bb6c19393bbc283f16d08981c2dcf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d6c047025dfa813fee825a76c5c1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbfcc3789e093cb5f7dfc0219dccf8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09312eca278d3b46991ed423456a578e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1076265521ac87b1a3936c7dc98f8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f378e64c7abc0f21d66d01400ef56341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae4dc909705098b10336e331bc1b2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f044a5796aad5aa9a39ea68122fbdfe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9524bc9dc12557149d07ac5927079344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd470a3c33f848e6dcd187229d28af8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b766c03ad893db2b1e7ed8fd9e7738346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654954b63428999335c2b63dcd2225c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a88d45dd9368509e3f9e3dc9d1a9cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc039681c8f0d5b3519a492fd857434349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186af7b3d634d9fe0b853d8988636ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab75b6b2e5b6a2933a74969544a59d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f057c4ab9714a5dc54d37658c01996352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3dabd8374b862e216de81909f96d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c19a8f22a949fa98936cb115044bd2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58d3f9da8f10ac5a516c5bff26dfc4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63732331eb83418463988e9d655a5d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12217cb16355bf019132368567b070c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df8abd834ffc3f608493a892c91fd8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bbfa04fe39d711569087658b54325359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f0d60b496aacf5b7c3bb8b1597481360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d56d782f51e44e3da3c196f11578f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff3d55dba578deb24e44ca8cf02071362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afc03c43539acc8c3ba31e8e66f0cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b697372b14dddffd695baa777dee4fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07555c543017e0808d8e2f6037c686c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bd023bcb78bfcbfa1b2a6dc1f2739366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c11dcf7e77c2cff99c04845953b53367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1a0ce58376e14784344d7273877aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308184a519cfd556a7bf842841b6156369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b6a3d79e2941e24e28311875281d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c08213292b05a29d621dad311b05b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be437739a1b3da4131c258076601dc6e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313556cf86286291683c823eac8ae17373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da638a52d1b54e1c7615c44121a203374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d74439dfcee6daba8b9bf473ff47a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48b36610dccf2f33aec5ec21fd333d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813554765128f5e9f6cf801b00a2399377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba502c4e68510f9397dc12231aeaa88378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2bfc03ac21bcd3245927403624790379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc194a3e12dd9bac6f368f8f2329436380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596f27d052db273e48a3a99b6810a74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c4010841c2f08633ed61db870ddce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144804e68bbb5698f0474016dab7bc21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e2c573274112252a435e304c75300384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c0f88362bef62cb4af8c7a61a6eee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f7d652444cc4e72b9efb5c60ff2a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ddea3b66378d77e4576cd57a3578c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db154a9f5316c8c980c7668c8d543b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cd661b82bac319f20cbacb7bf6b0a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566a83042407030c5ee19bbfc1941ae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8572b7cb2b50e3572764dc0fff6d08b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a666a7d84522fd5b62f6404a22602c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626207ad353ac3bfaf781ecb0b3595b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440fc61d507309c29cdbefbca41e7b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defaedda97fb54d5f61441982d6934b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9160046d3471cd9fb529c590da1a697396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325e1df196439030bc90ff3aa6a4fe3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb676dd4ecd24c56e0a7f8c864b8ea6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d352dd4ef9198aae799671c0b511753399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae054d09a8f4b82eb1c3c1b3d6d194f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf63e1316cf4de5f41b2afe9d80a13401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d751689bfe6496c53a9216ab76b1de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7988e6e576a45a736539bb41bc2e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014308a92d4340748ee943409dd6787404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728532cd7bf48ae16129ea58a1682b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f28e1997d1c8a3c43315de92a0361406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34100d939237a21377e919670846c73f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dca3b2d5e7211f1543f364baba8952408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa6196587e0c50e5d3b2abc48fec2b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b8c177af96e3eeba91d8491ba17c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed754b4c6e4e3758ff668942f9feca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95524f75cbada5cef7dc7096dea431f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d9d236b7625fdf809ad68642f32bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdcfaaf01ed82066f070f3000ddf1b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd04a63c635b6667dcaa92b3d641e7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d48d2b9f8bdd6df75b233c93948d0d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dce5f07059eea97f5c75019c4940a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab4e30cc3296b794470c4d62db3d09418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a117a66f5d6eb80aba407effbc446419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ef7281f318d32a84e469b70475a14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5c071c8a9f799a0298ab7870b8ee6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a0cc6811513cf670fed55ed39f3d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338e25eb1d4fc7bf974034ad29c94e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bbc496ddda290a1b8c195a85f5585424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596dd73f920946895bd04438339b419425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2abe19c4af282ab62a43ba63ef298426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01f736c22d02a02563f09160aac578427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c6330f3d55034eec9828c7db12b09428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ecdbe5cbe580730f7eab7f49e0dcb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0231f73a89d9f52ea11f8ad6a788e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc59a19aad660a853ba32c0f150dc9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78904d213894d2729f78d797e83eb79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fa5536639cb82ef5166a630482212433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18467f9e987990e222772dda7fc8e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7db09ab0b2a7c3ee58d6dec4ef6c6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911008cac68347832b916bfcd31b8094436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209f2a0d0b479fae0352d2375f9056d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958683b8155baa98c5a83746ded5d53438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68627d1b3a32795d7346b2149be2a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e95560ed143379eff20e22cb3141f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd34e97c491acfa6e7cbda885501a27441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7d6d243c64dfafe5f0227a3b08d08442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ccffdd1d71e6e4dc064dc73465a4a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a54853ca1b1bf7372e4a241741ac9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953b59f8ae8494afb76cf3d6ac78ca6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090c71fb22c2965e2e347c44299ece4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ef72572f747f5488866908971295c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18c33a8e3cdf0e888ab5c853b482b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5aaba7a3a69420f0660feac50d199449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532005860e85d2ad45ce34fa3071a5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fc0b463e1962e7d4bbf72da1589ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db7a7992b1505dc7ef5c4e751e78f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cb5bcecd1c789309416efc39a143d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cf6e12f25158aaa47d986e6ef70db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811af030cc3327be549c880c6083e795455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9d73199063c991a3dce12215ee223456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cd217a98a482177021ae46cf621a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb875de718b68ba14d7e84a74a81ec8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae314444ead610dd869b4c4914124b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb099a12a09bef946f561e7994d50a72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0770d4415589fc704ff9b734aa0d29461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b2caef533b93e416a0cbd85282886462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c026ed9cb271bdad8790564bcbd6d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d7c0eb74736662d383fd683e37d3d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa448b5da71c4558c1e1d4c3c81d950c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936265ca44a6f9d5601f5b75177c12f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba7ef9b927052cc45d3f054c420644467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb669a899e845e29a26c2d6d66663f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c059ece263b506938bba2fc8fe6711f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace7e3fb95b3ed2529aac6e7b695823470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d31669e13f9a40e700ff90e21b8f84471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd72bb93243ac5db6607dcb95fc0ace472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59579440640aa6ea19ff5bc9c87810473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f81265bac961ee609c7570d4869ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4490adf6e21b148002ecf0135a2e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e33774b20565726dea6c08d79b13b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a493799f6e2da75fa100120d5aa40d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903c9e65c0ce65528e530f029a581ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9411b054660d583fe8e1b922e519f00479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f1f38d737611cb1efc2b71302e96c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f36919bcb60e815e10fc1f68b30c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac5cb37a8da8cc0397e104a767116a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362f602ff620aea1248f4a4267cb0ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfa44744a7a22602b3cf49535dc583484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af550a1e2708152942f229949fad9ffd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a4d35a4b8d59c825fcefe4f70e4df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b865d037fc57718a827645d6ae945a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866556e71e60d6714fb851093a8ceedb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d04ca18144eadcdfe191611e370f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2551483b08c7ca7d72c266ea16efc4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab1d9cf33ca0a849209810523b5b34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b0429e1cc570c58e62c0ea18411ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e63f889acacf7c75f6b862e3ab1958493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac0a4e674eeb3467b6476ad7b70407494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14c119684f8f03bb7f64deaa374534495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc39cec15a60f454b1d7adaba535470496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc4afa039a69d2d86cea5bd8d0b454497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575f8b677e5e53541defc9509bfbec2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17a37728c534dfb2a47025b2566601499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d13747f8bf0b768d15ef7d78a8fe71500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9023e7a585e221156e09e8a03a297501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356a026a4889df74cb29f6720833ebb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85074a8f279aa0d7895c4e4721007a28503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4dee8db19176f69de756a98a04134504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e19024c4b7137bc3aecf6bfc7155bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38986cff290806179de5469ddc3a164506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad22db01ee86125c01edbfa64f7ed1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da870e4e300347f2b5ca315d4f3e41ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d538ac08e319ea8a01034175c797c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0d8a325061e0d2ea59a4cd7cfb37a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f003a73d350f03ecdf3d86725f0ed4e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96313a35efebe3237bba5b8e6b9643ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffebb0b9c4a5aa129ee14361575777513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d989f53ccacd668c77c91d52739245514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4273d035628812d7a1b2be5c583fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd6eece0ef84f281955ca7d7a455a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c019ac05f88bb067b624cc74e5ccc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59707457d53b0c5b74e522c4e7fac9ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb73b1ac7dd85c132b3e4e5f1b08521519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040b04dfe911dcac3e7071a9d7c72e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9ba86fd9978dddff4cae1cded5500521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b124f28c324b943b073e73963b8a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d41ea47f10ffd4d9f5ec42b4806f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4c7f1a512623692fe74882161c3b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457abcaf4c8bf41dcfecf593b9d70be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6715afa25863a7a6503f2c5b16a92526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f71a9f75e7c70c0336d990ecd5c9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a45bad51abaab39c7bb6a355ad353a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc9bcec76e74a8e54bf77d662aa270529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed154416c3cc8857d6f93fabf66da6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d86cf94d212b3068a3886bee9b5eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9eea29db339824585049a1ceefdd9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d939fcf6ae9bccb397aa3d23b544c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77628b3061840a3c25271672902cc101534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d8538226adbd0503448a4162a7463535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267d4884ddb0c776c8cc68782bc242c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08785b90aa7c44bbd5c27c51b19dc81537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03dd3e6e622de95b4cfbacdbc620b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815bf8c0587033333ad3f56e17c2800539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd1581bdf6a24a54201c71c1148f94540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa50db0361bbf9d081759f469b7bf0b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f7263a2e8b685acafccf1ca223d37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754ce33b2aa3f48be22be86ac9d6a43543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec2a22cc17f8c80df8a825858b4dd9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428ab0be39bf86e805e0af974df4a78545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3a71c6e3e50dacc2c2435a7617cd8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b553c9c5cd59082cc61342d7ddff62547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046a97f79da2c8130098cd57666053f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd999a958b0abd947c1538c9a085f87549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fc84104037d33525688c2003d294d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc2cf85e4dadd2230f0e94e1fdda09551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a976d2a1f61496835196e8b2c0cc2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015064944ad5917ccff138664ef45f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1232599497817d65c8b4d93d1e7f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4a48875ccd0317ec71e7b5b210a0b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3f08ad682d14c0d8d848a7b8405e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2035cbd191c6fa100c3cc7fd83e3eef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568344a08a5a21b09a97975d4eb4a15558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95eb73dd19aca9ee0c6501e7646d15559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521ba132fbaeb646c6931bb73deaa7f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2d62f34e6adee6cb1bad2a32760e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585795fd8942348a7dd676db180131e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9da21b4c0bdb19d9ea3aacb23911b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81434940f8612f86c2fcb42d4570453b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6a0792dda7f7d7a71e16e0b288944565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c8a4a36a348a06503ba7914420fee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30873dd669d45459b74a04eee33030a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad40b477b7cbb41d5e33a688b976d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7abf65b4f5c6d3fc4e231b1367158569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccb66166aa27f872c84b7f6b471398570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4c0cced7ccd3f3e8399de511368d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e38184cfa1b6d1dbdd65c02aea0ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c7dc62653ab73b51bc1e71a8b5c09573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822cbe227ef9c517b4359e9353fc10e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9332053f2e5c1b88c29d17275877eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf193b9beb2d4e6af5a9a6b79815600576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2354ffb025c7d3606d12b2c88dbba91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b72b998749c195a70482f5963cf36578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d978378d11293c8740ee9e1ab24405579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bf83b284687cbf96bd4e31c1325e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029ce88750a030b0bcea1d514f359d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c13471736d521a38705a76dd3daded582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb9803c0f1fc0282fbea2d2b63ab56583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c7dc66b0dab989a7b11f734f01bfb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1faf8d03ed2000af46c9250e1d5779585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51996b7b32a8e03bcd58ee8130ee6a21586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489e4a0d0f186b985deadf0f35d54d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f9842367ff06c8c016155e848627e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7375fe79d62cc65594c5838a3c3cdd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cee79fe5dca69c8d53a04dbce7e5af590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd168f8546a1a01bbd1a3168bca7f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a20b1047087c223c23593d6ccb242592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c973c8329d634cf38f0253ac475cb29593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421adfa541b1f3c44f87f81641bb3f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553722ca447bd1a03f0b5446f8949f86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b050685b8e84ed16179f68bb319b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2463021d94a8d2b738589efb0b94e14597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d371e5bb2f3eb00f9f8c11bdb29967a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca96a13de0f61c2025df71e1ffbc0b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1173f122388423ef1d55b885855a95600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d977f1092a3909f9e433049d8cafa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc7505c39f2d59c0539b59316e829b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d06ee85170b1967e97447da4e76096603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3505b8d97986e2963b04a1dadba6c6c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700572aebcb9970a67d8a8f370e9d0da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da34b60c5ed329568c1e7f4f192e7bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e05c54853fbc2d277423a9d98c16e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f80f1147675e7795db5ebdcb055998608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377786b2ff6aa0406d910e38b6bb37d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211ad356afd5996876fa36d91730b86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34a0e69fa9af3d15460caf54caea06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaf19cacee9787c695825d5c711121612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c183f561cd9e369d6efd63ef956116613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c74a3a5528f689008e01c61536430614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf4a3ce5885b3ee90e4161e63543ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e87d9644d5c04b2cfd0af12293a74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c601ef98d741dc5c20ec354d8eb0e76617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403546a2940674b6454be8c128bdc08d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8b08eb44b09c8692c45eb7154212e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6b9f981874b91f4647daa6e6aacd7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd548de7386ba18f847c5aaa681a775621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248b8bb11dab00b644b2a7d8cedd15b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ec313df972103280b967e0d571cab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4edcf67affb9eca1988879ae852d10624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993bfdf8f98709c74cac71ee5c5ecc4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022c7b5b99dd6d1d4aaf7e4fa6490b6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6382dc48a1addb8f0fa2cfd27978c57627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc312325da486a28f443829aedf446628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcd43214c33e520cc63525ce72ec16629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9d6a804bf978ee1a7c9ab5c359130630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d4632b0996b3b850f2333a6f79a6e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea82a810a374ce0f822a2ac66f8707632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7df0aba16441b637afa641c69caa0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318bb2a32d2db1cbc30ff08b0f9f09c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58eee7afb593ca703949d5a2e3b2b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e55f5bd3066167c01d61dc46cf6f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e4230cba97733166c1e26866a77f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5df949674a22a4bc406a4c82eaea73638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c44a9a49a4df94c68ca2e014a31fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6168930303595124e400b33672d7d81640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2797a7b153be7142cdbc5b1f819aef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144fcc803035663e6ae7ef02fec5ae9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd6354294585e883236856f922d123643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da938b62a21779a5180e8e6b9baa9e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b634fd1bf55e9573eea30c9004dd63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a784c174caf166d2b201e9abd980f6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8904dfcf00236cc4648b335f1b8d377647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fc31d4e49ab1d60d7efc41b0441bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84b900d41b8de221d0c128d65df357649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5062c2640c53bea9703707e630e51e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10913deac9cef21b2467a09eb0c61552651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d6d16ff161c023fcb057518c39c5c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd89861959f569aa726884e1f9ab6f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef47aa308055ea71fa285812bfd5bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fea7400e7fdbe7d4d9983401c6fdcd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abf5c77e9cf58137097de5cc0b091a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c314c71d661dcc522f018287e9c1d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7032f550e7fdf23489368720760bd87658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403ba7f0dc5118b09e81b7cd1f1d256659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd8dce917b50c702f861976670c7d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874646d192e97627a855b077878474b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1820a5f202789fe15e1b09601d3371662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740008b90465a72fd120babc3ce4463663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fe87b480364edbad140686c20d362664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589e20bcc7c5b0260ebdcdb23bb97bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e8dddce02b39c4ae48fcc784db810666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf74f372b35de49bc1376028b89d323667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac9ce49238a11e0edf7ec23807ec40668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342c40db55119d3ed5bc56061c84857669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b17ac9aa543bc53c8ea37643748c97670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ac0e737643e95b8f6180476b77159671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd22514864cf45f7236f9dfddce7bbf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86518a76badc3179ecccf4ac52763ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0670941d7460df6293d6f3f6028294674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d540752d7d38b06dbb7a6ce3e263428675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76ae5c603160d77a02d53364e37b1e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d199799a746ed21d7e8b10efd91eef1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91471976f6e8e953ddb540415064dc19678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63ae609fd37f0e15bd9369261d149d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5d1929e415931494f654c91ab31e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a9415b59a7d69f63672fe465a3dd3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15f38c16d1f606da82d92b6b8dd449682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fa1acfb74874fdf4958f47be8791e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a82708b067c669f5d3659147320276684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bc4daf93a198541b8526cee3e7fe8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888c43500041f1433058f79fcb881fd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f48cc2d6a53ff186bc7cec44f6112687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e138171b47dd8b7f86264f5d157a0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a0d9ab2a4dbf2fedc32c33cae8ec2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a63524f56980a06bd9a69079daf58690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6882e3697b37c23be468efca3a13c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dd82006207f39f2d090bb5e0f7cd1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444309c0eebb18f2c0b39b705598a9d6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc07fad9c57dd7f5d0fe290604401c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841de32e2e5622e3cf9db0518209231695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063f13486f204f1f27748e996512d84696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd94d753d0b7108d2078819138ce265697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d07914f33f6235a05702b018e7d84e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963321ed927a8955ba24f644d041f47699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57510b8d040425969c93f28f10a4f04700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733d672f26d38b27a1c205746f4da65701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e4a179f0a922fee3d3d1c6c43a62e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67997bd47d8469a7185a678ff165d96703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05f38ba4afa129416d9988bdd06950704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c41e20b06fd5098f241c0c55a8469705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ffd09fa8eed56357b65670852ab53706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a9481ef1d0c8cf16047222b08283a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441ec733ffe2fe18cf77c6a262c2174708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8101712e20efa552aa59b743085060709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033f5cc108117eba90d72423f2e86a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639807f3995f827830b0687d0380002711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9931e58105dad26581d606503093b65712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed118caba7a1a6d9d2d353bf7d6898bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365653c597bd4cb9553eb521ab1cfcd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d26040be9028f3b8e4fec4adcd424715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b761812a1e9873dd1869a108dbbc96b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cfca78b22598909ae82909c0250a6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9f6c02e63ab2ce78388a842000f07718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c46188c3e9ad4a5be07e9e5ef55f6d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc09b4806aa733002369b35b8642ace720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05513005ce6384b9c30ca4a4643b78721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192c23873cff485b3c34eb459aa00d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b08b6ac3968c6d5a971361bc88b26723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7916defee2a81ae20f1af30e6cea0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c4eaff14f09204c54d78e908dbc3c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b487e52fd13b06c8b416f5b88da789f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e25634f92452a33a7690d256fd5a41727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ac377481ba5683b37adfc43c29f40728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80a7657eab3893d9fab71929e2f63e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e22c0999f7b7701916d0ed5593622730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba83592db42ffdfccaee064280880a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213856478aa81f651464943887fa0468732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49792abad8397374fd72b46618e791dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd8958f3e218bdc1068b73ae751472734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e335c0a5758b2c34ad7c3e74f31a639735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e411b96b9c27bdfbc0aa35d375477f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97211bbbe07a8440362d5daff92d4e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346889df1ccb4995f4511e29fc06368738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa9431b247f05542b93604859104ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abe17568c1731d77a021ee07f75c28740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74297c1ba730fefab140a834cabb62f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf590f8cfca31c95b91e2cca91041c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea3f47327931f784fca3f38842cda4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7db9bfa36b5b6b7b274b8b20af3d6b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a9d8bf1bf1273afaaa8d251fe9d9d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5362559cd8863d5826b0fc54a45b679746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572100a9e9dd1765f9c6c8ce6d894e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e23a2b688f2fc28dcc7a94f021e9f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033ca3d470f72de38537607356c2822749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae59d1093671e46e7d7d31fa162f38750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba66a945d4cc9a098ad60ace0516a4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c89cb1b358593ba11cd8adc670753752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d051ad6c74cf373918588d501cbbe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a36782e41a660a0340bc52b4f41c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62793e081adaa4132ccf89b90276d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197aad2a9cf970878cc19e6c19bded6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d622c6bf2df09a93c6d6fee66a9e44e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea9362a3c418f904bb6dd2e4094880758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178be8187b657c34ff20913d11a3f40759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e17fe7a5b4decf7f84e6d4244bfed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19015c0e7633a747f273a8baa99e37652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ecb5fbafaa05343dc490fa998ddf53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61395529203458bb2dbf333d351f4d204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17960be6dcf6d1f3c1469efc53af9a8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a267ba94c1c1a8c0eaa6e45ca4b07866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055f2481056a838910b30834054a6507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0e2d555eddf780b6bbe7c7b9daf7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409878f112ec74a1231e071730faf489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f597495d07aad3a653c0bbd1ee1e3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6b49bb756464593467824f570806f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e427448850cc0df91d28410cba40b3f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69deaba889ca7d0b308a3e05605f4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853f7437999f91995eb22872a625d3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d2a495506013be4e9bdec230b9b4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23123560ed90892d62ea15044bfd1e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128f9dd696c24ca36de29e34eb3ce6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c4a564b21bcf83ab051929e47f71b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158b4bba8ee2102310d19b812178fe819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80103feb7b330e068cd43f5a245890220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae1add87c5a6749d9688ce65c4980f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c298f7fbe9b4ec6425fe9ec655db822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11112933c516d4a785d500a09961242f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721114c36329074dce62f0ee0f1e3f4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92d421e5c2d2c0e5513062da46a05625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f980f6601493d590b7b6c468301b9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59fbafac9e25575e2af8e8993dd79727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a115d64395a3c3bb7dedfe04ef6915928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573247c93d1d0a64e707fcf5dbfd93029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a42bc843eb8843ece5e0d79d54fd3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d286456e552534d05236abcf31418a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0be073c71f247637c75012cd70c6f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92735ccfcd51109447532059c688a85333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffefc24619caa091826225ab26c50434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201b4c05627557f9d7c89fb15d1ed6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7e5d0b888c7e09101cfddfc4b3b3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d2a480f3af57e25a4abc7d7e3a40137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394f297d82962df23940505b8a9e09d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451bb1744160381178f767a654e88ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7388d0f07f411bd79335314880b40f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7efec2bd186111872472def5d5bd8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca927976e3a51856f61339b89e4ef842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c81970f0d0d3660eb883ffd33220143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6146692267a417bb459ec87fb40e9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf270f2a626d25c50253fd5c226a4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc5e8568840a5b76cbea45d7694d6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f306698319db4c3938f3447f7b0aa1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf203cf7950c3e7c6c46f5c85cc52c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872fa96050d8a532f9faa99767e0beb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859fc162886c3e972e970e254319cad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e58ccd8e1f39bd36be6ea5f02e2efd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8be25e21c47a82bf6e9caac0b3fa0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d80ac8d89ce3022ba9b380e2863e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20cbae672d27b8d4c409a1ecf4200254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993adb5296f507a0b120717c91acc7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af212165d8d3c0b9da6fa80fb6cfcf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bfb816f6f423310a4ce88653a82d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4f0c5b54b5d7a38d8a6f4c1834c8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425e7105aa7f7318841d693c2ce452159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed188d291fe9d65c1ab084149ef561560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c91ae312feda7f56f0304860a370061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12eb6354cd38261d478d543ad253d5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1eb3f7ff5cab295939a4f90ee3164963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf02f3694017e742056a5457642a5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412e721314ffd4fe195a3d24a7d950565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04900aec1214b4d60660f9f72843127c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f23518203f2f5b31926eec37bbefc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86103136f6ba3273eeffa855a45c6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3639fd28b0b851fc11d6c304c407969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3982eba92319192a3443de45aca27670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1bf94f42152cbf7d6696fdd6d09fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291ee96df8f526e05897f6188641fc472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdeb34dac8873e561d5ebfe9e2364c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b917eb2fdf1aa329ddb1f686d5a1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d91fcdd0ee6611219f18fec0d8b7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d46ab397845259658b43cc161955276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c70a59c5baddaa0d8dadedad821bfb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07703c9b319f7f236df208b0dd6147e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ebe301375f54496ff7ba7d705342879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3eb6cfa49160556611113e8655e9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fc6387832ca0c9a1f3468495a751f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460c48fb7ce40fb4a8484f48da743db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7fc976a61a22bef546cc8ba7a43c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4c74b6ee327e0656eb077e4a0705584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1861061d6e60b70c5345b64f8cdeac385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48b638a9f5311b341d644b7c43d2f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab020a15ba0bb9ec4fb81c153f000b0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c1401a74a4b85573d070a3402296288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beabaa7567adeb08e3280c13346113089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32677650a0ff9bf56fc531cc28bc86b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a9b22a0e96c3033552e2c9929ff7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8d476c3689069ebb46f42e9def00b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f000f7104070a0635d6e5ba185a36a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5b62525a0c3781d80827a277072a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582a5caeebf4242f620d397d7738f2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6899fc9b91e866ae22f88ec2197b2f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fc0f75e5882de913c18341644770497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64704ce2c2e089d5c74ef0946dca0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da00b3558f1f34d156a0761dab704f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27681d141e82bb5a19b71be53d5db7c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9b77ce3b52e8099324c2e509cceee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf6de200ef47680e98f07dba5d3674102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d75dd32105938ae0083ef643c3ecd3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648682c38d127f82003d87e903df757104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4ac0214d7da732bed20d114837b7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec5b77d50d540fe4eeda239da4db59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4272680be030b046e50e48f1c81184107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18d890cef2867f8480dc39def6ed3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa7c15f1d54aa4c17f77399318b7bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7c2fb98ffd93b130eed42fd2886db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dccc0b359649dfff7bc97f53c5127a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044194454c619949dc7b2ad41655fcb7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a55f567a2c8b60961f9311a73b187113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530ab66aaae9dea88fa7fd0bd34092e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658a30fb9c2e99fe4180276c3725ea4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02add348e67f18e31ba29a975a107472116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b3aee0092ea4f322447aa837ba78d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca1a477fc347ff831bd60047c6bf01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a07eb0438a29335209ee725add6fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59cd6f61e744d78279caa86784c2de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac535eff6bf466ad62b59ee357daa1eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c4a61837496f9d861705c736db2a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b8e2e9fe5099ed459fd3bb927bf19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbea2a96222d077cc9f1df11f02f7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00869c605819a480374cdbcd1f6707125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4480c8ff2e82f5cd37d0de0488f7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7c643386186c1aad66f5ec2050b07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5b3a85c0e8e5cd581f3ba2558a870128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175be60a1b4a4e1a86c2a55b979807f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506b03a70d125fbf29067dfdc228b2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c6b17cb85023b9e84d29d07414ef0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af636dab10189712e475d72fcd343edf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d25691ca48dfb319b0a4ef5a7d80f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc90904c935381d4552471f0cb76629134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d59ac4995a530dc6d75a1fd8c9937135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fe6e575ae64827d418972b21649d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea838a04d8d7708451cba4a388a70cc8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8cccfefbdee578d3d5dd2e48244ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea824a72e2d02dc56d75e82237e633139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a102da026970d4ef4e7d27db19a4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84eb549d0389a605fc4bc8265912100141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bfb614664328ec3125bc4d27a2aa5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3282c16d063d5b51b23dfef1fb4ea34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ca37844a028427865097036e3c55a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417feb11ed2db8a71c9d5396837fa2a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c7a580cd870e533c238eb7c68a449146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e78185e0bc815e76aaa25f144dfaf9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b9a562930bbe240fcd89c64eae203148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d744ac260aac0a4949d64e15ac203fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280e279d6e12cbcc1b28e05958e6b34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe3f0654166f3009508929d1b6415b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f0281bc3df43e14e8f27584bb684a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd2ab4e2f98c046eb4cdbdbeddca01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ea65c362d52bb394da4546f265b3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e64674994c6261f20308f4d1d76da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ab56c459aec2bd40802c722fa5717156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d18ada42773d383420bb3fb3a3fccd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c56a4bff0335654170b6dbffd4fdb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6b55c9135420ed1092616c7a28c25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b39cfacd69478553cea9f803c54738160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7011013043c80725305a91c50911294161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5379760e988bed443796c244549d84b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2b098f8cd56d8e1ab4ac402a64c1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c7acffdb078edf71c9555f5fa0c58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d2cbbf6b55d2ef39cac8676c96bcc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b695ed2e5fd8f4af6628e4c13d6b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2cd1364afdc0b3397b92d59b57f9a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f22164cb2a4d7257676b10b208a08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd150e71566d45d49012e45fe56e0014169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6da4f3ab9f09afa09e872b14027d5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88101ad347a9b4191e454d86c7db2eee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafab0684e0c1dc1a972daf14f9dd06b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff730927182cfabf81d5a425e95ac0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa999abf54c3479aa60dfcb58dc98e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc373786bb8945b253dab8ccb7eac0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f86ec1f5656e246b5a1f5d3a59099a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647687e0aa960036cf3e5e5ca6927da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2758d4c63489b54e2b5cb5d57bdab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866ff675da1846c7ebfbdc3dfff538d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337d56ae3990a4437e3f5a9aca37174180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6e388bd00db13b782c850a2688a6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595993109a45b7b7e2da9cfaeed2018e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f81f7c6a0ac9e4c780095318e72abd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c535c26ac44d8ff35eccef4e96f6748184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7804996a42910de13927d75ba66b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6f2dd5088505180450c5a2d311ea1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f63a8f0b26a18a2892ff8c9e16bff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf08ba479280e78d7b3659d6afc7433188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c850f298ea45cf4af62b20d415829f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c3b0dbbed9d6a7e84405b9f98d87f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed34492cee052fe65efe2a8256ec06e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c46317100890088513890fedf60a3a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc72be1d97f74e0a7ea66d3cc9c5c95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5110939d148e6172ece6b1135cb98d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20e35d1cbf76eb02379d0ecb429afb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace78fbb75a202256b53f6b129a22330196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310da6f94c6da6763120e2f7e2ed3911197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389485c406e2da9a07ca3cde70e7a91198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6828a1913b4ac60436142fdae54940199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411855a3c0b9b981dcc9c528dfa16a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befb4cd5dca6422bc2a2778f0583c02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0392acaee86c4c58e52db80a2b289202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b837514fc04f0f41ec65e6652824def203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b635ca0b93b10ef47c945806838068204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0575edaf8ee48f1b576a64f251710e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e663d5c41275f997e7adc2732dcd242206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76141200d86fbc33225a39c8af1d10a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c59c42df1bcfac2d1d5fdbf632071208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e2a2324fb736d5448a8025d7e4600209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e261fa9bd17b8d18c5f356470e096ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebca9a876a7a3896afb2c4a03af2b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf648a35d283f450f6e7cff95c62030212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9138e936f9ae2fadd43f647910c09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41772b4c4f1140320edccdfa2c8dbb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19286918b5ba307cbbb1be713bbbfa01215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d41e5acd660c11789eb3139c708e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7285457970b6330e2a3f18342479a72217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe77dff9161d8a1b585ce432949fee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380db3c7a8ea9169bf13e2e412267c15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efb988cc85107dc7fbd3a8dc8b3c50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd7c831f8c39ef186a3bd80f011431221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849c364f97395d792ce3afc438683bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615cc56a468b199d5fd1f9e9b03f103223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27617d8d689e0fc75036906b6cbf3f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4242af4f6eee40d812c4bc92b94d8d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845d376b7befee07d8601bac295b6ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4874475489bf3dd7e75fa59ff2607227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439e27590c7c041ba3fd4a6dee92797228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8706bcc338d873b87812faff534f16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf9f12549b4b0e0daee09242dbae20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e61c695858eb8fb27688592a1c8eca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a432e6a7253eb38a1b1a2c8b5d2b3c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fc6819ae2fb4a20e20d1fcf604734233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e489068c8a1018397e3ad3a30e6bd6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d74e3d9627cd54bbc78a673ed8aa5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48a04960fa274d09a6d2a1933a38a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff19b7cb3f078b5958bfcede0e455fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c53b8b4fd9897443bf6248aff6897238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e5097ba368af520a8f79522e716c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9059078286699f032825d90e25cfc8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119bfb79b4c8e257941d73d8b6549a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab5f743a90da17456d0ddcae8f2b75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578378c13b82f3a1a9512f8262b48c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7c3cce487cb6f8ef31f62f7c7d1f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32a16c29d6a78c8419b40b1b58714f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b1c22ad0e1e0735d0ab17f3f555c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc313ba345150aca7b2c05d3f25bb888247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acfbc2dad9df68458c6f01b83c1818248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b021a7ae6972aa353b741c1151730249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298777ab8afac9ef16dc4b842e02c9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a29f33205d0e3160ddf758316c2cf8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40e720d0fd67ff24bf63a3065db90b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f284a4fec2926604d472440d4d1b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127f5334daed9132031d434b7f5afc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9b081b7584bf12c8eba44480e0950255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916763f3e931833e3df30736d398080b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ec5aceb7fb1c2b0e2536a4ad38876257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38afe572f6bf06d708ee98e5d93d057258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e2fd985328160838fccb5c32837ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b86b8a1f2708a550757093f8a5821260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4b2e256c8ab0e1310fbd8cd5c8627261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a06b706aba2b21466b088072019b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dda6b93798265090c49e4faa084236263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46a235787b236f2fce4953f9b6717a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b55207de1af3610dc7d10016403767265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6a7ae9976307d09eb4b85f83390e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2d1d1bfba9ace66ce55346bc57321267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dbd80bcc7418b73273c59c2f08a6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e966ea442afc59622b41237daf72d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4cdbb6a2158aa639f7ab990b6a0f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ee083b1447ef6116817c40c5af0a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525964c61fbea60a8ca6edfe32432d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab9ac77e93f614dfd7fa7e41b8a811273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a83fb0e7d83237f9fe857b33cf788274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764ffc6b987c16aeff80e3ecb1e9f05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb168f257090d6a7cf66a6738ea5f9f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffd4cb5dc253d1069bb1bea1bb51a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46858bc3d8ec4fd8965c495fce52dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038362693a2382dad1409e0f6f59f63279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74bb58990ba2d139ddf3591d2969d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328942d7671e807284f46d9af1ed04b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208933cd57da8cd2eb65fc6f10e37c81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab260ca24199ad73f44d58574c3a07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4ccc79706360ed1d74b878423b990284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d26f53588a3ddce390627aa45da13c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898e6b1e91d6a6beb5eb384e8975444286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d7092cc832375de5029704eb96112287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dac8b56e4dac57506ac593a8e79017288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecb9694c9514e4629946f456ca2cc3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbc75c366b3c1255c1fd5a10caece1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c77a36d08911dfba6abd164f7f1869291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a56cdab55227d040f05bd011615e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668499299116fff08f220282b6a10bf2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e60972f7116a0501a16840d6a69f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76514846ecae760a53a386d9f056aa5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4ebf723f24d3bfed078bcaf209b5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70193ea8dd95be41e9351fb72aa29050297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0658c1d51abcdbc078b6f399df7b245298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c493eeece730bb39bc9203a89b9b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc947209b6dc6347bd60280932a9c64300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501f081d87628fb4a263cafde2cd207301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd757eae03418fae7a4c208f940eb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e758e9fccf5de3aaf9d61dbabf195e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d17afaef4ef8377ae8433d95b163a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ad40781a2c65bb399c997f637cb71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04027389df3ead70c59bd07ffef6e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e56987b54de6cb5adfa639cd36715307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd6ba01b3b1b39d53675a55ef5948e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4bb5ed0b2ddad8af88e60d377cf74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef1ad5c160c99cb3202240241dd3b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2465ba80c3855402e0ff817d4d6dc80311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dad75a0e1037025b890ca7f30e30aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7f4c560e4234c24105ffab95ef417313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858e65aca81c82ac070b0f8e04d7fc7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcac38b9a25d148ff61e1da1eb64ef4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29e0510b150815ab39e1370bd605cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9194ef5e1239db5f8d66e40b34017317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98112c2742f0af2d07d98841c55b60f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f250d088381567e8f1298f16d1a74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab48465fcf9bdf0abe60504887a59b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288ccbdec189b9d9d675a7664cf6a32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d154ec3764d4be9cf0d309a9cbb35c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea778f4f6b2c6602e4c943ff8361604323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7225e22aa71cfd2f7657fb576f62d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd358a10ff4eb81e20895831fb64d2ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b546c5274a3dfb5f96b5192083fea1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed50774062cdcb80f28a0e831077be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b495b46b47ad04897af5242a2a2cb1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2722e36ae2c7a42641983e755c8f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ce10fae1b83b23a23bfd180b51b29330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fbf16c59782c8885fc05cc3fa4a18331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d52ec6e1fd918bc00dac157a926c62332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb378cf774e9c2e6f9ad3df9155d539333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08410a50327801baec7cef7c87c72cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54792e2f2b277ce137f98d383b43e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3e870ec4e31d985d2fdd6ecc146df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223acf2a6f3a5fbcf6aea50767f70ec4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b01615ff9f10ce92b8524b311aef1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5460c78f53218041e155dc6831765339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317468b0f9d83f17d88ffff1f4bd0765340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83833c400a3ac3a513677aec60c0d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93d6ea749ac2776022ddd0f5c0e24c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376acd5469a3659c290b2531ba42946343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6da3f789e74e5bfc03b9907339209f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7fe85b7eb939edea1e7008399798f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d638e431dea7a882634dda9f4235e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0e10433d8f17b8ab9eee669eaf112347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1bfe4e5239a71e4a53b3980116d76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07cb1cb3cb5ecaf68fa3799b37e5fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b780ad170acc4f6c844b864fbe09a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434b2937ea4d613e375d37e3bf6e684351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2e2c097373b1cb2ca6323804c0afb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276e8f08f5f34fe218d315cd8da751c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486c92b638d265a05fc6a6db1eb071c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f73e88d734c1a0840d3a3074c7f12355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe29b353e5d33924659e24c8023c9dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b99dd4638e81749cc6f21cc11141be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefc3350a7367bcfb7cd12bc262628b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedd44eb816e9046931ca362185c8bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b86151d20737ff193517e32decb227360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2b5efb187fc85d517b2218a22a4cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3b97d1467f82b91e4479635f865f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5d96a438a697e3282a1b4998a8907363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1525b1a4eb156ef146dcd2283d5e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d72691c2ef46607a986bd61e46ed59365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c950488403ceca5353e5c0dad802eca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37baf90d5f14edcdc8967339d232a95e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93424b488e953b06ccba9dfd6a9a7f7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124f79e36de75b284fe41a5eaa0fd9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b19d5de04ca6f69667b12319bcc4a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faed6f46572ba7c08a223973a04b3a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16841dd156ec1074c96fe0c0bd5c214372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7932cb02feb174fcf294a8eb12729d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e81dc6a7159fa93892fc11ef9eca44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e495cc816efd7df3ec4803b982d73375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24537e6101397eade7b6382641c8483376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1012e298fb039ad9af10809d0fef254377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf32c62f001e090617baaaf4a491d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96182614ffb82f6b95ea05f69f1ed0d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dadb15e0e14c3aed386bafdd254e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f04f669546dbeaa0237fc27850b2f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c52c42a0a459d28450329b3cf1a039382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93262ace814611153b39f56afc1064383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a4b8fef4fd35f3126967e4d5c4168384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba3acc41cfa999186bedecee138231385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d11d92356ffd56fab14ea8efe98d66386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0149b02b90049e3995f54b30a1a68387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfb708f11c8fa538d76242dc6a0777388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c5ee2e6c7ed35c2c97162c4d584ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052561c56f5997a35eb1815555e2afc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdbec22a18cd67f32548d6d7249e1f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6606fbfcc47e3a2a38b8ab25a5c7454392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ef0f310ef0e1de1de5a323e728728393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83d743f0bf9ebf6539b6801aba369e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6224af675903c501046dc7ba49695395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2d21a89ef5e2784ec1c715781c259396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d3272fafade65acea448ec17529af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc436aebca5c7ff1aa451c228e50e435398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57cf52e1551defb8f76b67448eb49d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6534cb647584f2786a1e0fd66071d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c06648ec0290409ac2a7c4effffb78401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b082b379316992caaaac1defe7985402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2191d03863e844b360a39eda4d695c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76ee1aaf69632210d0c2a662ab5770404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cfed991d6212521cae3200d6a4bed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d7bb557d3e38d8bf99c54fdeed2d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443f9dd9fb4deef5a5a990a33063fc6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b063e23dc30a1659a6db96cc1f7728408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bf9b67287d636160a916f70e7365a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01f9f20967d2a8052814e362d60897410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605ce6359d2e6ecc977c8dd314e2588411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51059bfb99a83a02b9cffefda15ee37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c78caaccd87896aec6d0fe7425f9c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8eac235691986dc9168e41310a0856414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac15d7b67939260f8216d9d65357a42415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534ed967b6b63e7d1e7b59c2fc2bfd3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6c8029141594f8bdd7886d9ea1824417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c350c083c9489fc24bb42924c9205cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1c5184d6a9fff21ba689f1b563169419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df05441c341a2188d08d6e67d79931420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd17352babf433f8b69cb70d2805e96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e8b91f9f6b5b362f5543a5f2eee1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a988b0e610e5cda5f3379c06b4d32423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9434067a74add182944ef6d666a62a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31573dd5c9fb62b605208a52f64862425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a7b258828b2e1bfb1796ce48fe30b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed4a77962638364926f6ada79bd118427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5353c35a62c8fcb9e9c03494c22d82428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4b438a33aa11c2d10736fefbd1bb0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89a1de35c4f118803017bd58b9799c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4adebc607b063abdafe1971a7f18a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3db8d4abae96c51255022d9458bc2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254ae0ba731196b65e39c91918e573a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d9fec1f3a61c965bd402816f3ea23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574cdc965f00e0a64fcf220323cd2a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899700e42d26dcaba2b35267c75a1d3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed820d3defcb51daea8aaef1abe3c24437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d8294b9ff2e39536dced0a5223058438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5f907f0ea95c0a0d776b5e1991172439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523e1f253bbc547cc325b475a77c19a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f3635a388349240866ad1bc238136441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aeaeebfabeafde670b58d86cbf961b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581612d672b36d1af9e561ea5fcf2e80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c5eca9385728f72efe845f8135fa0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a92cc34b7c91056014726ca60acb0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcc5176d5986a273c2860dfcd35206446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3477aa39a620bb7b800be616f42d438447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1b0adc9b595026c634b6184fc8e5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35761d11165339d63e19d321560584e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88612a1d93e0d8d80c6881bbf2bf42b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e57fc478f30582bdeddd2b19605ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4324e0cdaf29662b03fa056881496d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37422750b75703e8e949aaea5b2077dd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a8a993a715c98851df18f0ca172d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bf40e4fb0731c020ae56c877ec2bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aaf144ea76c0c366fd9821666fb268456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf94907a7e566eaa1be3f986808d76c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa76c7580f2c0cc8ff25130d367592c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47062dd7edc0a3d65156064db98e5c34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fbb6adf6717586ab3df968a95b920460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7351941eb0f70c38f790c828379e5f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3da45ee8180b3395731ff6748584cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd7938770de6313ff834a4e6781eaa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ece873547fc509dba24a5e2aa79f51464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3a4bbe6670a146761f20043743efe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3a04b82e325e915a63350a7d8691a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd325195caa899b674f6d0ab4610ede8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51699de29a109e883638df43d7e5b61b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cb2fe18873f8fa7deb3a803e489b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ec389ac2e13e5f2573ccd2cff911d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c79b98a16ff77c899a534a755d73f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac74ebfa7dabb9ec26867201812bfc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe593437a29a628bdc0690beffce6d52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae12521f8d5a934e7aa6ce78d0ff5ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62293eaee3ed2229ba70c7a81078e9ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6aa134d481643bf487a8b2bcb4ec31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ffc122c442f03902d5f3ab78fdecc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72ae5b14bb63c7adf5612ae511bb43478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a6f526aa02c03c8e7c98a8e3ce814479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea810dce63f888779867fb14d06894480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c14fe01d3ec5d17cc4501b2e78f77f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a673be26c90fe2b4d3279eb5be2827482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa68374c1e040000837ab884fd09823483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec6f559c5ce2d9486e55e79706e5de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c802849c742bf9a49e3ff6b3ac8438e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1328ed927757f5f4ba047a1a9a6ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ba70494765038c18cca4dbc949519487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26709cba0896c6d45cc66bbd804fecba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be502ef2f71186c2da9b21bd9620a5cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43aa72d9a2ec8034e623019bd995b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7ff82ba2f49be1e0c1582f9ac1f2c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a7a35124d0371e522363ed87f52f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db88498ef32ad297e0f893d66680410493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad2b3e57bd69076aa8bb980b711430494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f98f7579de75ee5c308687340abf8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ed2ec8885eedac75faff4db7bf4a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfd6dcc7875dd7d70713e6629584ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3698980bce39314fa77cd57aee1f0f9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd8a12b1519713a399cb86e2f0d5e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b821277891da598f0ff36d8120d9f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946480a04fc9aa6e4fbc3fe5ec745ebf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573a24168dd2374dee881f040cbb8f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e6c5ac7028555497acf2f86216af3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dc7990975afa6c83571279a4e5281504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0083ae8f6092461b65a4ecefa18213505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862638d2b42f47e1ed1b663651eb53b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83122334310189812eb2be1c8865edd0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36f2e013a4234b6e139cc5dad37279508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b05a5178a98df21e62c92829fc5a5b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89c14c5c62bb6ceefa4bc15c0daa51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2c729e6378fa43e0f606f6b9e86bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe501589d26ea476a0c0c1a017040f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f294ee51e87c9c471041014f9ad0fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32986b30967300739e2da3d2acb1d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa52078968681490e01fa3ec613fb0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfc7aea2bc630cb3b8406f11f7b437516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a3be3fd331200338ec0df26fd4c57517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a21c288e28c17f0453c87b14d888c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214a3a1b180e998e3d5483b8de78e1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3f93f969de74cac8d7f1e665636b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dbcfe6ebabaa88e5a44d0b315c2fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d3be30d2705c15cb5a9024d5252b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e811039f101a78eec565eced467eaa1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aba8c767e31366b9b2dded51b4a142524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be139ce1691ccbe52093ff717ad3625525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96e6a3ea87c48c7609e63ee78b4069526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af31160be59cc435e872e6770e6062527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e463c26f139af2c7b8e7b947d50ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9f8cd5478f3ba623cdece238b4f70529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90121ad08ceeef1fe126abf5c74765530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce6bb4dca28be1da6fad937c249b23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa99dd17c913ea7218306b3529bb54532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fad2fbef0c7f6040ec43ba1bc03c82533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882decbef09d12b97efc9e794d27120c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07b23b825641443d5e92cddc00b711535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d01df25eff6c673830b831c0c8d79536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfcc647f4dd55976f5f9dd92356cb4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3416e36adbfdd6c61208a63c1652e4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52598d3efd4a3771636fa0aa8e2c03539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba309bb5ad8f54b279a2ca86f5bcd25540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48060654c8494845417c219c6c7f0854541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065ce20cde094695db6c04599ea6c88542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8c7057d0707f3cd3235bb8c25e060543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c676b9663c6f0432a0d0425cd9233544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8b446e92172aa12f56601d80a7b44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e6be720b778a41906dd233cdd4c78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74d6e0edc33483f8c1730cecef9f54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137a220e50b89b0c5495f6dc011250c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd55793005825e4f8d6c82ccf155080549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cad802d8f6d2f1ee8ff6feb6d4859550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a49e7924e3e5c6033d8916c0955ace551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892032259191cd779ef11b56e33f20ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97820480d2c6800fb7bac4a0a26d4eeb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74fac10ae7b2ecf8f39ea32e6d8b94554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d92e55deb7396396171b54bba0121a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab76229eed356f4fb07da84fe7566ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6447d7a99654e5c093b8a5feca74f42557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278163a76eb89b4d5169a73f0a874bcd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246be3d6eecb3f9650f9837bf9060615559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e087878578522191217dd05869438d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96832109d2d7d6d5d6aa690fa4abade6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779321c206927f6eaec0b5529e2fd682562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716fd478623b09366c1bb3834ef7e77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef79c46ee55ad449f475fbf23f1c00564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ff1446810b066093c358dac4e23d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574d8e168f16b1173b1cf7a074715ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8cadf5bf05dbc0a4cb61c2ee86bc1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c1ccfb81768a1998e64b34ff6355f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0aa5dac6beb70e40d76ab9ee098405569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5153737b408c887aac61eb4816644570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128786861877cf67eb9c54e33743a25b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290f121e57bdf69696f71053bb68afa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846294af1a570988bbde8c201607b1a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6d8ebabe23f005d665f169c73ea37574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b2e8e412d7fa2bb492991fc759f6f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e15281bfbd19da8c84fbd83c124e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ba2eeb446605043afa863c7d926a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99837824aa612f924095e38c71b9979f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b41e0ac9536e8ceb85e53ebfe7123b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fde6d7a9493e1a9804c3856518d28580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317487cd19fad19dcd1e457487df618e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283020c580a522185e1f6905605489f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2884bc43a2cdadd0dfd8248b8956c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa16bc334ea7e7e9357831c90144dec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f7062da0d57bcb442aaa98c7464e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b104b7858d84076b83f4ec437b71c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5ff93d883d8ab4336305224470a4b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998f2e3605b5794bef5d02b8ff9c315588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b92d0c0ae709f94ea801dfa20cede8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1bcac6055aea56bf884c19c838a02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178581e666334f3785eb431ee74e763e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191f38ebc4ab4c5957baba3132b7a3e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d45852b30b59e5cbaf3239da7bc5c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ff048cf09c32db5e2a9e66ee0efa7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e342f1904e470a12d04ef78769ab5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256babdce2e00267ea3507ee06c94819596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ced94b0f79a4b2f76f86cd88ee945597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d8cd09b9f2dc55875e16133a2f26b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28017afc5e3e8f008733d98dc050a16599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e5f1b7946d93b6552caf0fc2797e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569770e98ed4b177137b01b6a63c857601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a702057010568450e7fc186d23d68602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a4ec781b0adc7e4ba6d13cc6c9f87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eba5050d970567fe9efd21041509c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea3c92c48cdadd5a7d634ca1d6a873605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4f4ec66917e2ce64f49b086a721c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e73c621baa18472e910a45b94beb44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f734d0ec8e7b0b6ac63f56350eca3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66f0a6d4ec9a327fefb52f8585a008609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a517a28d320d0efe6d2c139af52aaa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81290c8a9d3ebc328add66f757877ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f26b7eab50bc4530ee2504fd3a521612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da062bdeb8bf3c10c2d76b64710a3793613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343932d98a8bacc5d1d5db1dd071b1a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0b2b9c61c9f3abc4503e13b81af44615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbf5ae610b9918155aff38c4ff9ddb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e39b502bb06b43550e8659f7ce56c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f742c0fe0ae4d8e027ba02cb33774618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbae2e1d9b6cb9a83d3436ed2463532619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749d7920a397f374db9f8e66327f610620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954ed6241111f38407aa750cddc88b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be0c4d5b7e600006866b9be11b03e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6db540b4c61dddb5de118aaecf063623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24963f1072cf91f1b3ec6ce3b40eb69624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc99d586860c2aae5204adde7151318625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbf66a6e0cc378a5e40d4c1d1b6972626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537c508311eec915713eb289d47354a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb8f55757fe43a88fa48073111b00d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85fc78f157f5b57ea13166d5680cfb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde289c0010efe958d8b29789338066630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625114889ce9ec06ab9e0cb31a23291a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b23afcfd8dc2e567f9c5c9e1fbae0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafcb8917f91b6ef7eec184248ed3a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0f647a7b46532ee6f9478e21c5241634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50163bd7fee3183bdf057de4f4d34393635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0e1e1075471741a55962b40542f91636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba709cb089f79c5330a721411016335637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2e3a1cb467e9354a2242123fda8a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084aa0d8c3cf36b08c1f4f5a63be958b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9fa5932b090363a4ca16576fffcc9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170389ff99b3ba6e7431613e894e59f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d93ab61dee5f03a48fae3741887073642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5a2a7bb4abd4e8c0e67e095ea2028643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36492380ec045b77b453f2bf50653d09644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331e97a0dd88d6849bec5eb70a0ad2a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5950f6c2d50fd90bb6f1f15870d43c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e01f72635aadfa6658983923acf77647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ef4db702bc776326468639e32ff64648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762a28d43926faf05df1fc488054a23649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660e3c36d67cd3041d205551b62d240650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e2c2bb2ef0886c47e5bb084f5dcc3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f368f7dcd91179668389d5440a1b940652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181073964f3d18568d64f810e813e23653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63752fb6126e00b26da334454d3a6f4b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aabd2771847ab8a6321496db22c258655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd8240f3b333af44e1c5a00ba0e797656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336294e10fa47b5e5508db4af2e15a93657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cc0e2a0945a457d00b71f5682cdf0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebe58a2e60a4d83ac71987507b6005659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe67539742b06a1d4ae40181d0134e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb98095f7bd57bbe94a3deca40b261661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b866ad69dd63d0955ca20ad08cb84d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b019aa72fe093af3230fdfd876bd3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab22524a7644c4e46fcff0f54a4ff3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0319356e2a7708150706db3bff11c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d982d5de3b8b99cecd737bddc515a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660f1b61006f1517e40fc6d1ce2bf69667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f76dfb1bcefa9ec289c4ab1d2b295668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b06e1216bc4e98e6ee58a24dc25ea2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a796a6093a5bcd6e3f2eec23bc9cb01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1c2c910016c9121fccc4c34d08c6f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01d22ae8ec2aa8613b3ec02ec632eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179bd4f6fdadc0c67b864365a9ac9d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2ae58abf63753be4d6eb4c5c83d1c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d82f02fcbd368c3dfb8ee034eccda3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555d684d7e2fcb7331f90910f51a344676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942325a6870890f5180d6fb650b66b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a192511f13c22b8a22475dfb922a0b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61051c84704fdf821ed5083458ae668e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb2621131b8760b0805babcbd73ae2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7766ef7e2aef5ced53776129a8e953681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb02072fc38dd718d0805d451d1e2d9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759598a62005820104e4eaa1354ef418683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7544a1af9d44756dcec92b412487d1c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fefedfbee20f1e8586be2662ec789685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1ada02b4eb9b7bfb8dfc8e08f2ec4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddac25a8d9cbd6bf259a3bd60e7a3ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d55cb944ba19833485cb87c40b64c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c37b3c2fa37df14b27fc60d57b907d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaec9824ba7c4eef096276d482b2e1f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd352d1a92dba57a0b7ef2ea866ac69691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14bca0d80ec1f221b68b83708da4b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04ad6ca69effaea440124312ae20d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285d69e6463a626c9ab6623f533d3f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eebff8b1e8567363c378f9294745e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba368e89f2afeb4071379b805768495696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4872785e5475d8abaeb52dac8f6bb0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b6824457e8cca47ba2e79cbdabbe0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d0445e26ec0de5666ae2242aab7fb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f40e652bb8acb0fdac744d683215d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da7295fcf9c4c7d6fdfa672a5653fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fa9c2e4097dcc66b349b0210931b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995eb81f7309091893e7b5f64c21c185703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76e2aaf0d2434b3b033a13535ea59a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb17e307835e306a9e5eaa24a1107b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3828da82de68f6f6b714bae3f698a4a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e040ddf942249c4dad78fecce40cfaa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e68fb786e4de8bac328be5d1337e8f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f37a9abae0840947f0ba40e430acdb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138b019966d622f204294c8d7665dae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530badc7f409ceb64fa73e3a0c965935711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc718a14e4ce0fa9a0d3528e916e27712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8413d84b2eff77485809561cc141eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c55b92d4fe9a3b152dec8e87ac125c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779415eb80f3aef280cd07a0c7d0d33715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e625b64b08133de2f6b32e543a2e93716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a412217e1c4d41a8c50c5ecd0a029ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6fdaec8d8ec98abd9e555b9a1f14e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851822e6b63cb83c3b1249dd3d624b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12fd25373723c0b9295503898801d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01150559e303db556ad4cc18a1be858721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4014f26522bff106e107d96bd55407722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10da6a7eb0685e859cd5a125eadaced723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b1445aeba1c953de49d3d0498f214724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fda834066d52f7bffd2ff8b890969725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38699c00701ea96bf371de8b5192007726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c848cfbd115e3e7c50dfbf72e9c5a2d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec98148f76898ba02b7d3f2dae29e9c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06ac35f238bf69cdad26e5efdf5a2c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c00f24d5d849dd501e4a767cb0d6f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44f35b09ac1f55b5f3d432e81cae79731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023f9c69970bc7cfbc658a63d32896e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40e1dca9ddff4bb6dff78b034e7f1b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8eed5be96c4851f2da193e8a1ba8d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65d1e141d0c5e9adccc515ca5becfe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4267f40b1ae91931a2f263c7ee2305736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894a7b7df1b7249a92e0749a3994659737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd5627b39987db1813c6d9f57c5886738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66ca0af1422e036c431d1a6c0bb5ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336893417490c8513abd3a316a84778b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96213ed5e363efdc00ccfb42eeca1258741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd753bea3d36800f7845424e513425742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc629b4344c4f035f93cf242fc4a4657743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7fd8c0d79d1809b2010f31090031a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f5d01f9c2d2ce1330361a2b3e0b46745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bb89c50347b06eaf03c5450e79f9f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c827e5c93c0d76793a8ed9f749762747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ca1259e09761b71ed822caecb0c48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147b84ecdbf4c464a29c9818cc3e2ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed41731ac52c4a0767de8e94678d01750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25668c51bea68b5c1e0e5b71cbdace16751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f32d32a35ee8d1560bfb15db5a4f5f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129da7e04c7864916f4f9d9eb4025a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef4fa4a62bf3187c0a4e88bbf53298754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822aef6fc6c7749750f363943e5a5836755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c072a327a39a42360263d2c720579c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e58d588f1e82155e748fc014fe6559757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>