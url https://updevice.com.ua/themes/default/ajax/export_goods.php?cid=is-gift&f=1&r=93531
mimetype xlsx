--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccff40e9a163460991882e53a456421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488184045c3be06251750b69bccc4f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997e9b3a340460b5e70450b3922350a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4dce0bc56b01f1899d9134d8a60024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24c76ef80e92c6dea443460c1e94295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87e4f2e3a157fd3c027ff98288b42a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea3dea117fc9db2aa96c9b8ba4be137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36299844d0305ecea5b73a2702aecdb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fe4eea7e730442f2d568c2d10722c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb08e6116cccff1249da0b32a2cfe810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e45f77317c670f616e6a1a71babe0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eefd3efaa7c5274ef9d040612c996012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc3d61defb9a4e68aad02c6405551413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb81254cf2e70d3f6e2fc11174036514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25c6dac896a2801636271052e5e20a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a6d066c3b4df97ad41a32cb0a8c4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfad668c45883a71a75b314f8f225517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de97689978a6068640701bceb1715c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac0d2deaba9f4672068056a13a572219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42f08b0ed4a0134998eafbd04f84df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707baf214d7e643f723766fff62cf45121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee71dd6f14fa9948e04ce25211e275f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90baf18797a9f8e5f7b9444e2d9b0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e404e2751791050c5fbff02a0ef7b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb512fe8d972818b4265846f65f16725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660359507272062b93ff2237d8df84f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3f77dfab4353b5477b637744b98ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625301adab8a845964096dffa571e5c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cefccfdbe666aafec49d4a4fa7da5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72c2f74c932f1e11b7dd99147bd82430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91507ef7f64ea51c600244b57451f8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148e25bb665408323b9f0da1ef8327a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd37fe3901e05a1976c949762833b3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb904c42531f8d263d653864ef9839734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08caef4fa7ab12a5700843535288fe435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652ab28efbada00ece0b9d2085b9cdc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c858edfe5ac931edcf1fd22f46ff637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898def6a0a3955f44310f04333a25f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7621383115c0b15691f08a2e65ea2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5f47639aa59d11dea792668030eee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21d2bdf132def5bfb727e4fb14183041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c7e9373d3cadfeee9faa230cc92ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea01927ce297a11505a8efcf9514df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24679c1e7a2f14f8ab60a366057f80d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73706b3cc909de5386977a8bc4f4c5a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd702ac414eed6791ea6f0f47be1db3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d218da905449ae087da66ea9040700c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db436cd380a7c001b721bf39f3bae56248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7635d7e0606140bbb2708d9c5a02749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072055bfd986cb6d465feadaa3aafc2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc66e9b1359b6802fc130d168b1dd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b24df30efd7e3c01a8029fe5e7e0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548396cd8bd0275277a31f3aaa132b2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012354be5cb23f185d77d61aee7112a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046933b0d37d6f7b8918393046ea33855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abf4c20474e878753ece12decd89d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2654d151bd029bbe2ed7ca6a61ffaa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d291aa75002d909aacc4ce5c641afc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09639d3fef374bacfbe3a0d5e542db5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e82bd0bfa013471b5eeb8c0a36f85d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09229e55475b0252ea4e5d40f85459461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160629b566b62306758dd6299322ea462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45617bf68d393c3c34db63ded16975563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042ef614e5ea67b9f70b5e8056446c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53a8855176aeb6be2be74262d4854665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bacc4325f13d15a14a9ecb79063b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86355e5f1ba45823fae363b033c52c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f0d4ac4f83ea5d73992fd79f7dfb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cbc8a0e42c341e3304ba37b83b15a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18513facda35adccf68731cb73ce120970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb213d9dddf7d23c00dab2a1ded0c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689434fd5cd78d499ff478490166c6b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e988e9a62d45e773aa72db4368d411773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e84b495f51a0f6f3f19d50b8034f0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce52df673255d86b19194edd647d85b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9739a4ee7204b0dfa51b87ba3bd6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e83074fa569fcec79576104c82cd9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96eedbed8fc90c4839813153afaadaf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed12d00a9c1c24f3394531b8d147ba679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d702799f0275809600c76f9c8b74a5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef88911b74e79e7985c6d4bce5c1f9781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2282ccee654a902c8fb2f9fcd3e0cde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf50d209aace4c1681d64058a01b4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0d54eb4ac4974ef8faa596ff7754484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b82994597ef8c002388d119a0d7fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aed6f122b62335d5566614d2350ad586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efccbd3e18b85afba2d4df9e4fb93487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9df393a7f839860f88dfab2ec3733a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec52ddb10339520393c43b4cdc5ccf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0332293d9697e8c36b001033ba185890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94697fb9be96df193cb3c5afd0f41d3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e66d2672dd593b06d31a54030cc7592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60bf92a7354f75635db58becd78d1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3f78150313520062276c7bc98207694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e154f6ced6041c6baaf5ca4b7d92d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6343d96c72a3b8bb16f8b588740a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55756e4598e92e6e08b569663b4c7f9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b910efcc18fea467728f0afedffad0098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d520ba73e2e82b6c271a802c7c5dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aac1891c33f17ee98c8fc815fac89e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9081e61ed777cb8d9ae7b2775191f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd10a457c52ab96dcf047cf6ca8b18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842fe4a8f552b63946dd382a70fbbb4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75200fee465bbeecc56e32715eaf10a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057bb7da6fd819a06193cbce313cd27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6905245dc7b5669eb5f0c6f0d4fa5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd1d22acaa115deb88b3c0c2962292107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc7fd809d917f7a84e36c4b30b6e7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bbaaa7d1d15b15e6bce556bde0b13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11aaa64afa0c0da78e142b3d13ea9d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa8710dd2a4578d38d8b1955ff2e85111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c89162f15e6a2ac12e24be2d448b31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffb75f5982bececf9ac3c123fc40ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b74c80abe2c6fee836ff7631eef03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580742a673b78b60f7321104ae8d692115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d887b6d41c17b72be1b357a0d4733ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abbb4db79513b933a06113255c68a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197787c372f147b4bb9c7e079bdd617118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b9b225d2a9ed0145756b6951923ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39b3662bf5dd795e1ea11b9aac504a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71e5eec14d38660fe37e7028bd24bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0e15455648f961a6744c5a92e58ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d952ff36a832f1ffee46915b2b0970123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666ffde46adf3a9bfaf28255d7c3170124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b420a475f4025b71ff5c4486d6d16125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6e2803b5274cae868682e5f0589fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486c810d2f3d0949f1d502e23f758f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c802aa2bc21882453eebcba43adb5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b7c44f25dc3be611d65eb5ec6a95f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131e79d950cd3f7987a5c9b7ee711fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614042c964da3b9f6e3f2d6098e62eaa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a4425faf2adc6ffd409e22bd52cae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4e0854678a9ee6c1132114c529358133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e1335b117ce37653d5ccdafd808d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e86e17d3a4ed170e39608c4851c51a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f442fb5604f220525c458659825804136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d9cb7d60b158fa38e26d9a0d44740137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5f4258a133c03917bb19cf070d6fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869599b2d0a3f04e15d9c9b9ee79798a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0b46b6de005f43bfa79007e56a818140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e256efd5d039d3ae205b8c9723389141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb583cd102f29f2be6069e76c39f240142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904baf8a63d3c5b4b89c1308b846bdf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395b148b60014697948ef3cf067ed52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd1ee3125361df714a336e785392c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17becb723c9e678ad3e064026b940d27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7ebdc14b02b71ba18924327ad5130147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae957de1da35b4d4d626d5e7f7bac5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127636b2e0c624875db677a287c40c3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00feb60ccd767a9795c2521b488a7fe2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447186428e846b3558b64229cc21a848151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cba7666aa2c1a9720d0c5394b6df4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f70a732548cfa920d57e2457a6e27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a2ab67459c27aeeaba7abd05bdd79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f284e1e2a018b17234fbaee3e9c1b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487625999efb3ae408c908cfc455d15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e093f5fe054d115f920764744a2c0e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801cb53eab1a69381203e178dabe7e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59fd7e4a7e6c31435ee1a9f23f7c3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd58da724449bb64198ac124d4b0bbc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c4f99b5f283873aee62476166fdd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e6ffa3e8a4d705f4f7c6cf9f95b90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b32545c031cb226410ddf1dbcc477c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006a38135490ca0bd6c6985819f7922164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e37e9e4f96cb8db249504824e35ce9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5084e56848738514744d602911b4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828e2c8dedae0b7836c00f35c2c961c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7bb17c27437a48c30266e942b2256168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67204fbeab75f7267f129b23c9bcc918169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975c7811b58ffa995b70023d621f82b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40404cce8a42c41e969ac84b04220bea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417b696d0b0e8087c9b43784009c265172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52988d089d6d76e1022dd88f44f9dd02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fcc63cb4013dabb2a179e95fa0276174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054434f9a04aa64105b25e687f3e6a1c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cac5478a2f14cab59a421c2c05574176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cf0b0619a2c9912aca6d35a31925b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92842de1b1ba37e99f98d701216a3866178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac65767e6f011f49c0dab38bc266d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dbccf1afc51ede4c68cb532d52967180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d159015a2bff6dcdbc3b19eae1bc58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17e404e014a17a8b5dfcef76753eaa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201d555810cfe02d325777a3527c6d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514afefa9d5a295ffcec4c4b21c0c307184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2e319515fce2852be63f678f57d8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747c692b1b08dc0b95daa928e5344a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fad0b8f5fb23620ee82afd3218f548187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094ece024f02cfcc44e9e18d3b74990188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded94cbea2f5a7e0e2483410b4f7549189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd130dc23a3641eb137c7900c0c6b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748494795d96084e26cbb4932b184012191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de5b934acca21c559a14780ce7ca6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9868e09c13cafae265e2d4be47a5a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb740567e1c8efa33e6c471630ca7c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f541e6a4fb1348f35ae643b7659d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233e6d0fe7f33e1a97bead3ec44f9c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d9169fcaef8b48a623139c8923300197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81615bdc0c32e22604f854775050e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37eb6f429bf6f4328cbd3296638c5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1286f80556347810e9b6f1884826c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ab330efb2de8dbd5df93c53ca236d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118da84272e8f07467dca5d30dc8e222202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd843d2659dd792624a96738f41a82e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cee7c644d04b3127e7e4061858169204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775f6c343507fc5d4384cfbf916ef0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956202e9a6746bf63c0c21ce64e53760206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d5255d5dab94d02047b522c244f2f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ce7500bcb6cf1691693d7858c21db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d4586061715285f07dd548f87a071209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa856b768eeb12278b8068978d82f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c83250226f6915c9743663fe86d9c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314b69fc12adbf9bc62b7207facd19e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20771cf39b28b75e8c02d39f89c7778213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0412ab063682d794ae1b9bc9eabcc24214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acc8cbda5f74c8f07bc9b59b1e724c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07275c2ecbb593d950b76b53f0836573216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530e207309062155280cba0682bff16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee36bc442958f656254d2070e91da0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe5437ef7236aa26761b2ed0b9a1be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9369b9c5d7b8f3dda9104643540a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a483a9b987a767975a130685dda1b1d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339a6f40f2f2f04f567776139646d77222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eccf754f692163e1d721d12af2d80f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e1c4a46e78cee036daa1de1f05588224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea90e1006dc921583b8ca493c138301225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7e9cdf27e7dfe6b5c0a222eabb621226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4535c46caad536e26985ea573af5f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa632df48746844dc8e5ce730d021f42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84787fba2e981e4caee1afb517a2058e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0ff2e6f2d7251024306ece468c4c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1a22b4bd9a0c4d325d1afefa3e023231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c714cdf793b7ddb020525d303227bb1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73f1e7635d219c1a7de93e17ee161c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811126747319d07822f859245d6f6781234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a89b34c0ac2862ee290de97ce4191235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3e58ed407538149f3bd6be3f129cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a9f0bce7764300af46340c3822fb3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258b6119bc30eabd8e45be74abf1bfd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed983e4912c9c64ffe34b6e54f90b1df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90b70174b4119c06a27e19336b0b75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261f6412c97a63ab35d33d8c5b6dc1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c39e57e2dc7dfe24b1b33b4663e90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902ab19b9c79aa7b42b22bf566a007d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85558b1a8d63164cc0956904e07769244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d3804c38593c69d1462f640400b59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec313662c37bf2f136d9fd8149e40a58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae816c4bff1e841758b84eca9eeeb149247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddb81555b08149f37980878d0c4245248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704f0529435ae18381862d8d929473f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9a404f061fcac7ce53dd93fcf4fab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189e27474b214b537e52bed7327e5f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e8c6bbfbd05ed572d785776b774b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294a6f499dab49682caeaccc5590a4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5183cd3eb82c9b891db6cfc81067af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfd2b804dafd9c62cc3bf2e7ded26b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b5961ae1e4dea9edb91b04169d089256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aedbc2227865fce9c1c5b866837f34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91d8627719606eeb91016df1eca3ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6449882cd54dec9df5df12fedac89fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1519a92c37ed1ed8281aa9877e9202260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ac4f13fab293d19bf7a0211d5992d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b470b5518138798e3f4f4984d005b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96699af137ecba7085f08d4811d12e8c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260b09db43552b976b7e16cfb996814264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1a750cd9f58c4724e98b41b67ebb9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ab8bcdeb95e7bec77ab58c30cc229266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7178e7a9dcb232d984c61ce438e28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bad5fbbc5cc425cf13ace58396f53268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6381d6d643b6f8170ccd586b37c6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883a5ee761404ca119e12cf66b1395f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62949d02b1887164ebfaf352a857dc74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e712e484695ae5b48b4891df90fa2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c219a42cddcbfe51fbc74f349d75f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a9aeb1f57f36c81189ea55b23b4db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3987a5fe0bb9ece30aed69a562410275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e89d9b629e7f5cc4b7abf7591cbc62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f756241e53f7512ec71c50f363ab0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d26275bac6388aeacda85f73c776a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60391934ab683d92d6fbcbdf78033c54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3d42098345afafc840e75d3293d5f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bfb99864cd5988b82e357d07716f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8e1e237e56edcc8edd24ade18537d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511010b8edd6dd97d3f35fe264ba74d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d807e065df71e77bc6842e57e3d7e29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4c934a8c9854f964ab94441abf1df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63112cfa426d10feb31a75d7c0f07ce6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee184c87cd17922c62fa55ae26bd7970287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80e0c59a284e475ea8916a9ffec27d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e95c83e47707ac25f87b4e1209c125289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be252a745bab3da6d824f5720216621a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe54c274b7065f487a3e81aaffccea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4a6ad6c3e77941815d8729ea4ce99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa47979a8d140f844bd28368da4282c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d2e09694ec38063ccee7b8bdea94a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f2882f7374d0017251b5ee00c7475295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0aa57e7a47c1f1b9684236b1ef863296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998713549ae20449141dcb0f4df60df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db55bb72ed05117ad4fd03aac592d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41570c87a06fb2944deb5488dc5c49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c834f2264829462203900c49c746d40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0f2d16ce61e31e868b37fcc70828f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a4dfea2328fab0e82dfa21e5a332c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f4eda1ce6e5d7a679baf12af88da9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb30f649b204c4f59f8b8045fdf084304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbca8275b09aa9723ffc8ce71af2a2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54368d8a689d80ed53c04f8b904975bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6db34426174d76927f41cbe97c53f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b5c0aa97ab8be555a4f62b0aa3fcc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbbd363c68df373fe04e212cf51157309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316332712a98ed4a835e24866432c8e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479574828a17ddd66715d8360d538926311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e724110d34e73a82ce8536f612103312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec00309d38861c5a80cc0c9883ceb58313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be40b9ffbdc3e57fc0ce995e982caf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ef57925f588b231f9fb29196194d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04480b5cd7571673612f7f83b206a665316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b293e9e1fb2dd14a31a05a8ce9cdb08317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b193a0508572a6aa091b992dd160eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c88025f9a6e3da1e5347497a917c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1791f0b10a4e979a19b9bc95ce139d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e14693acfedcce1365223f7c00665321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcbbc78b52d50f3d0823abb9d62ab9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83245f9279c17e55720ef5ea5d6ea4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7c3ba8689429263bd56fcc55ccd1c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c2ca94ba25f16fcf8ecc2c2fd2ae5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cad770427abdd7d06f4b7698ff7c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7830e7a12fd110fea5448300077bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b191180d9b043a2e06745c0fac671328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e83cb2ee2c32fb335209180a5ab70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d05afba2d62a20ffc2a1a098e6e7f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99540c5027caf5f0ad69a61fde595676331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172895138acf0a62ed44e510005977a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955f2c177482b03489ee39d1d6fbf30333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc53d84b4e0be1a10dca3b50da6a65a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a6b6c3f1d907e4949d1e982311aa6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2ad7fcf0f12b4cdcc715aa83b56e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb2cba7a0eeaf88efc30697fc4bd28337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae1d5fee16bc2b5cfaf255e7d49d63338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b5f9fcdbce4a416a40b7b0560c03e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c31dfacff6756d1a9f9c36f21f949a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca5916d7c0b44476db4afe27fb26d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd978ff4f552e7c30d96a33b43ee0ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ff718689fde287febe3542f62ae52343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3cbe807e2e72fd8ba1f53fdda35bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be804514e3ed3f5ac2675a8aae52ec48345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adf7cd11209166ab7f4dd0d48b97f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fd68f02ecb175b1ad3c7ced88bc98347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61437802a4c061d5aa31a6282b8cae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b2e78d869e472527a2e592813a696349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1e42d458b1da2dfca7f0b75d42b86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a3bfb28c2218878dfcc4f05f358f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1244578c24102954d294052ff1f346b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b122bb0681f3ee7049069dafcbe7659353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23e3b0c8bf47ec9dc10182624549a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c223aca4f35d0f9dd2c0f9a9e0e157355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cffe62c515488c8fb81a5b693165b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1392b43f2b4f39259520b2f7adbf197357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594060231590a1e0c43c14b3314885c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca901b0d84afc4f0003352d327362501359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb777f749e2cb03bee09bc26b426d9a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf0c1efea85680a186f508bf22fd0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a6f51b757d9eb6617cf81ac1a28f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75a8c6ee8b08d7a040cd56f0aa5fc1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90aefbf8dd6bf791428a2462d4e873b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212ed46697ffba039c2b58b9578193f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727a5ae8264e5b566d8d341f9184840366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e93f7667ca1cee664f1e1e8295c06367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9336b50384cd62130550c630133d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0c7922822c7bd34f1fbc3bd4d4be0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddb0c148b6bd702e5ea223a0db360e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3812402cf000fddec21af149cfb1125371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7010c3d051f90c0e2324be069c6b203372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eee6d21286c6fa00d68bd6a039d9e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08ea840cb20a4a85fd41d5249c81aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554ee2a291309c4331e924851ef2587375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe252b0c1d0b4dbcbb8772e8c7fe85cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f9187029cc3b3bafde347bb221311377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff50b208ba8ba2f7ddcd2dc6bfc59a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b7178ab7683ad47de81e486faa107379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30000fa2294e093801f4f3c704b09639380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29922f8ca58f0120fcf2749305342efb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3dbec1dc19fd387342abdf5718581382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16332e6305d094d27354455882b29c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02955ba4e5fa2db655ead62a852adaf6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a68c3dc91dec2f0bb325e528fd6e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be6485d12e173067138e9b91612295386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28c38219a3b5e70ad3b401a0b6e4c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42b0fb41e46ed7b20a49fbb638a3b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec39abc58354af956314c1d5635aae6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43d390900a3e20c0a2a70c62fce565390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfb0a73b02755f3d7bc49adc448c23391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b43c03e557180a3729fcb63dd567a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37156e902970d0cc93a839c15ea4447e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8698774efbf3ec9e2b73510b03dd8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dae49806ada676101ee57eba8216a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d73b9a4c0d93ae54d14f87c1c4385396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759ef66cbb7b1ad9886037ba26c9b7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d13e9a23970a167e3a62b3a082fb75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3001546d05f944f8d4236581d92122a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5ae0def8607a5dc355d03de2525c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6501aa072af8989b7561a0d3918f20401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc9887e7f02aee96ae1669ed3513ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d5a27afc5d65cc4f1b9da51293ca4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110226bddf62579bf8cd15d701de19c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ad78f26de3eda96b6c73c914cc981405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6e60919304ab4c3fd00df2b65f545406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6ea4591788cef2d96bb1cdffcf596407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d2f8f0fd9872cc58ed39da38fc556408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7b3281255b746e78e1e67b3c98541409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391a23f096bf08a7d6c96434ea438b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7aa2bbcee78cc1e233bb0040017d25411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d35f06be26434a06b7bf8837987e3a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a974bf26152dcfd4e0c4bb082e1658e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc244bb4b142cadfcca009b1cb5eebc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b036fdfcbf6e5571c36e19873665e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4fa3ba0fc83e6b2ee082bf01d889a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabb116c9cd2c0266950300f4ba1578417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9356ae2bf4a35e267a01fdc086866418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb83b36433b0d47b8357890b9aae69419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06e165abfba5be5738d53bd34d2325420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b10fb6cf93712527fc468b26e1ebb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd572e6cd524141341a174b6c8724359422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d8f6920ed2f4bd9ed51fe991e04de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93505494964c252be1b5b5be1abeb2b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e6f0c45a9bd6eadf89bebb2cfce9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be34470b98b76985c84f6b091cd398426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2263262c9fab9f58c89d7981db99526427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2fd07dbec902196b869f9032dc827428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6ee1059f5def288f90b7d4c112b01429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb70c6ffd9a4a613204c9a41f60771430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d847c2a28dc2f84c7311d36417c176431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db5cac0a95ce56a4e76510b9b9396c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa272b2dc966d1c04ea8cfd48154f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec61dc7064a3ee25fce0fa976e52fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6840aefff5bc82c5fb51094b30081c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a416f8f259204e045b4a75cec99dec8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cea8f0e5b5b8becace8298905d047437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fd9390256c4858d23f720ff5cc732438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc086e1c8273273e0617776aaf1e118439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e29688f4c23ae43e6ffb9949b88ca0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b59de3fa39f703ff7da2a950c7275441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b2794fb2cece77ffed00e5c43ff31442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede7f8edd1d13674c7a979930446376443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8702dee2d82ab1b89d80d4974f86003444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abbec741b0d277a9363694331d888a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275350e2686e1409fa1a8bf75831475e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4baad3a927581799c85bcc73f284a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5b41e21b81099f00cf9c2cf16ee26448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1ef3d17b0755840ff312e68f66afe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfca531fbf3da57815e39bd9be91bbf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ec067de24d69622afa2db498d0f91451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b18ad3fce992f4fb34dc63242f54b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4861005f887279ffdc96f519ac8392453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea3e7b9074a0904cc76c5350d67b4e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5680d90c56a7976b9c357d837bae8e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733e89f556ab772fc11620f53d9bdc7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0426d75a3e6e628a1f0a0a4399ca6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace65fa239aabb8d9a26b4aa279b87f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c47a5889389a1304c35d5292ac288459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8eb28771eb9c9af83e05b2852b119460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107c85c0ad86f41066718e9aeebf36e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af1645c781366a94bf944df030dc4a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac81f5958368e13677daae248ca5afe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3306d5cc613a19d94672e34c5398c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb9935a8cf200e206a7fe3de227702465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b17a795d1631a859ae6d61886ab02a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5d3dafbeda1c1ad4beae36b549fd3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d1d1ea76b2b8415e486d2f59537ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601428d1b8f2fc3cd7fc2bbaf5ae17a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5111fb94ec5c1b8b257912d07aad6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79982875a4c162d4bb159adc0ff4df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be337940e9865d993752db1a171f96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b306f71ee1514bb3460abc2b0b29c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3199e2129ec60a782f566253e1fa7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ec5724beeed4e0ae3c478d4fafcc6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3116d2c9a0e7081c1e6693e9b325c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561bf306fd25a9cb69d6a5e05fd9670477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008c50cf616d5b9bf411ba43930320b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4398541fccbfaece99ce7757779a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871c35bf260612a62d1670d45e805da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1b228e3e69cd25be61037dc2f7a33481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128b3a0dbb91d119c3c467261fdde25482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6afd62e31aa65b64cc6218aa91c19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72913755a7e8c8142045762a95ac46484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889d8b90a2ce2f214304209e9b7de01485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a7af99f65ecfb51d5e23b9c36c3f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efe4bcc5d742c9df8abbe3b1aab3d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645e2052025c967853912faf48d20bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34133035b2bc7e42e99b662bcfba96c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1f2f5b16bed6a39abb99dfa67c4d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295c50b5a8b139255154f75d5ad3e51491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c59bf69e8ede57be93374a9c02fde492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c5d21a5e106cf267fae4903ecf25a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14781bc1efb33e926a5ba75da9f8d40a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288992197ab90c9e127f27f29902a014495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0dff64518824388e305b3fde60b9e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bced9a6e03c336782b934c24013fb13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfe6127bdfea57d6195fdbd9066391498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df408d5b2515421ba25f385626e46ec2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbca0900168a5477095a34df705dc53500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f609f1ca86c44cbf100b803b54060f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28de25065eddec2a414721862c8a1f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa68a326b7eadf0e70bfc7cb111cd2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15707bde6f7e600bd4f484d8516f6da7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e16732d9418f052939e3fa3aaea7ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24986f5d81c4f8695e2c4577cf3a230506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793577a53a56ee9b5b03e91969d0787507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d91a51946d67acd6dd668aa7eb5e67508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1549f6f53a8ac992e7d3a2fc3557141509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f28f3f847b3aaea48f5761976a2494510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9434e4b77a658d9cff31f5dbed60ba3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494051c1856d2b988aca888adb61b9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cac91342e7f2e06a9babcdc04c0d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3cc49ff336830d26e49b7e6275bb2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7aeb2630d29634b3d5c37d2ccb43d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663962efa282f2194898c65214985923516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ba69a53f328ad81a57ff94e2f617d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc9b542b8f438a1dc7e0a92f5a3b60518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c9f92be5ae8210106ba02c2fcc41e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c43742bc4c38e7b268cd5acc45655b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f418800b1fbf9e6652932593c38f06521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277b8c5f0a436a9c81fcdc966d0ecb0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e457d23852413bc65a2cfef4754d108523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811506e069781b9088bb8b3f7295675524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96e2848074980171855d259227f772525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1b7fb34965da113a7adca108f6944526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3117d1a8d7b7a96f53e6e403615358527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d72fb6cd948d2626a769a10719964528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ffbf9e9e655c94752e0aefda551e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced07443f39db0a49a28a921b8940e24530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bd155b45f4ff4f6f6981e27393b8f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ef1b539092926bf65df78b0e784c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc0a125e63155dae84c16f604f9189533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74265aade93934f7f96502f2327a1db8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455dff17a66ebd10cdadd16d1ba687a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ae277beeb6b3055c664419cc294ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b50b7d557eb7c20d87509be5c87c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388e483632cc06f2d44c064fffcfb80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81268b0e09530b55674a326c9d808801539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03870a5950b81b9e9f543eea170aa8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b849e2e0c9b5d06b7484072a6bc8fd5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d2d19fec5baef7fecb9b040578ce3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483369675a47cb398fd53a6b04b825b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3613d6f733b1fb6510258fffeadeaad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cac1ff9706e5edbf026e0fe7d5d48545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9b667cc3f92c862240c569f85b510546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ff33d171f91b06f68628f4bf8fc06547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6748201614f66fab6895c8b039ce82548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee204b273f8da1e3006ac75c85e49e6a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357fdb6c6c6d0895498b86b27dee50d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98a967423cc243fa863c7c4937be59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc20b62e0ea0c9cbc30afb31656f74552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a217bd18b29c2cda32480f58dac0dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f326c5ebf0f1af0bbe87e8fbba0b233554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1cba6aa0d25dcc75e7a41ffc0c2ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c0e3aa59f7d89d0731a8ea632bf35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb6844be487d3c62939486ef020773557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980adf7a96151ef2a1330a522123feb6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f95c4a55934c01b9e7d305ee3ecdae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94ac7db57c74e9f09040e8465d937d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48dd85e666fed90b00ce1d30b757ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7b42f3bf6f125fb85f4298c17d337562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2e1150d226b6d6f47866af4db1bbf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805f89d69ee7b9d624c4688ec2505c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68e26c3061cf82b51e0753c6de505f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89232e55f7d02ea3388f2e8b605bd699566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3c4273f4dbb4835183c34aa8c40ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b00d7a2d7eb4e6189a4ce072b1e489568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb423350b83502a6933f5642f801d1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5853e5b5a74feb7db1b97726e33fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f5ccbd962ba6520f10482d518878d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488ffc85c1bae2dcc8b25e792ec3322572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3c1b0249335891b4922ca6f3c5766573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345deea0d9858c017fabc7fb4657ffe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98c7a98c2bceb9cddd8ab0274a5a74575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02061ff1b124e46a11252c00caf8710b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3f59544d999b0ef1fbb9eacd81795577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacbbe78b11edc94c27ecd5e26f79a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d47e4e2eaf8c1dd1547a2c2789131f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a038345cd6e3dd52990c218ff6fbd6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d6835edccddc921f2925ed8d27150581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1470b0dd08f64911f2235ea69cd9a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a1496fb7c06de3278fde9c11bdafb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd752abe620e822c8d29793e79fda59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b4bf89e4a38a99ec96bfad34c644d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6f12558e961f3392cc73c5ebaf5a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4564d9d28b4d55f75409bface76e951587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c074f44a8d91b55ba1a2910458cbd21588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148150cf30c9ef87b6c11b0e6b411fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce80449505d7b5b446d9771fcd99348590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d61870902ebd90d9a6ba4960f3107b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5df92c189e9d0f55edb8ddaffdafc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e50c548f952d16778749298d78e0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37eb23fd22cb52e174a4f57cd6286d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed650f748572e6fb0385bf20045401a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b5b5b37e3416ae48cae0ec4f063ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350e450790589d928d6ed8513569f2a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd65cbae6b5bd64edc95d11bb156db9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3918e35502f5fc7dc3bfaa6251ed79599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48565d7283a47a9c19508984cd5043600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e603a4a9a8ab550d932cee538566c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18430390cdae2cbbcfd2bb54d9f8ba5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec903bf4ac7bac28186542df936abcf0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bb8cf426f74843d2e936dcfd13a82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3777911b9f245fe29351f3cf9af4957605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e423d43709d7f19f6f7d59668b295d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0a15bfa1a09c7cae16273c51d1a00607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7980d10e654cd4156db18ea805ca51608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1f9cbf3f90215a063a06a7935949d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460d470d22f4761393e178b275664bd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922051c0c97ca326944262a8a8623f9a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2f6762dc3f38f60d1b849c002acbd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86b9dc5b880936d42ba645dbbfcf39613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0db2963417a5fa58ace7eccc56dae1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904efcfbf608fb9aa739dad85faa58a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d28138fbea95ba4a9f0814d9b4f531616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68100dbeeafa86654ec0f0380b0dc205617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f8b235910c320b0813d6edd242f23618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b500300855403ee2bf7712afb6b6ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1235fde5908e5d5f0a8155d7b3e83620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6b4d80a287360a2ad86ccfd06f79b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec68a899ae55eb4a522bb5f7fadf46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18da8d1d5e7a6720269397e0ab19845623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b682fbf53acb0633262099915b041624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1c72bf71b2f11a5efb50603b18230625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498e964c4c8de3a2937189a641ef36e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24316d2fb858bad4527d11b0120c236a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242e1be7ed435969dae8bd07f407619628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293f2321b43a7fbd83de643f91a0112629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924a68a60741791fefbb07b09550584630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d10bebad80b2310ef0d406c8ae93a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99692a57623fd5b726242e4c0add3aa9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bb0fb031a14f96c834c4b1be010d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4d348264a49bdc3d6eea938a14a07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bd3955281a463deadbbac18daf63e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29e6ebfa5bdbff767471d12682f5da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8231ad7c3211e9cb95edeccdf2b8ce5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e78ef377f9d5567cc9edadebf298b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d8dc4b933b63bebb30cb12ecffc4c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e4237bdae868bf1201c8ea5c29521640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b77c6ceba070b71fc6b7361412df03641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88ee30512ee093360b0d24a6a97b0d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cbc259034b538a156a0da928d9132643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a061b8e9392431951483a5f2a23ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f73abd00eeed6fbdca067bbd19548645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c86a87fdbfeb966f155a7fd39a914d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef28315884fcc73c3b092d8c6e8ae9a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64989cbb2a9dbbc43b04bc0fae6452648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d641632df516e8afb1a3d670aeb61df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba6dc133df3d267a8f77d1bafbde1d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2a7123d93ee4ef45cb796f5d95ea1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c45563859e82a5b6f614cae3f0c1c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041be98fe69c9a06216f9e34d84708d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a51b31511b38cd875ac4e71dbe511654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442fbf92c2849cf4aeb90262f8e01c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cba6de5e7c314db9ed304f31b9bd0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52d66fa3eefd3f79b2e1501250be45657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdd828c624d55b18cc28ba79ab9965658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175f39d344c61752aebc05e1494d28e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d08ab698b99e97ea8bc53165f8ea8e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6099c0b29a9f644319fe5532c22163661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4a48f418ff6d14f5caa9700b8278a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1dd1e22fb8172d28fac3805649148663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d9fd613b47b624a81a26625685c19664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb86936a7ba6aa5e76e8a205eb66e36665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a8ccfb3d0593cb9f0e279377aeeb2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0b2ac8c0f65bb949d6f6a82b315c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2a254c73b0a4989e30d2c96de5993668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ca5012d4424d6dbbc05c78d50f7de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e5ff495b254de28bacd3a6b9c67d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3694d5287a598e81f6d34e7acad89671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77d3bcb1f65daa98c94022ad3de2c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a1a9338fcbc06a62ad9242d979ac6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce38f343ff5d955b9f793f909409b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e6a9101e7bd831fb7d99283f32ad9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092062225e7883207ab0b937931b7710676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01d7106e2df99a87ef5c36905898a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f15e7a83136453b4512b577d97a41678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88a2501f44ae4c50d821aff3fe1cff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8bce5f7a455af8c3ef4f6ef66a77f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cec1ab85ed20fd5f76b7e0fee13618681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553192d5cfac38cff7d12e1cac67ef9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ea8fc455a312aa4b2f9d9fb18736b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c2371943ac3b849b5f145321dbebf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368880be21f736fa7568df7296cd9b19685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5af9f9a2a07f7e452bc09169470119686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9b840ef57c18fdeb18515eb703b1f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a0b33f73e6fb63c576cdcd2652ce2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f01c18ab0ba64a081020227858794c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dfe3193dfdca52797731b0117ff9c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841b6bf16a732fd5cb5b1a134019507691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da86fbd06f84587887edda77998632a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57e88214e3c29a1ffd4ca7de363bda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d07f33b2964d1b9820169c0c1fcb9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f402eab3961dfd251cbb8b51eadf0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e843e4c2518b02c9aa61f938dd487cd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b6f08c30dcf113f2436c828d98ebe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb05ca730a6259d127307614038f18698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b503f346cc2f9cec89e08cd627fa3f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cb975784fffc66c4b405453aaf1d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd183d68acf0295e4125289a0086af3a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8be6f6f5e41aad021a60f88bb1e2f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143ffabba816cc0688ead3797d8161d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2e7945af88506a8fdc3f987e90551704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd303cbf5eb05a6ccc4787e2dc72ead9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b293daa9cf440cc65b1906766de21a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0c5477203e0538d9ce2c634247a58707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a5f4f1994cb89e90a960d74ef03bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202700755637e58424b3d2ebba3f55fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886033976b6a9c37b4dc5faf33c6286d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9eb18d55572aca429fd7d050f8c18711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a514e924d5fa1d93c54b8737bf03c94712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebdb83bf02c4bc6d60167da0941c12713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac8fec0afea5232cd19477c701537b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47a75d0e6653dd73402edbbf427df2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb5514f144f6683da63218d0b5c4e5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2362c63e9490896c6aec19633d446d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82ec06123c4dafddce2b136b425e61718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f082fe73d02791b86fcc99b5e8332b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89678f413ace8bef9c2916ce2cf49279720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfe93db4a3542b636d5fa58f0294e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894c0cf150c369dc1220dcf060990d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec36e195b4d6cd0acc12046c7e0706a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5cea14f54c070a8025b0a3a8a8d30724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add096736cdab0153a4911336014e935725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2888214b544b699b779bd34d2023ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ed03eee7d6d3f988c61e285177f8e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decba487f06bdc1b96185ac79a557f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbaac2d1c8b57926163e6e07830d0e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ef4461a20df7319bbe99b6d170fd1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e5fea4a71870ab39fe81a23534e5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cd0bb726a29b9ca48597a95b1d2e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fa6db5dd8bdf8b838ba1032993dbc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69fa75f273077511ce3930731287b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69fc8ceb7ed38bcdde0776277e6e65735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a739f5e77eb2d6c1ff5abefeb0c6ad5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8b002c077439038ace3269e180c28737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510185a9fb9389507b5c7094c28b014738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778bd3e20abdd47985970109cab5030739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a44c13a6ab413890e729542ac9158740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c38c8485f1f51227fa2fcf2897985741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cbf295262c403b5c8caccdf3b8dcb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0b34f1b4417c8c9762b649afc64d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473ec364adaec81d28e6146f49dd845744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dba7332b2811a1a2345e279a3a7ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef97da20779bdf289e7715fcdff7601746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518811c633f42238117bf6974d2afbc5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02eab15eaee4a924b3fc252d664611748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d883e61563dc2d20cb74a7900e3013749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caacdaf96b7325316a29a8ef57c057750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe08efba6313e5976d534bfa13188c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bdd8faee5d1916f8acdb0cc5d724c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc464679f03242e331bc5a3db29434da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1032622aad07cbfa9cc30ebaf11971754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aad8168232b35c96c7bbdf41ab9c39755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac4be3eb5690d1e9038ddab5d4860b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87938f678da96e58780a08e4bdce6ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4db1be1135b8d3891e505f0a8fd9de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602252ce4fd1ac07be7f92bd11d91820759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d1c877c29b7db1d4040010b2191f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64446cc8fd72f01c028c3973d23abae92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3908f461e6b53d68e4855fd6afed8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d442376359d45a9883cb72a78774d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925e1e85a32f8b04a57c0ef7e98a11d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f130db1d89175894d5e78eaaf79716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf9cfe30d6eebc8d405eec7d4592d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c1412fc982d2878666badb0f379be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3079d2fcfb8618faf64d1e08a785ee49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f87d80763560a4fd45e91cc56b446110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fc9e22a93fd76ba8329fc789a8aa211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c6bb8b32d851f747606de129612f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe0be0bcd98c1086a039e6a483f39513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b35ec432c5d8c00d14bcd471ddd9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71809b6e1cc2334121b181949795f40b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3321a9540b18893617d23c0b45fbc416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3fc30079cd79589dfcc35f376cd4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c52dbe7747073ad73dbca8f8136ccd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8d7c84949617566dda4be3eb694fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec940aa71212d22120beb4e04e7b8d4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25328b6338e5212248830fd483f07f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbceb57cc8d3818a6ea614c234403a6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaedbfc4a18fd07fb1b1d8b1e1f952923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af796a981e641d797343a9d088e1ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b29a56d0150bcb61eb187114fc3aa525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a2f9b2adb6456a947d36cd160519326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507d8d661d713c82728e31ede1a766327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56730a3e6e27bb665a6ba34823732b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a59a25bc92f9b8ad1090e00534c88f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b667b8642856d5e9a21194a52cae1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7eb4c16e7460d34ae31d11770feed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b0e66b9ce76b1e963b6535648b59e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f51211081ed218bc3db7da193a5ef133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2287f58c908edbef172f0dd6b735c0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ce8f022d391e595f28e3a3605654f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7683f92b5d5c46ec2d9df37ba30ee636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d724164a059a422d9985575b02ccf337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77482c65461163fce75a2730cef241e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5bc1194866073dda8efa0502b863339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18370369c10344636bed0acd6d7a0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19fcd5728bfff17a578eb9e6f21d5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba4e99d11aacf905a99d67ed5ddc6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf246463d3f00d4be9fe1c42e6a3c6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ab41c37a12b77bd2ce34ef653b47644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c75796b6f67f6631da558a0550181c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761446202fe4a9bfb14063b31d96b5e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbd1644a0d81d4ea9c0ae337fe90e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdc935ce29cc049a05b72cd2d67c4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab292d332fb4d3133d10b17e1ddcc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28ea2e4881d0435fd76bc33dbb0fcf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c04cb07bec2e0e4b71fa8f89ee78151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8a8eaf6c4fdfb72a98a1c52bf757852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee42e0a116101412264f4d95776015753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab4240360b30d65b734e61213c8e9554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87e4a57c5a4a4f564e4068db6f09e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7756e1b60bb1464104d2fea026b0e9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e0e087a7290eed449f983b0a66da457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69c2a6212264d0c35c2fc528c1c28758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7b6767b21738ad91d10de42d9358759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39998a309ebd2ea020f0c940328bf460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c3e91f93a410c50f8a62b1b159b1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530703c69d19ce3cb9acb690a430ceff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071af4baeda3e42c6e9829d69702e4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317188ad9862c108f1be54dd6d1ceed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76759d9498b4a9265be949e0aed4b2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f374850f06f94b17eb9297986a12466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b11a6a74a1188d7faa0c2750566a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8300e0a48b8c375be8767d5feceba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b3d34b85573e3937064f89299789569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab79ca7f9467399279d43af29c751d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75785ff5eb0840afec9462b22aeadf5e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b30f420ea0dd5034d7c1e94bd16c9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99981896c3272b28a94acb63ad877f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a8257660fb1e923784409f4145d9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f0f25fba0d69ab3100a34667fa24875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a1ecf536bd15ca91ae789cc02c92776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916d105a7b0156604a74a1248a8be9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603866cc26bfea9a3c82260dd17b4c9278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826af028a3276414977a7da7a1f07fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ece5270e3339430cef2a990b27cee980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e29baf43c407eb36e30fbcd55e0de981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462b4fbdda02e7289bc42ea05c0682c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb48070eab60a65340306dbb9a60f2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d6d9bc9bff474f5599dbda205cd1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f63693f88fa376277d7e8565d2525c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9084350b696343ee7d7e11032f3e0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8380397519b2fbb95b9fce456b765787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9b14534c5c841c5d23661baaca87288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed33700fa1d80517ad424c1646723889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac9e60927f4feb8ca7414b3095c95e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da2d4057c54b056da6e9f1407d256991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920702a991e8aecb7590d7ff7e424c5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f2452b379077c872b588187e16e4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a0ffdeb10af88b8f674a8fc0dd21094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034ba5616e134d546c77c611c36075795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c4db0a7d1e1421055004b507ba82e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb583a59df1e3766a9492bbfa306612897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ed66775dc63ca3a46c28a5adc16eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e3aacb46272401b8b86391c6a485d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d37aaae26fe289104c1773cec5dfa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83ce0fed4db3b1ab4afd2d48578421101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd06156b8d8b275a46b39650a72e329102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1241d9cb321fcb00097ca29d61d9e40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07a9f11eb1bea15e78d39996ff72a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00856ddc84e5e5a8fe5b3872a9a015bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878dede7d9e2e37c241a3849583f70d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2acd9af8e05ab5e4ba4e9f366bb090107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e534d48cf4b07b6720d2649ad5dee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a39cb678386c42e2d9772ab658351e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca4982aacfa4936208006d46e43cb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7cd8544e638943307d89e5b9bd3f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce55d70cc445b4c9fac1e4ac8bbdb84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4da70250240464f2866b58c44ac300113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152805d0fd51f4067ebca1f4aa92e9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b9e02935bd9b6249d6f6673b2c02e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886412557a3862499bcfd1bdaa497a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99f65149eef5dffc39c784b27154bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26ba550e33954b954e9846dfdd1b55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b92243a02c4277f0fbb1e14c02dff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd032d209ebb65a3294e8962755c95e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e6145d2fb86fd8daee86b8905d12c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60915e45c1d2c5bedd7af7f03deb3164122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b10f73f63e2c115d0b1a9a31c44a8e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9cb776de62ff90339bbf9eb282470124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1618d4137c1e50cc1f52d2de586db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c461d938ec633c535c8f26b349f94126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aed8ce276ea1f891e28b943a11a87f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58bec34ccb5f3462359ba9dd1fdaaa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513e5f362018ea31a8c114bd2a92474129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3945aff12aec8c5ea5cd84fc1ccb4cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dd1e7edb1a2f329f49fca90c8655a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6591cb4edf3b5ec63032f92967b1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f02f1e5a99fea06975f5542ce05bcc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093ef9c55f041debc384a10bb465b07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b451f883bba303570d24d3e39ba7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845994c5a1b3774e6b2b2a8c33b2add136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c9187fe2a19fa56363c588c9fbb40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d183cc62b7b29c870bc6805d7dcef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057757988b96c061842b8466e94bae8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a3390f1d734beeca6507849910d70140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325bf334194e557331fbe6898e9ea97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd6e2b777fed39fb44233569fb19c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec407b91ffef7fb1ecd2454c956cfba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fd1f90154bd60fc4424e819d101d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a42d4174e62b3b66bb19e85756bc91145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f298c88141f1aedcec9792e0f69ab2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b910e8b129bf25ca92cad7adcf37022147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d108b973a4e6f97e9b59727271801148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e6b3664f7de06a047dae93ce6eeb6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc294956616dccf840e4c4522a2e75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ba48fc1643cea3c15ba93b5838bcc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ffacc1221d259653cba5f2fa67953152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37b6858a97669d1cc7329a274c96f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d196d0e59b5bfeb57e824c5d8bb865d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0f79d5d3fd077589941f4c50cfe82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd32dc705a1afcdb2fac2ec65c2939b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138a70c6ea85afeb790b35a1d5c2a37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519822c8a774fce67d7fa5a1d493f48d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f36f51de6b68be22f556da108544a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8457d3e1b92bc6adc126d6301d400ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd8a695343653609fffc92bc8484ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944540e5946c9ed12e3d04d4463cb55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3fe35cb353cb1f57e6bbc7cc770b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53e347cdd3f868d840439befe52969164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08363a97901db0becb61970e3f4b7ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233fb10344ad61617fe35e937fef164166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1cb0ce865c525583d891803fc9b97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ee98afe612a8004b655ab17444b35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da493e112272b85b2bc7ee5a033ed2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0d1baafbc30518c61f7d6e7df1add170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398fafa7ac1014b029849c11181d610171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ba2beb5abd1500bb5d50ffc02949c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284d0ab1fc7137eeb0bd685ae67030b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1414272af3dffe6e1da49ced574a76c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370899fc66f1c366a7697631cb18437e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a116d016e0f31e4c81867d5ec6ac32e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04332325e075d6318d610784c56b5836177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f08c68a71a7b4c8bdeb8b6f7cde8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963d74d216761955d936ed57271ec09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963cf8ba4199b77adb9fa122418b5a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369508e023e7549680da67e2635f5e54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635030a4ff766713d3e5cbf2b4c91ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a472f0d9424a5b211179a6e26de36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c8616ec743cc744b74b550b17a4eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66737acb926f99412e55b5c75538cc9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0b3c9d4bc946b75a2b8351eeefff2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a67da6122a93be4c8ad831d1c8f096187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5c6daec29088f782c01fad638c1af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fd6b9db84676a40ae65bf6197df8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd940fb536a6697058b1c8a2f423ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78a527303dbcaa7247f39884000c6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd791b08777314ec049a4fc1c356062192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89e3fd4b0d7e0dd6d5b2236fde9e43193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360aa1ab3afdd041b61877de5d2e460194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328263756d4c243db9a77b68c2036eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3abaf51840c018f635dd1c9362a4b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397376eb073bc324ef883a3ed5574f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4acc1ef44e6f72c0efd6281c19f07c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a88134f3c8d05cadc96995a5ff6bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932dc3e88a97ec2839ffc47f5ec67ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a85ffa6c0834a193ebf174c10c849f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6f8a2ad9bf53f6a5ca824b5c8cef3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a726604838b28b6295be82c7725777b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34783b7f5258509093646a3879f47f96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcbead167024f6c1e8ec3212b07432205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6af65bd3afa966984a42549b46e4da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624d0d9c5f8d12a12a20db3f52a4972207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd4295f8e09b11fb4c023011758383208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a43dc77ad9852e91471e3e1c46ba8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fd4aa6fd9c90dfb947ef8becb21ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a5a374aa5dce672762d2b5d4a2662211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6659baf69571f65cc98117e9c03329212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0212ea3fb467bfec5ee8a15206fa6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfd59b5b720580fc3d34fc25b258c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c59793166cce487a71166fec52c5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65c63697dff46a1abcc2243d7ac496216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f557cc90ca3fcaa5fb121e6692b8578217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdd45fe3f4a2129d17213ac1b6ccb0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa2af5fbc75b285bae194c38527f3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d5dd9f46080975f1cbd0af1625fd1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04aeeda4d0dc6a041af21575863439b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656188938e57a0331272c5a9b0168703222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014b992ca5967ceac2ffc4ae930aae7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6913ccffb3ca50f454a77103df92c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c6e02fcefb2aa867c242931194dcb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ed053dc441ff053850b73295a2360226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7cadcb1b4877887ed8da42042ed67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1918df194381e9e81ddbaef184474c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cdec3ace5286fe4a82756c63a043a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c08bd0542eb8621aa4c1c7f799863230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cc37315094b83366ed3289682ca8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f497d7db5d32ae74226fda73e4ae0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a211514bc1a1d924fd90c2b6c9f20b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b07edb694c0d181633d6332c552b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea827399bdb967ba9f1a9bef651d6567235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618c1df245208de7450c4b8164e1ce7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93968da9a8336cf7db4159727b98f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba0fbcf2f632ec21288ad66de92ea7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7c9e7756cea927f6ae8639f689826239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec8aec3f06f4d35587810d77a4f3e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312c8cdbeaecce3bc1c596e106e2ca3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f981697d2fcc26f4caf53d3d2c8f21a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e26a5922072f2470ae22f947a18306243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbc667863c8defbfc53ab75cbaff65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b43198ec81106d41e9d77b89bbaa6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bb9980ba97674750ec60bf60ab695246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738421235010c56659183d0ee70c7bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c735cf62809ee4136711574a26eda2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ebb62abb1e3f72c5eee31a2d2d374249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0163e1ad0c23bc1e53ebd73fbc35e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc40552d3f239a4dee1b02653434a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c5bf71c230b5aa715e2e7e7f6b0d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717c1b674626ca3aae51fe27823f91c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7223816f5bf582c492935b1cfac7e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35599006903ef3964b7993009598c880255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cc5144a8d44bc06a9b40147b75d51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cec86ba75080b1cbf24a4553b0bb8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22522fb311061138fa3e00160678d85f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4853446f6d9d84721c9b0a0c99152259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c1ae8ea87a76cc5adbd9b6d72d2a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110e9b2a753de303c5702db15ba5bd2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede004d6d7f0953acf9202c45305d2b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36a8a8586b2d7336223365b3abdaa4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35219d3be1928b40129f4eb3580c35bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97f04a164a81f96b0d7112540eff5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad61a124c11a00dee1e998c90ffddd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbcc4fc83281d4d634254de494fc94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a42a5dad2b0d2c3aeb7e0228408b56268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44d0c794f7e0a7e2ef4db88ce9b8a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562aa83a0c506d90ae1037d4c3c91cf4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae4bda4277a643a9907aaa764ca9d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddfd88a9b4ba51ede5d77b0c5e99bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460c78b1655075ed862f2657eaa4b2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3346ee49c76d1d695b53a17f38929274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e1ae03ff180f2407f9e6048167bec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1be8acbd2d93cf99aa8c31165285ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6be54a12d3db8bca61d7db4d6565c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b293df5e44f053e8060a88b9043b1af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65991944fb53a260c6657509a39f1d9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad8a78154a68cc485580b769aa5a49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9496e486fee905b79131b69686e4df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d578c3936e13e15723cde9cf6db85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86737f3fe55ae20538139535e21439c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bcd43aed15a9d3d87e07042a6d6f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f480cde8cedbd63dcb09427ff6a6556285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839c86953e774f28592e30c2fe44b61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e3d3065a79a087e5da70130521437287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1ce915e8f174ac1efdbf1da8f6765288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9c7698a7111b80435c527749e6355289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773707ba48795afb7cb2c7e0b7a1bef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044bdddef395b1f7605a73d81a14dd3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae1554b83b4b29ef51d01588919c5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ed046246dd25060962538eaf18d97293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7745fc0c6520e21a3303ee151ca0c89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6728f7cea98f7129d8a7b2a355cd41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892a9594c5f442f5407db064202f437296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd321ba47775137590e5dc00b3e5ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bf343ebf7e48b7d96a77ce113300d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3aa18f13c0fbe2a1505044e3b81e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e92246847de687f11f5c04172d5c29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62573420e0c9cf8213704e1735155f37301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4534155d3b4ca6fbd87f18eb462c8c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd04a2e56fa773232a90a80be8b892303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c824aaae39368eda2347c3ea5be1528304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78704a5fcbe66a50a8b9e8561ce8da6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec886d4fe913e26d472bd1fe4d026432306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ff2fc491ab4dda2c4e5ebfa6de2a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce105d0a42374f91890848cc0fe43f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ef0820c643bc6e611a23293f9d60c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875aedeb084718f235e26e12a1abd677310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd6c64efe9df2e85ba211f4e8ddb48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f186bfea444b02d65c7dc1498e3af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e211ba8bf554974c0d4fd81712fbe9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a840b8e2f8f482d8bf9a51f7ef3329314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92afc7887e14c30f6395677c34b140315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619be4c8d3d2a749c3258b61c0b5cf89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3136e2b5d6bf809a71994b650048e4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8cd78dbdf237599932fd6c90c31e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa9fad71c06d747a413f114af22129319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced7c35342212d6244e87a95869d944320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322273fe4d816a6960846d332afc25f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558c176ba073ac9ec2d54c2146c4727322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6d019be54a22c2c86a25fe7eb8c36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a67d5d8ab54df2bed70dc310e7c338324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c61b3ca10baa880586f914dd8b76a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b64bba7a99e149615b9cda4b686c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90e253d5b44c662c3c8ee6f60b79d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67db6038d2d09459eaf6e49a7e78210328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d40e43e65b291ee0a3499062f12f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f4dfb2b30de5247e946042e029ff3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7e1fa18b2d1d4185679cbfe0a9482331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fecb311c8d2b8b255318f7b2c8e19c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bb3d5d9dc181048be1475b4de33ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfee3e802b967a0d2004c0d0420f19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11c9b697283cdf0155b592bd12d6b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38e6fcd8993d9d9b308240523cef83336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99455548e16a5efec7b647a8d1c324337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0628587278fa5c595a2f0374ffdcf89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4590c654c3c50c69cb3676b27bc08d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeffb9e55ec24e5f8fd78cf0412ea03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b4333ed31499f9eff51f72787040c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25503ec90ca1c8937ec7e36bf5eec679342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fdca4a446aaeac16c3097b915d1bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df39f0f44f473b2968991e338733e50344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b066d7c1060351d366e3c3f231981345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9535df351dfbb8c6c25aa197662a0f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa970a51b63f1005e283797b0e4537347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978634559064d2c126a746662666f15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3887ac62a787dc186666cccd85dcc51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5703357c6c6219c8718f8248d0a21eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a73238ddd8ceede5fff5823f47e165351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3a15d02493247a0b69caee50d95c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebc5b598ecade7f2678ccd6ceaa260353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bf13d52dddd476b1d97de3b009a09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07c860714aa372b22879625b71e1a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350364e21dac898295d08b3282ba0396356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defac57e1ee1a9a21b83a3406e6e9c9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bab3b3d9d61038f4973d0c5d433ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c35bc8c7a2b52c41381551293d47f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22a7c6949436390b51364fdf69963e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff651180e66e5c18761ab88525c65a61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09a7d0ca998c27e1670aee1737955a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6684775d69b29a63abb9e0a3fc382f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9f8e447f511a08e56ae69334ce126364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261d0dc1af336139db9703b35677b43365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80143f9488fdaf404d6103c2d9d9955366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d6dbd779857de279b18cce7c5ee88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa09142e5be41ecee7ccd113b21cbe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a337993b3c5fd9978bbf415e8aed854369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d1e1ef03f48d4e95ccb9520bf70ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d60f7b4529c1b3c5b2ed76c1df9097371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74f9404e0fbd9bd6b9fbe218e1a63b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f908f9c002426dbec58c05d78dfaf8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928a783d6414de0c6ec90c756bebd31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee63da0468dee2e594647af20e6f3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef451db9560b5230bc615a551390cfe0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1825f0e3256b97bc08cc82bc325e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1e0bf574b499ea40d1abd9eecda42378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dda76905cafd0b5d421b3ff280b454379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364606b971467cf1e3dcce5389fae9f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7015f7f1519a3f2fe5b98e3c120fde0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab827b154e9d9b0960feb2fd53f587fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc905178b1fc995eed38e3232b45116f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcf4012e9cd1d4ee3a7aa206ce66d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd603e8b016e6c35f7e2fc8d86f0d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0d2a2b173a35c0a0b48e684faeb78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f4f5d16704893837f20b458c2185a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ba1b14cc38b4442da82cc1e02ba1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b489c9fabe1b226edeb7f7ca150f4b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce537646708064cd48a941e5854d8da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e13c7ccce6c4228483d83ad38c052391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e8e56e4275bc0d946204585cc03c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934692329daa52083ac9fbbb9035751393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe5aa2936b50684107cd046f0b6fae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b463c509f4938151f9fc5bded3d49395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf41edf1ebcba33e6427f8e11132942396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd67e144312406159e450ebba8b99a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac2b6ac5e374c79aa1821a46241e3a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf9b4fadb6400347798d066b95b752399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc0d4790935cc28654c80e13bd4256400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d202e7e954ed5c4170bd9d8a40e1fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1b8a6d38a3b5175fae279f9f09f8e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd86f96917bfbb4ec2908e711f1dd4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ac573bce2c65f280449401ce1a1d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157974d990d117afbe503433821707c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a18e37d02aaa5e84230b71843cc22406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16992b95badd48e9a61f926e28e7c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20d3cf5dee60b359b3c841cc4251bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1648b3df62eb79e5439056c4929dc7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792d42abd0a5e631a7579db8710036e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407275284edef209da893888f417958411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7f05c3cf75695b361a2288b820e0c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e001f58310cfcaab93ef43acaed9c68413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a987fce3fefeb5c17ab78ae8d72e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51b75a7fa8d254b03793a459ff7808415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ceb661bc2733f7aa0da90926ea8078416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfae8bd94f537b9e4b355b6d3fb1d8e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6c507d4985373aa23ee0c5512a071418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbbbaf1ac17b87d27b48fd1243a015419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1e073663d3812dad2730050b416f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c784eebc6534bf9c63308afc58747421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc3159184e8ac35648c0df440357c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65266517c8253f2b915c1aee8d60074423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67382b96a8bd94ff32e015c70250b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c18569c77286dbe58c5f1b0c59c7a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221db8f80f9c863f76afcb998edae61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c5dd24ac145c6cfb7a95070d0f6ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6258315d14ba0c375ed64d8156d6cef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685a98adca95e73dc4f9d508a081a9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fc35b549f7eb7d2179907ec98dd30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7661aad69925dfd8b15b22f3bc6130431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2918cef31d93aee62879b4d321203f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8239019f5057c5c8751a4e041440b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbdc8a8cad6f492b50780f1ed8666e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d35abf5a4a1423c23469b0263c60c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf442f42cac217c535e67d0518dee9db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e81a7aed823607d4c3aad63316d15437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073b67998c1d5fcc3b510444cf60442438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41feeefd1781ca081739bc8019262e9b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8235baf023e894ab21ee9189e84ac3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658f188740419a12e0c1c04e48411a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d06d580d05ee2eaae330fed1a25e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f86bcc09687ac31bd081c0d6bd213443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e11432fcd18d47a3e5263d80e3ee68444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75b6f4b555f00c177bfde69e95c92c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3db9cb399949d39f01c8394853bd6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306a813491abe604a4631db7d6399c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead092b6565150088fbad8fc2a8669df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2424d1e333f4e62048b84114778031449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635583b6645dff0ac1f97214b4b8d0fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13295e3b026f989a76e0132ca481ba58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dcdb18043de945d6bb6f1ba8aef21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62c3ddc4120cf01004669086fac7a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5f6c3dd39d17269cf6d2af4f73165454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9775d30a4605071e07326ed239dd07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942dbd955ad1b4923603f5617d5e771456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400ec71799e662fb3f10f7ace49bda3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fe7d0db57ee645fea8a756258170b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae0091c4f6640c85941eeb3a95f531459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b757a34961bc6e83fd4ae2ec27ecf4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9c8b190798051884dd80245455739461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f36e1fc9e6137ab1c36afca3a276f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31f4a9a422e9879ae5c92edfb5ce1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1aad3dc3235e17f1140d5ccc13d3a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63609acbcc2ef8d478f4b5f7480a562d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579b2f86bc4f53245859085c8ed7bf4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0fddf7a84cc0bd139591538089a75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9d662b72f92b9438742598017400d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef83e7d627ba8cdee6cd8a5278b793469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7995970fb7121a9bf0817699ee18a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58707809abd8455a570f97ba0cd9af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3dc8d326b7863675349552346bdc7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087eb12f21ef3feaf45793137b9c35b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7716272244d3d0a824478a09cbf9c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38095f3f18688a8565d3d6e5fb8e5324475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02995229f7a290a09fcbf5105e7c46476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214d6a6ac6fde0696119f28bcb7903e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb30413e42e38a2ea30e873df588b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014901a14a3d53d8939da1e06bd9654f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b216e6fb23302a0c8a4752914df55bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8c01d58cf57f49352514bc41fb3d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c54d987b45fd0f983c33b36994e841482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec269c734bf929494c660605db2029b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9b3dd303551b316570a5251fe1d56484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5fc886360ad10a97d3f94067dd589485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575686d8ac74669492f42002eaa80633486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9752b5f41653cd7abcb28d56c33bec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372f85c36f73079acc0588b2e393d6c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172c0c77c28d42153550d0cdc56ad21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075763ff8729f0e96d276562cdcb44e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9602747037c2e8f2c703bee84c0c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebf60b0d07b7ab2c163ce956c03437492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9ddbb9fe8f865558492b5c5e73350493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519f5dc96e843f11d21b693fa6e35bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa6b9eee8aebcf9568119bece42175495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50bfc14742f90a198414ffc56c8151496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45e779f705fd9c4d7278d7ec92649f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb2659ec4194a0674d9944424f4211498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820c4715de6b7cbccb136c18b727834499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85f96a0f82aef140219b551aeab007500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27cf72aecf1d784ddc826bab8e9176501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357556fda8aa896f312966dc8c9e6195502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bb8da43ca2b251fca2d0611c04d04503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf76d6ea1ae0d46f445de0b659fe82504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaee58c6752efdb527bea9ceee7cf0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113af22f936af48aef6db38a68c15e5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951652717dab0e3e0022031c7d50da2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcb1a0f9b268f35f64e5d68ccc116a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a5d2cc7b4eeff0913fa16d1afcbe5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d4518dfdf2b79816d765b3fc61d18510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24992310771ea73e3fad28741bb4e14f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e11fd51be0c81fab903606360fd547512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ee5f508ac297279476893eade39f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb8aa816ff6e98c3c26a64fee0fdbf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efa8313369195027409e5ceaadfad1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ceff794a63fa17f14d8451e04ba14516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844c15149e60c587492e1d42e5c7488517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08969ee704ec748b52effbec6f7f6b38518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d29cd833ad8f70881693aacb963e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573ec1a02da1ce2598d0dc2fd6cb148520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e35dd890e549ef2c37e8e82eeb7ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f26d17e67c486531a80066bd3ce4a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606bb96c1f3867a23a3c28c30424853523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd3a6e722c654552b2d7b0a4a5a7b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67061304b4e6504176f3dc31d79f3ada525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84eb4dd10e9df3cf325f02d5638ff1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da2d25e283c022ee43235b3104809d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52627179732f68e2cb45deac80fe29fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747053f8a66e9688c184151f218a1247529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a0a3120d61051c78ed70cea7592b2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3ae3da3aef6fa7ee7db239317ef4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e20e703501eb3ead55fa904eca746532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ffeb8dc1c2b0f7e9d95242030664e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6e7b1dcb28873c508b7af22915e64534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc372b180b40348180fa34a3158893a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bccd37bb136cc9455911db56eff314536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc1ef04df1943333da9b5323ac6afc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6fee40b9ed3f545f55a47208566ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dd32fa5d10a106e3e184c49708b1f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf427551a439fafc31f1063f79204416540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecc75dccacf6bb6f925600f758b458541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86e481dccaa8b7fb3c29510c6bc78f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec987a7f6de814328950e4eafcea23ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b6e6b5d462c7051a4be82f8448145544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3000c4a7488ee41018b0214177ca15545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e286440781e627e2d17709df4419887546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3918336297d1a4f0d896271458ce8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe43ee965ae3673bd65df8958a3d76c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786701b291d6ed821132db2d3ac1de17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525c4c88b53a6228bba947b44ac46a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e8ebdf65217b297743c256775f5bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8e7adae2766c7b0eb3e22b71407c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c581a7fadbe510b87765d07f89e9687553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c65cfa8725dcdf0a22f30dfd63abf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3f5b18542269b1b676f580bc0dafd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e14f5c2e646c4f92acb26bdf6f72d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507cd999d1a0b72a428c0e198d53e76557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b3b5f2da83987866c6b2dfd70b77a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e6faa348333a8ed0f3feec5cc7d09559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ded378d800a9db8e927f46bdfce157560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c2d1dd25e4484a93142b767cfb14d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a377bd53281c2b74a236b3b6b00b48562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459149cf9722def934021572f4d9dcc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edcb5c839cffc8c6c0e42830b2a3c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16e9b3d70b7ffb4be08333361323c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf348ff60025332a269af22e35fd7a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad850f763862ba5081407d381788bbc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f10510eddcc89c71d9343dd1495c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e199f44651651ace07fa341a2a5fe8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3730b56a7bd71af237d31004ff66a1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d1eaec51029182d2ea31b6bce9b1b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc915608bec3b357b1d01e4c7c8b13572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d174b46019105d2f3a64b9642aa41573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99dd14eb2591afc23b6b47434da28c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bdf4a7b5903b0d8a12646c48d569c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910905b1993964fc2350d161ce64d2c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3015657c01dd9a29d40fac47a1a56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30810c508942b6e835100c9edd558a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254aa939d6a950f8861164305c1ad0c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17a1a6f6b2de057e08ef8b2f27df2c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4df8d7f4026f3eb6721014b690649581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7f91e96f3895053db8752d5ed3060582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba9db658a92bc84b621f4d94643b35583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d2e766f8bc36cfdc91bb26c5e5cd8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ed43b63bb219889d9035663baa21c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd6574e046fc1ba121463a484a3e0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6075dd2f23b7cd85fac2673f0ca97587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea0acaf44496b18a4f1cc0a5be1825588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a65a310c25b141bd9d2ae67593421589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c0ebb48a6d76048a74db64615025c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8ca62f04becd5fc354ae3d78717b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8ac2cb959e210a2cdad7a7a71c5c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f67c163457a0fb0c8732470307025593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c42e6b560824a9dabd4be18ece732594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ed1ce1d432a8b9e6de534430c0820595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1d4cf314b581167ff405d0c31359a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02dbcef147cd512b6646f8acc6adcf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3dbab52c52de1b3a1a84c4f439a45598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d878fa32e4ce0c3cc58a0c72a4f5c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f39923eaee056b2fd0e3fbee216c41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4c39ea74d6e71840c920e63794c97601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2ca21d9c86a79eeaee70868251ed0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dda5043933bc06109845304395a72603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbf30b23db9bb1cb0c9918a557792b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cde7e855c7204fe24aef7ee8d2f78605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23042ee893497a7e17162b9c2fcb35c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3580230d45c47c03938a13f018ccba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a284b5f840ba6faaf87abcf854932608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383f53e13ef1f28ce1ca6083f85779b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be29241eb73330f6748524fd1659af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf79276f6ef56b2e2b5dada928565d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb670229964310d8228be83c7c0b4739612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f69263da197e1c3d75629ef4b79171613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514b2e99b0f8a7aa852e90d13bcbe92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78229a7c068e4332fd9d043026de2a79615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0a9deac225065029b1d5e0b34d1bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f68197d539ad28d995b714fa4ded68617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669c9ea6bea86d93e3da5a9b365d7dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c08df17a3e585cacc6845abbc7b379619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4873266231260ae637bc9a95e8aa2a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ff14bae6a1d139c4db700bb97319b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea09608a6f7e722071051c92b579b41622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d5c0e4ad477484e7865ffa822e7bc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cb35d60cfede9d1ad767dbb37159b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2c14ee13eae55f25990ef632d4a93625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed9e6d0b4a952367c0bd4d5ed9dea2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21249566340cffb13a104ab8f591f4f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd863a7c68bd51473f8235f56eb9a588628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1796ce0b827c606e38b54e6bd26be5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d8b210ef3f0eb3938cc1e36b72d56630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25da50ecef98b9d0bdc11af33b99ac6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba8fd758f7a9e3e4231039d6f3b46e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda08ddbb895f7f6be1b2ed1dc759c85633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921abd8de458aaa3dab55e8a44635511634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dde77750a2c7a17152f3baf2b5e42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bafcef4c9239b82232a19e550fc4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41bf34ee1bad7df70a51a9c1f74ca3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd3762a0246be3172d841d91e32770638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5729369af6c39fc5ccd00983bf0da3e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256b729b0f20aeca30cdab7b16b3eb7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901b8f57d9291c72a3d9d8c620691c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ca0a716b680235633fa592315baee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfb7bec3924b5c138cba6950729dc5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59acfc091aac7295e020508f223356644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe37bdce83cb53c8bf8533b3f1c8d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0615fe71afc776512cd90e75c8a37f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74fc512fce3abe449f01d8df02d04f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181cab250a0a0569795a56d6a831ded648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878aa177d68f516d30cefddf7166240649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb3f9656676dae5a7c4686437fcc0c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8905a4a48493539f0d84e3e87a31e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e204b0aa918c245895ec73abbaa983652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a802d1e14063e304e07163aeb3741653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339ce15c84974dd1cd61a9357fdd0e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556c7e69b9734b3ecc762bccde4163c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23777afbbd2af1496087c58823479bf3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646f0d1a53981f80d97307c9a9322b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d7eef87de0febe9dd7bd7c2facd24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bda1fa8cc51b0ff6aeacbb1cd341c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968f8ea0ce8d652fcbd1b91ac7d1b32660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6a9a2cb1079c0947624861af7a6e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1c8c98170b1603c1beef4e6a57819662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbc487d95985319a904e8c62e3b18d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555b3d8c10fc6cee9baf15ab795b026664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a4b435341cd4063c8779bc3b1a4c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a594ebfbbc0d9f189ce2d4d4051db14666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea575f8bab89831aa1747d844deb023667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10e70854ac887b36cd808f1024655e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66743777f2964d0dfa0b7f3ebc0239669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba74ef653315242353ef198187f315a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5faebc93f58e55495d456cfcaec7f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605935039a3c3cefea6e9946130f7635672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e7f0d5a6a4a7356c46f87ab03a467673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0f620ee3cadae622f7cdbd04b6f36674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec785829215d3a1b4941613b289036675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08991a67c1848b6c164aeb4b64a343676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d2c801afa298b794995bb2865fdeb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed47ed4ad8977d61072daf4616c9c3e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ec8f6f9c028d2106294c68348991c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92adbd589942c1c4133280530c8acc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374ff78e7efba10bea863169bebce2a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f49950d30de9af90d029cc06b8273682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f53a0582fcc70146bda8e1a902ec1b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a856162feb03325ace12fd83caa6201684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75b2e5c477f02570282219662d4cb7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d2bfe06aced4e9261f502fb586360686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82580533f56c4aaf9bf7e59af2292d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8aa1f48f121687de481c33b039cd1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2b4226cac55d85ab703631f1ef3c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab9ea56f25a56a9ffeae14d72fe69d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7e0546f127698354f1323b783d252691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cdaf547c8136ea211ba91ec45b23c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920f3326150c4b29fa798131d02b7f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbb7479467ac2ff33b6e61a6c44d1a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9223b0663eaddface59ea7484cf3d6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafd7a38ab2f3919a2ba6538da7bed1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16c0128f2644d4288bdfd87861bf08697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790ba6eb894a0b9512ee18ab54b3a58698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214c8bb50166ea65d449ca4d87ff22f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d786d4915ddbfc3e9e2410fab50b01700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078d739da103e023da2463c3f05fcf5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40109494bff3e97c0984e1d7275212702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1476172369f6e2754656c95c15e926703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe15999c192716c186e2b9eee1fd877704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83275ae72a86434112d0f488de01cdf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1eea8ad72b57b9dfa5155d0d3b2358706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc4b82324a116311ac6a19f7300baa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9d7c25f29c2fd251828c99ac7b048708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c44c01855420608300a2bc6deb7b11709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabbcb98562a22f3a31ab68e6d3d7ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb0ee6743f48e0c1d20ccd78b597a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212de5e7c424a80ffec8fa0776ca40f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b6b2d10af6edf222792eb7d14f88c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f07fcf5cc7f8d0830493f9ede868c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542c7cc0334aa44a3360fca0260d558715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeded0acd247acbd561d35430219506716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc2a7af86f677c240334ffd98d1bd6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3caafb35c90144ff1f629f6ae3166718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a416db793105ee202a3b56238295f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f3332d4b3a905585c183ed728fa8d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d82386eafbe1e4ce52374dd401a08721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a1020262ab53ced0f3af50b8cfb0e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b032c098bd2045ce2cf9ba882562fc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f2577dd6fface0438a4efb1fd3983724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472284f7e24dbfda1ccafe90753094d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130593b6debc78524c3ac16ed16f0a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3d2336fc87af3c8e4971a02db21c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fde1ccc0f014f92b0e82c59e6f0c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e3f5a0628c1a3a56748e8b2ecd016729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019796118f925a3bdd64d17731814f38730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add43f07c2afafe227db12b8a73fbab4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff70b0f8feb2ee9a707d7467978f653732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3f662895302c0d045730a92da8c70733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dc936611db4563a7759e5c88bea7f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8864a91e30e4565d5c3d73b8d452c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d553aec221867227210a8675394d71736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ab32f6d8176697abb5cddf5ca4c9d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f50f57c4462a1e17c11bcb108eff7b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ad38d80238f68c5aa2f50dc7a32f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116eb8245e24254c4bcbc9e4d00e870740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20b768eb41dd6b3a5c144a0a32a457741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce685219d76172ea00c63a918729bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b51b8082ed7c866c18d3129ec5e517743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05074d8794f5ed20d598856549a027e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c59a21f62885490d94c436e743be53745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbce759acbc5352b328f3b3c0f3691d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8ca344dff63cad49e3d7b95d85df5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194259f857738ad0d51d653d9dc0095748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b06f01e673826826c9042da7061a7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a709b74062021609aa732d943c14ad6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8a0a2dbc7b9d3f8e0d496ea32f889751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d112144c7e8f116506618934d261ebf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1a72c42ef34329e610c4867f68bf6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd554b5014d8cd90157e973b2810e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf62d8725e11574451823dc1f8d703755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784ab7e19ff3a4a0a5958780bbe4218756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22067c6d5c53c0f5517dabba1042bb1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9813cedfe1b858daf735996178ca1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747b6ca023794287b6ae77e86747199759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>