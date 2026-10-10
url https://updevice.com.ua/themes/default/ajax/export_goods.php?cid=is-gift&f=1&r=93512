--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71fcdfebf7f0029b8a2dfebb4399d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b08be8f3f1565e4981448f111e8b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553090e8c96223f28ecb64c1e147f6143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657a7122c9b84db779c6d5d36b197994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd8a4b96c89ef398930d350a8b03d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612c4bc905c4139f0e6f6718772f3346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02057c3bfcc6bbbf95b812b2f0c3f737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329971333ec334abc7a9221ab6b2a76e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730dcee3285c520c4242ffd1a345c809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e39dc038335ed072ef1e26806fe84e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f06553ba24b4313eeb70e7c00a2b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96650b684725a75612023d7919474ca012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5ea31f8d613e7c9d8f56db15d278d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648289ded7dd7735c49a3927a1eea3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74feb19cc48b8b161c03c3c0d959e03715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702727e80c17354fbe3e3ed1375fc3f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9994f30edfee2be17580c7e75a8815a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a784dc91753b49201dac56eda8f22c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2993e03f6f5d3189c1096a535ca8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479c679046ff3abd7871000301c348e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c404bfb7fa818411e42c0b84d717621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4720b09306e0d41cf0d5396dc822b0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf8b84dd57fa45c049dcf9bf88c51023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbb101ff88cda53c586f5d744172fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7e25a7afcbf2f4c364932f87cd3b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79eb915804bf831471ae433227fd9b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f83ff44b5ccb8cfe2802e78b68f02727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c82e43fdc46eb15a725f224a38e9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa12404482a7750aff09400ae97df629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29496b17c572f1576212e69242debcaf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a18383075636b77c5213abf98662831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dc131a38a88d655965d75aec72bdc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c99d486fe6f0a194469bfc09cbe1ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e7716ee3deb3b3c6c467c3bd9e47834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759628178df7f8a0dc873a318e603c7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19189e585780cc0d7bc41311455f93e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6f00fd681c14b0b1966a5b842c65c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee7ed934f31f84a4f01667b0700f5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cda8632ef50f9dd5970ce05c3039a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc708f7520528239c0414e198a9d95740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fd81277770577d6d12e74084089d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46653a5d8047b876249a6b446aeaed6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8eb6f7a112613d2f29e2e8760d5c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d4c04a669098f3718208fd07db07e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde29f8cd3c42019b5a6456cb3d13b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6c3f0b158030758836f757600147c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8c1b1aff2d441aa815ec9666b6fa747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d20b0499e1348b354923510b1d48b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254007e948019751e0b3bb516010f2ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d64a65a4ba01dac62fc9075c22c9e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a4eea1ea829ce929a25f2f864b2d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7e3de4e46c2669f8f3d06e763c79e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281e3366879861a48d3707d637de26153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf03ba2d63bf6916ca153d68969c95b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18492f33b1a791a44dcc3706d9c60df655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685bc891036fea0943c988a68e9b8d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ad91831215bf92ee2be8e87dbf62357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7acdf091250e6a55008749270d2bc858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0265b5ed68e9d1bfc422df25f98054359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59c5d79ff16ef5354190545ea11e6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ea2aa92a0ca1ff78ea815409b253e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925390f28c3459b91408b167c843dc662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ac3e9134c8783229c83a196e6cbdc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4806861d5434dd7fcf3f4a62b6fa8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e825eef064c9a130dbc3ed9d55d6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f1dd9837533d97300900edde820d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fd52c5440bf36316d1c6ecbaf0b0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a296a5b3a584d4466cad79836e1c2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dd733294a14532beaab307254035a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee03b9a8c9996990f5e02161aed910570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b957862f47b9358fdc8a1ba7abbb7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f830fc0fc36886a0312566af1cd2ca172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca748f6abc424adc4608d9b69c57f0da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee0004d581f37769866e89779113a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa15789882fb2a89cccbe44e52424e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9be3d556bda7d7c82404af052ea2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1587a83456487cc91b384ee4de3f3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0914f5715f0dbad0023644215783378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29003d6ad07e010c50deec01d427c0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111eadaf5f1c75b4b23adaa44d060d8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f37015cd6f6845ddc8d96f94549bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c6a983c92ca12d58fafb4076a81a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cacae1ae217b744eec06b93f5814dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6b1e751611a9407bb47c2c522e8d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed492f78b03a9326257a8cec5418b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb043ab799a3771d5767692437e7bbc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc6b624b1d8d36554bbd993b1ca5dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773178af1005329eb0c290a134b6167088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84c1a59b971e770cfda6e1da0ef7cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f650bb776d7881bed10a40b11325ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c198d4145395d03669f9dc826115491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57679dd14a2cb46b3fd49cb379c0cfda92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66923eeb6978c5f2bc5f083737889e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b2076d4c70c98c963cc35cc05eeb394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844e1c1f7050487b284072412645ef795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3145e167db7ea55fa0ccb686e6ffb2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a49796a9ff91bef69d627f156455897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887957b4720363dfc3aab3d7a06785398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f369036e6459a46b977ed9cec9ec199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158219c064a2016c3776d9f95f8aa6c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701ac8b30340a5e03570b817255120c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66993bf25f22139cfbc3337c7b5c1945102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608951f32ea935f24d3a94dc1b00424103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd7fcc644919f847f42b338de53b06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58c5e538361465073deb1c29bcb1d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398915994fc951ab23bd1e2592cad777106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7dc331a7d37d164a355047a0c3c18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5606fbaed67eafc79bbcea9887052108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47b3f21401a7e34d206b393fa1b964109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b03b425a27c97d93c172b45ef7ff08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7defa9785dd677ba01524bd6a1a645111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bb6dde2a9ff2eeebf77eb90656a33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a04976699278909118f9d8d8748015113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26979536c34a80894668644b39f9e4de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d39ae92c0383d55abb3266d396920115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778a25e1d7a93faeba293a1378f202a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18e81d93df79248a8ea885b4838a5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987e0d95807827f48a48749f2cf4347118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce1db38a28fefd62fa68fcb2fcd791119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b535ad6ef58bfeb03d0873e0b1d6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96878be6613df92ef1188f56eba45cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0cac0c6ea3617d43f2ce7db901606122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1df1c15981ba2c42abca8238354a28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740b31f1f6a2c62bc24d9d22e377b46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8248f0e81587b69148b9fe1a9259bb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c139d32424c431c61ebed1c49e42ec5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e19ab5547a30e1d122491588b50ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641fbea42febc3ff09a07444dd10d83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139bb80e885ea5c7d7c09b9d60e7525129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79c75e9c3acd7288a5f5de93a4386a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624bf6760ff0fe9bb9ab1772a1220c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023883eb01f18d47f7a416d1e200232132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d783b24fec874fea50f3e1072a816133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bc3f53e5e5c70294e4166b734dbc2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc53aba90dfd291cebcb5a9d2add74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6121b5c330312af8353df9be1941548136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2779196cef523459109f5cdf1d2a19a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be44d977cb354e23b70ba4375c1b728138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8f8eb65bd78d63a6e39f68d32da3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8843b5f1f66a1de87e69bead65a512e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621804c19b8b75906977a76f0bf0c92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca638073178eade4e6f94f8b245b35c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c57aee169946bd950d62525f257965143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a00e0d66b89b588e93c9caf1d27a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc223a6e768c53f18fc7e756bde3519b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2fed8d1806a85aa1c1fa8f1931aa6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ced61d417e9f34044ff6baef5af9f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cd2bb7e48ee3ce323ebf035f90a4f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04e8e520c86e92a599ab3ca8a8ea80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d8ab71d03057c4682eaefccb90e94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4c0ec1925e9dda7979c78d139b08b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9066719f8f345dc88e5c139d3c38d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918663841d7636c7a7ef319cdcb6359d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9bedb646d81cc6710d04eb78d5a58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a90545c941e271b899ea7cb1a41d44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42029fbe251a1699a8be9f6ad881ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2c1318ed3729f5a1cb00de2602eec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47fc581b5e98f53e6c29f651f6dd53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b67e7764109df15ad5106bcf9d0310159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906abc4812128cc008c2edb1c53f69ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23432294a1fa314c388069de14930bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6ad9c55737d1d188ae6852437b233162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d8d447ac3d0253627b9e9651747cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052c0ab518afd7c18e2b1031a908ffe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a30be01e8f274aa61ba658309daae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc72959bb1f495be6314aa352157b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4b76ac19e28404fb4c91048f51766167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96f0485639227bea6a14f46a7abb4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afbcafe67d826ffa8a7295c2806e74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d26f495c8f6979b0a588a325a8abb4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161001e51a0bd3dfa0bfa304650a4d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa9eb1b7d38a5eba063c9b8a5f1cea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0bc05255844b06459d38e967490be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a97d144fce8ed4d06fa6ecdbf8e3fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d11e747e1ca3fa6f53749c250074b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906053b73249c7716469ef58da18a4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9e02b81513145ad33b9a3d95d06ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5b2b6117799b0b1d50529a9ec9a51178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b602aca2473f45994fdba83bc520006179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a802e128731b0bbf015111b50008535180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859dadb2066dcadf42f605203883a53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65912eb741ef9a542abfdc37a7b14f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e053e31f3d256ad6ee3703586faad5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaba28aacd8b5763498b598424a001184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91779164fdd2ad44457b29613302b8d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb2b416be9afed3778d6801c5d576d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd612e3963ad3578e2612dcbe63faf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee5cddfc5c200c0dcb6e9e1247fc34188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d32cf2dc70a526a843dd84eabe4b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a9f9a86d4659080e6d9764aad930b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb248c00ac2d40f1b1d487cb37982c5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2d6eca428c99c8084367cc9364e45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4228187c42cbf7507257ac8e4188c62193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52894ce415695eb8a644f88bd2def11a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f907a68c85af3eb392416cd248467f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb7af8a432ec6073f62c2e37fd6e61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49119bc8e0c10ebc8bbf734bfc275335197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e960882e2f60aa1462e4630a0e908198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f3d693052077dda10c89e1b3e0530199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b98a62d3e297adb45add711ac0fc36200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849964480a6adb891cc2ecc5a54c3e10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d74e12aa7d671e70a0190af426247202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfce33b25d36a0b5ba492555b73330203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630986e8ff916195293f00001c3fd6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3e909258306468567f66a8323965c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aceb3c7b5edf71636b4d108c7bd0a34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13b39a7b49bc3b69057223943a602e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a33f644a5b63b59bf6030e7505fb7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbf27202449db5278c0d4fee77d5ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6f0cc194bbded387da6b997849208210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcebe0c4b3d9f2d3d5c90ec7939330211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f276146769fff2db01e1f2b788b8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61d8cd56f470009e4baae1bce7e0b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f96dd0ad4e8b7829f11f1022f93428214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648e0b76014985daee3ffac53701064215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fb415ee5e3677ee8a5b7c18fb8a77216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6637ea8ae58b36ad1f65be63c8a084217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865b6e7c20f10e81aca794a17265a7f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff55c6789b47f2b4b6581aed2c8063219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247a2f14c78d4bf0bcb0b6162cbc12e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b979728b3b6ca7a3fa992ef7c05b8bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33b0684603ac9eadae8d8e395772ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e78e06ead163cb09ca1beeb4574207223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576b09961f23f8a5af1100fbeec97e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9f65e2fa447f25058db12cef54c9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd623d6568460188f5c071b86227ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c90f80aa12cfa2090c9d3a5e6bd4a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1a0289116002171d83eed217a00d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3249e006088f1cff3ddc102be8cccda229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b6043c7581873df0c78a2c31abfee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997d228bffe520cf2021ceb66191f5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397e5f0b17292d012d9fd093474049f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de348cffa8a8c635d4fb5f48f60623233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d194051379954449ae7b034b499d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d416d4b3492accee0d3759e9e0d85e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedda6b77993a27da07aead3957a04e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b105cf4b9dbf41c4560fa245a8017a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f2ddba6e21d664922cdeaf048ebd3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294bf942d452d4fc6d375c19e733a08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2e73adcb243d636f84ff978b4d018240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b23f8a42edc38dff91a5ebb419d563241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fab01a6a820d7dba772f1db60957f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1d43a00dc691f41d609376f27edd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66948b0dc498f2213c6a2db1d90dbe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d48d5aaa24f570d69cb41b299ce89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1917270ab9cf24d677d94de127c439246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f803e946c5ee283f77cbbf031a537df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd383bbeb47caddb9361710414b5ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d12c154eff43cba9490039956c36f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447491292d3617750386b6aee816d46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc96e1f62fef9ff9f18bcb61cdf2bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da87c329245a61c6e0c664f8394ed4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6892c329ee8d577848c19c1e1874dd0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7bb2bb54df76e4e0e812c848da43d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9471a0bdc81d9cb39ebd604962c0190255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ab71b5315164f6d2fa0af9eacd02a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bc4403fff7850dbe1748220101d40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37e86574a7853e41ce67e0dac60da2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b4577e3a80aeafc619df698bc5a79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e044477011e1301be990ff6ada7ad50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1490dc20c54a4ec621342b168569d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141a1759f02b640f433c41261faae80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7510ae5bc41861bc0b47f3170ffa5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab3aa810dd060c7608507bb9527105264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bca2df9f330ed7326684f4f1c0c247265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08f8d2045fb4b22e5e62d6f89db61f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded8917582fc1e3af137d721afb3e59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefbdff611c2b31bffb0cbae793b985268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821162879b766a4f6de640bd72d94d5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0c1b238e5546cc44334816fc9ebce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560e3b9d477e779b99029da5dede68b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1f828e42def24598429ef890fb019272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65cfc07203e36fab26fd3f16e6533a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305d6181fd2b29e44086e31b7e90624274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dead7c269f3d3a2002eba9f4db04eb1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6707dc453c0b194cdc02c4cc72521f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17887629b2a743001bfd2ac762d9893f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416cad9ebf1b4710098a6d84579494f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f56b207f3a8da7ce31f37559168f04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702697c37d137cce3d27e8407a84ebe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d65bd9c0c2d679f03a1e3c9a7f930281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcddfd33f2091a2de189c07f5732ba9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d5e4629ed7b5836542b301c3a60da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a4b4798366438b5e33b5293e6a39c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d234b5651f858593dfe9fc2fc67ab8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fc95e1f099d8ec43f9a4e7bc399ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7716295d57b40c36797c19ac50965287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8d56c80111d2115908dd3ec8af764288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d4748daf628115dc5f428a4a163ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e73197c0488c5f716073449888f01290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3df4d6d7430a3cf6a2e388fc78da0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01536535dde3a2c3c56c9c5f2d8d6b68292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cf55d8f621d59172cb7471738889b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d072417f05398a47e01e8cf8acf18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69856e7369d45be6c3b8d05ba5d06290295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17818499d4f37b79cfa88cc7c1ec36eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45417a7a016995e15c8956844147b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eb23a7492c6e4a52e9c2c1f463ad2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73708d2c40f1e69d3c39999a225c10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c104e2c3b66070bf41d675cbd8d70b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b26f05696e8cdf2c4fbb689d24230e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007caefdb83fd9899dbbde842b9ecd5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47de4bdf9b4b03d33e1fbb13b0ea44f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b17b054456721e5f8636120dc57fe7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95af61902455aee1b69e089acb6e0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a41236be4138086c9d7b38b872cb28306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ab492988435e2d85c3d64c32c9fe6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196753105968ab28a65f76aa275ade7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219f6bb0790c7aae8738093967bf98c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b223c653c557951ad5e24288d707d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc910f74aba718150fd2016e0bbdab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08485d62eca2954dc1a06c91314f67c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff23cffca0a17a6b0273923856203d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ddfe9dc73c27b437039c8d310409f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e973bf88ee5b51b40fcf3638f9b24315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00e492479ec621cf3e7f8700255868316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d3df03327cf63b22492e54a67e7ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb484ba8edc3f111f6d667e37484507b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1e6aa11f0bfde95a1ce242e4b8dc6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46575afdf7c4c6df0a48725b0e801d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c94b2b03b23f26d1eca2f0fa6f4962321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fd7ba862261c49ddfea85fcc26c8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8c5a2e73e4a5acd4be8ca8d8494ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101dd40cfe5237bf14407f81752eaad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432bb6d18bb751137df58307ac19ef1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99957dc4fd4b4a235c616bba4211e3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9a3ac7285e8836765fa5df92f3305327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122ea549fd2e0159d941acd044f1f62328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce39f6ede7159f35c6eddfab6f176d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ae5b9e1e1a20300392ee8260a62a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa571a14e553bbe401cee4cbfee11e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc871d2179d85d21db52023aa2940ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca496f519e056ff76e879af807da37f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92492e040a7da842d21262f688a3752334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ebeeb617536dd7a5e5cf3936566ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8267c1b5131bf64586c56bf01d2e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91040a9ef66c50d331d8301f31016573337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0015d754fcd7b255e1a1daad79aa4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a067af1a5cc8e8e79156896160506b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce93943f87e3b1207c965ca1b4b3a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e519a47deb49ed32b742b81fa50d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df2c79c07119b90d584b5428238ba4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62b90a40f4059dabc78980ece1702a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cd30c5c674b191a3ef3bfb1a64851344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b41e402e50d6d2f9c5c003f7f2e3b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a37bdd7ceaf5aa33cea47eb6059eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df86203d755ce72555d819982967804347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903114372a99adcdad0d15743b7e4ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318663d3de013118803d9e0f1f114c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d292b87c5a2a49ed34530f3471a0187350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7161d588e34437a39cb218e51fcc1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf5ee4c12c2c4202d9c850c56e8f50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dbd1e484be64831732d6fe124eed7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe863719e1198e5b03a1f05370b489e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d564e93d50bb4e7dfb8780bbb21d8e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580dc077d4566369a9b6f149dfaa543356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd242134c54190745b0ecbfb49ca57a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5068ce39e13393c831783fd83c986358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cab40212effffee3e6a1b24eca1e24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd4e9c3c7975d629372bab28b594b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5302a688c33756ffe93761085a45a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c891398aea3a35e26b4220206449bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe05daf34a361b5b147807b4c95b54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa40d86021935a0aa2c7822d6bb3c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93c0a3d2d85f7ea5df572d301522a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe5b33b83a207b4a00e215136f7495366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0eba43514248910a03c4e0374ca95b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9a1ae9f7620b5ef0018b8d8e24937368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b28691cf17dd39d6ad439f6d58060369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6d162900bb3c40b787b1dc3b40e34370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a867c6d1cac3734e0a2e4a537a5d6f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207d291ea81feb9d5143c94e1010268372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79c402f485b6ffa69f8b5b44bce96f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bb71518061e2d07ee3bdee5aaa4df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf15321f765bb38ec2bee1d766996c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65293b09802e0e2f0237ccdff7fde9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b7f41162549534ac3208ae7d075c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a677eca9409abab4f5687b602dbcb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f3d317b5a42010b1f47b6ad6dcd71379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fc76e3ed7f367995985aaae92e998380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d421476c36df33821b7d56ae7a4e4fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6da927a2e5f73fee3b42d47214ecc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0ed88da32d6008ad53f5901a67a29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730e07cd3f7297b26eab006779213f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ab7e12b0a20721a37149c2492434e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4035b739cce892980d3c48bf08705386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe402fcf0b3ebf6a1d239ae042f1f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe7a0194d0e1ef2f0fe7e70d6a889e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f74736d47610d316047ddb3d1767b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4165a1f00db05bee599b32401ae09390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefce2c09d21385d0959d5fb59df2011391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315787d1da4e7fb7b85327309869128b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bd1dbffd5c6f4835709accc7cf55f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c20198a44b0b0e4c72755b4916295f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782c3679af21d5396aa1f1e5206e4ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7a6da0824748b406796950e3ada76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024cf44c4542cf4aaab9ae465b4c560397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24169a16100c8625a1101727329f18f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad947d3f853d0c844a29c75af386f9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1ae7827bf75c3d6a8c0827dc27a15400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69a3eb2444c11b9718ca2f7a0ea0c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251094e41f261fa32f7e2b80ed45dd7f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd13421c09de57c533ce56f866388cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b682997bda56696fd04054860440eac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d025ab6a670e5ff5c2020b3cb2481a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5fd1061413ca51cfc34cdf710bccd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38bc97ae6573e4fe4bf1b365d576b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce8330129bb659bba7856708451f04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d1441107ba4360d665b31564b22d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7d6506f53d9e5538e728d0fc71738410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c723b60469b195222789b6e56d2c64411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d49452be1d11b453cc2b5f9e0d20dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c9d7afd26dfd068421a71663224ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6b72478802d04d29cdbaa5ca504e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e579d40ca712037686550d19e595f5b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592866d99b6866a4443a63c19ba35f1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a166f3a1437ab39e73abac2f527fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f246dc77dd92c9c6ad6b7edf332d4d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd78121eebe87b9980778a9c32602a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823f1f989cd9ae2fcdbaecf4df38f24420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388cfc686519aec04d1665bbffdeba7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05998e40def3c87822630027763ac108422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e58007f572a52004c959b43c31d76423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365a72c6445c3e1366d539ef40fbd3d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74a1b305d820f7d21f12f5bcf8b726425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5711e99d11093d6a5a9adf4273845426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001c4b1c10a349ddb9cf8f79ab98011427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da09808fed4bc8a090181e1c67ed758428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeaf6a3ecab63c4e0a7d45f567d4e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f983d7a45f97b7895a8a28faf48f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01454638259f0e86f848457e5e9999b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ab9c3da03d16a5b32d6ea9e58efba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce01d340eaa280f9818a0402802d9a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b472f337c0debfae2d694d2ba55a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd10cad326222edf089335249be6334435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13586d811eee14aee5d1bf8a03c58ac8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dd729be370524982a63512a1f0e14437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9132ac8a4f2c9dc69e28874b760e3b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd303d981ad556213368dfee4a389724439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade5c1eba1cbfd894ca4ff1fc788547440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07458d4d61d6570cb33bf7c67203f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69839fa5ec734dc071c5f02400297c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5baf547f6c7cdb7327930dcfe39d495443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909b28753b60dd5391bda504888d152444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a9021d7252aa825592ca69f1a7189445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f35855eb77fd5e9231229697700c70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a6b546b23a368feaa83e10c172def447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de701caf980d12bacd5902587b8f5111448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb071534fec045c7e250e65acadfb8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c6f03727e3881079a70603af32cbd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efb8bd14622e55b0ad42595fd3fc20451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c0630e63f593895a88c024f0f68f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41acb36c7bbaf26c1d7fa337bae9ab8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252a3950402e68f8c27bd7951820254454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037ad3ec3829912b09d8288153a2033455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c391897c0ddfe740dc1af1c93f1b42e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce7c36c5e8a7f5b08aeb32789b505f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f5a78c606f350806ea4b3f178c397458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685834d57a5dde055bc7f92879219cc3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ca29a4f210beae136945e888539e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f4f33ee9bc48b74b6ccdd4677ab7a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e222378b43186c0a29040e4b6d4313e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb191c725d2077f256776594f13dfd37463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9e6d0f9ce613e3e386c0189fc7ca2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb891723b9f7b3b00041afecc24863d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56c0d6c4c4c759a0f8d0ffe9eb20a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9d6fad576486c4d3a45e22400518e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bf310a1d39368221b9e77f58d17e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efb1e54405b9977628a08bbb6bd633469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c090d5bf6928d849d850c843a2787cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7483e6158a886aaa6b73e0f450290b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916cfe0fafe7df1dde462a67d7fb6af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39e73c2d7fa8d03ebfde9629f0bd62473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c53797f9e81682e53ebd3634d97ccf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed58ea146e4a4b15600374ed2e4970e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b396e50582a7d877a9f164da490bce9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c679e6dc7b86746007b0425330eb38a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294e61ce52a2b791d4fab564e7cff88478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db4d881c98caea677609fe695a86c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aba596b91aee9cd1c0e91c9cc7a4b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6422caa49db6f98f79ad764bbabeab6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4934b1ec0be96411a31404dc00afc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f59b28528a4b24326c7bdd67b67f7a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58dfe8dc392b997915407793a5d2bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465fffae8172c702a933c2ea905e3a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38b9793d1cd3ca0a12adf6899c6a80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5714d34b5c933e5e7718e8029bce0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82985c6e3fefece9cc54d6f4211b7b1a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b644758735bfc9281aa2a37ba734c1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689256b17d44f2497a288bac58f94fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e7e8017ec8ad51c30ad641f8fd75b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71ccbbf4220fd8fa4842aabfd31093492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece01ceddf7d7e84cb115fb7297e769c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e9203293f400cd0d39df6c82c6bd7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe30d5a51bc19232ca0ba324512d6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10a924cb8b7b7d6d7a2593e1ec0190496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4066452ddc0d0f53840918f94f96ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bf08d48df3252cf0c3a4b57bc4792498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a0783055d58b4631a8b64149dcad2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e7d85ab4d17b7313ec66de84fcb73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fc91744e9fa31dcec6b4a0cf15560501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681e36f5026b667b53630e50a8b297e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49249a366c55a754f16ba065ff025ea9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcdf49b9cbc3b149336b9e95aa98c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fe39cbc6520b395ac070a8a75fa39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c273263aa07954042d998ee43c3f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a305794976e00c6497a2f5b042bda40507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8467f3e8f4d957ea01240ae38e9e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2dac3961a193df556feef3c2fb2e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f816fd5fc70f73dfdc42216685a9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a82be87b55452e4dfdef0b6bd877ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cace4504908b703967adc626e6847512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6a4752034e22632992cf4ff9838e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202779480b8b1a5319f6cbcdc28dccdd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0c6ce6c38c48d06557343c4aeeae9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26117579854231caea93f3f9b8d8e022516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3308a7222deac68dde8e86026d002517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fddf8c71a3389f5dff5d8bba4cc926518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56eb48de9003238b24cbeba5f4da906519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacadb36512813fd2a010c56685ec14520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c114c515871e8daac492117de36373521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68e8f565b1c281e89d8caaaa871f72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24d003d9a52b0c698dff78c17ec025523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c9d81820537970e37be350a79ab0e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a1ea76a80db704dc40f037df702e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6bf3c205d3fea4cd1c0c7f4d70bcd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e0a6feda9f1dceb3a6f0747bc0710527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cde62b50fc9ca21f3c64662e9935e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16497212ccd12de2f48dca5d5eca19e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b678ba6ed1b53406c85bfc25a6665530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ee68a24a9b0abe1c2876f15edf2f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bb206e1e8bf71d8d95f4a777c76e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5662797cd8ac19be3bae4d76c939652533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b65308b0b46ceca2a6b57bfa94a417534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956edc5bf60425fa82dde6729270b3b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac671d2d7fb7131ae4efd057c0a05b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cece5e70e55a88994366144f05cccd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794ade6d90765284a77a096564d8b7b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce55c48407c11a8ad83f116d90e08eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34231b5e7df8a64ee89aeb9aab3c28f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53b5b34e75784d17fe811a4eb0d1d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092384d33d24b7e596794eb18883414f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91d34d3232a93335a1cd879ad5c916543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78d53c1f03ddd74a41844a0cf2418f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a501bc110eb86123e61d4b7b434f17c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9512c0ee221f869366a7c248aa1ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02cc4e958b3ed476af5d71222cbd02547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ed13b6df4c479b8d04ef4e1b026a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7933c1c51ccb82e38795a3e41f45c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82816d54e1cdd5a96ca279c533733cd0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaa0b129b5ae211b785b3260a1b7fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc033dfa73977f5f7af02cd68f1698552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1115f1d4eefd9a499f3e5871835c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98441f4dc3f1116a7e6f0944d2453c58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf82e0414ab0974c7c79e40978b28a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21c1417593da4a334df9c590f6d317556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c456d9e873b26027e4eb5653fe303557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54e00f98bd33def1f67c4cf5212b6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd020ee428f12f1fa5eb972081cdc11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91168d60d71ad901c932629a496c2a33560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93404ca11247728a8a577e127e68d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f6922f43cfece7d04131b5a732659562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce724b9798f2141e0cf093a4e1b05f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d963ed07d3d19a066c6f47ff760171564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031079bf42d1ff77da67d90eb91ed69e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754bbba2874b84904c28040d77e993c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b51e739e3afad4f23d04bb05af25aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a3308804409832732ce66caf1eeb8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361087f62bdfa54fc6f261829bb9f6d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1ef17296e844fa9dd532b36183913570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c1347e098269e2ca3fa3735b6b2d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafddf431fa85b0df5d4913c9c7f6969572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706e3805ae42e484f359fd660e3ca0f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1c574ce433b8b2414e2f630af9a6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1556e731aa8a48e62d01492e7c429575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf48a55f654af9de2b3f5eb51222b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fe931d363345c92a5be6740e5918d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281b3979278206dda0954736f28ae85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b68e74168b58d24ef48bcdae147182579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e44145725894cc8db8853ae760551a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbee6467071f6d77d68785047b40d83581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2636ac35a7f8f0cb71065db0199dad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbbd0de691442bfbb7f1d1b6e8d7df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf78425b2f97dee82d23d25673a753c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785c50d8cd7d678084bbd4a2ba5b946585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e831fb12a0a7b89dde8bf38bc1c57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbd69524b7c9943f547997895e2f7a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a77bb5b621f6fd2cf1b0224c841b77588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f60b613e65db1c366a18e6c714061589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bced4a21b4e250d6793822d0d70474590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac9a4a3096a1a457ed0dd132fabf65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b8516da943a2c6b9a0f0a62de440b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8a4b1f8abfba006a9ed7c976ebdae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611d9dbda77c7d47957fb164d3df41d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac678d4402eb901d6731da5912c7afa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977ba95aafa1b1eb37118aad578aafb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2db42d439937d2a1b40b38eb08ddde597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8a45066553e306b68a5042b8b6fa8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd1597062407b7836a39f15bfa1a7b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7c7813255575bb1ac910d6a8b70ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf60e7dee5e5dfdcc877f481e9c902601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c50db5b2dd5b7d170d1d6ee4561394602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a84663daa31401d9e5ab31d706eff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a00dcc45030343c4eb44e8eb3db5e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5ecb6a7266a2c956e1919a24e51ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64c69ee5752b83e0901b80b5037d56606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193b1b685400b83f72ceaf1bcbf51ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953eb0ef3b91f3a46bcd31e0a8b5ba90608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a3286aadab6fbe38963c1d296b5f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00998c27aa7071c479235e7cacf0f254610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a933302d541b155456e68b98b00cab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a080e425e6414fdbe6cb60307342d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ecbfa0d0977524360b1161b99bff4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30888964dc179540611cdb86e8659b8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dfc844f436820c03a83bfb4fdd450615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124d805bd1c74eaf500d11201ae42c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60dcbdfb0cab0896f6929c3a7ef859e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552744bd03494cd9c3073511cbd8a591618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773ed2b1d9ecf17bd62fcf46e82eb8b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952882fbbd93e78eb43bb6f0ae5018c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334c0bdf22484d179959a5b5c1dca2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c733350adb422feb66a4e8d6507969622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef656d378eaa4c1b5deedbca754d20fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1085de2740d98f147376659b44be35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1a140069cc415e8d6f1fc6ebc25e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0858560b4286e4bbd292149d95e7e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fc7c0d1842d581fadf62dafb00577627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b8f4c20848cb1eb4fb0df3569e8a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cfc750ce098bfc6d36c48fe2db6da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4187897305bbb0187817f2cb7380d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e8a873313a9f27d2d1f6d57e9e4a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1babee852387ffcda8a8fcb76e2cef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19925421f3e2b15f8d99407ca6738610633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d97ad50d48c4920b7d9e64a51aca8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30249ce03898aabbcb4199aa0772695f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082241b6e4e044d0f072126c53988ffb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509cc9ad9c44ff2b1907690b52d3b34637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9722ae67f4cb96bf43ffec51d574fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f05c9fdf12d70b887a8bb889b196e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d81bc5bb0fa50af1de172b9dc8eea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2550c47422201381ec424dd5b2293641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80769a319be1b1282215993a62bbf6fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659badf5d6cd8850611d8ee00e66d1b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8255841e83aee5bb5b2c69faa5720644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518e3b50ab206ef34c20cc679d8dec2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50723e4984816273b8fd353fa25fb82c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e715d2f9006946d4c03cecb295197ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce062c105e43bf9abeb2e915d45a44b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940081cc010ebff450eb13c37dcbd28649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4d56dc6446c219a39bde4e7bb353c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efcc51885810a7b7d032498babfdce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9fb5e16551c18d16e65591a8b187d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33ad4d8942bfe4cf04b942a9492c2a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a08f29d7943e2274722c3cde00923654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221c97131c82d2253745518dfa7cce8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cb7453716d21921bd5f3e64aba22a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059716a380235ed9497789b5ba986e5d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef80f9192fb3df5bb073793ead526ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84228e7fbb7fdf86493dc38d44e4f94659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e4e81849551b6b22e744c5e329995660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fb4ccccac2c63c8fc674018bb93f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42851b70e26a48e3b797c02896a4d97662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ee1e4be919a13c14ed2e84cc1ec57663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90327d53b80abd25c7fda6dff9e34e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ea4c42ea905f9d3e4a028df13b613665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae603ecb8ab02e25362c33efebfe1f1d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2830f793e6b67a7aa7e065cdfa97e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33f038839c105bf1444ba3e4d621b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7e5f919b7ef980f3a4e332a427ee2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee42c0d930ac1417877b2c7196c821670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976dcd7b2b9d1274e468c47aa68812a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44425aa63471aa4b076bb1dc687558fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997b2d776beb2cf86d33847403471aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3997f56938674fe2ee4815d64b459e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c5e36d49a2d0e4815c51a9ada8a49675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da068a50f5c6b2e21be8691fba7f6da5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c668e9282fa2626884cbf28ec3364d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c21448d9b75f2624a77673531d104678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16ec163efd536f4e862dbc8feb8690679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309e8303f272dbdef4f93f30052ef12680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743ec2db26cec0ed9f5d5c7e7dec3cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98eac324fb5558eb377f55eaf8f17b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd43653559412135217ea3675f5e485683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014c3272f7f1abaad64b1027a092329684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff19f488251eed552de971db46e9ec3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5bb15f2063e9a864c4e2506ea8a28686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19961ed2faf52b877d1d6c87cfadec8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116fd724c1e32a19399a7312a4f8098688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f747cc27adb376ad7cd7b7b1d94b74689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4437b585e764ac956827b21976eaa64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985e9ca7992fa85948b8000ded05a66691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92415ea81b244980af8f220a92e3e64692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967890bc82972c9f0342a1ae8a1b646b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8dfa264472506069c9a068fcc9c30694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934f2902cc39b45f874cc7e3c93d938695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138577d87ffc84281b570ea9b7b21afb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c824211a62f02afd4ce77165e19cd29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df7c6d1c9e744e38f2103c0db8ad39698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcf70ebe5add07998a5f765076bf97699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdd32ca38401bdbeee3da45a724d46700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364c3ec8f28e6cfe7bf4f030d751e25701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097416b8db2ecfbd356851090053464b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6dc74b9a9e5995adf368037781940703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5117d23b0b14b9597cc35595b4f32704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eade8b2c893072037f7f29638ac0620705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437667df9fa47df5d7d0a4a718dab27706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbaf588690933f098fa718037c648b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257917f61f9292c9720465d6549c5e86708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b86f57107a2078c4107bc0616c68c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5c47d3e1bc3bfad62849e4589a227710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ea48ab68c285f5e944501ad421483711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44f392b8720cac351d1d08487bd08b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d3b4cf9ef044706bcbecfeb54aa58713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e392bd3d70697b64839ca93a175a5e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cce35df540c2093072c852c14964a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f015d25f0faf36fe4c3a50645beffee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063afcf9e414e24d17712211ff9bd75717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ee1b118d0a8139d16fbb17e2b6d9e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c55f62cb3e2a0d76de774848dc2b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c160af5d8a71679231a8dd33724895720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1e6c5dd390f7f337f8829c3b6eec9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798dc3b133415d8f1af593d78a3f238722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152382efcbdf72faab7062386782ddb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2ef773dec2b53e8b293829ef5c6e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7d188d486d7736d8676ce63475129725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81614d3db95bf68a0f34169d8af7e108726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7ed5a0657dccdc670ebbef9beb0cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bf8240b662bb15a8063c039455b90728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d16d8ed8bf9450f6a0de90627e665729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689f44faf3ac7f4534a7c8cd8d8587e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0d46d66f9e4804f94a87674c7a634731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a42c895d580140c078ec5bf6c2134732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87887b95e81309f62a9692c7e2d35b3e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3d29077f1569834ef35bf973103b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a10a3386fda2283591c196ea0fba1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a80e06372e73187d35320978e3431e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d6da32be17301da49c0e0c68dea16737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa657559152e7de9034bfd3ab67ebb4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421d8e4912c41c004f1db651726afbc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3e42ea12cecef33fcdd457a7301ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7cc883f5e50a4b1ea6348fecb7595741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171907758e237545093a2bfacf92cda742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc9f3b8ad3633e5b59e2eeacba0198743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afdb382f568a18e2e37d95e0f10d6f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9544cbcec9b76529aedd5e7e41e2e97745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362448225f614a19c3bc09e1dbb8bce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1dce2b378c086690f25a6e6b4ee29747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae0481d5475ff4e59fb610948cfeb1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bd863563248a3ab728b3ba779f617749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9866b8b7bd7f009f8831aa281063464750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e492ca868c6b2339c74f83815aca39c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1f1f5523a434282ebb733e617d16a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c571910883308e2359db0188e03f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb928e308a013a73b2aa551d39acc2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6806b772f1d65a95103dad3bc3eb6a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fd3b2077ea0fbfbc406fe2a8afa56756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13775663e9c39122d7815550119edff5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b86e16a760b06b9c7ee68e47364a73758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c840e6cfce8c632523616b8d4855d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98011e5eb37ad4a684971eeaaa82aa781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43949cda6a0c49fe066b2bd93baff9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f4309db4afd8fb46b849bd4c4ad3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2a6d7b1f9ae8b9d6b3f408cdbcd384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c75b7a5224c054d2f03747af09ba7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d374785d6ccdfcc7e5855a703311ced6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73f5d7e95c3b105d411ddc626f9d537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006b5e8d830434e37fbf15f203855178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e882ddabad902cbe99d99f39f552979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68525e5ad2add98e16156c81d8a4ee210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698ca87055ebf0a14a78f92e5a54a3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f82999243eabfafcb98ff9d31a11212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29097a3b107d2d28bdb4729df031d2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee50fbc89e98bd56e99ce3926f990ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e454c3dd2aaeab66a236bd7703e27015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e77e2f0f55a07f7526e93b170e5c1c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e19dad42e2ed635dff717c0510cb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add78d8042c8d4e5964456be3a5227618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dda9b0697e86930af8d13020cb83e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb115d23b89599d51f3b699af2779b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cefb7c3acbc913395c494ba08809c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6ea2d6cf9452b8cde45ea15efb78c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf1bb4a8aeaf36b974eb9d28be0cbd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6a0bc02cc97ccf2cab56e3306fe5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae32c4c3c616134f4c09dfb7ab884ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fb326d3ded9a1ab3d6ed65f76a40326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddceb12e953155195d70783833c60727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73491b71ca3a657c7c9fde4504433d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b633b770c220caee4c9d9208a3e85729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cce22870130ff1efa062772e5fe8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b75a2c15a002cc268d8525d792b4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01ebc4bca9e5c24ef22e632ea3d4ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54484d1d68e52171fd63f836f6f8f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa578b5d91359d079d7d476e01aaa7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e108d561dcaa494a422accd0c3685e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cf672423532722f637faebb021f6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ec1cfdaf3cc560ea015ea6e9da74637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9aa2f74a27202ca535cdd5e5bf51d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808819765a665056150496fa43ebc7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1ce270a603f9850ffdefb05b2e44140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a8c71493b7de42acdf21437a8837841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ef6e1cae2863b6e8504b59a7263e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45465079c3e4eeb2c604860004093e5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754590e7af682981d9cac37b6dc2f9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea205bf0eb87e2d429317223752bcb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babd559a0de652a2b3ffa7495ab4fec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573c5cd260cf894ade9a88e4949c4b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f5c52e8f10306f4c2f91930ca394b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09167d046233249d4abe3401de7439949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d63fbeb3ce62415dc17872fc6834350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ba36c33a0d08c2409dc78c1c6e26d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096b63ae5c5aa19ebddc81507dd717a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524134bc693eb8e5c321dc7d62feb4df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a11b601a2d1028e1956952d0d4a8b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb1f2dbc79939806a8c97ca05ee20755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd816d4811195a9c81dee8341b992f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af573d03bdb67d91fb1a8cc8097b2d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3efe7801ceb558d3642d813f889fd058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30e63a6cc7834bfe54787146e3b65659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc6fd67db568d32144043bfba5bfa660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2ef8d0ca7d822bdbb559feadc703561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64bf3460f47cf9f3bb38d06cd2b90962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b45f6916bbb0fad461a8c7dc6540f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d93d8bbfdff5886060b5449c418e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325d8a2582362d8c58101d14eff71b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12554a5b9d74fd77c728e49c51942cf466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d18ec10c8136560d202006536961f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93c2cf574a62b2ceba74b0d0927a0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29f0edcc063f794c8ee5c8c528bb6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05e24c6439671217bd4c716d6cb17870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae907c80f6e527f272da914f8a83b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6d223b4293ff4fb3d118877462f8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c1f125a2fe4283dd2c692e7b0ec3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2fbc62016496110da6ec93c3063ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4048d9350a9cca8655d2b2ef4462675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caeb0641c362e758bf5960ed97c8d8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b60f2d83f32897f612954bd2eb35877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f843d352aad2ad740342d00da746b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e38bb162bc406e96e0eab6dbe22ba579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb77adece968b95dd7cab30b798ae0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407471fc60eb9e4dde46531a2153ab7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b9cd1b6dd1c2f81c2fef9dbbf28ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4554e91b321cacfb8312b68f7df8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c318708281597e04769c92e5a2d4b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cf0bf8fb71d07f79762efe3b6567385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ad3466bb5b34fa2884251fa77aa6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98221d61e5c89365ba821c5f4179938a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d747a5a0a5a3440f72fe8c641e1e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20540392e2054f411c5ca0c672a753cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c77e68f7dd480c9db7929684414e5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aac3bddf2ded15af1148cca39632191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e7910a34df196947509f40726c95892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222bdd0a16207a5645a4b2ed00411d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bb3cbd8959169ecca76099d58a84894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f39f10a8870b255033a707510c267695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05971f00d53ddad3335e2e72198584f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c085e9a2f49572c57dcc9493bbe0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861ede357480f748ac1483fa0d24ba598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07dc5075cd9637ab14ca1b7d01ce3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992154232f92b8b705edfb4da6e4a9d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e939d5fdfb70de2c82e98ef2d20a77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8249b9ca0d5f841bcc735b1937ebf3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d4da429db78c278f5eb6b12f06c77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3c501dfab1d1f4600649715522dc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b58a4ed62fbe9dd80aebfd9f465e53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da077a0f3ba34ab38f4be33fde18710106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0606485b2b943e35624a12d2d1f06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65dd5691f1a50a4cee24ec00a2ee8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503eb84cc45e4678154947a489bf7ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34d14def85b22b0661b5c96532b324110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684233b36bfe3f7e8530050bc0200c15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64745d94c7f21bf08794d69e56ed9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1174ff5fee90cf6df416933c8c934113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf78f75e9648610103506c08c3b488b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2c67985e3c76aba131e3b44d0f598115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8830d06180ec5d3b20a9f4b56287a36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa87c29df8a596d4dce939f34a949cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb1662fad74e5239c2995972e8bb88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565596e96ac17c1d41b8c681456de566119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50997c613c41eb8953f93ba16130a91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f78767538c9efb54bf2fd73604f20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e080cc7d03c3308591bfccd53af86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01da56f3f8cbb3ba2c4e6dfdc20287123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92f2c49be85e19c6b0ca302830d9d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea6c3b5d8cadc7448f2af9711cfee4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ae29b2279750005a9a0c628206571126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6eabf9bb5872429bd1746fb54cdd61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5644123df73a0d5e60e50de1bc8e9f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4beb21136ca5dd9e24a8b2fe7bbd42c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbad26c2f8da011cf9c1079936c1ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8475baa7f18efa5a82815e71c4cbbd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277a0631117bbafccaa6ff64831fc61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce143504bc8bd8c1c3aacc0e185c4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1eb5a163f1a235b451c6faa3509d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e48c43684afb6a1f524f08e2c0bc7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2655fd921dceaf539f152d6a5e258136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782761eece2d242dbce9392b8ad6baf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03431340cb06031197d7ab61100494138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce9958e537230fa6607859f7bbed01139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9ed46c2086f6928fb36cf7e183141140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deaf1104b0b8fc4f15f9b27947ba9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca968288bee884798795542477e7cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a886530d1bede2a26c168fa2ccab5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69671701b77fe82d907c13d57fbb08144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238dbf4cfad84b8fa59acb3baa04eab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad10bfa0846ef2e4a3966cbadae557b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800123891b3ef6714de89a87a030602147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e0c3127523ec5c7986d3f20d0de1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1b54d9d0da30e3b0cfed857ce21bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690beff28c1cab841b086d146a3b3a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508580b70be1d2f5d22656fd410cfb6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437018394400735379755b6ec81eef0f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aad6fbe3a02c1e6029dd525f211816153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2302d10bdf889bdea34e2dcface06154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bc200f892373e7a71f9e5f3e412a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bde30f35d520f9a762ec6369f54e35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf201ebc9c0fccc5fc61f8ddff57d3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4082de3fb809ffb568b3ffc307f1d37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc4ec4bfc53a8fa2e1b34dc01cfb89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b533be9ea833eb4947223ce34ea9a7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50e1ede1649dc0f02d96ad2c2a5870161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74045707e09154dc6d8fb7b2dc49a768162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904a6164f7e1cf740216408c5de2041163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e15fe493f26ee3312c002f7124c1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ec352bd6f40653ae718d3ff92c589165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ae78b9e058abb5efb7f19c0b3de15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae940331a1e83d5e1fd614fe1dc6727a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9186904deb81ad43b021f8700c7edab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9806ee138d07a62ecd72ce24c3f14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b908dbbf4e4ec2a4e4fc8f27be351d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ed6b91dffb368e77dbb4b91372214171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ba982b72dfa58462da6b4778b3856172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c699209a0c4751d0e3e86e8d32a7e07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de2625db153bcb95e00f101237676e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a128c1d89b6b8cd14f46484660215a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc40803432415a24bae20569c9a7fe4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52628d76edc34d8fda81f753bc4a9d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b97859c38bb397402b6d643e79184178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae444c36492cb2485afe8b31e6d294179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dcda665c59c0e0e9c0f19f08e4de5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcb8fd88585be12d5395f7baf6ae85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a955ea583f23b67c0a2ccb817c03e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157d2771b926e533c69332fe9ae093f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130e9436462343f3304704f1b73d714184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff397313f722fdbb2deb8a687736bebe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417833e78e516fe55e6097ac8765ff11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6491a946b7ad719deb635e84af9939187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1346b3a609d0bb870e27ee84cb6f8a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8513c1a6f33e9e7e112e956ec50d86a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a92f471b25c142c4be0e8c7707ed9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9d31b887839e2a7303b8198acf70b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e8b6579d7a6124cd27b6a6d0ef2e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127be51bc364acf87b4f83c85a40dcab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df4d7aaaa227d3c01e4a21db2d4118194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88344a69727b99558e0db1ab3a2d20ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd8a66546c309028ed4ad0583c7433196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9ae9d862aca4078bc100c66b9bf40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590a13c0b0abe93c1396d131f062252198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b91e73d1dbed5c5db14848978e27b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0abd0a07d813eb4a6650db7b52490200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defc25735b9244442028e100dfbae1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23e60cc63a770e13d1f967a6ed41b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b68760aee18a8bf17f198e102d2e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563b20927ca30e68229d4538ce30ddc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b31bdf9c8201ad1ce1e8e5d2a6b3c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85507b7d25e8b42b9e28618ba9b166206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c250305934b8648295c96fc8f2ac0b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e910c37a307d7e020975fe9fa1ab59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d535762ee18a4e51c3106fcaa9487209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593ecbcaf3a5cc9cad6e1aa3191795b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219be171e54538dc01479126f6ed3bf2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdf59efabb79c9181b2dbe037503c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897a99c73ca87438c8623f53a34a20c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed836de4829099bb4eef0790d8296857214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd59a8c9cdf7c75de5f78669e504212215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a93dea85d35fa16f8897bce413fcf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819e14e83af3a152808e2af265ce5f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b53287c7f154ce6797b53d2dfcd495218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa7a9da09483194002b28f7ae0c154219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10d7fbdeff18f2127ed5eab765dbe3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96924080d126819d34d9ff5f13ad02f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e83c8fade3ff32931b73094c8cdf7c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf61b35c28d9257edcef830a13927cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baeae393a2994a1e192641b947bcdd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72703315bbd30ed657f9531d5b8ec48f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459a89d34ce9904bdf46ecf89c27cf5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bf24308cd1999bca0591d5e033090227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5c2030ad45cb3c2e0a33e96b3f8fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9e97c7ce400457b90b15fff9504e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1cd4dd1d36b50a419155c21f0f7d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b7f013ee09344a79577d21f4033d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf66718c0758839379cd8d74d5eb23b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b2e1794a3cb8fc1a58a44fe77513c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be2cbdaf4d38ba160662dea96dd6be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc182efddc74cdd36125043ef1bd0f56235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae952d263c615459b5d9c6754ced06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5bd3b371af948dc5df86d183974e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32d7257ff3ac6a527c2363f0a29c7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a47923648c96e5a321b90b8dd04372239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccff01b9181ec978ddf954a64d1a0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8b6957a6c8d765a7965637503b7fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1752599f7549669a7c3d79d34d1b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c8834e6cb7ff8998005eb215e4980243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3082efcaec6d3ba1a43afe2a02b96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ca232ef5e7a26a216e5216823d1c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991d69de1fc0bf437ddf75c16199284246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e79e7635ff1436f8a80a127af60a41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81963f5a93fe2a3c76df34f0a5e5f12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f69017761cd18306e124ea81fda589249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2717d87e5c6075de39798505dc63e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350891716bda337a4b48c999e414ae3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a6d11cce7960dbff06bf87455e8ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05425e8158e2c1ff1effd56c2d83d43b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a693c57cbcd2e3e4cf6caaa95e132fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e69aa14b80f4ecb889b79d80dfa0bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc5ada0250f336c1477cd210f7eed1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa483d3699550f203ce8fcd73fcb1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3be1fe626da1c71874275048d5456a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24598f797f5c239917dc6b9ed2aedd8e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f00958fb4d8813b6f6e56c3e51307260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99283b5dd00a8c23d5a086d3e1f5417261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075f15fc6993c660892ba6fc500b144262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359e08284fd649f015ac7f9a5647a43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76d0f94fadd7106e82251a05328c5b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1f190b9547f2268c544695097f63d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356b90408eaf12ac6ea847d78439679266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb037289d6b62d72806d9e4f28fefe00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d21da95e5dfb32ee70739a6b06ea9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa373c280f17605688b120e7f566adf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f40b650e720bbd2158c0384e7b535270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79472dd92d645cdf958a3f7841adcb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be3b446ab1bba6b0186105e5d8b190272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0166da7c12b977ef96506a9fe88ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7de9d2661a1e08b619d01a07ca89d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf92c7e38bf7a2414d9e03d6f74fbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a21a7b2a48bea9471caa0a16c63a81276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d78ddb360ffd1510d4815cdbb87aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0ce324ff307a1cc3fdca8db994f9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583a6d1553ac0d01e38b46b84904bf3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d488cc1a340f77b1f4456e51b820880280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a99249968a3de66182ade276a70c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9b2ebb917298ff19a896b780b5874282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f59d41cf78952895fd8143d822792283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcf79ee249e53c238c27940a29d285284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35070bcf0f2623cbf7cc0745945ae1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70516de912299b451d94d6243156d814286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4564d51b6ff4dd44c9e79acbc5e61d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d23ce67f935e9aef63350761457b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b840ecc128b174744d2e4d40fbe83c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4090a89c8a6b383b88913ce0d2b79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064769ce79fb313b3c32374b6baf990291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf79e9f499543d2cd4efe595a4c86ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99da0e18c664248b9f4f5e608784768293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142a03338e0daa60cd4a2457d736a62294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7b5fbdbf337d49e1b1b1ef03b1497295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf07edc6775022dd96c4501447ba6fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3c28910312c3f05ae39106e54b7bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f693bee869022af5fe29a8a3ba1ddeb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f471d23e383b76fdea26ef6520954299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2329804af3984cb2cec315f6e635a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db9f5786614c2d17dda733a211679b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac573f83434d547b423a403bbf3a22d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a852be7579253bfa080062a519925303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24225b3bcd285782fccdf6167eb16d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9a48faac21e64acdddf574416d873305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa8733e6ff53f7643cb13ba7d808d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fe686153095122b5c43654713e9ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd681c840119208cf37fb4cf75ec775c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f738c3180947508231dc6d6fdb215309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173cc41de428d4c54e551a0fdd190fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd5f073b81efb057d00ed68512625a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d013bf46fa3040bb24f61a945058e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc5f9e98c7ce51a42b9715018f6c88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef63d7b24a0dd944df40b95b5d0ddf9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7a77707d5746f5f9cfbf6e3f296cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545aa50b060a449f78c30903a7666dfd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82b73558acbe6ce4efb11955567437317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb5ce62c2e1c8527bcc72474eefea9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc502f1486250350d7504c495cb3d768319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2254a70da9fed73decf99b8086e51320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea997b9706334a2a1fdc6f38baad86b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cdd7d2e3c884d564e5d54a17e3d94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4753247f02824ad610aa02319d3563c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca2cd39b279e2b9463826fd9e1bda0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e798bcb90f7a1cc8e0a810406df3f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbbb5fe4c27f5371e5d1cdc3e280fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711551df8765864889f7feef2de344b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8d288e3c6b9ad8d8ef6eb0e755c2c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8afb2c40ff38fcd01c769b3989248329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a6b3192e8afe1fea73c85b5bd9a0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99178fe604414813ba7b3ade32d212fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41e3fccd146a3f085a952799175193332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc362c05e5029b4b5e552ab749a198333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ea2b4a192df3c4e30c6c851bbdbb2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2da0aaa3cfdeadb65aa59462e72548335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8cb7684eb8ece148f19b748778ff4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56d59f352e800ef345e88870bfa976337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3db140bdf9541b9a56bc2bc6f100d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90281409437272bcf4af90c06eb4c6d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcdb693f2a455f3e9df02530ff2e49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f722fa858faf5b5bfecf5b49dbb78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae53c8246a3c8e05c12a8b0722458de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f117030db59f3289d86ae47968bb7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d7886eb22f817290eb6c10abd7a23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae674920e8bf478a0b8cb6b9daeec6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016f532c6b0111f51140e5cb99905ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca9c35362ffa81d9c6614e4974c387347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5a51fce224e39e4212e61fb5cba8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf1acf566b74d6797ace5ffeaf6ffd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d35fe01607214636a26651821d6b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9803de49de2d65e3fc38c7ab93375351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5648ae60cde67a7beb3606b8659bc9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c1f75558c708dd12f2d41079b4360353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bee7e8891308418a3b2b26fb48fa10354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0a257ce8c2dbc478318c88769a5bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1c54b17059ab6730d2424c87ac1f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0357870a5b53a3bbee453ffc63db1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e3519007d6fd0a8a353ed5cfc5f22358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a18d8f774f37d411e79ee4f3ad811359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c25dd55e5a1cc41a4e4e7ef268e72c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fd98cef78ae8fff95525e15bc89e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1388c848bd67d8162c1ef015baf6ead362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae83c895450a184dfb06fc8bb07c58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ba1170b6c45af3734ba9ca42630c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39222e3e4e27aff2549ecceaa01ab3b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc638606573a1bc1fe14ac307b13be7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910e654c4532d4d447f6edb610fcd76367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc2fd7464f8c470be7e028f2659054368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942940553fcd52e48a809a4ff30cdc9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3254f9b1fbc66e6c4324eddafc901370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a854739e44fe69ee85fd3dfc75428c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55f190f807fc975140e515e531b381372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accefd5a8487b539d1a016715fa8097e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ef608ec95cafd470644010d702e4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876c7aa3c48bedc9f467febce54899b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79848280ccfd93637cad10bca93c8a18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a2198ed00e437f66e62300f98768a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e68a6ae18e7f14cde6c351fc026b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11272764a8ebc84c0ddf0bea2243ed28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb489e12ec7a7303a857b187f84c0194380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dcd382d0772b59a5f94a8c3f1dfb1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493a5a639ba0e5471f40bdb381e2659382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e66afebe9c15982c41e952cdf28bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89a816ba7dfd68cb72df3b6446e394384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cd9b9f678466b801e9ee2a2c77c73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc456f9da02809134890ca339cb82e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbc3bf7a695699683ba7b2bc09886a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34373edd51dc3d875b9ac4ca43cd1f70388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458c808312d723c95a80901038a1b9a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419e0808901ec244cded8056aece5f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa980b20e5071ae9980c4a733fc58593391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e01dba4521edc35b0942ef2d7cacf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec015ab54af88447d3f1b426138bdcc2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506471ca9f6c3ee60ca819326cdddad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c0b175fa1d5efb9576164def335d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa056b629d064ecd5455f34d9f11851e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb75f2e0ee398a3e8cd93e65e6b6d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f53c77b0351d483d2a384114e3cf1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c8562786a0f15f42ec75d720ccb9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812edab44e5be6f67acccdb08ef4b16a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d71bb51888e6293aed13b260fe8dee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d783e6dfec5854828b7be6c4ec048f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ddfc12d564a045814cfe881491e06403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96b64438d2865ed0e6d86c55751076404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b642b11d739995cc8b56831f3844d14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196be4a9471f51e824907990f699a188406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bda97d61a8402c7f48a1b6a93c2de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23286dc300fe5757f68f6b7a37f6f5da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1360c493d829a358af20670bc90c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76856565700bf0474ecc28732bd0dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2298603dfe40a16fc3f97db27c602dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2186324bb64d5efa48bd480fc2a65412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4c4907926b0c4cdcdbe0b293c8421413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771c63c0b0aa4e79d758e5f5a5c9ffc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09b6d1a8ca92b44d4f9eb935f4a9c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787796a2ce8c5da4720bbfb9979c9a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb2d0b49d626a32bf0d63479a8a165417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f85f5a96fbf5fa0a73b359eaeab38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3603177f42d112d8d59526527eaf4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2eef43ac1d085e412cdb02cc18e5c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b8b8fc5ce20ab17fd450d78d6e812421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cb4dd359a5d666aaa72d0a210d791422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eda51366d8d2dba3a6dc8a6173848d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c89049628135c4e9bd186b9ae074e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a71ac03b56c5fbd6f1e36d29e439d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf974e9f99bc96b674f5de7aa8f7ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15829f831f9cbc2672bf8a182f78d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02365c387a7471bc7af522a17f775d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52604c725db4aabc4bf84300b2bc9b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71943ab8bc13767346a45f72147d243d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05451168750e5efc2924d8edebdbf7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9eb67b3326fdfa6f6739eb5ce1282432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b3ee9001fa170c560621b92e5c803433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65b821b333f482f6587ed8a0229f1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf72b40d0ae569e25ce8272fe66d797435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7488c5d4248c12c63f45e403dd5ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf67b939327a5daaf69b1fc10ac30d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be9dc922299ebbdddc87df88b1a396438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508af9f3c23c2f7ca878b366d936307e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c85a0532bbe6f2ad7707e1692c10a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4b624e8a5c6c62a5f1ea91edf61c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10e187893f963dbb0e2e57a2707d96442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce991a83627dad8c431bad80fb8b5c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f86928b06b4e33fd9eafea9926987444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac647d58e33a9f443baab5f5e838c40445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e751cda4a1cc7098c2ec2121bbf95c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4b7337aaba7bd57eaba0302954789447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8371cdc5debe216f396d59a6b4c83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fec44e2947f8857939fa820d0b658449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c294d23c27f511c965ef4549ca690b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757f9852a3beb3382c7283ed7847e36451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc12c21432835ad35c55a4e5c48fff3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163e6ecdbded12386de7f4b420079fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f40eeb44a93f3666c2083a27a0e699454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded651b6ababccd0db99d85cbfc44502455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5692b830e42375900c97eeddac72dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cdcb1e347ddac4b149f9219e3c96b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043712254286ea48de108463adcf583458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1a884e9b0b766acd6930c3e4c710b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d93e1c2a0ffee08c665552efa5031460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d0e8c95c07e888d24ae7a7bd45e01461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981028d0c48b0a024cf7c0c29b7aea73462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c1baa73c8d21907e157d975dcdffa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a2383bdf4e0a540df35e2813a3681464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e893203ae763aa00238e0fd6dba4cdb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4367b80494f02d73161532986a2c61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d908f675a225b6195dd994d8402cd6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3016601ad7e3031fcff717c9e3eed6f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a030ba395b46ff9fe81f5f3eea54cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d0b82ba77be146f7c66324598aa3c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d1e293831280fc511967e5c21fcab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421af48cdf151ce07742497e36a52bba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837360284550392fc4f50f22c79ec12473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fafda787bc4338dc1ec18e40ba8445474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626a8c6da474aac7ab3c94c452a8cdc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6144b35306b21975da3a7728d1fa89c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb96d3212ee9fb58d35be718d09b813477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf701aca2705bd264ccb71c3a388e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc07e62bc85761e294780df21e0d5f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9aa95f6f789d18572e36ff233e47c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08e56447c0c5b07e5c2b3e8bb9a266481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8d3374e9e692dd40aef91368cba20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aff069a185ef8162aa5d7ef222308483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18c91c8e7cfac8f995a74ae5400304484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736d1bec555c89b409d3db633fac9b0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e19723f2c611bfc19d2dfcdb976bbd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70e06901e053ad03f0cb8cabe18e5b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd1090b86ab9b84d63d024124f25c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace943b6780451670ed3923a46f5dc17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8911cbd16e00d88c52db80724c318d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c69d6b41b5b5a2553b380f47742d37491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6554cc5ac4cce5cfc08d7ef86751e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15f8befecaeea1fa70ae69de54aed0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202049f936974868a53f3e53d75c27e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc6ca4482f2e57df26924d34f92bc3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cf3242e4894104c208e03ae8ac8da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d654435b439e762346056ea28c9f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffc02b76b1ca40e799d52773974ff5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f30058a5f5198087db6a11b26bb79499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51576ee0d8f865b123c88ccd0bbd730500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d24daf859ba1da3a61a255430bf8a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fbc923cc51b8dc1a184994e0ecebc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224d0048df464ed4f0f971c70740fe1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b564c203e0925500d656a3905539c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87531693c670fd8fed0283e6c51cd6a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7917885758e85f0776096f290ef85506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5cfcda1aa89b8b6349f8adb7f4867507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f71b5730bb0e986c2f9bfabc8f00b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfd81dfff05cffff152bf4bcaa791b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007db6e70d36bcbb062419bc544835b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884719fb7000a9dc2c298344851716e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebc10570497d479f79420b8b2a40c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b24254a7ac128bbfaa733bf22d9acc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afc8d36d28f5b4752698935f5ba0f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de93c4682f4fcd870ed888ff6bf8c04515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df66115cb714bddc8277546d472aa3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d227b1dedff3821dda6d63d0e8e257517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7fb0e5e67c94c93e6216cead2166c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106aceebf178c5ce657dc6066bd68ebe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cab22523249ae9d64e1527234cd223520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4942d455ad6d998e5a127dfa0e851521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de936531d635406b54fed96c25900625522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc455f48c61e4f065949bbff8e6cf2b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0a771ed4ec2043a102b585703c5b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c2cf3587475c83ba901c7fd9d4b0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0978881bc818bdcc7d5855cfb55b3c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef9804a8606869d8e4056ee75f3ade527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0950939b3126485192df6097751b25f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d949f02210d550326aa1baf4991b195529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e9065dc19c2436f5b619cd8d21e88530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601488825dcfbc4658e2244bbd3ffd8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209c0cdb6bfe6f119b13ada817dab32532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850d7af2cea8d0288920a92874f5a7a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e410a0a61a418d361786b7b33dcac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c852ef6f4277e4aaee8aa62cc8955d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849be44ae2372a0b57eb9f7b84996c1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5737678d4d0429513b1f0c101f49f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b554a2909a51b7b58aa1adc2a26a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fddce84937d4df664cf47d733f105539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f78a8d7dc227d5716a554b8cd0465a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51d5b5dc1812718687d0340c51fbba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b222ab23ad77768ac074b89e5266e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babef00b072dc9aa025868520beec980543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cac6cec18a9e794bda70041a380ef9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22996e7dc303798dc65b252018724f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b549c9ceff92409e770b69db6783363546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c968a73ce6fc659573ba7d16c461ff7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83ef9d2b28d3f3772fc40fb859db1c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff802aa1309a97e020071dca13a595549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9690f928ac79940f6854f0bbb75f58550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca89dfa5ca9b7367f528c6e758fd4f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70801e879eb62cee773876553bf057552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5ad1460ecaeec71c28dc85092d94d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cbdb220fe383a6df8b87086b954ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5983e292e65c7addd8dbbc407e61fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e146132d0cad1c863e706f6dc2030556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56413f7c262695a96dca0e65ed0f091d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73f8321ec6fe18aec12af94af6ab9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6371d7cb4f9c2ee33cc32b352f29f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b6f5199e03c765641c96a4d20304e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8634e4cca629a195ea087c27a1a8d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8229ad12999d2cc871770777619edfa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dae2f53c5eb977c267b2406f81e5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af33a5d4da5cbbb031c768cab7c1c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd580f476a67451fb2083f2ca2e2f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443472b11d5469c9f646ba9b899e057a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cb371b9b2f59b11388c2b30519c98567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41ed1230178b5381d61fcbe35147d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f32919bb634a11f71223b8c13ae14569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac50043e7e4a82dd762745ec7a73844570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714addb07788d8081a9f8d68f134fad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eb75cd2669e1a98fb33a1d84edb39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334eabc42e1053d5e39bf032bdd8a07573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a82f318dbb0f87adf124a074ffe34574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105a1f5bc2edc8fba1e3c944e8cc75b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9afa7b4767ce29213a51fc5a3521b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2bc94977c1caeda8e99f96a730e15577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4725f3a889d1554d04ab6038e5f60a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5e9f4ebeeb55983067fad7428061e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1c7b4dc8936afedaf129397b17711580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a093b1a9c34e7965ad26e2844fcb8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1307b0add5b5498464a5acf2dd459582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e3f085180c7d2ff7bf8365f6d042b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc069fbeb9d13a89787e9d2355051f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf04ef198adff3f6f27e253e9848e8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea01aebde026796658c24a42b7fe787586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef41f3a1afc73c2e750ae9a47fb630587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e14a0aa99d544c90897d2599dd5765588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80073f4b0da37b280ed1ff8012b8c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680520e89fc843812889ad3285fdeff1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19df735526d17f59b86885087aad0c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61408a321f0a97a0aa5ab56cce5a0a28592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282e49456855957ff326e8dd069c496593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6550075b0add7a37035cb950b0d8a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028fbbf0cb1cce4f36945519cda3fd0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85e2ded9ac0ef06665a74f5436d9ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064d1580e5939fe1c9473a65b28b99c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9daaf174a147514eacebbeb085cdc3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda3bf2098836886a4a9472ce840462599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db045be875d27ac78e97076fa435327e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03c4be81cb259579ada87487f9c74c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662feeeea3ab83e64b831a4860216bfc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fcca56fa8d2286a0733439c2512fd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8f9220b692793957c57d0072ff8c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08a95ebc887e5415eeede1884120c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7152401bd02b87f163e1cd4b48c9d49606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a696cd918a0c6184736ed810e4a5b34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a85a6e09cf0886521a2a7525ae892608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8770c69eb866f9a6133f3a8b6269a4f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af4d1165dc81bb12a34f87cf033541610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba46c62748814ff78615ec7d3ca0893611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441d6f0634386224db51f9628c2a9f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fc45fc67eeba9f74f0192a9bdf439613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff32b93e777989725576401df4c4d56614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaae0fb56376bc744a9f0de731a5fcd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e38925fe0d896a2714c58191903093616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4df01a5ea1fbc585ecea198fbc354617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef51287b04024e5bb1c9ae56b09b066618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a256acdffc42c1dc84dce808dabf929619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1abc7801a9e3d34560c7feb21881c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3a9ce95ae32fc437a3c7e436103c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc7853857b7718c66a44d1b3c02f2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af44b3c544a6ae4ff99ebe27b853e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4fb0c517008679f47b1351ff7203c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89f911b3f88264ff0d50f3fc8f56c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ae8adde0de6a71b80ef7c4c96109b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415418a512a2c217e10b7ef10811ad78627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db38ddafe37377a983f1e085017e4ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e110d863524a762a7674963c540113629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486c11483e8b9e93cf639b116f4443a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c0da453b71c08e8d7189467a02a3f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfbc5172dc12e5f8f83f3de271c4d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722e0fd77d3568cab23239b65887390633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae52d88d616d20854a88e7a169f9cbb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d858efff7d6abd23c9ae00ca41347635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1341a58cc84dbe877a81008d1eff335636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2b609704a12dda8d689bd7a78e37a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d341e1c1528b7da2c2c087da714f77638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60131fa4e7406e8c395176fa025b57639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f7f0b2b24b315da141abfff1a2b3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531773ddcb1e2bd156ead585e694542641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a860419c05012d1015042e54b22a9c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd2fdb5711f27db315cc78ce6de60e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3983d325bcbd234c6580a1722641b20644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f9a06b5ac500c87bbf302b15e9e45645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8817f7da5ad2c0dd19a0bee93658d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9af4a443b7c8a9d83bf9002b936b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db59220ee9d91292e7a66e462bc334f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e17be4537dbb96b1ddcc71847bcc4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895b8d8a720bf6f9866373ed9793a31650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360447cebecc6735c4feea9b308e64d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5396348b2246f8e13f7e3bb9cb462652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f600c04bdbe4288a977d6c4b4d88c2d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93271bba0429433ab9ad5f038831030e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bce991a8e4090acac043049d1e6f81655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5218972c456103fad5029f6f389cade656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411a10e2eb772fa31d03c6db4cf8efd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2558b3bb40c5572722b7957f14a2b61658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a810047a261c49caba30963fc8be2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4ebb103bdc352f6a5fe2f91962d98660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c18fd1dbd866c0516c330e632b2b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09397f080399b36b1576f9f1f9977b55662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf258f642ceaaeb6f6e5999c9cfa4f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a4930c69db18a49e25838a5b83447664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2d5ccacc3af8fd8659c1b40954bf9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15ed77f61925d1c6c9abfbc6ed193a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dd782a743c9e2112872090529ec46667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fd2f7551e1652946f7e12e4c8f4fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3137285d951d33d9cd669898b2726669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5166fd49e3ca8af99203b5bad9fb7e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5011ae18ec85292e90cf2830cd99a64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8679ecc9eda465da64bed3d2fe101672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3fc2edda72e0910e2cc7be11ed84f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872315e9e24e51b1179e62da5648b60674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d72e43e7b73f16e715dc5f5f21e286675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e808db877f5f7b50a5f5af0eb0af42676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c30cf1af641937434e1614dded81c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe0405c2b9174887cde03c33c5730b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49118689ca671596796ad3cf708fa421679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86cf375bd1d96b6e2e7d9c5440f26f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1188ef7b2559cc773947e78fe59d70681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cf25d854c684f95bd09af6d958137682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2771999fe2f5bf37f8f7de85ca9bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf97479a6e443bc140f263ccd585c81684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea9f398356c1cd202f08428cd30201685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649cfdda075dd7439df2e46707a3306686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18f0e04a933b9064c64e352cf486d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae4e1e41fdec4a39d1045bcdb17ced688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27be1bc152127458c7d4241a405f0b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e12a8e2724934229690f82ac18ef7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766f95263ba6530a2acd3ecc934ff11691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a95fc84ef37c646456b4ffc09ab5b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68c7d9733b5ec0df598c70c8a3cc08693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15aaecf72dbe2be4984b196ac0977aa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cdf65ace21183a34c2ea2762148f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea30a74cacb10b9337253f727bc5bfa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a58503a8817ba35123ab3f34384c5b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c29b37a5022e11d7856f9c2ddc193698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83462c8696f7744334ef9e325137357699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564cf6e882b8e641eef7f4ddc306076700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbece4a4dcd74fcd481de48bc0bdb38701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae145eb086eb75ce2eaa1bbd90ac35c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3307da20ff4aa918d87c63a153ab9f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dca52b61c61ad864821fc9d254ab9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9961554c8a9262cb2e6ff4df7f799bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4916521b5c91a326426008253a55a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2644514b6fedba16b6c52e517a1cb4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14ffaec661a5ea2fb52bb33a6e383e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df166411d8d8e56c7fdeb530fef2d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43974420b917009b26ef8440c70f36710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff98a39d7b838327454feeeae9f8e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea978eb7e8fcf46bb3bc324f9bb25a15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ae4aa012bb5eff3a29cb9e3e3a42f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc569305e255e09a8eca46939314ee9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8560a40ecefddb4c42d283a5b1ce367715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e2757fe6d9606d53a070dff4b0487716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1459ecd11e87c970cae0f84f956b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ad0c0b622e47e5f1b8cb965a49577718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc90a08a3d0584bfe60dd0cf9f1c3cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838f5a383d60ba676b496cb31853fdb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941467521bfb4e4b41bd75370efc69fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158cdda46ec713246a98956a30a1a27722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdd1a933a8ee6651d1cdcac8401af9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cab6d7f269f7933746ac403e566fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ff601cceb2e02301057e2db7b5d82725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9310a6fe68d4e3028aa28887e0790726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50b2fc986be9b5b134328a62524394727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef816252460b1fcd5de4a283431287728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c909d1eaca110c88c4b56d377ae6f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaaa0c1eadbb022a9caa4daafe70c55730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f48e75ee51aad11d1d869b55afce08731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fd7df0ccace0cf8e3207f36533d8f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54ffd2648a7ffd826c26576fd5af57733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169d628ab14e25203b868c4fc855b2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9a794b4005a17171501fd184a67de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de42eddff491ca9ee066ffac5a297dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b35661dd2440f3670c7d26ef364df0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e676da3f5c5b68bcd1bd784a9fb798738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac24b7c9e3d6b60090153ebbcdf1c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfa6d51fda3675a73f787b00b01108740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fdae4c0da328222534a7b26c45b11741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488a63a501f5d90b535b68bae7c0032742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c602445241cf82d3d9a34de3c96df743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7229171580625b311fbfbd1e8311c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c114ecb482f6bec554410f075440c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839a3e0ba188de839395cfe5062acd1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84ab439874570890c178eec17a0546747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d932d6751c81716232d5ddcd353a7e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c88a60280d13949d59e2962abdc44f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22202b9b10618da4652d044a9212933c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab033fb739ddbed6962feecc50d8cf61751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86ee96450c982576732fa4869fd883752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac27506ad73a08ea1057736f9893d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a2183837494c8cc8ae0c607636f06754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9ab7c7e31f3f91a63ea4885114baa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621a7fb3cc6bcd772ba4f305374fe99756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99345d3a7984c526d9587db21dc09fd8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f234750443b2d76a2ab590add45c0e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f985116adbc5889248399b6d34e4b74759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>