--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8c54b8070f5652e0a5afe3ad0069d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef6ebdd2e41c2ce3f3925f2fd6d1bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2db1ee8b485e917b66d58b16488253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99e8c25ed0b0c89795ca0b814bf77b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b42a82db1960075dd5ded5f64130655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75aa391f2e1d792929d7667059cb5dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca80cba61500e8ec3fe9992cf8e7e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f609f5d6da823da510bf784a8cf98a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae828fc8c668ca379f89f029e5067c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e69d5d4cf154c32b0e8408af4291410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113256d7638175ab04b570f18f065ec711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a9891cd365776ee501bdf53832e5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903bf55bf52a7a9f6b65d0471cac22313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9259e9d47615978bc4b3f1408ccee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c1286b63b5bdeb692c858b0aa3b5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72a3bf0124658f75a452e820775f8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b73b48e8b362deed5d9fd2104929c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6b0707991f0e49e3d9a0862421a1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12af5ba49960e82f2b8701466797bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60251a672ea8d2ca9f5c055751fc6eff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b820f54657a02d74469012ba24a9dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7204bf24cf21c1d822da66d23f71e1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1018230c73424a11319e39e0b81fa123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b543c493e09f90f91992c3ac4d6529624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf59dbdb07d7794fec95a7c54f8da0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cc4a7d98ad739ea05ab4982a24b3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf647024f0f21f5dc6a2a0de65110ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857ac5e700c5c0dd5d81704b006501c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa4210feb444a95c03ace736da038d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebabd37d652b87f702b477b5dbe54d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968da13edf8b6ff33180d566f68352331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051eaf9e1164dea89ea8d434acaaf5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df2184811faa3dce7a9bba0cfb119b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cb62d3a43ea10a059e74ff9da590a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751e11bdfdbdbed64f494070f2aa48535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcbf4feeb48372ce492be6646710e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedd1442ecde1152861def17b28895437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449112aebaba9c44bf75519aaf9161d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9d8e2b25d7d7b31cbc7033966d8d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb6ea108782a9ff2f6b1b87ebcc22440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019c2fd86681c5adf58d7ca3cbf2b8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eec5163c6a9a9ae01569b479e5e64542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7887077c174a05db6343e742e20f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bff3fb60bfe5aa99f7fb9fde8155e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54ef6a8e44f3a7f6ede3f23f098bb245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d405cbedd59c627b664b6c0a419e7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87949230bd684be01422fcc022a754347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9516dbecb8d35287b6b76cff695a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626be2368b22aba4582d43e26fb1e6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753522478b1281cc2f32a5b68dd513050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca037d0ace371d7d18b35b62d17d51ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35678b1ebc34e863c0df4ea86b46a32052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a41a2575af772b5dd5306091669fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf361729ee95d47b447bc06be3f9c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c35216c274e651400dd563751e9da355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be2bb14b6a40e5a7a809a04c857e2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6bf48dbed7233d70d4955a924744157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05c21eb7b04ddb7ddac1246d90162d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6a43047141203fdd695e3ce38de4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fab1d3e352ca54f94a8ba7ba208f5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a010ad6315617aa593941a0f57b5e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac0f1b0af95a04f23d46ce4fd33dbe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3fd4a4691e01a48730b3b0b83284763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edc005d6df4fb962b0e10e2d9952e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bd30029dc15ec9524a0e11b2c59ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cac68e7f3b48f31a8164d9bc7358ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bd19398ef0caf770377e5de3ade4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655a427cb5863e81f90bade73d4409868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8111eb3e88e9fc7c993c19fe957595269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b67541348a2c0bce82968d87ace3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc2a3b675be605435e91bc3d85e28371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44664135ce1c41f1d7e286eeaff9e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203848ec1b41e5d9299867d8f46bf04173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c9cde28474bb3a9f76168685b60a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2f6ada32fe7cbbbfc12492e6a14d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062551ca7f6ccae96125c02ed3b00a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf5990217a097eb4dec6608406790f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23c48bc16c54f7c34eb42a1742eb2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fc3fc2d1eec64062f1df25eb213a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325975972a06cb22a0df1235eb943e4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4167419eb99bdcea8b90fd1299b5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431a0f45e7d15ac238688be7e5eb7d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04466c030934f13d557cb942e7912b1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868728287665d27570235938618b5b4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd2d80e48a4776efa9cb94e00d143e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc0957170cd1e62eca148e88fda3bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221735fa474e2bfe3c598be1f2b31b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c437c254d817ed1b12ef5b2c8ed2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6841f2e2e18c8c081943d86a652712689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917778554d631d42511e188abc4d816690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ec69934f1ec1aa4bb877a3eaef06391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2700ae74ec298c6323eceaf99b483892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318afdafa9fcabaa30f77a4695066a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7516043be54a7ce6d2e9109e34e2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0de776e7fc133ba8bfce501b4d865f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3ec3360b99cfea285ab26e15ab3df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c71f81fcf576913843e2b3a13daa6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9a31f38d2d221348516b83c1909eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d0462212d4ba42a0dada7dc26264a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e808d2af6d0ba465229493b4ab5e84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0e0e9c4d76fa703e9a45964080de2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8131fad88cf3693332e26d4c444cf5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393013a030045dba1feac00b8a7b3039103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2cb2354e3ebad883a0f1b4759a376104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353e3e9fd9a6b2742120959c5c8185b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed2254dc665b14cc79bb3603827adc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0938685053e61f247ce55e9ff015c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a494c0786c4db92d3e1dedbfd475f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f63536ade8df66352eb8cef73eca3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c97f98d0856c883a5c36f55e5a1c62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40f65d05441c411dc822545806d7ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67581ba716a524a0e9ae160c2eb5f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7ac399d8072bc81c3f28fa17cd0f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84b497acc433d4ce4bce52ae0a523d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091f74a3d758b6cf90c301f0ee41980115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620431164ff5b02e658d221fecbc6813116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac35561d87622b020c711b7f3e6695d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e3a9481837056a478ec452a95703b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57455cc46bd0aacd9dc827f3d2db6bff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb0f04cf8cbe8f2c591f6d96fd96a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3f898fd12640ba44fd2ab93720340121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682b36b786a80113385047675057a16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676d07a3e733cc3367a502fcde82105123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c0338be93df2135065099c4d2f153124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61a1a31dd95c782dbf515816fd74ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766a5d894ad8accd66e11ce5707b3a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53280e3bfaea2c13c243cfdbdf64a18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4380c364a975ea9248c8ae9f0924c4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94badc09f1edfbb475b0d0e784d24341129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2772d9c8a55bfb22c13a36f772e50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d31af296ed45813bbf200b575c124131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56013d272cf052c82cdd5d4c19104a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b10c36b93b3a94f002cd1d318612c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cdafd9eed1215e8af8a637860cb6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff15ddd578f9366a2058ec49b2ebee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ded64ad06111b4dc5ecb527970fb1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507f3add2105ea127961ec084bb94bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb04e9516e7d8186b3564c9f6b07862138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4808a548a88604ce573c7d473967c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acd17a608be59b824576de5b11764d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235b50a74ad22a6c10e38045ec710a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c122f7c54589a6cd7e44923ec03a70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9cb48f08b2d47192551792ad340b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ee0e8f8b44f819f7b9d3676dbf2b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89076eceea8ecd51239770088825a725145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c681bf93e565204b896ab9da1af414f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1482efff6423b8c8cfbdfdee5fad0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f8c779080b629b9e4e5b5a5ace42e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18e260608ec9f1f1baba1692d94f73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423ab6baf8d049f31621055ccd96172150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b16bd3a6675ebd8a24a08f305bbd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfec3985f8ca3aef8805f2d831a021152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a213e5ed6b1fc01a39ee8290296786153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6af4b76191a0899370a1a1608b50f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8aa85db1ba5d6e875334d5a99e32fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e664f056007c006a0f42118db25e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82832cd70fb24e73218f078875c101fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe25f11a76ed3489ba14f8549706616158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f51d867521608508a5d21ef270cfc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c84e3d029c309d231d0b19d85a54c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f051a8c99eefad7a70cb9b49a774a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1e7256b3869bdbf80a47d9b217268162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ac64065157324ddc9821649f0484d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bb93b41238196b455e7e2fe852516164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e265d5375eec4ee4cfadaeb6b443ec7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c49dcb3b8bf8535e5f76f4cc63946166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b22223f906c6dbbbbe843fec766a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5394a3490232e7094a7fa6c51fa1680168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b599cbda428ec3d570878c0523f70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7563caa31232e6160e2b1afb97bfd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75e7a0601cba642cf38089ccb8644d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3771492e43375ef7f2028cae3fe94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba176dadf2916785c686e19d09f64a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32561b00ded2e41ec691b89d9f81fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053335a05521801a41d944140252284b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17363e598e8ed79fa025ddbabfe6bd99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754cb622c85933e82bcf4456c79273b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f4923f7507fef6d87a686ae0960d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ba0985bab0efbf954e21686a56728179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade515f960a1901e352b6c19f6b1720180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0db04b621d41b966aed0b3a2f46433181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487df1488710be94766af173a66e2a09182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedef1dbc5504a276c69cfb5b18241f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14565a435ed0056cd608d075ed37009f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89deef09e0dd0b73e910c79b2adcff0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1d0595e336ea8aa94ac3b5f073ed8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683057d75349095cdf1f8a6bbf1339b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630ff701ac0e035168f61f961b6607b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0818a49d495582bc32f4d5a5b6ac07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07463fce4ccae1571ec377329f63128190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4623fca54e3697a960d0994dd9e29191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd6a05938208ade9ad8990f4eadac1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efc8e345550966d3bfa3fc16ed1ed5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5f5ee1d41084cbac504927b5609ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b6a98f5d9c2d5c7702751551a81b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae9d14092ce0bfe09fa4f4e4c96711196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154f385a3d90aa917e81bc1e1dd34c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d66df749cc6f3c332e36ff509533c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f52dac4c36f6e6f45a61c5430bf5da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6077db65d95f881199b03cd588442d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afbd928266a6f87a16e9ef2686d881201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ded3a46196b0fdf202f6b49ac9b79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520de133a8539b5d16b067ac75b1faf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557a3e4812cba64015b53622fa43c18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc88c14a1614fd19927dfbaf379157205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81c95d390760d718a14c87eb114ca7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc24c023d389a6caabe592362f163ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31c2acabdccdd30664cabc38d7895c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48b9f2ccfd503b7505992e39a2a09c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4415617789bbc895ec5e52b4f5545210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1efeafb9dabaab39c93a5a9cd62dba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b4528797618adfe87d8ad3149960e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c634c49d63fda2cec5211adcfc909e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fe549b7e3893f2ac5025e8a9b1a1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5ed9a32dda17d29a85305214f19ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262228f86c617931db9d326074882975216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162142aea243903cc8d504726dbfa5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8155cf73f3ea40d2bd09f2c09d4591218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d68df727037beac0a170c951c210e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b417099446cec4e5a13360a0e1420220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1fbf36da6b2d38731a5530d34418d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978db5561d86cfe57805c5ff0083f2fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8b122288592c5b9a5cd60cb130a83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e291ffdd962ea11a1b647ccee53a705224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fee0e3322e488672e3f0d865ce75f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a12b62452f9b028e919d3940e838f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad138ef05f473143bd40353bf2ad6b36227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38327e3e094f1bf2ab2aa1b126c127eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0534cac4b5f2f77f7dd972fcf3a85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb469ccb39c51098f18f39ef19a0c0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892323544dcdaf5d457959697a4a84bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6ce48f5b2851d0ed6840d3f00e973232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185a082d5943991c5d4801e9c2a9ad9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e4d22c31c8f65a788a9e4b4746a05234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224c2f47831f331f817150a7a328376235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961abf74df6e9d68aea0ab8a408c854d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f7264af463bbe169f02e7bd2de1b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8fe65f6fc70d0db7a66293ce10007238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40659205897b0a093dbcc39f619cf2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bdcba32e0aeea237edf8184fcafa6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9a5c5a79e2fe603f754297c0fe0d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9777134069837a93579ccfd9c2dee5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61227e8511957b67519b415b3e5e90cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecda9af159abc16d3f9e38c9e931c65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b5783025a4a425aed6aa11743242b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b82c2bb69eecfb6b445de06092daa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b04d7a29cf675d94c7f7b4a9f4ed2d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef69bfddbcac072c559818025a75a4b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416deca90c043ee6d1c0870f0b8e0f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b0c13e532ee3fa49a1654bb11c1a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c58255876b8b4fa27aad673edc07b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b533f74e661840c3c054b2e1759ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409cee0f77c0d1817237b47e8720d49253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dc322a51609908a3879075217463a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2caaafe10e8bd188f704af2737bb22255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a51621d241c98cb69f6b4baf723e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b0ac8d32c65e4d68016501befc04f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44eaaf56f95df5c25a895e5d830a5dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d5c199a3db32ab1f229ee1d8e033e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840835bdf3e808c46deafc9a4620f83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45148c4ec507aacd3b767b3018ac47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420b6abc5bd50c0556940701cd4cc9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8008f568078e19c5d00708af9f39dba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353d6d80ae2930a61ff0a1c75302fad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97f21d270f058e5b1a675369a3253c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59a28177275e6e922dd1721e71bcd8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1142f5e825dd580b76bdea7a20053b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e19569978ccfe9c51597d6610d5c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dbd3bc76f1151558405e3aed40327269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef9ec955279d510525e21831b6bd1e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008a9f9b285fdf6acf598b8e61afa4d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bf110cce70d4e29a3aa6854b22c5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d2697cffc99844178690a692e32ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95268c3fccb9e2a4a37078d68c86ca31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2bbf0f58f8378a225175325b3cd40275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fe13c03f3b499f47fd6dcc2fa2d5b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922f70ed7a51952293b58dfc56ef96f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e887306a0dcc3da4d7a0c9b67a7b6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0441f9ae51768eef88aa202c233c72279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a59f0b7334c7b11329ab7b4defa5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab621254f6c43fff57ee686dfbf863281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d778064eacb55dd19b28722569fe15d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81771bffe9285164d9d3e2687b9f643b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba1ec1deb320aac08b397232146daf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937933f830db9b3d8ab209fe30bd88e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4f3b69c754d438a5125d6e0f2692d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314a3b550fc9a80d5640b2c38c1e1d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49665aaa6750ddabc54540048224f50288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69368243af03407a863adb671e4a83eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f611f62c29463fe50c577de1407f5d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b7a4824e146146670977b87534251291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782fea02b6bc0daa5229b5a86150c89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352cd964ce7821547313fd381cbec43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503d07e325ca26f3185658add1d470d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08514772f90020c7f7894f40a68a93b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4f9272de2773196cd9b7a9a948d9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de0c99517846ee2eb1e2d94daf4ee2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76377d5ba35c340a53436268111a30b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d4ceda7c19e721e7fb4e7e9e9e095299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca071e2d1ed284581169dfcb34148e35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a64dc1359cf0709f31b0e9df0cfeef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3253b401461c61f6df744d22b894b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06faaa4b0ed8a1a7d394c99766f409303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede917eb451464543178facdee0bcf49304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb846bf7120cbdfa9da5a8dc509e637305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e8ce269f01ab7c80207e59e0d7d66306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7d37b9fc73cc080890c1aa5704df7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd7069221abcf9ced64720b155ef46308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e16dbbc73c4dc3a08f7cf54804ec42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef0d4a33a1c52ad39f1f3a424401a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884275d5fd8f67541b4f7fbbcee79bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a11576ca2e2fe618190190aa0990df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3446171402cc4cc69a86986cba71ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38083659dec8cd502d14f70cc6efce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0c65d0500a4cdedd75ac477b41b48315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b72727101f5945f4e94c0d8174d76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a89083e95195a17039a5541451285a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471d2156862b38d9044966f5f84140a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fc19ac605ee3fb090baa1626d75c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962d715a33c4a0a2476e684fe539d05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666560b21c8932a391d943223f64c900321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bca7a342d4be149090b28d6dfeeb74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa5e7ed1de53cfc345b26c994377f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b226dbe968b4220871b9b2e071df8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2862ca22ebf003e3025cbb8b5f70a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7b61050522387e2b7ef86f14a23c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350dc852084e8fefa8ced45a5f3a546327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3462fe4efbe9b96ddcf5b975e4d5ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a246004f18153171a3cebf7c793b569329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dceb9f0a34f4c03d67948ac642991a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e996a16443d7bce0c31165cf1b79c3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2f7ea21d4353d9c831e7173159c6d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895fafb07de681c13da584d812e49f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc65e91bae40e2e1d00751497399f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d51b3aecc09fd88faf795bbd1863c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779649e09b5fb93783337b8da6f0380f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd47d627d155bb8859ddea113ed0459337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490e4ebb14b1c7c28051e42eff200b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe914267cb1c5d12617f531d5d27f91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6f65f10915060ee02e6c1b7db9dcf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4b1a10024968a584ea7025586dc4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0583fb074f93f3bb6d3d408873aa3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee461763a15786276750c54dd518bdb9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285146a7fe39541fc1a24992b413dd0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e6003bb153a5615433b036db60dc5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355725062648637ecc470bcecca6f71a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d233a97a395dd59e2daaf3b57db483347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b98e4db6034b015b8dfef9c17d8326348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edb6975f24178891b82d5aad9555d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11c1196de93a11d7e972c879bf2fd7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4048bbcc972a1cb1bb8cee1cae11c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441062b3a5053321076a50cd22403595352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e68820b58bb45ebcba60e2774d042353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9316e1345e2271403c57fb73cfc7ef8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0b79e95fc74012148c8ac0c53fd9d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463735ee73c18508d5c168578b1f1168356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69766d6deeb4543b027efafa9844c5cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58ae1961ac3bb16bf87be1fa7ab1ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2c5bafcff6a973cf1c20cabd5bbf8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0176fb410f11e0099e935f17e120774360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5af9cff5ae7e4f13ebc7562773506361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d932ee05daf00b72cc78f8a8fca72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4025cbdc212264bfbb2e44435ab00c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea21df7e67f84925d854d0de8c7568364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba146b3d7dfc8117961ad3a61097afa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aca8951f130dff6be437d8afa9841d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a6390845f7d9d8820ea7f14b1b958367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264b15ba6cd9fbc1f677d11adb9fcf2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacc79ac5ed3448200c0f5b0ca8a01f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d8701d7effbbee37c9c5bc97995a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f041cd22093ed09349499bf26a25b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca61f50730c615e033c3b9c70e65cc6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f691374c9058d5b42dfeb3e32f4ecfe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab415be2b79898ffa588b52f8ad2809374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a19663e458dd1ee6a3977da76b6331375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628221501f0aaae68f38e45cb054e8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df391d2a68476c6953035ca2965fdb1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2e7584d02397c5ad5b1706a4177de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842e2c710f710c6bd238cc3f9e6a1ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c31c4fccf9dca4d4978e5afd0ce69a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea62c4404b4a9cb14c57a321779e8a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db6d8a2a97e24649655924d210bb80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3135e5273acd221e51adf5c2be929d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e7411113e15c5016c7455ded841a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342acbf4fc739948e374a79602b1c1d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076448757ae097be89025f5edadda3a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c8cfdf2b7e5d3a7aca3c3c8370e7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb1760fe7322351841c1fe93d95dcd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b7c800f0d676c668f257c97538a58389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d03d76d4a0b8460f053acea4e7e71e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5e8c453adbcfb2da866ceebce2352391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96aed6f4131683f1f53df165d47dc9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021670df2119b190e7b412e16302d56393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2946b3e81ac25a424d07dfd8216a34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2d5cb427b0cec15d22f6ac03c9614395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce0ee62b82b06a7362e7d1cabc0cc4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5569c4d4344810504cc7fd06f17612397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93d0d1d8db20a183b80b1380f059fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eca7548bd3d6903678a90a283faeb8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bd2fe15f85d103282062c06ee2d9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabe93bbfe068ca338f330c91a2853f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04157f0f4b64f106a2674b39c3cc82ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78a88315ac380fe69c16f5b2562f34403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557cc61b7b2dd23f8149c1a04f9a139404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104bb01e267cafabcd19767f91279ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd5ce4764eb70490585ce2209831d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6a0e0da4d076e863b299a3356e5a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f83036be38f241528c4e3e0d472ebb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55a90a989ef04e338ce3f51db559ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15014a2bd8b313dd811624a2071ce44410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14579340ed559152ac9f8ebbcae19c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecf01e658064972062ee5050ef79e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369de5286fdec79ff745ced5fe12f31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbcca2db1e1f1fc7a07544c099e10d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9eab8205f76e37d60dd2fc7a768e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412860410a8e2a1d3976a6c74f7054b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1588d818e2857af990f8b65b3cb36417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bfde19cbbe643f13a4757597bdced418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57c9a6aec5e0595b06e619c21382c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a981c1d7a63f0164775eef7ce0500ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560198667fe4ab636b89ea6c0beede3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de2f98e9cae72d60348f986e4795b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af366c269000fa6132cac3219b1f7c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae88545ee339d67556ac791f0a4974424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34630fc96d082f2403d068890d523860425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f8ef3f6fdac49cec94d361041ba1c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9243ae25e20a4a5aa5ce7be2efc5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31061f8bdc4a21a8dcd4ab4e3414e028428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c68241b389e21f94c20609e5a27ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c60fe1fb03b9ac063d41f6a572018430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58965b995262be2ace5e28161634b010431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539129090e57845b5ea44f78714c41c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1e68275863888207886230a9f299a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700e3a05e80bce03e81009a2a72f8bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656128a3208e0a56faf1da133c441435435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741f0e104669d17092675bc44059cd9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae56003b76072981f29bc22296e888437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121ccebe6ea8ff99b8cbd92811e82df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bd6ee41c2097e91937a85b93a986e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5817154258a097f1be5c4f7a8187250440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e56138d1b2fa33efc198de09810d3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598cf61ddea8da259e1f777b96ea45b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae2611e8e3d547385947ea16ce1613443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01a37bd458bf5fa3d3b67fd4852181444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829a8e92c209e509c5b2f32cbadcd9b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb870710311129dbe7ffa39e499073446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb615092634e9ca404a099f23d349a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9906e550f87b2d4f65f8c2573eaa4e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29ae181e39bc5953372d3bfbdbf36b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888548cd46900a982b92f10849cdc03450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729421a43b48b7dc831e47eecf50a06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2b1fcf48192de0280d7a3a8e876ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e818e7e405a191f1f4390d599884f58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaec250b634cd9fb2e1f3dc097f2ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46711a5bdee7fb632d442857b1d04c7c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a09613ed37477bd6daeb6757ec160456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bd76b7835f2572668884f5dec2351457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241550df1a8b68eb0d89ff28b5882ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff028cf7081324315e7bb79ad8f17ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bfc870171d680636aea8583341b7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c710ba991ce5c8a4c8af342112d50a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7510de155fbd52efc3acf64bf8fab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505a6e3bd2f222abbff94a05fed5ba4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6758cf5d54834c5bada6296feb9ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba309546a82de65a7cf0dc48857da69465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16eb8a7c7d80bc1e22e5ecec8c9a07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8c0b2fc17cf621e4306bfc9ddb53e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab282a77f4be36325a51d5171e5f42468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558aab94bb30d444bdfebb1700a7ae18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30c24fd8eff541334b531bd89cb31a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b843a615189ba5c89d4fb51cf23c65471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fed38789856b42558e0c7fff87c3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c46616313d5b01b43fc02900e408b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6b5b98be185eb738e0d844fcacf63474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054ff4d838a3b7fe8629f766ab33041475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881c33be8d98360c9b4e1ee9cd490d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a156ca7bae8bcfc3511d36f6c6384ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a36946953e87243f567e6435a2254478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dec70220fa2b8cbac24b7d10b965b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e6ca3340d8a0618e34147026345c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577f2327235befb8b3462a450d8ea5a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833832866e3571db3b92024f60a209a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459c07acf67aa06a49b5201d662e799483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f24f13a12920708f77cc2d00e0b01f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446f4678478b913780148f770db9d1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc867bb6d336c238eaa2ab2602ddee26486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bbe24f2197ca16fb5f6bc0a3a8913487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89582efd663595230796daaf7ff3bdbf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6659b6f70c1b2383115bbc3d81143489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3082555c41df6aafdca2fc0dd38bea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167216ecdf987a6bdaafa70dba460845491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8483b5e813f8bda21382be95e4588492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9bcf7eaf89a668c8049bdd7ea600c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f862344c7c699490109bed56789a2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390e42b4437651e40ea2fc9ecc8e377495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795aa5d8210fdb2fe2b87d787587ad9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509f4ca5cdaf4d3365866dc60bb58c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b525b3fdd59ef14b31d307152c6f07f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dd5b602e7568d0b0aa9e4c0952357499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a24712711be2035dbfa7d94f7094f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb1560852387d059966207f08c7582501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33175a8d857532700647729a33a3e0e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0e67a39778a1b884f015503eacd3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc7389b6a3c82ab0184921611eb54f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e49bfd9cc93bdb8a7ea8913fad32c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e79e2c53e63ad661071369939b41e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f60e438b0be357dbc86ea7af2f522507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee00b5840d80b382ff3d1cdd628fe6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d31fabe3bb0cbf757c37afc8fe8854509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9580d1ffff9b232b7ba2406d047d28a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64488b91df27ecea4563a507c4a997511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa6a6078b44e8ea78e4706398c4c76512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61124b52abcf528313bfcd24f1d5edf8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2899d2c49834f9232a0468f1cf2950a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1490836f2a315dff6d2e6874e278e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eb4063d1b20bed7553d6716998925516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a51ef6f10933b4ba805e0eca8a71a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669c4298ccf04def6a61e20b467c888518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980c8154368e0b13ce383a787480404519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b020bb80ff90227d6aebc71bfae36b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db0452bf19e5c6afc1b13f14be2553521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a5eb133395a00e297b8e37097983e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dc5be3855b605687f871118beca52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31412cbcc5a3f707b2f4190bdbd8951d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac6e5cc285b107bd7e1f4c453666f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab2ca1d5cb05c12ba19adc02c293e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ade08efdccd6bc0c96bb8ecfbd73fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512af7a03316154fd12de599566bd12528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50afeaa2af41d3d66df0496c04c1cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd751d28f669978305d46bfc1e4f19530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2c47574a35d84bee3daab983ee0cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20734441c50bf2b266f43cd047ebfd1b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558b0a35365d819abec61045615e865533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50498f026be9787a95222904d7aeabd9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d7d3407adcbadbf217579a702468c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433de943a71d37c1938785c5f2bbdb59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ec3fc3d50c7e7a5bc3757631b011b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ba4e2c6668fac2939c336673d78ca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e171cdf6c9e4119166a8de091c86c77539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028c8b867b44f40da29c9f55027d6e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a2daa5cf14fc31fb759e0d04289ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f47a8e5c4b6d841f82e639c699ce38542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8722895d2f4143bb5ecfb46d780b25543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3581c6e4175a03541538a70fd206a4e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31d10ed6ac05f223a473392bba9812545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f3fc4cfa1891647c669d932688bf6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47a7dbf94477e50380d26781cf469d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fdb5b691307bdf65154e4d2046240548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978395c2ceee6a3b774b0f122a87218549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81ef3db52e4345e17d3dcf79bc5451550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3d92b1147c55fdf7559ce1444eb5b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba83c90acee5592b6102393ce7d662552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d4fe6290727f228c37ed3cf017aa1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429debb434fc1cf3ab1abd6658be7a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56be92a008b4b3b33cc0715546aabb9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d5433e0b967d5d3b2d5b319b7e2c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317aef5fc948b45525a5c6a43f590de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e088f257d63c0a8704e28bf2c09ef75558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900c96782bd54b4b8f921758075e56a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04298099d8642cd4c17978c93bcbeb30560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7cf21cb68c51f9ec9413de2ee9afb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8843180f87ec0a8caff32579d60a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b2eca61092a881a5070a79f6da5e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cf29a703e98ff1154034587b503c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910425ba1dc376ec20557055d4abf433565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3ee94e61bb23ed3eb3917bfc578c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e1c21216f173e5073a5e8c3093a4e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c0253d07e0d5c8db51b0f9999cd6f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fc95b8e68e1bb1efec8f70d1c1641569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59c129735c9b27cf2270758014f0a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cebe0d92c327aed37f7c76c8fb52a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9f37fe41b2a1eabfbdb5058a85fd1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04457c487f0078bfce8a43d56d15e21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec328cd8a11f2469c8f1f39ecd3a22574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7bd2a3750cda9bc2d0d6ecbaf0b44575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd10b795563d0ed57dfcd1d6bb180c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36db5eb07d8149da9aff81f92a41121577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275acb79510db37129eb017f71fefb2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bd0d9f8a2d7f7c848bdf0c31b5e8a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463930c84f07fd2c2fa3e8806c4d951580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298d694b8f5e981c232472922bde046581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891465f6d22607f27f4e3ad1aac4a97582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8071365110ce0a56cf187e98556837583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e352431ce239fcc6d078799658987a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6b71b78dbf92a4f49de0a884b56da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d6e9512aebd2965220382ec57b83d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5774696d269d80d0365515c398e1313587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528d90a35c37e4b45411c52f361763d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa437371689bf0a9deedea7768701b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba726ac5555f83ec342443f9854481590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d99d404fbec01425f4226fd02dc18591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a67e5475bb15072667ec974d7c319592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce923552cc1207c4329a826063f8205593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b3e7e276280ad1d6c3b1db1d67c51594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187a4e94f11eacb83fa47aadd323c8d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928d0133f9bd5cb891b8683c2504959596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9b263de466ac40b0b04d7d74354ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7cf663c6a91c2d8fcc711eec579af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71659d1174ef7d77065d6fd4f99897b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da062a7cf6ed3240d0d5e6d7bac25ef8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e1ebdba696dfd51af77928021e6de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19250001117b126a7c3ae00c77c58bd2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c811149cb155c18bff4d7b363f819d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7117a1fd8130dcb5ccb10ead1978f8b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9267bc02939832adb26021ee3c57ec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab52f13f5c7e38bbe1370eaf6b2b3d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ad966586d8b42368fa29486459f35607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d660769b9b0fc6c861063c42c13bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4ba3649091eb62623942629f92e43609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f358941b35431283a62d08be46013610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e2fcaf26461c37098fac0bf66d6d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f321f83adb44beee60fe0837768ec2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7318144fcd6b1fbbc34b63326ba9404613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0828f9156d2d6d229739d7f224e9fe7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614917dd9cfdf6ff88e268d5c523421615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc68aceb93a1deaa369bffd9575babd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada20322a0ebce4eeb7524642f87d8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a167d1f7cfd9d06d4a091d7abd1b19c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c33db134a23554883fc22fdfbaa75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e2303389e32ab8420f71fb243dcb6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea059944ad036f9256fec0f875604a14621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d5219092c253b8f2f069036e31cd6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9daafdb8c561644de24559ed3cd087623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1db495d606548a3eef3e21ba7a8973624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d032e27d0a76c8f6268cde0d287909625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bddf0deb358c12cb66dffc9a18190626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35acf167caaf5fe4da0aa32cb509f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425845ce6fc59e5256af3b017c5fbb4e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0568b801e575182c89b1f58196447f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d58e55148c0b299707bb67c29ccc7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457895714bdf48be49d6628973f867f1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65a19bbcc1c9a0a2d19f34baf65a02632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b67a18a43b22d6b70a281a49e924d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b5892d0af3b33391282f8b3c8aff2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0272a4abf7f0474c185d829a469031d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f7d6f82ef892c53299a51e5e9937d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fed5ffd59c10b58eeb3038fcc48b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c86bf42a650c8bf419560d049e1883638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af033355a3e1b5d7137a0aa4084bb91c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62970a481efca4f2982c3bfacbd2e972640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32a4db456616b4d78656f180010cb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271d44519a8796a16645fb10a30a924642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21a33a89e103273f4d3215c76915f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5495deb6820c2e13f29df04de1071644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a0649d32f0628c08614a25f7dfbbd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f454eb69fa03dbeaa12326420f10e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e919d33276278d91ea358c601f083647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26d719f88bc253dbacb956dd30cdf3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef019f19c03819dcaed4b7c5c5797b2d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fb0c60347dd2faa1eb4cb8fac334f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655709ffd2d046d73fec391a292d22c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914268db64af0c18c7a178d7913747ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c062b0ca1d547086b6f671ae7d617653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb0115a15ecb7cac4498972ea8e78a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc072343150bd72ade5d721d7ea0575655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393013a030045dba1feac00b8a7b3039656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5df968359b62336020e06252071272657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daedc4126c676bd3199115eafdcccc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98139e2dba7f427a74c1bd37d4327f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa247b45453e6091c4aa4d14f0595c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46c1142a23a2c27f15c8c1040c01c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10baadee8ea45228aa463c5463c6c9b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a33efb92de33b6f14b373c65282a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739920d1612bfd84d5d544f268d1544f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1afe83cf3b7fc5eac78df222406d5a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1561617a5f540ee7083aeaf7e2d04666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f374c4e56a1296ea851c62c01f46d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e31d5add15d67e52f1e6db14141b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee73336f7ccf905462538d6fe15685669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba3bfeece341992e5a47c2d8d5e237670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25bc985a933849eaee8eddc468d79e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c7e9f9e3a5dff18d3f13141a82ad9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010a960429ac6e9b18173cb3d0c3258673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a319be544c198fcc444c42fe666ebad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83efb422376fef9a3857f04d4fc952675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eda17d61ef562ab96f9d1d744034ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dcefc270d26da0df4cc91a4ef9569677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646cb6f72e4a5f307bf250753fcb597678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe16681c53bf98743b4e4787096c49679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd760f0dcb0996251a2d9a19dbadc97b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897c4d3ae9dc5b5a83c1fd06304b37b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb943716762a48c525545526a3d81c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ffa92bd0742d8a86c0f7c0716dfc5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ccfb82e0c16fc7adab834f240908c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcb65fadef4a8388129728c7947d0f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d51cd54516c159eaa62dbcd94a7d49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41bb993de666ff58defde9f8185f18687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab8cad506308719cf63f5b1006f45a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65db1b81730491a0e81ac367650d097689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367fe3ff96e3a5b604d9f9ee76714f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190f644ae8e550e44b7310d00791d85691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af86d12c66d5900622e625c6501b3d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359d9a6fc1a006c5ff0f8a4429b24e7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608fac1d9235e2cef976f196f715361694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be6098cc5c5e38675fa5e9361b8a8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77715cc3850e8d5e6c9909bc6826822d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae98c41b8385a640dc0adc5a76cdc1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b9e215f7d936f450301a11ea3ccfe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40d6e1c8f8e0268a3d618bd5658965699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ea1bde4164a512d57793f90c7bc92700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdea279a4a1e60a25adef8331c810b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfd92ef10aa90bdaac20c34681ca50702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19363d99d6aefff4a153e5cf9296842703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54ad396b49ebd553d96ce08a84b3e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eba5b2641c317148d27d2ded78ee2c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590929167609447d8c0203a179bbe66706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222aa6b28bff2c7976dc76fd77ccafea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32789d37eb53c04e1aa0374938122a3c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45143e31b08b6d36eedde06f4b2d394709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b189d46cec887d7f78dd632e834f066710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a946b4ad0977be326179cdb6702cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89a28d4c64e438a685a4f11d46c982712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d578d8e29888d91ddb52b3eb9926bcc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e536c3d36842264c1aa54d23cbb09714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f66485dca6b70928dec96426c0c7e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ccd5aa1855fb97ccae4e0badbb27a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce087abf197e79b232feaa722fcc5802717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e38b376b973dc34f075a2cf544e49718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab3e15607151c56df821a15bacf6ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8836cb021608b185e79c17b124cc2ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c23c896c5a9e80dd0e363ab83be76721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13308d5466d322bdd474e36d94635645722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08168471f4fb328f7371bfdeeedb5d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e43183c9146224495813e2416738c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f107efb1e3733a34eea829be40b25a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ad384e9945e1669f2ce621993860f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe81489c42f84c81fad43d700ef118727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7253898e0f8cd25639b9dcbe427c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535b222c97d8c0eb200f5651cdefbc6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd17195f01a1b948a2b91afc372c2d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed6d68988e2e453bbf5847aee1f8f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e431f50cc83637dda5e69f8a4eecf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3361485d2264362b27749e8bb0a2726733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba56842aa1fb423acd9c2475b0c44c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c706554b7e305481b22375ae152cdd5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde601def51d0c091f3d148baffcc12736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9142c073f899faef92146b85bd2261737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27327db92856c1346f60c28dcb4e620738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58003d3ce7fc7bc05a21f716306988e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619086f5c260dc109f08f2adbcdfe4d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22427e638fda269cb760c234dc658f86741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d058892f523cc0b68de8581dd77154742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7246c976e9b3df248893756351c8a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73b174a1d93670f8ee0d965b009068744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622deb20fa66efb6cc68a279feb179c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd96cef5dfcc0ac27f8085f9aa1c42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9f102ca92e961171fba95192f11d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb21e7d82af5f7bb0f9d01e24b8e2e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b04f653dbbfcbf6ce9773207bb071749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594241ba17307ab778c1eb3c6037a34750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f184ff5d58cecf27d0ae85b71fc6cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd8ef92521a96c133e33a32dcd87aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33484f10a319e3a60ebaf49e79114ffa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920a74310e82e8c978d6ba201132328754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a30fa370d769a75412cd8d5f10419e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ec004e9d4490f27a0b2a73d0d122d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44980bc0aac021f3428cae0e5cf44c55757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bee42568f9b6b337eae4e9c130415758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176f966dc5e1642268272f09d37b8fe759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54779a06be95c95376f104e270bd73321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd56f56b055903b789fb64e3ffe42842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09871b6c03c9865bbd7356661574685a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669234398e0b239c23047572ca2d21cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9ada481e2d766726b4622d6806c0f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed194afd58cfb634343f0f7c474f24c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa69b1d7489c4194d82848cc98d0317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785212d6e433bd0fc616a52793ef1438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bd0c5f0249e0646fc06cbe03430d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ef63e3ede3e16f151b26c0e02981d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575507388654e9409958f91d2d1e31111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4141c8e3ac4f0944810668f532c2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a48b8d89de6d9b70c97ce3cda50f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1679eb98c60ce9f117ecf35c7e8e73314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cafc4112e90f75e22a8e1548e220ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a6349bd85ce8583e7cfc3712a12f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b93e1894ce9105b92cf5843c906fb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972ef79bab43268ed96f74b8412572218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4f88fbe26ce6139303ef9784b827a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d9d65d6bfd58b623416715ae8740220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f14ad80cb47249c9b3c22a3507215721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8140e4d1d5926e3fbf19726cff9fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740110575288592e5b773f7ed208d3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701557c1fb2fc34c650e5208f9c12eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a4ef2f2be3771822bcedaab829fac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2107c7dec438c15bbf5e5254f47842d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16f3afbfc2630c4cd73ed41e77228927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b230d4432e2349a4b2e151a36374dae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adbc1324173714bab306f2d627ef8229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63748ba5ddf66a8d74271ce372d0d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d2ef642ebeefdf55d7e0a4092f9e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6056329203ed9ed7914c4ebee3e65cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c0a97c472dfad5d9b13dc2c8385fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cabdcce78d1cd5ecdb47ef5ebea1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9485a389b1902e231d098d3b082bdd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46356b65eb949cefe96c28dbfcb17e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88304f8c36b9940cf2225c41c9a022837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f85bce8f4de2f270138f1ed11fb53838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36dee7a7c79f8311ac46e70bfec11539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940ee8f865ca5e26af6042a9bfa9ae740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2833bf67541caf18717871e3965ed1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a28596cb34ae640a572eab7efdf93342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eac3ee7926421e76d5e11b5618be8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026dea2b7b311c405973abc2db6ebe744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e587749aec7899f3359631de37f8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf1a96244764ef33fbe506c7b2d62146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0b49b3718d3976d9578aeb32b46ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdb5b7a7980be5976fc92991550f0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc91d5fb475272a7250882f8fc617c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577afd891bc99c57d3a2c77b53d2e1d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074b594b6bad63c356f94ee43d96bcd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10ff3e45462b7ca0c83ae5cd7fa04752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab439e6cb62df09da59aeba2961b7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6faa9c2afafcb1796de642c450c26354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaff49b2603ed92da20e00bf2964a3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061b183639160ec92285c305666ffcc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aac348ffcaa7eda5179b3f125c598c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a6adfe773e00567da94f714d8c4ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a7546c5e54e47191b2f610b99180959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59251e4a34842c93cb2449c83ac3106a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195e2b16630b80ed9dfe8b826009cbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889487ca83f03bd503bbb8da5ba5bd3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117803c2db2a643688912a14c7f92f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3be5b56d4ca4f9995a79ab444028a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b4766eaa836259c57d65b15fe319765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02597f63ed4dee19f0d978b8eff9ddee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b4f5bbc19dabf776ab8b9ac8c8f9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f96a25fd741e57ab9fad036971d76768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79391abf28a2421238e91b2d862485a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fde2eab97bee69451816dee3e492ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233089c0d1320c82643af71ab692fe371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbb20fcd3a7e7510814f1e5f0a5c3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64a80d9d38ae6f4d0836290438ee1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e19c43d6962d252cb400aebcc925ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea25fefb9a7e957be3c31f4d4c020775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbebc4e95e72e7cd320fb964d3bed076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bf9e80923085d1f020526ce6f8ac877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258b50a3d69197791f7a0790d3cc48478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545601ba6ee7772b7ec964ae8aca88a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16112c222da130a0febb85aa0ea11380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384903309c273086aee06f84948eef6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655f28463dd9d04bd7fa518a8fcd37282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f251d5a5fe0f3e2785860be926c35283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321a162d9bb0a2556df1ca60b5d0a6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daa33fe8e97961f3a8d86af662895f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005a2bfb746dd663711c0b8c66cc16586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4ae43e872f7dcf55f02acbd0229df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903dfeea6541cd0b5a4cd223babd8de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f83302d2839844d3668f53a6a882789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf847933fd34337b2a6b6895a8a4c1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084c0af8129076f24e67240a894b55691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cfa5b4ab90a6431d61a3d988ba63492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928f618e5948e5ca6591f373d8d06ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02d7f4f064103ea1a99fb3f3f789fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9911d50ce4a1a381dae3275a86d1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900394364dc3b2183bd3063ec5f913a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac160528ed8ac2a198e8a5d92c25a63597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81386fbf6547d6998dea7a006bc5ad6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd634276ff8ba923bcd525573db82dc199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab58eb30ed6fb7b80887bf4900ab2f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e9df1f0d114d1efe7ba384c0da455101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e068e30184ce4512acbbc199086adda102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fa34923e45e28a139ea3ac9d48c89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cffaf5c3daf337ca8f7f808b121ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef8716929236bac5649e83e98a944d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cca6c3491e260c458c38333af8ba1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b771ac732bfcee8593146257fd43ab3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b9a98a9e4f06048aa3f455fa9c2e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576105c91374906d2bf42b2b25c46642109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979551c11b666682c33fee79f4cbc1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e666e22c37c569173da8e0ca52f954f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593dbb9241fe48fac80cf8611c3a702112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61052bfe1167b22be6d7d357bd6cc0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d501179c7b32fdb9440cbc45a7fe9a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a72d3ded67c3c3e78382cf966aa909115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df317235d8abe8a4e951bbdae644e97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfac371714756ce599a3c763004620a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07de61e59db1c8d7bd0e5bd2483890118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153aaaef72ed90d7099776d9a3da1bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2c651e5bc8ab0fdb3d70911ba8519120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e256bf15e9a748bcce495bc39eb84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba69ac55c7aa8e6745b5b27eb11e537122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c398cf3666240f85bd6453f5d72994123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52e4c52ac401e677b04b967b6631ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af42e87a958f134774cf907eee2fc1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a56dba4f92965d9e3d718b06e63806126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f38f6691567ae10c04c7d860895747127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56fb133f9aa72d080013bf502e8900128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e36d8a48594a9821befe4140a7329129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4151db9e04b75026beb3aa18af12626130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602904c8265a194d1b1747bc29b44dac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21d15b21ecd4f61efb0583e12af1dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7385e28f742b811f3e94a23f69dd8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634ab69c60a9d70ba8b5d3f6f741fb5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9910fef1ae49df8a2ddc2a167442a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a8e3484eef7bbd5178cba3c906a13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413b93a14e59534d3adc02088d5b6a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e6504785676a9066c1f0fedce020a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220b821ecdf8152401f61853754f282139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e2231818652a9dc2d78490631ce18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e766938d28a4a74a9428601acbe763141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb7ef2e9cd929d36621297da1d726c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c909cd3da4ed6657c288f8e06269e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbd11024a3cad2596d97866d953624144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be752f75396824945e4cd46ffc4655ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf82c0ee05462b08923f1e027625ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2168c0a8de529a11cbf45c6267e2ca1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04054bdcfcdd464200a633d4402618a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aeb4789ca9fd96f6ed0a031ccd0231149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e09889c87de63b759f549010542031150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a65a182c2970d0a24432def60a329151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5895c69b662b430f18bfb7eeba23e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02392883f87c8dd1b35ae58b52d9f9ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcb9ca6c1ae02a007abbe8fa800b65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e022677a275659da962431d9af7f788155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a56ac572482949dc972ef8c2644c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb40919f05073b37846d033a3451b69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc09cf361c08dcbbe08d408f915be20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1796f4e612dd6060fadc4b48c912c1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca70a292664c36729d8094fe1035c91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46ea5cfa39370efc51312e9339a5f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1771b969419e19e38ef189595debc1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50c119d6517bd28d456ab1e7b58554163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb41246d30d45614e704d43bd6f099164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde3ecdbc75126c6db38d161f20b74f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316d4faf7e865457e3763c1b7300000166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f0390df2adaf898622d4dc034891e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc5699951bbd30e7e37984973e59db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88bc407bb920e52c6d4ca8e1f0728f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3307a84b0409d291e717e43252f15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3b30af81c17978c80b56b8f5a30f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fab01f517b2037e1123f5368ebed5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb9d1be5ddc12bffa9887c6ff8e4f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c0371c33f85ae873c4b550599814f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c7596bd12fc732b41b9e27493528d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27d104874e54cea88862a71a765265176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6afc3f3310da76839d4286be60366c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffe0732440f976ddcc9b0039e61cd7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e539a95759f8a0f7742d951816a95de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee99959af80b599a17e7e2610292a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67364d48368fa936f6950b5962d7ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9ffe1efd391c2ba554b7d26fa3362182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46d0dbb151e330feb54248bef3cfd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bdea2e5d6a939c1dfb942d4016f62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7db71f8d160529ede740c8eed12297185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225731cb5927feb388d8c3f9c83b850186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e5798220333336e02144a808b71f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f120a99eec7c945e7b2206d76dba4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b15c32c1bc2e70d85b54403e4fb4e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5543f59fd292e37f43f1f6aa481f541190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326a09c59f7b9dcd16b67505393892e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da117aab6178a8d7a7839bd3aae2791192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbf42d0bf6ef323d5d0ba2f6b4dc1a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20087b3df66c31572197dcb0b25d7fdd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a14075f970fc78c35f65d14ffa5a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbd79d55b38f2929b495108c7c10e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfc621ff38af140cdcd5da8d57d495197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8444792a6052eda8b2d7642be90b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd5b8426fe6922370b7a91456c31f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc0b5b39a4e4ed98f091d1f0cd5208200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa2e6a0493be0cc5bb051ac8ba296e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83717594dbf6ee138a1b5c6f7cf317202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9727a09daa273027a2803ac0114c05203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da53f6b9d4897fe55687157ded3d8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f46b57e06c58d92f17da5ed314de88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47774e6d807d85a9e08f332cf84c33d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b327bb874153196a49861a33a0f74207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dd5357888366515439f7c628358a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0452f586072740a079321bdf66bb2d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c4736f8aa951259cb9577fa9f6994210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f1a14a0d5be935600643d8e9cb14b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a2a8af787e32724bafdfb828b3c42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f5d22debbbbff04a7a5d6b5a34c24213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03e0bc12534ef254a3eedbe65e8b08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db04bb3401115cc853ee6cf7b2d6eba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adb2b58813a99b3339d812cc152d0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423aaee172e4ac29b1571e688f279de4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248fb013483206313949704628087ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8af87bcb05a36e3f97a387ccb831b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87124aebc940349f9d10ef7d9d5c5585220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e41e617948780f24c1a4751682300221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50609e5c092bf90a0f09bcab405a29222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe6e52420b00430b475e3deaba6a89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a6a3e49fb0d806d83113d31f56777224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09bf930eb49be3393b049494645c58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1547f8c6684c9312fbbce62773742226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877359e7b524bbe76007c2904847c44227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e205c6b83e1fe7e8d0a6e2fa084a5ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6258cbdd504371df4ab26e1f1a9433229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ce1c03e281aa461e3ca096442d57d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b766c2d1b983dcafa45fe4c0244e917231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b141cb884f29a950f3e55761d1492e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e919324c9be74cc49e9d5cf9813fb29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f8be612767b73ffb518fc3983740e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e80c808f1eb30e014c0f1b13c301c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc5dc45fb21def368768ad563d28ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322eac5e8741ad9c51732ce2f187be1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7f2e020f0f0ce27265864158539c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cffa1858401ae738552262e3e6505239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c32f23cc227849957e3398726668f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aad542fe821065641c44e9a2e2ea40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c333d3ac10f184bdbc11324e82fd310242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140634e9eab005b4cc3687ff6257336243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289703601d03429aa431dfa5e1923a4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e8acb1369cd6cbec5eb57e9f3326e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55a325928f7d332d6ee9aefa25ad5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08cb323ba1ab40f4aa5044581bc9c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab104abf61751fc556da61e2ddb58f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc120679388ffe43226d6f8112c58b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6961822fe1cf0d4e3ecb3c929a7b4f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd12990130d091f4a22ed70e45f5635251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b7c407321a6adb9b53a6f9a0a2cea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d8fadf4035b639925d8ddeb6e491d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf650f5041a3966fe948395293d8265254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54621199ec115725114bee6e2170f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3eb30b66403c44041f42d51c4db57d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04307818efdc28470dbe85e2e517e41e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b6f6fad081b9cabf40118265bbef8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bf33b226d625c34a3728797664e19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e28074359d5bf4a3e00f542941ad5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e96e2b70ad21f7cffa2c3c873f62d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d231b14497581d960d38dd48c47dff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b285aa833c12a587baa6835aef03a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe1c93f4900b114f3fc6284614c51c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b74569655f0a03a92e4791b0699e33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5eca6d6f84e492796064ce4de302ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937799913be0445fdad0118eea201a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8efede12b66b18159872d55d70601268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e446dcde4dc531909fa17b32d8b2e40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c55ab7096504912a21b45ef052da59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba8c97864be0061a22b082a80e32fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea1b87f5538c120fcb4d8776e4b8bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcdff469a6ec2b13c17f347e0f0280273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccb5a14e9a97cc4bb912bfeebcb416274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9009d438acf44a970195384d38245275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f075a16f91f8afd573a20e68dd3e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af33f2c9bc866346f97c96df3647fc4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8419e2891f588c9edbec56ecb3a130278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556921f7bde5bc21f56ceb902075ecff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552e41013cba5abedce40cfcf4ae9cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0d79180ae83b68e2f82eeb9d427b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39acb6eee47a7c46c21f5c22bdf769282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc514be42781f1038fef015a7598ae77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5d9d46fca8dbcfea29eed146b1e59284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5943c61d871bf48bc24d7ce647e68e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62af55dfed78d9b3bf5d486779ac605286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92452669f92b703c7fd9c9719422efc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fee683e15c6d792d3e9be62f7981f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4d90535acc859cfb1834c5d54b87c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5afd517bc5d52a65217aff537ea26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efb4bc27369bce83ae49da9d147279291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae7d83f175cd43037b8e07f2783c2b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c8fcf42d5de04ccfabe86724ba1d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37514b4951d9c9347651979f1371ff73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079c378dfefc0a70cb0eebe882106b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded3eb32a6a16277e10449d83a44f8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdf77f7c99f8979fec9002cf83485f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694213a655225a40663cf68782e9c14e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438aa4df62294e927ffb37d31ebaad16299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af5d8ba79e882c0582ab5a860f6f4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef27b6c2504567cf6990ce7b11a31a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829d4f71defc1b945003cadfe6691ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb8093fd73e6d1108ae644fff2487d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348d66985f83335dfa66445206245e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d88006085db4b41388aaf0f513c32a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d250147129eb67cd10e8f61a27bb6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b7d96b919995b8a16486ed3f1af4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359ee883975763a796d22629e38259f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164afc3c46f7e963033fd1133a38653309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e175235eeff0c637ac5ba3e23691f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e507bdab56ab0a7e687783b3d3bf3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995675dee7368d1f35cabbca466909e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa95944874070c4e1876db62f421dbb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391936f8539aef6e7808d4788d072b0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa74b012a653a533c33c786fff5deea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e5e79ca224c927a9d735faf51d708316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69e9500fde89a506a10d8dccfa6c42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb374badc4378e5db3fc38085305746d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22096fa326b7feea4af7d2c8522c40cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c8967bfa01d35b7b90ac377e522cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7747c9039e49fe68725e6efffab5b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184338b3851f272a316202328d3ad48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc047e73e26724afef673e52cb9df544323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bf14dcb27cf0c2165d12cfe57f8f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b988dfceccf5b5dc4c75effe2a709325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b51f070c7b8f85b556b88803f8658326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19301920ec2c126e880164d93749b8ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945bb77057449ae705534c097d87e07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c2b142273cd111ec01b8ac18a11e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a605f5d2a58105cc97b18ab05e111330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabc67eae795f2ac453bb14eddff851331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088842aaf577a3862e476d98c7a200b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11dd0b9bd46b99dc92913bad80bd41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29b1d1d679d29f3cfa27fd23729332334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b97d5715b684a49456c85481c7373335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d050aff0d08295672f036f3e389f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e30e3f551e04c0c89c2e28e2d662ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f3f9ef1be407f7a5021c75af45391338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6afbe2c2c49e62ca8d7395896c1aa6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a173378cc19cb12ea9e15516aba0346340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38463d2f22f8c7e21c06cc78f7c9c92e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5deb089f7e63903c056890837a136e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b938ec9ce0807e5305260d7385a3ede343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f81131a931f1e12b1d98ca915cf6f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0eac494c0d23de784048bd460b5c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2766f7b401289dcddbb2c2dcf99142346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f35c2263e58b6789d1b342c13e08c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409b977a120b8b4c58a8407d2f444a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c09f53ec6d88475305cff7a5a1056349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b631dc913339517357addbe350d117e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d93e992b5b30128135be4513a2905f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4a942381fe2048752c8cd8ad56f0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4603cad60c766191ba59a1f99eb57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa121e305348a2a237cf9fab5bbeb8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08e0ae9f05a1335ce52d82bab05b1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f4014461b3db7688b0594d6cd18a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0876c56e25f866ac72dfbeae1e2c2f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cf85b1262e53417fe4fe1f235f520358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76413d7447a235be18347c38fd017d64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855fd0d9a38217483a7f8ae7409f36a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e60646c6eb011f8ed3d0760f0191b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ff459843301efb19415e16b5c8e51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd79de583cbf59a16b13d443bef7039363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005767afc0fdf41ac0d41b9807a8b8d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093243d6970b60d1b71064344387baeb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e579cebbad94a4799eaecfddd7f81fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b53bc042b0b83bd08e99ed11312f5f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d52e9e127e8e515bb2c72362dbbb8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2cad6d970463cf43a0653b7a27ceb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac29342911c4560b4e930ea1fe29313370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728d4c04f4b36db8dbfbb0bc90e6705371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541d29ec612fe584a3f4027128305fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a5d8e50257665b54974340a3e3559373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02007294501d0fe1435abba3959b41b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f573f906b914a6aaf58b5d6888ff9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a0e7f4ad85100de349b3a063f8f0c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75e3e53ea7f3f73c5f62a1846aa8ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4537a4aadafafbbfe7de57c5d33f5ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a872705081df3fcb549309b98f514379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf2146423e80dc5b28f6d0aaca7d0c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564b9a2297e41eb25e3d6ca1994a6a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f991e80c47db44109957cc464fcd90a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debeb29eda162332765be24343e7de99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26960a441b8e58a8a06bce239f8b83384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2853ebe6f90b5db382c784d786d69385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c6a2278dd72f6f4a36fd493818012386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a69132484d5402008940149a3ca6e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa97863366bb8337786232ff7785c31388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16582b3305cdc240e09691f1ffcf422f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e200e88464079d8644f5db3cb2da3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67682c5bd0f34b36aef8069eab58b6c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241d753d1503f203c2e810d38021c14392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9919c172a6359706cd083cd987876393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bea1183f862a6c12daeb8699d7cfa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47994f73e7f886eb8fb3934c218d252c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6599488d39ddbb6649624e052f6c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da337323046116f042d08bc1a78715397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c90ee514f4d1bc0b13b5ff53b99c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e0925a8103daadca28b08e00856a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd390d3cc329d9d1e6a87a05e616ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3f0af0e134ccd6fa120e440675096401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a5f57e273ef759a7e9cf516b06e08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca054ef333f62e3841f9d731adc3d73b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74cb11507b68c265ff9003e50cd455404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1d3e7d41fc9ebc2dc61c8362b804a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0ef1534d905d9c726e33956996bba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9d3e0e73edbf8351244325af87b9b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e81eeefcf514f2bcc2025bc7dea612408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cbfe9b5ad7d4106ca96f6611f6e62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2d75b91e6413d1f192cf7c4ce4075410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d30f5e2e8e766455a6d75e3ec6f004411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07959861461220e03a39a31ffcd9c2b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c51afc8e6ade73cbddcb4d4df8752d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186384e87d7fb04d36d2bee95c80d6f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c819a6c42b4dc7c1ff616e1db62d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fb1f8a37fc256a26a957f55fc0ff9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6929111b2b5e7eeb93ac6b72ce5c72d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e933ec151086fda58e68125a1c7213a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393852e4e31c351ed59607b6977a95ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd56b351f41d7b8e9277553288efc10420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d605e7fac85d60407398b4442ef997a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d292445d2752ba52cfd5b559b6442b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb157ae1b51637cf632d5ce307e522ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb2258694a7959b21a8ff7b2545114424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343017077c340d315c8c3da0e07ebaf7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d91533bacdc826e483fde22c62af19426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4bdc529608a0c4dfb3a056da761fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4313bdca6c507b0a45d18dd0c78335e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214430834fe886aed5ba9842a97dc497429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982b77c660d7d6d37de8ded0553e963430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc5f9b33e1cd1ebee6656efdd4e35c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eeedb79496670141a2a9ef17b0d73e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb12715606bbfbc26fc5154f106e09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1835a5833afb6b5b9fc04882dc08c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a5de0552e4d694492f24d8d887abe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb800f20386423c359a527fe7af10a5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097813660d2707b588331a4d9aeef0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a65890a11c8528b02190d92fb15f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967e52098990ceacfc49fda48f96865439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89f7178429b15839f39e6baa3e377a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43db0d812859f9040946718b87b16ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5f5184a63c4ed4d63d484ffbf08b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6753f553b1d6c3890d09675c2a21d7a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5dae8bb13fed15fee34d593dcae95444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291599b78dc0cd690d82ad9d25192381445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec3931264e0986e505422ba1b172d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee21c9556d775fe975df2395509a3fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c44093428f38382b7898830867808448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc3f8db39fbd2efe14a4363b5e2cc1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2b8cb55c330c6e668e545dd18a25e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac726a12917f4f14e7e554dbf522c20451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6554f7d4e3e985d631a6799ef4a3f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b88c6e066f3d41d4375475bbd88d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84d483f35930936dbfc0a4a47a4fe1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e368fcf5a36ba9bff7a6bb66ce53d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b81080f50d8200c592cf03be7f0690456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c0b57df30db9a8495225c49f487ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7065aa3d8ac540ffca239fe73cca4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027e02040a7b562f1d8a74806b3c824459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed944535249451c4c84c9593622df71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280c5012872595c2620a1c0e723a2ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249429e3b20d650344fbf0ede17363a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a215095f2e12731100524d77a00a31463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723be4f2eb74b213f94c79ec0f9db5d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8613154536f926a352d374e933c6e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b853b43f5925165fca41d63ec255231466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37988ba7d6b641fa43194504d09b45c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eafc2c7b8bfb527324e1425a0c8123468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a97e97cea130cbc374f2a91b266e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dec415bc9cb96252a3cdbd124ceb8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77099c0c7a8a30678c3bf899e8f5020471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26bdef8d2bf72cb1cb27d36eae9116472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457e34c4476cd44b6855315610ff3b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c87088ba75ffa341aac612092bcb4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76ecd36dd7f75d1c34e208c1538e88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63ce6a0d3121b3f81bdebc8dcf5e9e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839e2a7c0ea5876cae4bf8ee0cb2d7b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df78e2e05da1ba837ac066983a8376478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d29ae4bc38fb54d8598fce048938c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358980bc631677e2c1c63b3ea58a344480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e4ac39b96cdd10cc7c68ea015640a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496d6e54dbe9cb2e58b06a02bfe3362482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cf9440e2747ce951c425d8e55d69c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c97979cbb34105c71909fec2d4f7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa13455b60331997c9a6fa47878635e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5acf0fc1a3c33b3259b642d79dfc96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e29c509d2583f21c859475dd95570487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650e1db3acc64bbee11fa3cdefd5720488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28eedf4b5f8607d9212efe4380b52a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0aedac290d15f018a14c4afac9a9b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec5f6e60412899258189ab5f349a19491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9654a3ad065872983166ade6dc1e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cddf00ae01540350adc34558b9585493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe405deb99a5801c28d4caf95deb39fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20a55f2fd52b18c3b71e0d2bd86f8a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843445938eabf8acc2ec24239032a61e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9602aafafb6ed382da8915bece5e3e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13b4084cee19ff016313866a85cf9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026af776af1935404381e08195157fd3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d05fa12c84e0aac9f767942b342ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c6025852f1d8c881164f449a5570b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502d6a0594ef88befbbdb817de89f5d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db34912b528479375759f2f70a54e0b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a8a3ee2e5301c7dc4f48adece6879504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2cf3f7dd510805f774541e09da85c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aedf4379d84bda36a1d355fe20801506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942ecba90bd229d27d7341a35cf6f3d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e07178f4ee94e980f51814534bd45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756c552acca533cac1dd1af6b67864c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8b18b3ce63cdb9912b42ebe6b2913510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d8a0c9952efd89fb8f1cd3bd787a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e643db50840b9f1bbcac4b0cd76230512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b8b9aa6cd12603284064c1e401d66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e699412175390428250f830bb533f7a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9713c210e4f6b47c93a4841e52359b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c44036a1e4f2d99c202d4ea31fd054516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63e409b1efa4ac8c451af80e73e588517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e9137df0c6a4360c727624c2e2158518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d31f0f23c4c13b52e20f867055802519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2624914f8d6b9bcf85e7e7c732f8bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2edb0ec5bdb3964d159bcf9e0d045521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b367de9ca9b3f485976ee9917122e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a575e9de9e28a86a14799a507ba237c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa8f7c15dfb988f190e6d31e33aea2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ca992564dee32d34eb568f20249a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de4325545f05354297642214a7bcff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7b1014e2a36562be48bfedae1aa83527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60696edc1ae0e11ec67612c55e7e7f30528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ac8bfcbbd41f6ce3d3c41da0bfc01529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00dfc25d3f17939aebf664e56c6c6b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0241645d211778007ff07ab86e2cb54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd1278dbb98fe63e493e98b71d37b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fb1a1e8266506ae0ac626a61fe6a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec4694910b617ebec089ad5d1b89de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a4cdeeb3ae9be9bd29de58b728696535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d881ccbbd08ab56ab195aed5df036536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf9255bd5b7ccd2f80608ebedb1100537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0baae1788dcb44f6491bfa3cacf052538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd12ac455f272e7143e0cc81426349539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe9894820e16f82cb5690c85a3f900540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfdba9464e64f233b326989d255ff5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82be8c3f655643d0ccc66fdec719b6f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535a763e35eaf5b6026bade2cb03a65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830eba60aee4c9148877ad10307f5ed3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35866cee8ed7e07491cde05e46e699e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4835789ec0b10e36d1fff80fc57a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de652d748df507612e4668962391813a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fd865c3dd80d5e10aeecc3e692b54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e2d8845e47b2dc89bddc4ad1accd2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ef9b9b136ccd993712bc7e8f79e52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9f7c5df6df8051a88759d95892227551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f33c3a208cadb41e61c5293d78d331552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938bcec5185947108f9f0c18d05b948553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99b1b832b3e71441c246d15be6566d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01625b56d3337440073ef594d7963708555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab974ae8ea81c8d62d6854de0f6bb23556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b14011674aaa754d153a49a18f973557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dc1c2f3f32f479557c8b3e9fc7439558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26a7814b34161d1589ce9f5be9dd15559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa3a187f1dfac7f55565f72eba3267560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25d085af8a20e1c2cb1a75f49c8df9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f47e6054e0fbf3790ac1966da4952562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901e1923640df5834c62514ba34be95563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fb72bbe99ba40e17415ea02b0e7c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5aa00861dee5520489fa4812f7eb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07553ad57a71d624c286568d77957e33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb297df0e34cae8f6857e47d7efff5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54b7686b8ba8f6cab0b2419c1a192f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e0cb46f9d4211895ba5407c2145c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33680fd124fbab039ed586ae73b10fa1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478a53e6492c49be3c444996bcac92b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5bbac3bf9626e9f22e88409955129572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b5d108167c40c1ca72ea313134c45573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59872ac7d0e1f091b696a0640c5c0849574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3422efc3eac4a60819bcab0eabfcfb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735b33b16dfc8bd07461bd9a7560044576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011e3fd83559a1b0bb323e09884846d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f94a43b68db78e4f657679dc429cdb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f88168afae74df30cc95d0c7e8c42a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe124e7e187cdbaa04d0c49ca3d5cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3f86c389b6eed18537084f37f08ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d7aadde321982079a81ed6fc13461582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67168a9a2faa5ebe1794c10ff8697ba7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d5b926cbe930fb09a28e69a8bab79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7ae433c6939eff8d9004393b83c54585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63746a1db99a16d7afba50edbb9dd528586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5649305c7dc8b8f6563ab64252091587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcae7ae0cd4a663c0394fdc7922558588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd34b9be2c96051ed756b8be9104cc7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a3ec490c1dab4bbec85f08ff75cef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe99bf429956e119f9cc521d18d1ca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8659e4dd16d11d429a1d284df8399592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3833b4593af584c79517b97025b174593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da77d30c0b62eae5ea19b299a272f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd704806a45ad51363e6afec31b750eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92774b7315b8c4b224aa82a2ed05a206596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10adfa7377241e29ecec276673d7f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49d4a9c670c3043f820b99b388707e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b24eb7f702a24fe4a8e8d1ff523a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac84e358038cfee96fee34f7654dec8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93161e4488003c3ff308e8033a1ad98601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80ecfc4bd3c552a923dbe52c1c470b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403007ec785f92114be223b853102eed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4f0c526b6d15ac82d92f2c039ebdd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c39948bc4ae45fdd54062d8cc3acd7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ab3aa8a5026957e7c09c805e9093b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92361fc88e1e4c531ca638c42e2d02b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e64168fb819444af8d08029f28724b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3293d50b3488df9cfbdf5a3c96dfe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b563ca253ff751df87f1162200a5425610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61818311fdb4243c315590d4c818f80611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b47db6224ac89829d086490f9be68612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa27b159d8092a70d119f4b2c98992613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5898f580b994031c17d45d0e35041614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11080cd83e2961a4a4ac60a100468d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e707da3b4bff6f7b2ba13cd4f1404eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29ef11ee992a6b6fb44a9573681e54617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a255d410c02e900255d68201529b7c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c9d17f35d7a8741a577b79f1e8d5b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178c6bf193bc24a7dc439789a5f5f18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14583c113c6dcee47717dfcf7c4896be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b63709eec4f76a0f63f3af28e5253622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af17dad61db7a26e90a0b419bcc941623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba8c326728ea812c49f7ea45782b31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f9fb0c6a0d590a7699168606f222d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796fed577259106bfc97691056d899d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafdb908c0888a8245a5e12aa2fe535627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560e79caae62501f576a3336d3ae291628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68117c139da00683f9f5af5d8855d31629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b377989b997ff4b4101c7446d645ddc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c25a445c5e1a75f6ded786442a806a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a1c04dacba6e7321ca42fc0d42132632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21d8ef0300aec990ca316595ddf051633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122d30cfb3cebb45654870988dec594634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbbf7d905b293ea27b1eb4e9cb9d95635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a51694cea5c5642fb86bd0c2799798636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317dff00cf2aa34ebbd98fff3e1b0ab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e21c971250a80b6bc25d98a5d52a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cfdae4c6c8f76fc5c7b5fe39c7352639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4b38eac612210ff78cbb23fb9a6df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b1f613091beb2ae54014b6070b6f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7a0653a8a9391fac985884296d78c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949bb71d6cf6f4039a1be39c85cd31c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a472576399162e3dc050627041945644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fa3f65a5e7a51d435562fd4ada841645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e622cdc98b3b6962eabfd98b76a5e41646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bdb60a52802fe4b0edeb56dc9df38647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6945bc8f23b3dd5028d2adf1111a0d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89fc69e47837095aaea2dd95d9ae02649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2f9639aa128ad07c24d14f609e034650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c494c09bcc9c48529c1362a1c624e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348628e692df0ee247f08a565e909c58652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbfe28a94cfec2d89b7414a2d23d0b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260036c5dc372368350af63a6b42cf0e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a232af00b6b0394c8209586af5d43ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963269905ae0e7d626d736fac62e1e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3eda8306fc774cd564f589f4cce34657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6d5ce19755d5462777cacbc9ba7af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b502368239d8f602d6586b6415578659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccae2640592e156f963b1a506716fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41555081821526ec64782fd6ea7efb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ba7031c8371361ba87265c8d1db0a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fff3b8658497e1e0e63e475fdbc7b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40f816d0d796c9777bbcec9fb896aa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814e34d9855246b2b42ba5f70fbe3c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95cda4964b6b543c4a465132485db0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31402aeb8281a1a987b9b310c0e4b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e7c05e2354969511f1ed5a0164ee0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bd9a1110fb7fb33d9e3dd5c9e8d63669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083d4239503e1475758599efc61297c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86901133a3218a23e9917f207dbc9d8f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a2e147278ab64a77ff7b213553ae0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11870b09b9c90ce982fc860e76751f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa00520bb9b14b83eed81cdbce28e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a34cc2b9f069de1ee98d2758adbc8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea478679da3c09c9134d46261c6718f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db9c5c7696e1e10811d23969b1bfb9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7399f1547b3213fcd8920374a6c9c08678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4df5748a528c3b862c75f2b9b0586679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417603555f36b1b29f8aa2d165b91ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b87ab20ec3c3f5bfc4df33c862fec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32646a0e62617c69ba45a7056141b472682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8517502a4193dd49be27f625046a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d57d49f620f713fed7ec81eed6d6a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057db8cef7935d4cebde17af1bb6f01685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bdff1e1087dec775f2aefd2303de8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837b2d5d64a489aed1ca4e98bbd00e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d35aad2f2bb83dd760fa6fa777bcf5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b10a8f518061a873597416688a2f0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe268debcc3b64cfa01ef875d00f6e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cff330517c4359d2dabf33a14b7c2f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efecfa7728d6d794653b9b7a3e9dbc3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323949c697ab6858d66e04064aac50d6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996c89905f726f9a80d48b1f52644b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03854847e93935672b471316f8b35e5a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a80d33f5c988c8986995504babe28696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3157d74b77ac05f8e5b581dc91e7720697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66384fa04d7af4027b4d98e18c94ae2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ddcb0d943a3312545426f39868275699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9633f1af6a9ff6c9ba4cb92f945a30700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763d7f726c66eaab267921fc510292e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a61f474f082afd2b1fc0531b1f2ae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa580b8465c8be8fcba924909e6755703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849583e3c369b6c57998649f52f4cec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74814559174ef9ecb28b2a86be73a154705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7565b876c8a51ca166b2805fc9ef930706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd34811e78b3cdc775ca1fcc7cd013c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb7af0ac7dac71c961285f8e2c40b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e68c53c170f4f0e69ace1cd7dc452709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681217930e7f1d6f6ac2c6f20c808134710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc1bbacfde92de7cdb18a6819da4a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85abe6ce2cdf2d2b745847267d4ad9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da94083ece0b5a0426ab219fbcf5b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ef1cec8e62282217ee3bb3c391f7a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60cc0e878a4a8223fd4acf7ae9d2a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083761e1c8ab8f4f5b8600cf7b04103f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ecac48ede071692e6b9a3db69d9cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485c773e9f22461072306aec7124ad2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c6855cb8eda11819043614983ee3b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0232e766f427866b4656715c8c698c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839240d3d98cc12f8524801b0141154721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce434341439ba45383b0e3a189a453c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b765cc1d884e97c5866077f4a6abb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a242e6593afd0bf4b091f3a6fbaff78724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b0cc98f795ae127ac060311af6a21725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508086adb9be57129c7615062a8bfafa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae90c72b882734473a60794c01a5f30727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2ec817611b9685c744eb71a687b31728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9ddded6da764a5a882ed2bb8eacfc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563f8c17b1b88669b339e3df854c548730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8962ca49986b0536f7002a23596f29731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78f0579ec4ba923b4f49384efe624e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea298726008d42ea2676782b9eb7e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648ef71ec601920272dc32023eab606734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbd25f2b880ad4aa6001a6a26c4178735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088b14a60e2f85b5d1a85b7583c1c4c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25127622e08baa9fd8bc77efa4860cd8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d79494996fbf770c14291cc00101f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8da8136cc424dea894992ed86d4ae8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d24bbe9cc60abae5998d8fda3bfe9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d2e2d35c495c46b2b52758589ee0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decabe2a2b93d5ea2b307a7741c19af3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750eaddadf8fe6557a03c0cab11b1cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05ef109774991c2cea38a3d88a3cfa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cfc85bba1f024b48b866d75c02094745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc117538fa833653671fb3fdf304bc1e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae9a3a5b185d805eb4687ce89896e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdee246d717b3d596835b40db71e7f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adddabe888f87c55395e1e665db6f19749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c7dfebfd7b32d1b0163d87adab5fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628e7fa5320df71bbda05ae77ebb5e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e77491cfe9ceafa6144740ed79da6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d80ada565fc581d7fe704f89f14e05753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48521b0c704ff4000c5d9b1632ef7f4c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15170001f2857bb010c816e7558d04ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba366aa60dcd6d9361b398beda11c7f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0a4115d93a838ce54562d48ac54b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee1d3680dc611fbaf18fa671b31bb1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54016b1db96a4cab6159f1fa65f64c2d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>