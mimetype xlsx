--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb790a8be19487e98f09ee8388c37d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846567d4d346a3ca9c351b92bf72c9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f5d66fe4b4deb164a360cb95e0ee03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f696c204ca88b14bd71f85705151614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb06d462f237823f9693160a8cda7e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd8a0460c21f21a9699d31cf19a41b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febbf45cbedd10266eea5bc48bc0d2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd6bba9d3ad2a17dca1e2650efd2398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ad88fba27d807b9c0190e10bce6509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead297be2072862819104aeb3400101710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608c32cc5f107cd5ef1be7faa7627ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc780b3fa97364c2a3366474350e65412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012ed236de680b07b3414bbdc763f4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9257796792b14ccbc3dfdd290811e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33027b9c372e898e5d10ef4016ef5ec015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbfc16346514deb7ffb1309664d47b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8ad6a41d51522c09924b5b9ca5c3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304968291b0a1fda212f35061dbc5df818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accd54eee47b61fa632016a563a518519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd618246b3b1d5e2e8374f7cdbae24120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7747d1d7303be4ab162addb6f4b95021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f42f0be748494c62af8a7c089241222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36dfdc358aa55bc7cbaf9ea2744a9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c783985e58dbdfba73e7f2f470b99024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b808a943253d7fe8f43c3e937462f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d1b0f0c814127e00df26c4ebd8a3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060acbcc8f2610a0bed78d37cafd42e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb89968d21664a2e8155974a9405a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee71ceee41ac7755e53aae327ab61f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e2a9545c64ee0cc20464b2660c8e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05269817cd0817a1bf52ee8917a48a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e694b9b24825f147af615bbd5a7b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96a60d23f20acffc57274ecf674c4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a670670685e7e7aabd834b6866c13fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c6b0c9bbdce0d05f72825138de0d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d4368e0bb1102adfe1f80f26968df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b41e55f1ccf9de5903c697b2cb08137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f66837461521f6bad664dfa9ebf64738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f8a5ceb6c8155fb0fa45bc55d654039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa9ed79e5c1f7f76916f84b843b04f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424917504be1f93d7afd6378f427bcfa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88065d8193bac295cec830889aa30342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29650526000069eed9c361edb51beb3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc34e4b308ce0a45d4c8e7ee304080644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf5c047c590e4658acc30b1c034af645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70831db9baeb2d3bfdefbef246aaa2ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5c7625f675bce119a6f48a7a1e7cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f64e157fb0ebf5c4f9d6201a9f676048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f000e7701f9c90754fc24c3f2efa92c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc44d45dff352ed21d6684a0c12fc550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894fad8fa8483b698cc86c39e54101251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b050074e108f3f41ea99356326822d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e224a6fba7c93e8e3cf1c4b01731353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78798b9e257d0c3223db1ea3ca913054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046069d9be4e0e8b9e3ba6f0b45c37c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc9f11603987036e944d25ae52551756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27df42c10759eb82a2b328c6bccf0b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb0f0ceaf8bfec1e4bd0a41749b9ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df320a2bc2e9500a340198253aee0c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6396af570ec203577fcb790cffa98c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fb46fab8823146953a77f6efaee7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c4cd78839c2bb68d590f4b73cc16562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62beada4e869172b34324346a4f2a33363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d595b1b1bfe2d4f59cddcd706f5cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5fbbbb1be2dc1d0b45c179e5f08ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddf4bfe58c024b8069635461b0708766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848883e7c2809255151545b8df12a6b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc57986712d395a4a313d63895128668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05be7bbad71d936247dd50344bd7be869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347c405dffd05139ebfd4123a20a08f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae069217fec38e5d66a63e0aa9fd93ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310be40e62508520e0a5b2f8494b4afc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad95cb4d48fb7573b33a071b39bb13073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ce6faeae2f6c13dd8d7353476b73774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e6f11cdb76d45b6921f129ebfb60175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b7b9b6d5a69b33bfd8146ef28cd9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22846fdfa775444bcf8505bd37cc1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ea9bc8b4ea3d2b0311a306c3e1bf278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522dbde3ca8781954288cc666eb7adc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183c49e05798ab39163694fae01df8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c84a4b4cbd15687645649db61733581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110baa24c52f24303f3f320586621b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928251cd60f0360bd04821944ee08af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c155f81f229aecec92b6bdc7b43ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04447eff0f227a50b99dc215a07637ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010512f86e73cd51c7b2d8e467030d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ea426a4f29ef1d9a19e4d65a1d0d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b56ccced73b8da530d7fe8a21edf2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682cb98edccad8f6384d727da56816489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03f4c7f2643c5a83e4c3b17dafcdc390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25362844f6a24129d66bc3052d1c2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e8c4c25cba6d9dc9c7a900fece3b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c646065689a75bf4ecea988ad1489a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475be5038f45c60b3db3a50a6043d48394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0245f6d6e0b7a1767e72927478626295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acccc25af7b47d067ae2e82daf7755896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b00f6961a5f47b005183d8ccb80a0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543574d3607bce8722926e342c808a3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537880a7ce099cf4a5be92cb291a6d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7b522d36b0d681c781c6986294a5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cea1f7032e8ae832ed2e1749db7564101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c917dd93b6bd0ed9dc00effb2f50d00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c041a35b5275f262eb79ba244a5ba6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf3a8c63e40296c3acc7960c50ffef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de32f732d3979b3a9af463b7d0908a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca929c9238627d92434d2e013814f62106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bb2855fe0a67e5018960bc3b40422107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59d78ec015f4f84529b5c6d613d816108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6700028ecc37abfb4d560ab634fc5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adf148a437910dc2f046b1c6881d7d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f645b2d240782f1f69aae4c22ae22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa75e7c76ed5e4f579d8cf475017c0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6155f303c200f6e23b91a88c72ec82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394e29932f2b513af5362a9737ad685114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83b4fd8773f7e375b414277cab1d0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278894d56ad34540b73fcd55e9bc9f21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a31dc603a5c32160cf5116cb97a5e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bbae0cdac23bf482a7d3f61f7bca9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973c2ff8524be5aa3f627c268b4df3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4441537f824d12c083b840030d5ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40b93f622cece4afe6bd87ada5c042121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c7fb03fc7b6d7933e47aa65cc2cb2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99967dd98a561f3289f3ca877a48fe8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb581b57ad02dc58690640b56ade910124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cf6096cf44dcd8618f18eee21e423125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70713093d7e109781a9cca5f62525f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f80eb69f29561378ac96e814892669127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2739b587e1be56cfc547c8ca7ad7cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852758b4b671069ceecb71cab2731310129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c815e1f035a2c3cb56c80308091998130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d841e039ab9e71e3e3d5ba2e7562b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6aa59ff5284295ac3eb727e7d9daa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058f2e0192136ec380c8866bfae50a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023933dad35980a0319382fe2d00b943134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49611b4435e8d7e62ae49191473ac8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b86cdcdcd61f7c5837486562ce5ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75c3c0f7303683af688720405541c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00360c5e429bf4ab3977e5534e317b55138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9af325356a0ca327836a32c68d1ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef94952bd0125e52c4dcac7d80c40b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ec5520a238afc10a53104cd40e73e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf91105d38ccab04bfff65f6706ef8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafdfea3bb4393447a65b9e69de4d0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722aaf1e3b882f7ca10b4888d19f215144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b77f08642f8ff42aebe93e272eecf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5c617f7f00631bca5b4533d7420f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065afa77725aae18c28be38555858288147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fc98048849a13d508ed29a65144c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00b861b84a630b8a4edfa337ade529149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70236dc4560c676c0219bdb1ab07fba8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f246c2167ddf2d8466cc2cb0b7ece1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f362d98031a1d7d8b5a1842b990c122152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef22a659475b42a51a293578b89352153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f974dedd39e8a4bf79a347a7be267154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303f0dbf22f15fb4984adb5b2fb7db4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950892b2e8d1040aa88fc601bf135dc7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdfd89e065222c023f8db6794ae3f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53652741fef7b861e6360a7971b89877158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaaf939e18726532a197d24dfbf7d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4407f38f33c18ed3c9d8214cd566f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff91c16e4ac7e35ba874aee55550ace161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1871140223e99180c5bdb3956d7eaf3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141194d5b4bf7331ec46caa7f435c57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5ccf79d3e7886aee01d020f5b8382164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017e8070f7d533a42a79594084ba599165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936c87e01506d1eba2aed8b9b8cf787166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf6eb83893b3db7625dc11fb745d63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923283869d8fad9d9ad3d747e15f972c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b103e07a739d1efd764415b8596fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b792a94b4d171cfb149bed8ce2235170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69c9299ebb3d4d5fe586fbf4738126171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3965e7aaac36042980693294a65c67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb3a3287c70fc7a7debf899c8fdc2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f432abc23adc73b1d6206b2cac81694174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbcb4493207e42ad050236a9381462175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4165375b9a577c6cf73aaecd2aabf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17090a38ebc280dc35b30901bfda620a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3ce48dddf7f09f5950019ffcecf97178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e74e15cce41c069164d0af96d74d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a815b559d39e761e778ffdb283331180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bc5c44ba01cb123f269574d45a89b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe8d23bdb76dd041bfa63ab0c5448b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69e3a247a8895b1579c0012df429b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d821a4571d05c9d575cbbe1af3038184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2856206b8191cca5239e95e08fce8e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b405a40333ffa8835383598ab314d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408acfdac5f4a1a4590b0cc786031ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded270136df563c9a1415ea8e1e1b00e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac5f88922870ae405726be35501ef8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec5530f410241f8a6255365cd8d4d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4bb32567a345b2c2335c501c42c7d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7a9456d84b6284c5c61d6b61a6f69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc18a8f0d32d9badb4602c518d71fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d61f7a1a2fdfe654f76510e47f2b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd711cb938c8a961b1083b089e37007195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed58aff0435d939e35cd4971c01900196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0b9efb819aadd90aba58523d3f7d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89c4cc38582cf7728c283fb8638d23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d630beac6932ccf03fa79bc03f2c029199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3a464a954c7126392ad1ef28f878c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a437da8e96333a7f5b778a64a4edc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb933b963241940b699d9811edca036a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3eed1a1b0c05a72b62daa70f8d47c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998afa4a602af29a901adc83cb08a37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2b512dc8f43774f494f42aa8f132e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78444461b9b5b158bde43e8ea699708c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5454e374d12cd9c5a286a2dceae8c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec93c95c19cf7848fcd83243a3e5dcc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78d1737369053042fb07ebe8cd60a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0ad0db1b932e6e3fca2842189c4a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eedec1b39a73e2f5dba87b4870d464211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57521c03529edafaa331383a3a256b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacf0c77ab61c70712f8062a9ac2656213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c06900247d5615045fe4541639dd0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286b45fa49ac37ae409e32230084869215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32021f229798f419746c96af15cc5c56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4299c15c6dfc58e8d412efdd6e346217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac32b5eb9e560dacdd678ac378316c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b25a5f09f391d2e41f0146ff562330219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae4eaa2b0bfceae26c8b8795953537220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28d6c6f1bef43f0f0a3b785ecf5d83221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c928ea516856d22c5de03bcbf49678b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a29f38e7e7c7aeaf211967943b6f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa371ec2dfe730e734fc490160f2ca0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d1d95be94a4d5999cc51a8559238e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd32c459f89d631742f0306a9865f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45ca9b46646c76a9fa914c5c8687b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06554c3d96451a00acd0c20338f42ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6840ecb9f10e89befc52521492e9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1f9c5a5e64527bd9908d6b4841c8c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07f0279e9424b61006b5f8df278c1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91455dec054de79d2ecd11324a691a11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ab8ad023ca25df6de4b3d5a565b2b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56957551b13f6d77cff53e5b3db0a341234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede5313759233d6fbe2828a01a69695235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c6180355b08f3f08ba964e631e7a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476dfc279b5914c1272af3082289fd0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d9c48985e18a6c2c5634856858ca2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505559c271f0529f9341c9b70095e2c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16c0efb2c37a56c89fdffc297984b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26609ceeea95c18f1f416485a65a7057241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c38054eacc8653caaa29475853c33d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935df25d64f87f1560b1364f1988e47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c79b546786c24e4c25b17b4e4545a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9adff864ef9979f771b1faae1ce442245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c16f471cd30c318242f38874922b83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160206fe156b4099ca86807539a7ce3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc16c272a3b6dec26d67b8a062749a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114b754fbb9a1a98924e2ae8095d764249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15063768c0df7a5b2521f3f0f2db7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2aff9b367afbadd6392a30fb2be5ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618f8be34d2dfb41e46aeaff641b68d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc023b4d97a62047742dba7d815b1e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf6fd346366b43a3d7c07c201cf435254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8ddab3433011bf0ee60d405f38d40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4169fccf82c738260acd75c5a03617256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510a2a520170516887e7ec61d905d74257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fd2b2de854ed11ef809435c5b7d22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a06ebcee87cc803f411b2a543f261259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605de32a1bb2d384763c3b4da7a8eb0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72070c0d6dd859e409bf336bb38460c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da26a5ab5d22d1eedab5198c1c58c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6b0c455fa3c42ca25f844df59795f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b46a0624569248f9d1e336a8b1c3d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d3a0536ab5b8a100a1a91e66eb594265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8ab963bf3f8caaedf872727564290266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769ef6d4f3ff99da80ab0a07db71515267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ca89fed6058a084a9b8c28821926f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f162a70361982b66d0db850a71acd73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958be1d48eef09282a84d7d7f19fe0b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234f4b930db87e9c44719631af418e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b0aedc201b7d90ef625a3a2534114272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ddae733e01c1ca996b62168f2fd3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478f14200c2c4bdf04a5cbe753f728f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5d4a727dcaba40ff7dbe8e5c2c1ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cbbab06b6af6ab841f0131365b7f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c51bcec5f42f509acb8ac4174c9a12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b69932ec6d59b36110ba1cc208ce6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2c2e90e1a7e63661b7f0f5c8ba1c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96e1e99657c9b1e5db8e4b98203cc1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6d00ed880ff41c7bd3f3260405643281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4f34b621d8dd32ba022d6a0c640e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd5fdc9511977a677da8800bb5b81a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a14e032cdc9700089b355b2e25c4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16addb0ad8bd41290c67e1fc3b2fb35a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04aa08781c96cdffcf22477c14f437286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb101c27f751a462e68b7e31aa3683cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd45c0026199cdfbb8b1d8ce62e916288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacaf51695ddd7ecd590f6ac04ea2fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9290e011ec89c9867a688ccc4d6f28290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31238d86da53691511b4cc09b0468b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e67ed01b90c731a7e691da0d9788e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e9382a9098ccdf49efa125f063cb0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff02fef42bf8fa099e80f8d13aacb33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c3ee1e4853449dc8aff141a4099df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa86ae9400520742e426a39c1c04a56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33293fa3cc05d6668f5d5158a6e6b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bd05e68a94404d2f35f83dc70d836298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815cebe9fc74b257eba5c470f0a5d0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0f1ac55213fae52323c9d923b3491300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d9e56a07979f098c716ba4a680c5d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299f8eaaaa429e26412455f65707d76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93b89a41533b8adea27b4c41a5aa81303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8728b999fabdb42c6f155a69113620304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd810ff3b40f9baa2b71616183671ab1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ca845f5d8c2d48814c5d68e22ce37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8cfd2739fa1faeae6fa7d309281fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fda336502494b300d3366934bd3dd4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6677dd98ff04cfe8f192eb03178c8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71060a496f72ee315d488fbeda0e5f75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509203af97e0c3aaab4e72212b7f13c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ff19a7fab9f7f6495e5b240bf8861312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcea17f2d76c3be43178f02a90b960313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce8dae69678978b81765ffbbf318a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51dd47989c2fa02e2c4282b89aaf51315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8557b87f1ea075422a29ed8b33f47316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961ca3a0db28c6a458ade0223cf817a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578368d2f11af06a9396e5bdb7174996318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b6ec35d739285e694b81418536eeb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccca430c82be4bd500cb6eec4b4ca0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2644d180f61e4da90b6587eeadeccd8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387914eddd1a430efb9cb7d3d558b5a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc57efec507a9ce29b85d4505e5710323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57fba77e9d8a307f459f896ac92cf6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34201067497ec62b295cd447ad1a32e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfc9fe48b1a392fad980ce00021f05326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6535e5d683a88f6817bf1a5c9a18f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a5b898d91fc0303fba1c30cc307be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d7c6c6eec2f9882a4d4085f986102329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4aa97872301f6af1c1bd89a4913e56330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af8fc0efee849d48f18f2f07aa0a4d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f2baa1e62af61548cd27089b67880332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ebe1a4add17d7427045ab48125bb7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb4d3f824ea94add0a3069a5748466334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888456af1ff1f2e1621627099388e42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737fe6a6290a0d8be8cfb18f293e757336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d745697175665421a7339621a28c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe681cf14271531f32c7ae3bd09861c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ce81dc3dd3143a5e42eab634a22d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05196e229978e91e53c16ce68ba4ec15340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc463c4cfa8868a5ef15ab3987fd9cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431beaf1a0de54f059f256e7ffc15157342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f101fdbd92cbe0c4495feede5caafd4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4445d686067d67707ef4a86e9ce226344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c56fce1cd9246d86f8ed51d27cfe1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3e5946079fc1a941311ee547db40a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0652f84bc30b3b57b38094316bd8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9500f022a644a7b208c339b9e5f0de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62990e2186fe750b5959462f57b1455c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f280f1b00fae3f2b7fa7ce84c6f34350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add23ddd61bdb53ef29040134f1c3521351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993bb5f56dc36f0088a629c348f422c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5b4cc69f377b1412344e32f39f57f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d39ffbe18d5d65f879dbf2c16a4b68354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef72cdd0d7407d1d927479a26a95966355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b851affd0c93e07a585d388c3be3b6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af654e7e45fc2c30cc010397882e84d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e589a75b35fa1b7c48ce7a74ae868d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446fd452cd842a46b2435bc2d686844359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353fd3b4274bcf5d309d792d49f7d8b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a46352e5d225b78b614becd386a46a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d029011b2d3d0a4f44dac1c2804842362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7876bc33af3bf1c03e9abda5dcfa1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d779df895cf338791b3293a672266364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372a008d4709f297deb7e1cdeb0655c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057804d1f66c95a683ed83a23e0e8d1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d5a14ef953bba8a5d0d8b01f1bd72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fec81f68915c041f053c6c0aab8e86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca1ee6813efb2dc61880a565138fd9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dff85047303e3f0b29bfafed089d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7c421c8c69468bccb3351e4cb9fe5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733939d93c7f57aa1cec124ca84a8ff1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e404b5d76a48015b27c5af791de3f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb8f742b6f2ca2c0b5b574f990a2d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef24b18a3fb4b6282f3a69641a3a41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7bc61c8cd60bcd6a3637765afb80f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65837113c48ded5a517bfb645059c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80e9826c03abadff97ae0f4161600a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c417685d9b26ecb290d913c4ffffa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74680a6f095c5408a3a714086352fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ff4d723f216b02038d1023d35aafd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbc31e8d716c838bb788b8bc81561d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8472c3c8ccf63e53391e6197079c169383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a17d25ba46ac428438221c496fd1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63110c13e0b72d37dea37c7d959d2de0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc05491195aec527d0e6b5ac9313c1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8218abfd32be17b2cf475a9e59d9c12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa23995a2941e6b55b9413b47efcbe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031b6bda9254b2f00f47c7e495cf179389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c5b22a38c11323c23a189d2865e56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0439a5b94dc1acf04f2f6278067d48e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822202861d796fcca8516411fb6f14b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5256a6389a4e25e49df1a1d7ee83f5d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b218ee24faac72ee0ebea44a15de2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b8a2ac61436df9911cd92b4d1d468395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f317eb9dc12c0e63ed72e401304fa46396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1605ce58dc9fc60c544022d73fa5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1a5f0bab26c6e1dc4e757dc3a4409398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12615781a869db265d4774d3e20b7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e461838c240f048bd6d758c0d47bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256bd420b63db86425f1e0e1efd9f3a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7928630a1463d04e65fc7b9a46e72402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bea11a2570c6c383a38345996c74c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a9f8ca763beb332b59caf7e496610404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f49e4c9129ec6b4c48115aa76bffe8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c44b634b2a41804a636ebbfcd251b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fe7fcfcceedfe36382ab9ca92377f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf92be10d5900011c8c2fce7eb8f86408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b56cdbbde529927de61157d2788d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fdafd34424d5068d03a4a9bbf52cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2724da0ca51dda239282b95383b26b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e1dbc8be24096a212e806647b941d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec0732638e118c0a4b1f0587d55755413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91957db99cf7f1d40abb215d9e575495414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b728a82607ea3f5648b8c852e0f36c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125fbd6e8d684a06cb6bd59d45a7cce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89341ed5c94a9a4ddaf23f7c2301e5c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65fbe9de5894a2876c7cdf791cf736418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3069dcf8f3c966696aee7363f626390419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd4fdbce80913322fcbd5887bdc5ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af48e49ad96861da4b2024a91970656421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4af7eb760d3bd63b7f282b9e9ccf9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd92dfef8d3d22e82187b5467838a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab149bf05782dc2f12ac2a8a6c7ce6b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68608fcff00dff0eb122024b84bc0c6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4399c3fec8e8ba2514ff0174188034426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216dc670851013f4e738649afdb9339427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c88c67fbfe641328b665e83edfa11428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471f9469e0d7c7539d3214fda4c05e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823a490e5c3f3dc3d3f7ac63837b92c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b05e49ddc935bb9adb86a13e8d419431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e4d185bdcc617dd2f6a703ce9491b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea8cfbcebf891613c7c774e68aa74c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ec2328ec64b4aa347bc9d46c273a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ca0f89a9debc52a8ff2ffffa9eac5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c01e9f3dcd233253570089c172356436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68759fc9ff888db3f0adb8bf5e09fa67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eee9ce9fa97cda1f5ceec0dd43967c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0a70f7a710138263b381073e7ab52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387718c701a3556f6402e656998d2689440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6e571f7b5ddee6190a8b04f65e889441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f639d51501e75270cfacdbba2e12e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb4156fbc122c812c75d6a2e41fb31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e197f69fdcd7797ff1e982c5962262444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c335777ed91034ed8bdf5a3c8d95ce6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291170a7ed4b459065b557b0814e8aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0ae7391415857d398fc1932e032d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129088865d4e651a258d23a788178b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9ae2e2e97be9cffbaeb84157739df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7770ac7cdacd86ee33113606523003450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e0e5b15404b4ed9ae871673d49c1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c97ed6e91c4f42020fd7a60cee8a10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5e8ba6201186509930e965b9239fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d32bf7d758967af13be28014888941454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc7d227ad4e6865dc09e54b2e9ec88455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44d45a477c0c8e304ea29ebbb5f9a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96b0c415f2da5c81e95b2f50efe9f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eadf10319af952e9a3cf15882b62c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb8a091b17cc2065b464a0898f280d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e55581bb4287b3cb1d789a666436e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957bea97bd93fddcb1d0b65688c51af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11146a21bb21adc22b0ed57bad2b86c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbf3e297ffbd6e368536c7bd140554463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212456eb073fed27a80890ca3988945464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9d4a70ceec76d1cef69349dd03ce6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51f752b508de5723ffc4c73cb886de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff3d13535e7df79853faded9ea9f9c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c2d2e5af29d058862a7fe88be9811468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492055438c00f0c79d56b6a32db03f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fc6c2dfa654561fa67b1c870e2375470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b24a8cf482f6fb721683074f0ada7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a1e58787b7f67c7919e2aadee8e7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1722b702f0437c39880f6d1371503c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9202a43f058f466a1e80442e182f738474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85592dbe31872d295b14906f0aed2e4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c0637eb2dd51216a9d1c948d939f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35dad04e11acf3d59a22df2d3e82ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a943ab2c29157a7ec2ebd02611c7722478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958621e922ff459df12a5d0759754e2c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5367e7f5475b129af5d520fc467cd4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96db5a1fa875ae8b73ed09225eae7c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480355dc02dd6563935bbc79b616784482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44dcdd67ac96c47b93a3ec6ddcd99d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f50dd6622fbb0d6b23e8fa096fb0d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35661dbfc9f1279d6dbdddb93294d98a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c78ad93eee24102f6684884beb1dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dbb60ccf2f24295a1968350a9386a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae727582d39c5648667e5cdab3d029488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44650a522333886b088f0cad8bce98c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e93f1c91783ddc4453a4027496ef5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180382cccc8e8b1d9d7c9a106fb15f48491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04bfe624cb4387e22ddfd082fc6421492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752f0009897456ab69f7645a0c187b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987418791daf5d42589c34d6f9c7091494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096f590e162b9dace3b3eecafb65e20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7abc21323c7afd176728be3735d768496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbacbd8fcfaf9527509eecd87f5445497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eaea630b9c10a5d0d5abb00f0d09e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd017e4536b2f2d32d25d364f605712499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93968c7796ac805a5248d20801a6a21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7d3fdaf9d2ef9b85da0a1a8b7af67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543498282ea30dae785b7ae551048eeb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f6319cf4fd362c80aab4a76bc907a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13084b60af6ad691dac6c809c952cc55504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ada93a51c20c354c8adb4552602e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3363136fc4840a8d6988e1a0381ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442324c8de8267a29086fd8d2463744507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e705ac38d1321b7a453e41c07464a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67150fc127b38083e0a714e077265e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378be8babf2de0cc936a7ccd8f6028c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655651e64f3d2267b5b0d307b6678a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcadff64d67f2d2af157f3f8cdaa94512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348b4006f43bb293b33937008491066513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa50e0bb07268bc953ce32c0d06ee0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7918942d57f92a59729954facc8d0f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d9580a22964124b9fabff9bf9f7aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eda0cc2c0ac1332da73aa6a2d7d62e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f2bcc11c54210fe43fc107c1764f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00420e57a2d462b3737b9eb39231a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a42a4ac553ef23e20925c25af365d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed92c189cbac8fb266675dcfca01d7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a782e4d7a79e8f47dd5167e40d290a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be5e1f752e51914115792e14e6241b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e41e85d63b3c60eb401b2633f383e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b2a23f0f695b1f0e792b13ecda87a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94af9bc5c3c11af207e374fe55594d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60322f6c60d3fb744f4b1b3fd202357527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b59e73e11a47f000e03db9d5c27b77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4793cf1a221021b8006d5776af5f255529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68196984a74299086122a51335566936530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6cee91ef690fb1724f30247907490531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab728850729482e4d89e0c915d06996532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d51030b4b057bcdaef6e8ab3299b88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fc3184811ce73c449f957fc5ad0b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334ca2c3ed58bcdd15df5a5ebc1af1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccc6a9157152161fcdf8f978b7a402536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc78e686852dfddcb3ff35e583359f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997af1efe4925f900107706449faa3b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130523d3fcd0cffdb23a8b9d03c0b141539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962111e4540ce268ec5177bc6a84437540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662810f2e2b859e618ba2556c3529529541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34790fc66bd0baf2dd598b5549213eb6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00278fe7e32f3589701571dca3c64090543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0458ed9ef689f3231cbb304c8e9158544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2655074527a924a7f22a75ff78c16545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30b4e71e222f8eda76d999e5cf777e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a545ca792bc503915d4017b582d897547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0d0e4941f0334f024f6b56b68ebbc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fb7ee0ed56771b79d971751f9fdb4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa83d8d3b4eb7067a7e50b1341736b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111eb87f9d0b243c4b6c0c2afdf7d36551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64be0cd6466b057be79215fb3e0c31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafeb0b4f7dffa677930450a504b531c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7848ad6cf9f8eb5dbe9c38390ccc8e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cd6b53feac18c4b221d1b8c16f255555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3996bb63c9877ca5f70e6db3faa9e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea52cf292a390af91d1c8509aab3870557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c521fb1548b3cee7280fca63c80fcde558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f446b35c7ded81841a65b9d3d2b3f24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f5c4b307b1b19c2020596e3870401560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94e8af1e3899660df0dca1c1cd85f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b86a31c1b5a049e3fdea6d3a5ad531562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6943bc4a0f3f8e4fd8722ab2fd92dab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa349332d8dc9a43813170fdd2e4e66564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13b536f397fc6dbfe6788d3800f038565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4b9df6b44613eb4c8eaa35a43bf8a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8f80ace6afb4fd79848e754643864567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cd45505f98f1af23225b61f5a87eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac57908cd099d1a785068618412c70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210b0f9ffcbc9cad59635af6fefe0b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c66eea2d981e5bbd5f5f8471b8448571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a951d3cf669c3995b0dae86d5ad20572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543767cbce9ea0030a4189b5d092ce7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d49d53c03d0c045997c5bcaa22410f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bf974a0953f0d89cc55fb7d6b9ad6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5b6bd6af2c2ff693daab8b10b30b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e72c9e92ce2af8c1475fbff9b197fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326173624596718e4ebe527590e6df1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb8421b633436ca9162ea74516c858579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b5075cd9a5c74914b59bd35620701580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31453b93fa34861838e7fced8eaee1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61969c802b7507278bd2d1d08188db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0091926c5847fc52bed0f9affea4b09583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545021be66bf8cdc979c6a8b59ccc371584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0414af33c7625937644d1c551084f0c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76177c5c5b8e0174ef5c9510489924586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcac295c0bf0a61ef62a75040af8f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874be777eab33752195c12fc21ba1826588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18127b273d74355337f9eed7f7cc16589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e43e50a896a1f9cc40fa981979c337590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a608e7f6e52eed23c3b0466f511c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5120da1456fa548b6476c78567a26fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db89291993aff6d4e32e3d60ebc6dc5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bcd5fdb7b8baf52d3c1af9a0ec722594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea086bb6f244b56c0dde0fd13acafc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b2a5d82a67b847de5e48628d18996596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57947baf6682f21cd8f0cfccd7131a6a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8aecdb9da02ec57e361a18006e15e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89f70ae03e4f1d5b1aa55d0893c011599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5901f6b4fa0abb605675fe68ae0caa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ce8e97080f1d5c795bf254c7d9bbb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733164540d48fab7fe76f40dae44115d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d69c03dd69244778298a2fc32b517603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28508a55e7a5e3f3de27c3a67304f2ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25e6e1a374c0f18f42fa77f85df3f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a3dc772ac93cb8677cd297f640976606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6649f3ed109a41f8e9942206145bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec03932060ff859cf285edfc6caca8d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f35baeb8147a9e76e3df1636b9cf6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de595e904f5aed984f052f72b7a536610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf96a6c59451e340da81f2aa6be458c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c343ad90b1edb7ea71bed8d9b2cb653612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a6d2780334ad646baba393a71ceb7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601e46590794fb1b84f223383b1da03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d2406ea58756fa5e2fa6a6023e5a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311d649d1be59183f32afd7b61e06c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69c5ead9e2448e3a0a48488b5129ea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc20ad64aac913cef74adaebb14424618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31806daf65cef863b5f0ae8cc0ef91f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f9977f2569487f254f8ed70915a28620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae0d07f00db397804fb2d7df3344d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9c451acad007b42ae428befaf472e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a2416878c79c4b566868de8ea1bd4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f2568642ab96d2963e5cb54337d44624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d782be19cc8e3a93ed380ad7b0e23625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504aff2565e451df405bce8afd8fa3a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21e5124003d335e10e509ae71e2828627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509a53c24c2763b2b89d0f014c75546628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd547b42fc38adc5cb1768fc040ff6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57e041b499e3ac6101ecc09c5fcde5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbfbf407c1c56f88c1f0ea76ec59c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca9c72fa08a313913b114402474dd5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e90f011fe36651093c753654c8344c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a658fd4057366daada9e134b632774d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fdd037116769b064d1d879d4973db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4634ecc2f68b85e275aad15b2da52636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96406022732d52a484871bdda0fd8fad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83281ea51b61546807453fc7f054299638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a3e5df2544e07c74455bf8a031b9c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ea65b61e7965479ac81d2abc4274c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd603ac2124ea684b1650ec8676ddc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344ef6a475b8101458cc7496bd8347b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbcf08bddecce07f88983b7cd8e6c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb80ca2d77be0fdef5263d0a3994095644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104330d37417470a76be2889ac05b8d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9664aba3cec9e215f455dbe952ea1f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481b30cbaa4128583f05fa3047cae6d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6035c4593032a47e0bc113fde4f1328648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2701cc4714fec18be26a92755c8a9e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3124758c0ae181a07023e2f0106cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04d3e43430b3980bb8105495a513cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815ae3b2e4f2fafd62d2baec28ca477652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd864be83da2563c1775c2fbae83580653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0f55aac76a9851c6cecc69fb1d24a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b224cfbbc21132811242bd28b492f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2422d467d7acc7a4e9e3655bf03b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ada009ad992e2c859d90ddaba97d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccf888e7e05a8f7de6542db1b5c8a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9906f10b0b477ecf9c242d74ee08316659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd93c640bf5bb9aae19259e4e67c4b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7634665fd75d47e74d51fa326133e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5268e9b673146f0235b579fadeca2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47bbdd805f6d63a812c3ce86031b42663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83f09bb1a258d381c263a7032c31d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82fdf47eb89eb8596c4d3858478b0a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f670e5c9a680253fab83e51e8735ea5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487c74e4db22fe23a51bcb840aa0978667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37858c97018d218dad1116c23f1702b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393df944fbb310a003dcce0f911e5ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3c777a6a8540319c5754fe393b484670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543f48319eadafda39efa086fd2c776671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54652177e0fd9ce3237bccc0487e77db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3e05f8ae363efc5695865a43c4d8a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9aadb1d26f1a2cc98e8ab60ea301a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150e361abfac6bebd9bbe9786058882675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709912f54c58383a8eb7a22bbcb007ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda76ba0c26c295d43d96ba3e1556ce0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbb45cae9a9a0a1846af841ba9100f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ff43139771e25ac4466e5bfa2aaa4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d748baa775c2d6cb042954d4036d3a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bc077d07d43a8a9411ca072f80a81681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a3c113d86533f01f1425d94977435682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbd90b29c7dc737aa03764d76c427b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148526d35835bf8fcbd0c6847c0f500a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8a5a64a0f841d8649fd00081f0608685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeee5d53d16154b142549637d567574686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf1691a8939655d19d7bda4e19588f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e001e95514e988fc59fe66a70ba05d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c8d97cc3c0547b274e7bd29d91d43689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d09d73810824470dd1f6093d5f81f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306debb3896459c57f6cedfa708e7dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0155fa51095ed37bdb97ec4b76fd2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157afa3a4eadbb5b559e4a3ddef82f77693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2630c1c50bdded9a8e342bbf83b9fd8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435f09e66d2b99e65ec09cdc2a3bbf0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e3ff3b77c348e9cb2ff03924b351f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00247c83b177cc29bc82bec8a0ad8b60697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a5c22bca11a109a40a2eec62a5a2e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b6bf3b8d25a349bb30d06d10ecf09699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc745beb2e6129162b962a878d54dbf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b936b4c07cfe90a3a8dfc1447e6d693701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24217e135701ef726124613b034c70702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd7bb7b1ba8cb95e9b0385caf8dcac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdd940d07a62e6f38d765bd80e0bb4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620848550ec8137ecea3b2f7a481f80705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5283ec7098987216ea5849e909c1aa3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6f493124ba451d9cc0213dff26233707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678b3ba5f3ded533fb857f7a1132fc2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3decc649e1e63c98a508c73015ebcb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f9e3af8fa4e23f38bf84f6b5a879d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bee6c2b13a2eb4fcb321625df56963711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b64714ea5b2ce6cfce835a7122d4a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778d2d6c9d46021e321c92afb0fa973713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30a1c27e7631f3ecb016b37aa1ad1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215a50ef3b6ea3b999e9d10cbd0d03e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde28aa984e8c621f0022fef122de03c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572e4f54938951c31d6acb1682d05a3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ee4986f2a1d49479c18f1b67c8973718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7fb8803a948a16a99686b204a8216719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8269cae29c312f43dc74a46c78908c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07897883a723f48fd7d084723dc3496e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f580f529327b690af0dca6ec9eba5b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf374d48ed9fb4ac3e3feda832cf1c8f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b3f1c4b593cd078ad1326122c0264724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f30f6f7cad928e17b3d28d01f47bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87826b9d94dcf51cb8e220711ab58a5a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671bca2e49cffffe7c6fbc65c4890a7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ca8a2d9cec15380d1b35dc8dd3452728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b425f042da0049839e84b14a1db19a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2da1f447e13e4e3adf5350c24245e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bf17172ea772844353e3cb257d32a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a6a2094c27e5e34be163b9ab158b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57781c42ad6ddaad7f982b9def6076fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4504845d724e8deebb0f01ff2e05d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809378ec25e95479da265cde34a53a7c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f71c10ce21d60cef97647414670562736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b15a8c0d1d6676b8a13e62ed14166737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d0a7e0add2f1df042adcf4daa70a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad409d81a50fdb50a7f1f9f04e1b68739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cb4946b2375781a4e9614467a25a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4fa2c9a256246280bf96f349f95a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccc8902864034038e828afca5539b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bd9cf72858ccbb217988aca4cd9c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87a62b2f563a258c645731cf895725744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dc11ba26aacadfc7241f6dcb594b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc0230c684bb975880a705957c6d01746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3d670d0b8d053f4591e8fcd1c480b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54d3cf617ba855998f7112ca5817b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2108abe8f5550806f27a701b875c4b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d58cf54b2c3ba04525ff9d5b52ec7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a6eda1334c1798e366332f39a85d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415a8dfb015d6e10e67c80a3d4a8b32752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fac851ebe39fc8e8057bdbad8c014753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd82b6703e5fbd74d7d58bc509c18a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e7fa140b8698698dd338ea31afa67755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08ea8baf2ae746489e2b1c130dc3f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c09d2b4201a42df1db239c8743ebaf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17310cb89be96af8114208df8c44bfae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4e6527c9e8b2bdbca2b9bff0efcd7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab863682d0dcdc347958d7f43bda659f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bdf109eec5fde686f4bbe3e69688a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f520920b1911980016ad8f1afc56c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65b660f1ea2d57f1deadc763afc1df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b129c43b59f769ceac2aa165ff88515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67518bd2a8dbfabed8bb043c5efce8d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6a390f9f541cdb2e7a5db0ca9af827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524d7d817d65dc79bb41ca64605ed048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb71c2552a16f26d438ebf3d48374029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad4085aafbbe441e1a3162aeea244910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66f44074dbfb66aa08efc01a11169711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b364fcf56c1ec3edfec85bcc0f512112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30c46f8fb168716c62ae5b7194deb913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d9ac753145c5034065abea0f55d6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d684906d0b0a81ef2b64a66d3b939615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2f1629d60a1da858bf2dfa55ca51316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458901acff4b0dfc7a390a6f4e929ced17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da7679adf81adf22f057025d778dbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f6512661ec90874d17bfe0ead9ecb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529f8cd62b3705b8745cbc5e25b34db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13351db9c7b9c6214d38cc3b99939f1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203df9581dcae0eea3c8c2aad33415e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bc2ac56e88e8b46b7691a7a288fc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac17b920db13de2698782127019435924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29353b0faa9c367888e5e13cd6528b8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e298dc8f1f864fe682fbe4a00a936126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b471860d02a63af46c7b9aa4ddf90c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca547cf3ae3415d09cb2196187c53228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956ad9174db020726e5f3352584905d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34e7f79f3a78021c6394ad05baee1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666ed667e0f56ac9bf9f1f53ca911f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00d7385776f29183f3bd4e16f78e6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09df5907aad4b21e33f8afd09c899d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac59a274b0b38a5485a6638add7815f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134deb6a49ae7a6ae142233d3167c83a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c874f05c21f6f8f4713dcfe2dd15a7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f0cef871335c1387d978881aa97fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe49137129c1f8ddfe22ddb65d146538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6c81f943de0f15737d87d0fc11b6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ce844e3f7d31969c3f7dc4b37dbbd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d9b4d8ab4c90fb50c429894c5fa0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7980ecac5bade2e077c5beb28220242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2b7864e1d9c7fd7cfe5238838c52843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc9ffa586114a36563313d80d0b13e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b6d1aa61e6107aa4e9b862726c12245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c68bf8d5eb05c365905eb0eb80d9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23404b15bc2a9369e8851005a9c497247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870df6a2a7b32d5927f7a779d48e798b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153b50c8ca6a9c902aa8aff2c5d470d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69424943713f4df76742b84011330c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fd813e3f98d911badc6398994bde451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e21e2212a4c544b09927dd43a955d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5e6a1de95be3132d6e10df6e4137f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955f13c99d46ad4f5bf48264d9cd22654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2061ae56b733a34303e2ee9e13e55555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61fbe375792d15156c94f46f0c4f9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a1ef76b6983d958a2e2ab47006c8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97bfe680de4603ec164c2570c091ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3ac114effa234179f3cab4eb0e28b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a53cdbc8c048c62a5ab0e13539b2d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a25b4433d7c921350600ca5d1b7eb961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d770cc12ef7c3cd4640f48cb5f52562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508593eefeeb020d9d72d730ed5edbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b012fa2942bb07d7c20124fea89f1be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9411f14c160bca06951c00804f29db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fd6c8472b633ea088ac3f8ebe5e7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e557e4f52b730aa185f87ddbdbbfc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07483b56d31ba5ef110aeffeca1efd2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a427fb681a8f12b6ebad80d38a33069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0824519ee296074c98e088ebe9b8ab670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206eb7e440c6a05bb742cf40922443271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42362ce0be0a7e28e058eda83fa090372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cd943b56207625497f894a6fb9ef873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b2b1465b40bd06cdcc858ef8c831374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26b8aa997bb81ab435d669cba2c37475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d85bc909837c7aa935e5e745b85c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868ffdf05d7317564f9796c3bb0fb3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9ab1bff2099e0113a31bc6e74833078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8f479acfb40063b3d3a7eb55ef55a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833e77ea64460f700702941f787c64d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76001913205dad3ecd4bd24a299084b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591b10b4b09917cf05dd99205af489f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c964b80cadae6a55beb33f51218639083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df0b7bd5af9687e5e34d14a4b83fe884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b7aef1622430040a2cad8221daba285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c99373a0a6372d80cbfc4a77dcfc986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875e2226de6d730bbf5bba350547a4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f36755b02bfeb9b00ab6f65647ca288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa91289b8ff190f3bcc07564cd41bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbec20749ef22d7cfe43f43b11a59f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbca25f2419f3b971be6a0eca3309291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c290c7c1b8d78771c6dc25acd824092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8eaa1386c10a99528311e995bdf1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8267397f469dccbdd4d91cbe97c960f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7837224d06cf5c57d1cfa3a80574d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f25a73ac8d2fed60deafdd08774be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208499fab92875b5f484acf8f98db6e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666043e5456d639e99960e1c54eee0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2602718dbc7591af8e6981dfbc24d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bced26fa3bc090d2db5a2514aaa5a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0908ca62009a0c71d1cfcbf052b1ee1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218898af45a6bd0ecb481b6e3a315752102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86710142d54bfeaa8f11da2d913043103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4695c5565eb736a28e52a40f02e9cc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f1bd0093d2402dda9ac282978adb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa0662f5a61765a76d2e7802ff4269106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b60260b98ed9ae3424d6a4a727f141107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f71d04ced22a135ce40f88826d1e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae142c752a1d95b021f61cc3202a866a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fd4ffda02a070fbe88f79514f9f7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7f5d5be61842b7176f6125cd5b54e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672703b655c894a4170b8d1f2a3f639112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7192d4cc5362ea8368d67fdcbf3fdd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274f1671de5eb2736bac18aedf56ac1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fc7411c15999e395592b73320ad4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199bc88efe4bfbad5f116e2f62dcc7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ed65f2e116329c53168c976ffdac8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e48a84c15f871124ece1a256b9505118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74403f6a48ee757ec20c45c830ac353119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b672bfed732d3a52a332f619d9ca50120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1461b923b381a35a410f01040e8549121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515517f22dd902f1c115e370ef136ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a4360e00260c2fa414d95957daad9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8574daba925c386d2d589c6c4edfe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05569e17f58dcbbe9f60ea34d6341f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67eb7f23bf66b66fcb1a848fec6964126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595f258410355ce1b8f71c1fa68022d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ae0cce2454262c6762a2c6c4bdb83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d66ffb2f755d984ba86b6252adf862129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50abc984807f7b2e9111bd7856ff43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee381893203f6ecf201736bba3ff877131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70c8511f3cd5d272969335f36c02b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746ddf731ef530124f7478a50bbf4a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c29fe9183c09d11690def907fd6bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8c8a2b4f7bd5c75e958a65a3cfa02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c719c5eabb15e04c275088cf3b3a2f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ada91ca94b57ff24e631c41a3ac8de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de500a17f7e0aa8f72860f1fe05e8bdf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3683546ef6fd90f91350773e09b75b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047d6b5cf5092fe0eb559c090cf5ecd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5104d27f36365d55f709abe695c175141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb311a589e957fe778478cf21a53a7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de26010edf7b3e20a6df6995a848bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a56a5ec6e3ff2c9958630b1850afa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a31ab936f1e9f0132610fd21816a0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c9242cb2786663d358b3babd02c94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25b3f9ea983c58e6d99fcf1a6cb91d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b619de838e89496fd38cf6b4e929acf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c265cc016ef3eab8e709234b7f115149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193c65a48feacf38ae6c774122c9834150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337086a83cbc11a66939a5ff4aafea8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437346e50dd5d686478de057ee31574152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0921ad585b91310f79dc81b2a9eccb1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc5ae52a96e13a8f8c24c5aeb4b009154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc6bf07a1a0507690bd83204bafef2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12bc492e99a6aa8a5b9e3bb7ee0591156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039a00f81ffce8b55c4f5b480cacb7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ab0af9e8d252df3881e3d2ade7bca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cacc557427dc91718aa59c13041577159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dad8842bde868a580fa388f133af8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d046afc786ca1406baed3c0a27f5ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6abcb14e452d3691fac278516e9d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a7af2b309917f5aeea3c343a4cc12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02f4b9df0fdd2eb45915b2817cdeca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a47787cddae87e2bfe9320043c752d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e2bedd4d549b4b00aed44eacb88d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5b6a2759f1ef56f6e2e450c21bc91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462489f1a5bf61522dd91bec785ce2b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedb7f3798864d13f495d81aa9f48a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423f5070807db8a2f5ce47d5e8a5dae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38089c10fe3694cf1b7d14a43789d397171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54319eccc06a792782c5968f7cccfa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7645b35915f20dd6f3555a4838f0a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c8baf03a194ffd95cb457db8e9625174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeae31ffb27547de95b9a02112a9191175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c297ee97adbab9c4555bebb7448f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693e34cb21cf91e83f84721262dc7b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daea97a032e480b26560bdfeffb43fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22e6d79f5c30baf914b38f176714f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac201184c32d062898cc5f5e2bb34318180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506c5eb5cc18831bd3cb7da5c5ada57181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eea249aa2908393580537f115082c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6d894d052c2f5efa4776a8aee2541183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b9c09a64d04a90eafc0be53b2cdcd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99afa9396771cb957855a14b5d3720185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ae6ce18c6205963ae77fc572d15d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff361bc99d169a0f7ab67e5042040fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cfeaac3206074a24ba4b315c5fda6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f5012803f654e226ad8bf3d0bd2cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869cf7c69ce2334eecdef654a0afa22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ce396daf478a4750d564146af8e6d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfd5c71084bc2547ea063b17ba6448192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf2378cd6b98346d5dce13293e7ad4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30c6ca34fbfcd4f2f985b82d3f3f0e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd39c258c9d2c4da4bace9dfdffc84e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6afae333e6fd63b0543a22da78a231196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4781fa4aa36dd5fea0c0f90199c10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff0bc10bd3d2e96b577ac5d7eb0e02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e382cecf79f9f1d77b101f96e5547fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd528a2eaabb65686251d6ef6f4cc123200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d56c9f5c5de80e33c5d7d06d557c24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007b5ab50113a9cfe53ec5f93bc58b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da86e4ae4eac03b547c315357e726f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44a20a5b92d4e24315901df8baf189204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ed3d06b8dc88c53010224d5f292d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662bd39d9d84ded8ccbee87319ac3f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687b955f7dddec26e92b30f1572dca1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6d38e7ad8d2fa89bfadda8fcbf84f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa40c3238bcbe3c015c8d17958029ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f912967de3a2ab7155fa820344f8f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90095a08b0956612b8806d4a61f09418211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c0ac7a8f9d158fff734af66b1ef0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b48c5ed0f26a33ea084d858cb1d36f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a95699b1f28a7be94ecfff5d06e66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d91c85cdfdeb587f584087998ec78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd6f7917d496fd70057876fec83322216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751d842d7916f9969a2334b0949940a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60322fc7ebc8bb048f4110b83530a277218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8ba633a8a8d4b884c00d8c83e8bdd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc649c9a6d7cdcb0fc6ffc6b089da386220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0f20644c91d59bede42935ff57091221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fc412a42dce73f4389fc9568f2ada222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c27499b177e861a0d75f20fc4850bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a40d2a3828a504da5bbefd8866b34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb000d1a58e8a59410336390dce6fd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aadffbd51f301991c11434e0a6e1cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0571e3b0066bd4860db261161b8153c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b0379c8139f1317768eea2eb7bfe8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb053e224fe5e0a4a1b9bfe353eecd43229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b50f9997048025ee0ce80616d1735230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad310566c0870faaf7c34e5cd5bf069c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d0714b671aba9ab9b7241fef37335232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3eafde0bf0f5fdbd387867e0d4f7fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbc5fe50cf1cac63d4d231bcf885f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5f38c09cb7534351e82ede300c5d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a5bcdcf0eab980a57afd45f78dc41236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b5335bd137bcc4456279d10f3dd50237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d7b16f68c3f8094e023185fbe9227238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c06b22352029f678e26998d630614239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595dfd808283fc36fafcbc38aa34b77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4383e0ac9a826f93f1187b432aecf49241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c534a85d98880e6da0d8a6e254d5df8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14cb815b2595e191cf60fdebbbcd5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f45920a3281fc77091a1e2695fd74244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986128c808ccf649b33f17ee0ef93e3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59787e54e3628792a8bc635974bed2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a1093cd73b16707a27339e321d27e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5abd96884805403d753761ac559a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cd5f60375e887d8174a9892587197249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30aa8db3ea4d573251354e795c7cd4b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8645799abb4841d7c966b2a2c5e487c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3c2c15c0d87ca289ba9c71ba066af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dc5917f8c3dd49add8358ee800e16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c2d77cc0214bb7bfa39e9ac80cf82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09008a8ddb7b641da17eb7f8c4544fbf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5402a6d87193622ad86733b819e2a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5a8399d9965220fdac101974f13ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b740d86ffb64259c5190cf7ceed1a88258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715e7b04c2aaf6aab84c463561e4171259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2612b82799335bd27dfa6095ea5b360260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd879d0bf165aae34bed6fbb554c94c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5439ddd5d05483c88c704f474668349262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197557841f4d230d5848a8ee1875c3e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b476902680fb5cb848966e7e8f23618264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7229853c8b7c7646e4cf9a3a17979c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2941c7fe1c82bf31e3de85c18951cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d050bea24219702b65fce6d58186907267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7876c182a31a8a822c33fa265b135268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17f6b3be103a02e4db10114862b8fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3737c78093d20787ff84d93660c3ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5de3f7553777b5fd8b3ed59554c12271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76273b607453f29fb19d070d812476f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b74afe17e088198c86938a24ff339273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb990306851fa2200f919955fb51d4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b044fb9ad6776daf5601a83f2293d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f0b0d33af7cb268ad3c88a02f323c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26eddcd31ff5e4df61a83d72a6091d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34941e3844e84d0b6a44a943831b72d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab1188223060be1ad8788f912714ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e0681c0495aa573a9acc2e2976c62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd5918b64de27847e2427c08bd247c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e73430b006f19a99d2eb621fe56ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054a6e3c01a51007c0a74ebd151a128283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace8f25e76b007df613516fd9bbdd26284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35c73844c84d2f9ed5e7fb417ba457285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881efe318176e11557fe541885ba95e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3818edc3953664269986d78418acf78287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a486b5dae30420145a3f59ff59d5cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab78cc4c2383b00a667dcda99c1ed8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94196b578fb9ea0f513dbd905100f1d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c658dddd9f2b6b01fe3a14c2a79fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860b6cc2a2f5a7424ed5e7c47b8226f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bbfea38e4c54403f1784ecabff8a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19bc04c4c65ebfa09dbcba588254a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9638262da170d4727f69f9680eb59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbfde4ace12b20ff3310a0aa48b0dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da132d63fa64cca3796f7b36854832d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65e4cb872c4e84ef85e9e43d4f5955298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c47d657b040ad40805d6252a918f72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd158e84f0f4abd81b28115577d4a82c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119664cb470ff4b6ec5865a1c9e67b66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa3860015fba33780d2505b9286c66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed9f1d345b2d97c2c0fb875f444edf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4a2e754c5bba29b2538211bfe97df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06787abb14f8333b62f309d95d1d8b2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0d8ca21bbc1d0a7598ac8c12bf065306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a41c6edec97194011ff7da6a9eefc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802022b3e8957a408bd86da206f82b32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad55577da1966bd1ffbfa8d04f25f64309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176a04c2051eefda9749bb584dd2232310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6f273b6465e601535c6add1a51bcd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0e1af87026e0729f2ddfe9fb5b50b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b528e1cc774324a8e789cf88de9580a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92d7d6f9777cdf2e33cef375e3b76d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06984c33e935acc38a4720ab619c6b44315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bd89ad0f76d944c1d504a0f720aea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ed07be261afd99472e15dc8b38bb2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e04953b226751cb28dfc733f99577b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e633f28468085729a26246647b36b1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf17f97047151d9f7c5d2b836b22e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7160658b1c816d826f3a0b3fa08cc6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbc0f53e4f7a5fdbeaa32a63dd8a4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd1f9aba46e76e97b8317380ecd5af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881741836e154c1729aa9658d3ff6f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be61aef3d18331f4292e654ac948ee9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9474e7448f17c5c8f1e9103ca8ec3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d874d71219dd8bb83e95e5103c87e60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386b77e83f9bc76bb4ac2b21922952e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95f80b387ace2cb9780aac36654528329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743dda61ca85c130aaa499d5d219ad6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73401ee31bc995e9a3eff64e18cadf28331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd20039f99f66c918cce3d166bc8e42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1e3fafe149ffc5d445f90eb5742c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd1cad96119cbbedda5b8ae6c9b4c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a2e25951e3604159f686c1c57f2d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d52af32393749d6e563421152dbf7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8d3070f3568c1fb2edd9ac2a2ce81337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c56a2072e4365e0a4bdc580f40e12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e9e69004495fc0bd6db83e3ab0dc5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0238dd531546f86afa427b7b5146aa7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae54ec65bfa4633e4cb55ccfe86e832341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c09e1e48dc6d503bb996eeb8e0681342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4684d198166f80a65978ad56b8aa23343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f21d7959802656631236feb13642c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82bf6c722fc18c3ea1d054a8802aa8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fc00ece452138c2332e5a96c5f425346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9649dd05a71952850257d294658fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4d65473e94ccd474bcbb0eb3d8cf5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01eeec4034df0c1ac4da7db905d590b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baf389563b3a73f4c769ae0ca7130a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73f92f85fa3a1397cdbbc8b50fd70e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c925d8a4057b3b9149158c4e0c7bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388b5e70565458c1300640fa486603d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fc9bc2277f5a5a92eb9f1d89068ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c62ad7ae28e5a50fa2d188a49af554355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8992ff37795642b7abbb8133b86589356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e63741fac090907fd6df2cae40ac90357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93383d8e72c3b88937e7d75c4b5f714358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190df3f8c5dcf3ee0c943f19caaac04359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9cf95c5d03a1bcf62061dd504c9d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9a8586cf16d4cb4eeec1fd81d095a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813ab8cb82b64372fadb6d56ea2ec00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b507c40504a7133fddb048127445d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c462ae860c69a50d9d147b7a01ae9c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23596439d82aae17cb49657ad3ef2c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b8a14c2d1a528ca22c53ab88227de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3973cd986fd39969f56f58e14e75bc0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848ef2787424286336f298ccc6e932d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a561febd8c9e4f703f5a02b8532d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48926572f0ec788dec3a0f900c34fd69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503489884fe7538a791dc29b59fd6395371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e9902cb7ed6b8525213cfdb90d048372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b215af5ea69ee53885a944bc66b9165373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eeef8d75399bc5cd88f47d7ae0193374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff4d81631221d3b27db32873dbf77e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87227120cca26bbcfaf7e834c530dfcc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3e227b123d5490d22603bc6a2d89f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4719f0b7414756d905d40fc628f4fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9259b5568e74877ebb50f15c23506379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f5c6bc701440fcdfbd409ee1d886a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16393b6514cc6b2df4b55103e579233e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73983006464ce94ae0040e0c2ade6639382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9aa5e6c77a3cde2eea19619c10884a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62603ef612bcf75c4b1713d9f97fdca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42018fcb4013b4913b7a5633e14e0c4b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8c5d3d9db7863e81161b033216ad5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21e40ae34d39eccfd8e2990846507c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398b5884118caee15271795c67c1908388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54329d85b7c12c76d331e52ced825d59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9620e21d219efb59ec556c0827578390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330785052663007bb797ecb64f25b7d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0088da9191da90a09ff0c7289cfea80392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cee447140f923875bcc1d4fdb48c00393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f854b0b9d0e42240baf41f0a3cafef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de931fdb2d6a85dd4c6a68885616637395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f082d472c0fc97df2d14759e97d7b2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85027b317a48d18daa73b5352399bd64397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33035ec5278eea2acf5f0b9e96ab8a14398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4aeadc21db966d7176e87c5875c90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea27374e0744524de66725ba6110b91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ec830bf58c32bbced4c33bd820b33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a73cc3a1020b41802fc462d46001c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994bf5cc90de48f750506d4faa599d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e04db67604b442260396ec3d2fbe49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2d1ab8a105f5c0c65adf4e09fe799405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11222beef3e6d2ed68ddf800077412406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748032f9ed285cbf4f761b5ba472480b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c44121e8a6b8afa47f9a1be25fa82408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc384fd89475387731747800bcdd8a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636dd7ad44f43205b0f4bb86e37ed81410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4ae0a97ec26d4aefec27190f7eb30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16699603cd893946c146cd8cf44203a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c5d5e38514caeda4a01145ab91987413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9ebaf23c193d073239f4da3af55f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f82e9cef3538da205bbd1fa5031c88415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8b0a17c328e2f6a79fb2c6f0a22a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1dc59253eba48ba1451a9099e1774417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a8722ec73fe83098d1f34225c2442418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1825c6f2797364720a50cccb85448fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6bbcb891d2a713fcc9a59325c1f3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30aba53b062dbd3883a31efecfd805b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf24fcdb68130829359b70a3ffc7847422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a891c33d3aa653e9bd84476fd398d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afdd9a8ef76da9b3021689d8d7a902424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a581ff7f53fa6918121e457d583c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8648614fba837b020944159d557564426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fc6be25dfa730717fdeb174c8f3e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0d508df6eee73043dcc4ec6380b71428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3d935f12ad25d2d0652484435f5d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3e13da59f224da374147e303c0315430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffc7b5b961a20e811ff4d996531ef2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc28aad0e38d26ebd633616ab1759a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c94e7a7d77424508235a7e32ed6d50433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5505bf5fed9dc8ed2fd502101b6f7c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c501d64e24b293151f71d008797b5e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776f0979cca2838174dfc07a6cc7724436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4743c031c44ada04e13eda593a12c75437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aa600a1ac027549c9697b2f6c2f9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b388edc9557c91fede655701f25dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28876a8bbc72be94fc8f87ddf9867b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be1517bb163edba2355395e2da200b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82c013f87b9ce5cc7b85c70af83bcf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dfac0fd688386a13f4ba9fc6b074c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c172a1204e7d7b51554f37ab774961444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be0ddfa66915bb755fb22b3f0e6936445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802943620658c603ef5fed113a2e22d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d6ad235b9ae17042d1ae693fdfb07447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1bc539eddbae35a9235931436c312448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5348df5492211c87c8eeefa9bdb0e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034479995ae1e6a04418731679bc105450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e00cd49ff5bdf440ec78e6c5b13095451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec9d09e8b522ab7a19a3df632bfbec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926dff2b917a1a22c1582eb1d0cfbf1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fe4821e00543a7237936b9019f175454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c210b9de91d07669cdb95831b2dfbba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184c2325c48c9a9425b7d0978255c0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b43d82a3e4fc1a9bfef4bb4016f42457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9a8d1b374152bb9e6feeed52c9756458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afaf6b21b8cad1a97a3b1d35f2531a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548eda95df059eff91de697ad9a0a9d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59bb4e3494937a24e6150ac0bc06e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedfd52bfd1177df1103bb8016d3524462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504c852cf31f29bdec9180b0a6376e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fda97e6533c615013d212d08b33d6e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2a2a82a1a51763ebb3597efea841b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af5262f869657eb3087dfc0a17ac0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fd4c0f0f1c441958862897403c7d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0873ab6959d5e3209ededa050baecc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a47c3944c56dfdfeb9441e939d7f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693414bc9a4e2ff31b6a42e9ecdb24f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c276cbc8373e9550040f73936543e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97579f07ef83934c85fe770c54bdae5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950fbed860f37ac859f5eabde7edc17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455b9b6ebc054f3b109dce9463b6f79474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aadaca79400189793d47c4fa033200475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9563d603b5c2295fce182fe4065b295476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da436a60186e57ea0311afa62d52de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d972fb83890f85d2fbce5a6f6aaa4c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ac7a829c0707e5ff65c17a32e02c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3564b23eeb5a7b8ccdd8f13699b745480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d7c62ea5edb7f0aceea750f288237481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d990b32dbe03f2ec3eb2c208712fd9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a5ea3d4b5ee22abb3d6d925f1761e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bb8da08e48e11cdee7a1f85e4c4b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdcc8a12bec2d9f99a4d98e8708cf8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904cbc480e66257e8af89bda64647f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abd38b97c74fb907ca359b46c8c3f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982fa0a3a3db5ed9f054a29d0d8ae50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14e3c067c6572afd72d6796d9f17c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b05d4f4ab465b37cff1acf905c328490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50500659af2408fab9919fe41fb0701491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405aaa5d671e09f15a4645f595e3d42b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc3ee036c04f5a77dd217898d2badc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9919bd89065662381bd2ed0afeb3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cb04b69a0f3b5b787736c44ca05ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2b57dcca8976692a5fbd88905abd9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96649123ec048a39a41d64c26203bfb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65a0f2fa3e8472e489e5dd89f35b2e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0be560d602783d2fbff7da50f0746499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361050f980bc045548e384b9c6fca20500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd046c6bc7cbb7b9b0e85d50a317d2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ebdb530f3dbcb1d8c0d7d9b3ef005502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c85fb459486ddb3d6e8f1a5735596503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c41147222442f0f5cda432c8c1e84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ab603e09b0745d936b65fcc125d03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b212a3723e73b553bd6c8c6457e31506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568689172a7a215fb67934458e42311507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437c8aed1bda9446499b1785e180dc4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8daf82698f53a19fb37890ec3cd4e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4acebe601903a466f0f01ae10e6668510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d1bf844e51182069dda788acc1203511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa230c789ee4e9b4e5764249d859a860512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c00601cc4e466b33924d55967d2a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac19734e514e4b908dea0824293ab9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd749139059e921ae27c27272ab6888515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd16cff33c09e7975550c4bc1bd29ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188dc0e00c9e044077ccc5deb99d267517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1521fdcab24afbed597f341c5b488518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0275051fb7af5c54955e48e0dd1e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213abcee30058e024bc5fa562fbc82b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edab67c218f27d7f831758e8767f2c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95084a78015e9722943d2afdba7b94c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b93b210fadd3b4e6ee59db6dec5705523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a252050475b75757cc89cb6816ccd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3dd3c74509cd350491cae02f3b2e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dece35ff2a29ab431f0da38daf0ff1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb88244f06e68d954ca9f6c6592971527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b04d697234cae2ba5b8c23db2e5d29528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d51f17e3635eecb003870e0b22e5ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b331d2dc1a1a2b4af64824280211bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc42370f17998646f5f5aa152b3433d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05aa062f662062b533421cf5b6139e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46d59a9e1a2fbcb20b0ebd388cf6dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772633b65e925847b77794516c1cbb1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615985bf2ad0d2819f83d622b2cf7b84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a715c993189c3adb89d86ddf4a16f2d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7253b120c4fbbd152fe7a40995d6640537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ecc5b757c1fdcbeb8226e1da4ac3a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b82be0e1343c6144cbb16290564518539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd288f6436532946be4201940a6d4a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa926e0d47d021a806603d2dfdc0af15541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ecb3c33e53eee1f9605671a43cfac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee7a9b57bd4e456cc49498f2b2123b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61654644db772b232b376e9133eb735d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd4578bd543c43c2eb18b0dba4c7ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a87ef4084f24aab2a55e4aad68ef2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37899f82622934f7a52a315dab0be136547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0564e0048321d22ddffa9821b455129548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce281fb65e07e0dabded009b0db1a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f389846a358ecec1512d296ab5297bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072a671b78e5229ddcce7e7876ce0db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b03b30bff4afc09d54412f4f66818552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f691cc98ee35d395da85d4450dfe30b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d124ec434d818608538dc236c34dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ae0e504e9b175946743d87634cb9f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350b08266ff65b0106801863c1a4477556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf67885be974d735045ea45399233f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea44261e0c10d3e4309f7631e268c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db864f00099af58135e02b2a018314559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0824162c20345f1c0e40ed54954044560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35c1f48033e6354246d2e48215aafb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271634111eab598ed883f778711d207562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7910df2b188af7e7c2343f7ad92be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247c2b741309e6230f92a148fae6ffb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7faf8fb1c9614c213d6b511b31741565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ac05f8913e9c05e991b92cef989dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c835029eed59b37d860e4ff7ab1af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b936c70b518a3383b96ccde478a71b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1d003a4c09660d2137ae7845aef5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f1bd8ad6199f0bfcfd2a5f60b8c76570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d152b682bcf32e90aad78999aa571f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb97819ad6090a3e183eccab897bd07572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e3cc196794bc0dff3535af526c020573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04420958b055451d7c50590e7224c0b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c1ac78f57bc036a84236daf30a183575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee402af92a640b448cb864dbd3259b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83ac293b62c55816fbcb20961633bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa50b37377b9dd8c92033f35b99d20578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2160179b1e7d0e28651647d0c202c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c001ab7b29d5cc4597d1b7d0da236580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2f6ec0511c999879ff67062ded5bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571ae8ac169f05e9e119bb5f3e465e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b23c28aeacde5edc45c97089e8583b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f6ad784748f0b8b9450e21f1ad52f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531e2e0114fe144a38a931093dc5ac6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76b1449c89f6f9c08c85c6d0d971ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d7061d693dac748abc86e42aef642587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd43ef965b5f5d3b8cb6ac4369f62f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5bc5e7215f30c8861e6e8ca146912589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832f69aec5c0c1138cb6ad378ce051e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcae6f22d6181d6f59cd8eecd3623c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b1f6058d3defe07d7bf3cf494aac4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0937d0c40f6a0fcd14d9b97cef4376593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047c221cbc9908b41cd2b0ca157fd76594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5a3e6fea60caa4090b43f86600e0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8400421a9c4c13a86cc748034250afe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4fd36fdfa4daaef0ede2b4429ef7e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efaaf81f6d8fa612ae92325ec449fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8382266c90a5fdb38ab6422809663599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b2ab4c285f1b6af2a407bce100521600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da95aeace2723a6985db673d138642601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2a4de4fc02a4de4090f6be8344f4e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fece4e80ca864979222e716a67779af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31fa8abc4af620274fc15a77418c5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6736e938c93c0b8813d216aec6a82605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff661a4f51041790707c42a2a736bc2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6037aedf9aee38c3dd1aa2cefbd28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e177a08f0853c4aad3b24715acfc47608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb2f7bee07f3658764caa0be6f9785609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3e8d67f5d615ea6f7ac659daa30d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f909e893e91a3521f31b3ec14784195611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde60e42115a71cc24a85b65709ef5a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1130641c30be2fcde1dd689554a5c21613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d495f3b4674c83ce1a7228b0f3241614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ed2afc6e7f9428e4f25eee1d26088615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6fd3c8151a18eafac4e29a494ef2a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a8262ce15ffcaf34c038633259324617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f593614799707eedc9af26d27a7bfdc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b78fe8487d77f30928ee560e3080b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9f69952d0ac43608867c6b521ece1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb8e4447385f02c89205d19b2cbe6a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1439c12cf73b8e4d1f3a9ccd21166622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0f6428c5e587630ddacd3194c0723623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c8029939b522c37ee8a0263c95f31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33940a41bdc20e37d75afc5514badde5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d6bcee9f70d11bab83d7b036f01e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ba4496c155db0d538c04783380e84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88743f8869ac7005b7ca33387209b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f18f18636e8e5571d33704add8364629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a6401c49ead34a3dd1416b911245f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb1dc60508fdda23ee4091deda1fbe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66607529fb560d4b31528320aa31ed8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a16a6c75ba241ad81fd7a1c5a3f5e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ad01f71cc8c572712040f0a453534634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7521126c9187cc8574e9af6bd49bd8c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec453b958a157b1971cadb9cd35d41f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a96c2e0786eec72a8d527015630314637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc53b4e2107cf793b91f9783dc98b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fef0cf740d4e1259162ae61a39c6a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a39ae85e81ba175470f3e60192d52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce374762f45c964d1494857dcca36f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838fa2540f488e4cb484da7984614ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e545dcfe911c8b98af40bea948e58643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910d02cd3c309e3f8fd8eb0772edbc4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f682e7025a562c0d923d10d1eaa787645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b5bf0a66d4cec2e4bb0ef526351be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f413dd9906602626a1aa50ec25d48647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b424502662dbf2779406f7998a8a269648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3b3ed0b33413b28d8c3020098d558649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3bf35f5a65682f737613f3be17acb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a605fee490c2ad2eba85dfaf6c5e67651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb51ac1be622620c39a3956a601b0f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e500e91a5a8ac160ec698324b47c04653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafc910bca316113972bde3d28e4afc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaa5157e3bd5c41f9aad1f71e87ddc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e73b86928685b69dea663583614483656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5d53dadf843e5bbdd07291a6de6cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc9b327a9dfe52c61700e2a46b6eff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97456959fa2d68c6b38eaafd67f884a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52881fdc2d6c19f48fa3bab4ea3f3049660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf9f0eae95034e08f0ddcda78aefd1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaec26f7539731a292a53979f2c0496662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fffbe17a9af8da682dff7dfcf9e7d5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5365cb36084153f4e6c54702d0b04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfe35a1d852246c7ece5ba7f1a38e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdff9d76aa3f843bd323964bf2c919666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026cbc0c7c1483656e02f4bb879e8ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4772d87133e58c66c9bd3583c731bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f74781aca72408cb9c9a1ae1bef8e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daac3dae4898fd5d1b53a4f3b4c32af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645390bbd93030984118518715ea2823671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016fddfb6fc6100b07dfcad110f3bb8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac5ad794f367c27120bbc55b1c22b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a35d834db9859922ed9919d20d9480674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17229804d26bd9cb18eadb27e37ec099675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a5b8d99685f70b2a8382dc32ad014676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d8cb4e64834e753e6e62c3e7a7634677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c563873984bcd9bbfa37203f5991918678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec332cae35521c51e489d425a91b44679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06ac97212bdb06cd0b37e7c12c4726680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156bb537de53cc88ab97059e77e3ab0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cb72aab5fbf44740aa5c066e01451682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7dd23633bfc5c7774c91ead166530683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25689a271325b508c4855371e847b583684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168730ef00658cb15e4e814124e1a0b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8be22147112bc59806999bcd938c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11fa1c75d45a5bc4c2fb3bc500f057687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cbc5f48105496ead59600edd2a7a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905c314b89afaf9162a4f19dbb6718e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95edcb4d33c5d173f8053a13fb0d09690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a7cfedbaa2100792082fc6e6c1112691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce727147450bc1f49f6e4b3721b4a989692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc755b75ea09862c8db71e3ff2519c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04d9e873cf28c7607aad32873cb6ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebffd228441db7cf51f5918a1209ef5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d4e01bc42890a4d11f8a411947b22696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20f1fbc19444fd924af8c230136d93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb060b2eb90c86af4eac43ec45be85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0a03654c51c69bfbaf31bf956e47b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cdc4c6a47dd2d690e1e8fb9e25f73700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464621f266ed37efc745bc3be87573b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79aabf751a426ac21c94ba6f092abeb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cce26aa1b4a7b08dffd2c0b35ca92703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54514fb276a3b31575069b8e92296e81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff4881ae7b0671df3879ed8e406806705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46867706c799a012f95ea823406bc15706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b05775aa28d4f670976738f050924707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057a227f54c2ed96cc11624054de694708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709b490943f1b306343bfe57fe549ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bbce3989d714b6eaa79c1213867b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d703ba63bdcff579f1f585c8a2fb8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ba4241c7d0053f413c450c6db0cfb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16626dfd82baeaf514b42086d95d5f3a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d06519823ccd8ab133e1e7e2b5950714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25d72c282dbce3e5cc8b58c3371d35715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159806a7d78ebe990d1087d62b5773d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202347975ecf9b9a25d0521c3d28a64a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde49c83862cfb9f25a0e7adcd158cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58948390b4e77d44c20a356ed2fc02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea92b291cc7543b02ef18a006a41f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc9b3f0790a8c70bdb89a0b56cd533721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6402265e7a61f179c2a8f780bf815a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e23acd4eae11328e67d9c1fbf0a07e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ca6ae28c80fb0696edaa048cbe9ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e0399b61ba0fc856757bc4345bdfd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f2c448e715bcfccd81f764b04de59726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d30be4da58e7d0f8eccc9dc5904c31727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a1b2f35594b82d1f6b884c9c88261728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9f46a8e7f0acaffe3800a171242e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3104e2988c122970ad83a52c8638ec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a617b35e4ddcc8235fc573c3af75c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f84c59332593f88fc7a3fd905f64ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb78a974f69407af6390e5465473d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cb1b97c5affc7ab8fd5ceb186aa33734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48da1489e9a2956610f1eedf080b27735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4295895a5604c0151353d83bb0e354f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485edf6fd887838461e69cfc3f2d32f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a79ba664868d81c7949f902eb014db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b25c0b271f9cb4822039c79a5bffc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d81a138dc4d921303249652e5f93e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b94ea92347ad96c4778d0b68a82be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654051e30f5f3527616c6290e1c2d7b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732c5a5fa9bdf289b8e2e09b8ef21fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99f6c0f304295de0f07d359c55b84c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80a8ca6a68f4624861f10476c37616745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7325a4ddbbc7cfb7e76000e691bb9bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c2d2accc465032e57528ec97b947a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2449d3189a183de0f87382b00b143748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0cb8e02e75b432eb5e5250673ad2d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78fa31f1f5f6c5141d7491a23af183750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407a9368b0df86ce708b52fd1113c4a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f925749b4de7ca65e79ea4b029bb9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4645bea1a4ec833c5fad2e572adcde1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e00557e913c44e6b3a48b7f6bffb0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bcd617b1cec6447c3f67bd980a853755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbb907c7668d50b3a327a1e489e022756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1520e7e6a1d7dc2ac947199988c2a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece64dea784c0812592176c831b2ca9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ec4c24b4dc5cbbfaba85bdc6c3dd1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>