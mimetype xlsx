--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf106f083d09ae2e5ae522f5d98da701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe0024175d31fc46934a116f3a77b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276aefe9817dac330bec38b843128a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c71fbfa507d42419c0a43f1a9181c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0eb0d99fe17adc19e59710e1699905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b81b6f74283e5b80cff56cc1d8b3276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b28944df9b96c00c8bd7e542035a6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23f6edbc441608e672034fd5419e3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d86560d039d6c70a9e17f978a5d489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076079990eae3473f522bb007e2d664110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c201d6eb221d1e6d9fd76038ae881011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad1b805d4e432a04df717a64c939ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f77a3e8fc3d507a7312889d2a4e9f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4932613358faf32b272635a223e96bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf2128e071b56bcc1bf7c277efb40d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3a9d05117430058d3bf3864e084fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6b4ea4484ec3c721b94b59763e95017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dabcca3f1d226b1866dfb38f866ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e486c81d5e405023a6ff4404c75b0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d818a8fb4add2c42afbcd7b475ca5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be000043e2bc3fc71b3753ff8d0d51da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b434f49f4c1ddf56096a038b79717822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586506c88905580ce16b860cb1fc25123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96193866f9a6d8871d7c452d462482824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c53e69bfee30af0d76e719931c15725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be89238001889349b783efc74c68b5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9624ab5dc9706a6a15edc2a4b2f84227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8883fdecf31d2e546f739a704db1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18de880d52fdde742ce4aa5abfb41329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39b5b1093b48c7352a59241ab2fad330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a7809f673c4bfcdc845607dd21c3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832848f4c51a4ae945aa0166723430a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3a12d80e05bfe715d0d7e16b4b8b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485397c38c76ca55aaed07f1b47e1be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18be4910876029e369960dcdf2f0fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd7fad1362c3dd50872d48b39574bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275cd61279b9eabd95e3fa0b81df70237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2609a20d96eea5942c773eb024ea0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01da0cfe41c50e09be184a9868b68039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06d8e2061add2d2ca65729231565c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088352d49e3f5e356536139ed226d5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceaf199649fadb4ca044316ab4eac8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520aaddc15c40b4aa11ee168138a57143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f50c56adc6c25606f701e118c551da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8b6cf8d0067dc7fd0a06e0aa9bcb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8da7ec59ecb17fa0c0d18b7c2db15f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f995b00cf4e96f037523ffdec17270247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6e4f6a646ff1ee3563c8b3ab8940148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7207284bc20dc145bbeee5269964549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca99c58cc267fb1d418c11c31c2f4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba077f21cfa9e174b201e69f68209a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095996bf04a34ad3af6c62e959935ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed0919e587986814930df5976d3ae053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb96519756860a8f81b79ffbe25e28754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455b7ace242d6cd8748b176cb73f41555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a212d62bd189d8739b48fc76d03f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf831c140f0fe4f6e9d8e38a63c9f5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3868014efc9bb875782627e04cb11c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3196dcd1649f3abf784c4de6f3229459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9e628b75815a5ef081c44d72dab6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d41efe78ff2eb4a36f0ff757d434361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67d05405865191c47a090b369245a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a339851d73099e11408e0413b73d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5512d9e7d9db758e154ab6aead35e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d791c9482dcf339d27fa3d52b910565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d41e61cc50cd471278488ed1ebba866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31803051154b5c1fa90c68cfa3accdb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220604ac244c08dc7151a3266a792d0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9ef2de81b590c101397850e4b5f4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de7f40bcf0431c68dbe711a04a08eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc751cf8a3b0e9a097247aab639b5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de562550e8cf04d3d6c66b9a91d9abf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cb5e32acc10f6157b9dab10357e4a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9608cabf91dce75309d603ba77a31274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11feb1bed9927bbfdbffc7ad36b4cd9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839641b5b56c0f052b1a97052bc714976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68981421fe3b5fe3914cf21628b45377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4a80ed9685be7e4f550e3f1acfd6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367f498306bbd952e01d57cd0f43cf179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d137e33e9ef4eff0e70df869f1c98980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6826fa24d3c1b8466fdac721f476e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cab009a009b70732a75e615b88f26082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27cb379245941da1e7029bd28a097983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfe987dfe545a431d8b90baa026c0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defe6373c37aef43797ead0c1037bf985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad76c6205b1435368354e6c1d538ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c6e030338e87adaf3d1a8434667d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c9a2da6c27339194ce952ef44320988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342393c50207dc982d85f1bd5973cb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78067d54a146a1f93f219964d56bf690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10c3a23070c22aa004d3779d58a1f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623d5161363b3fd9e9786a5dd2cce4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa76f229c7f097404c30a6189c3894093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a13134e150c17530d594e3cd1630e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaca639fd0a9a92e74e75ff608b0c1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dc98d5e72d5389cb4cfac4862ae2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2ed1d982ba2d2680e814ab09d541997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62eed7957ca2b9396a89cde2e1fea398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2a109fa1343518cc0bb0b9f1d5d2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97fefcbd8e0e1739ec3869b501b759100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ec5123e71cef5145db4b8fec1e4cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edbce5e0f0da43fe614ed40dae271c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac2030a0037f13dcbaf6050a195bf2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a80bf7825658ecdcf10307a6ca2500104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc65ea791b9ea6c54f15a2be697f65e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8fb3b39df84c0fc58a22a305499a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e298d552549eb6bd82a6523127452107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a45aef067f6d9f7397de65e062293108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774e0f136aaee131935c12506497de3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c3ac96372a3fed2d3ae94bad17c5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5a5a4253fc874d889bcf06c1a830b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bb471cb3090a2cafa43d0bd824c5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9353a8d482bc0559c3fb79e8da540f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5b63a0cd54d1436a91d734d3af89f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262c6446ba8f3c0771affc360b56870115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb9f2519bcad6454c33540cdf564c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f989c10f906b176938d92f35f0664117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1d0760be15978e511904e55672943118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0041329798d794b7b32c9608f313a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599f5559f0d5dce9258eaffd9ac10d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883c9fdc0d8718a0f0a3f36ca20d032121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7787825b3d5d1569c1e468bc6568ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803b8d0c548105bc7ee20613cefb414123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30df1ac3ea3163a8acf435cadcb8557124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff1dfb3629374398a28ea5b82a851f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fa255aff3c4d0a92711a48783c67b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d46728c837b19d079f714143146dbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d57f96dfa9e717465bc222d3471fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83be650c95ebb6ca592bf61d011806129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76574691f4cb4f6689f07c3bb950a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a25fad0a76ebc073e2f4e26b676f0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec28c59bb8cb6bccca02bf8663107bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27fb0a43e103c32c2b7f41faf69dd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35233589e8c02e59e9e29831fb764623134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492870c7ba5a7ad62f9601e072c2b43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff3bc5900c7cd6fc4baa94178da150136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cd78390a7f50e6f792b27696898bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c206341a9e5987807e4bf190e24fc46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b974741972afcf725886ea9845cbc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932918481bac3f0566f6b76e71244a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45bb0fe5b6ae1e84c2e5f196267032141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b58c541e52895bf474e8d7de35f209142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d615b6fa00c8f5434c5e8c1b0444f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee683b4743c9c4771c54339470fa026144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe5799f7bc698dbd5bfec452e87e73145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8404c4244e05421af38e9109becd8dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3280eb880c76319b878116983102b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845fc46058641cbae36bc473183b981148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca3cab4caf3eba219990796c3adc13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7548280d0a2e20cd4feef47f8512f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2dec5e469ab45d5d9e61a868b09e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480185de7a48928eeae8e3897fcda6a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d751e514b86d86d33ecb0d8188c8fb6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207b8e494b00609dfcdd57f2649989c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecada91a83aa597a305f4f3ccce9c6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4b3681fe7b09d8c07e681feb54641156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1fa48eb6ceb8609bc2149becfaf31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d638efc4877bd714c0ad5bf8e00a13a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f80e10cceb5f334deeda8c47c1d64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8610fdd85e950de94bb2e3969045d8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d248b302a52c10285110a6d86bd87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b09388753d1a8cf63de01e6fca90f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd708e206861341c9135cdeb4df7bd1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0584796f9ba77da2c4957ea1e6d9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da62ae1f52a3f4caff546dac848cd3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cc6f62d7bd7abfb0a4a1946780ec5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd30b3f5a05a915611a39200c153ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8e9d065c6f85687d3288021e686ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513002f10d5c9f4175d07973394c7f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dad6a3240448af861e11d20a45d01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a3a7f284e8ef659ac93b7e7b94072171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64ea6fcd828e7a1798d1ac7ff80f9f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c9f4921eb4c87012aff38fc53b8a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a8613455351684f4cc8be96d69be2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eae18860b1d8730965c30b944ebd05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef1ed42f45a7b6ab7429ca3df7bdb5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2979f4d47f4c77bcbf899051f1aeb6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7caeee27264d2b8e9a69301f4733c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb07d6c9439a504c465bddec9afa58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8963ea0f56a14811a4806bc3c30449180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7350a28aef907dc6cd818fb858c3e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e38140d8461d9a94356abe202ae51e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2ad4eee6211c4505d961e58ca12bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c0ee797de7a564397e2fbe77ba753184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfe4c9cb405f6f1f65b6c0c7724e9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff88c99d13c7a1eab0b19c233d78ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d64236997f15cfb7bd7d2edf817b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08ce3dad5125029198719818f645c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75134d43db3e1b4d8292938bd37067189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf116ae5834c1779cc4c4675dcdbbb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a0c3e88f06c7cc0450d6962f8e48b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991b6e00ba07c2cf5eb9628e0bb2582192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d641ae832feccc256244cf8405ca8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16fb99d11ea9748ea1cde1a40c0b6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e729ae993d678d7f86b90d7b9b550195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caa273686acba8edef0925fcd21ff0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb4642bbbcef5762dd8ba7aa60badb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a7e5404410faf851294b880ec6969198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea49f529337d58b5664711780809482199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf1012cbd47e6024429b4cea983991200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab74f7221f95c4cac5aeb404aa4ad17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f8ce2ffc374b81afa0212e7f9e472202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837d958992a93acd9b1d338318e8c19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041aa033897403becbd09aa3fb1cb7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1af69e4a01d2b2a044db444771770e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719139d092c4e14e8b3e8616396039b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adad58da719c71ca8de58accfedfca4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f0112dd06750700aa851a8af6bf68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd51aab87eb50fd3131b33936808ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c6f3bb4becb52de873f8c03b3385a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1780fedb0cce102d90e97ed281f3db7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2d40e96d14cc29a34e9cb6b59d224212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b6e07f2f0682bd16b7813923e4a12213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947443e09faa29c51d5cdebc9f2cdfb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f5ceecf98bc5309131433ef91d058215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725b14160e7ec7ac84c849458354b82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bba6d0f770ea8ddaf82e39165f99f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227e61a1bc0929009cc87ee6389a0c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a484ea2bcbf6b7ce86377817ef9522219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62595369e2006c79a3b89f16bc3a64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959879f48e78896a6ae5009769fa0a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c38f5f93193dd3c6216d1ebdbf3ed9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0e31c0c8f10d688cd7dcf76889438223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefb4aaabd3a4bc0a78b8d68ded7764224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce742f2d3a7763e97921e21b64d852225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb066d80a173693535f221f591865f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902deeb9a0dbe6e58e3432c32e1347d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060ece3ec347adc1fe251a512d92764228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a24da08bd79b360e795c8207d3f734229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72634d056a0bfbe0e9a8a238eea09a85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2d9b65aedbf0e425e468c25be1793231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef82a975352d3aa2ee3ad5c0de5e83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89812c61b79211c10ff220a4b39c0e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3cb99574396d571089218959d1919234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca58b110fbfcc64160c5294f79eabf4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35d1ab90d5fb8b498d293075eecb90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c5fb1b76566a5672cd75f87a8da7e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f8c10d8a8f0235f1603042f13e4d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99866ca3b4aac1b07a51d3ff7ea64a51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afec63d09705e61e39605a0a45af2c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c9776849147cce7e050888aa6ae46241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa162a23f178f1916a42b629d3e6f76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34172498879e10bc517d724909f3bbd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e0efba5a01f020d73c1a27ea41a8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c114c77f4baf24deaa03513eae529245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebc9c6b514edaec46f31fe3200e28c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592dc4aeb5573ac1b03e917d678810a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc1c0c986dd32a5c63c8ca9362b7cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f465519db4c20999017329afa788ec5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7a0ea77a6163e4e2da7913813cf3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6a7ee0053e11fe79fdf84c179b7df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d402dd52ec7bc5c7821f98bb387f369252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc3c8a2a5822df77ba265119714ae1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d22f90dc7b2acd43c7e013094faf6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f510adeb7de87f719a426a562f12b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee052966e5a03fa8f84358886fbfd8d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb137d49a4a08a2e67bc95e2894a8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4263b5d53daa6ee545bb4a82da2b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf5d89783b44782154179d25e11c45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc0135dffb48c2400308ffe2160bf0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c053d72fca125c388ed0519c57df4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e964beeb1a8c028225a5ac2c0b0ee4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85077073f37caadde6c6c1389bef8ee9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1353bf81aae04e4433a8a5e08c62e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ad8e5a7808530436a2b9285ea97cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4deca62ed73ce01221a47d1bee20408266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad1e5d7cfcc147ec109934caf24467267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778d906d5a0b267b94b8d914361616f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b53171db818cff607175e230fa1091269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9228ddf5fa566a1a9923ca9310bf696270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ea811ad58389a3e3bb519a0867746271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e35724d131e7400b01ec8824a0c07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9686a38fa4e69b56571caf9a6cf0e35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf906590695950b099062ddbc0408017274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ebad79a9e7c3c87141c16afd0d7da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134daa364408e1cda58019669321047276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463dd8a83c88f7393eade67ef205185277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51f9c4f95a2a9bbbbc9e793181a896278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ef9f495b1bc6aeca1329e44dfe3e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7159adf76b289659bbd31cf703a85280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ae362757acb82c8571a9bd1939984281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d15b229264bb1e4ade74a453f7c4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13963f9d0ed5c2c3ced7571c25bbfd9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67b8e73d3aa9a8114757d21e2edc84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f561b81f501131c2ba8d4552754f643285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b12d44aa571c79b98c69a2c941cb1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77183509bac21064805894eb67044275287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f3b94d4daaad1ca6a0e25d46c329f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af98c7d60bfb0382ebfd2dba6b2d32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec3abb7c376328d798709964875a0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1cd98cc04528a1e994f7752b2e895291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ebefe9bfc43510a9340eea0c4027c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb297e3342ab5c07f7da76871ca207293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84254760650d3b9012ffb92ef57210f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928c6677f660454656f9a13a629cf72295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c4105eabda0e2173364c6c725d32f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b39bb62aaff0b24c1c911ddde0ac4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddafa4ed0a192051def748b264cdb76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c295b69e1681b3bdf36408c28448b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf97aa17030a599b3e2f2617fd9712300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb7499af7492f8ba33e27a952a0865301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826130a5be0d64b9d0387a680714af4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b05bb3d429c7768b81fdfc9d56746303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19ec332c96453b52c7a3c5e43a6a55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742bf86ba1b6b77a3b9b3f2fe6428f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ddc44676d2f60df01c0b1ca36b842306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d923155d6ebc8088cfc5228820d3a6d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331386ad1b98b8393f3d901fe88084f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfb59888bee08411a85a70962db261309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3b375bf9b69f0dddca90eb1f88a2a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5091b798d156ce96b9fca421e1705e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89caea1e57bfee9abffc9776211753cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a697e492107cae85c9396aa02b0269313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187dc331739318c0308c46fc87d4e6d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14101743a1e811bacaf13be51f5075315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b378663687d84f22e9bbfc1ee353cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e85c72b89af0dcf04f6355f40a55f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88cd0e10ca75075e92565763432d74318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76734fa0a21407d71fc783888c768b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b26c9d693df9c633d5cb620cc0389320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0da46d0716cf3792c0688a6edd7e4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486392f2ca9840f0d5cbffe21077ace322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8da39ff3bc880a7efe8f62384ca30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e29969959a2a0c0ad1e0f1e298fcec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e0274c5644ae0ceff0d55425dfc32325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7006dc2d66ee4676076663b7fb21a11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828cfbd706c78a43c5300df457d4b2b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e60105b5d5c2c848a83861d81f95c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d3631446fa7eb4454b20b5179d01f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629acc7b673c0cac0a60aa40be3410fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f5e3e4265177df3d5e497ed202b8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064734c1f49da908d8f97ce556159c7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056d105caeb62468c8107557fededb3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11dd53bd3ca976662fe1e020141752334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36492867569e85145a3eeb090b344ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e0ca1cb5892b80fa8d447736a8aa9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c6fa74d53289b71046fe9cfaae9bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dd7b663c65d157262ddc72f7c3245338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744d10b1dd17064a39cbf131f9debef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c1833e4242f2e49e06b677dbc672c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43206c574929a3ba92224112d7f2dcf6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9855bc83a844ca5ea1c50692037c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32a74bc964e3d9809e47be50fddcde343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360ece1801d9213647f7ddc5f5cce4e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8a6f0b797673433eda47467140c80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d79ec99af773b66115ca7359702d90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c98fec4e1b72edc0e58c0f406283e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11aa7be40aba8c0a3eb2c1bbacf484f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca25fcd055cc32a9a9543053b90741349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb104226cc097f95decd5b481e87a3e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7481fca0a50576c41fa63bc9af7b132351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fbf0e0a5bb73166e27b33e8b8e66e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13387a65c70af3b05555aa4e3717ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c106167938e03d4560650d9ef2a4137354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1593067817fca910f462012acf197355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cd670616f216c8c10ef2c8a880188356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef59fb1884dadd12acab824a1f9b5f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6455b7367c49a21acf83e29dc34bf8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bd83ea2ff322ab960deafb91efac6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca965a914d989a5ae6d6bb8e5036cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a341d44aa741662059d2de80955a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97c3abc55fb5142f6918029f9a6038362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1a1e32020f2c5965f043480126013363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b02a0087e3eb08e66211dcda54c583364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5530b42c10727fc81bd68abe89aad3b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3308b9c08e3a9f652c6641475a165ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25c7e20647da019b257d64d481a148367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17bbbb51e7ec7b8f0538a395cc3d8d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e49620f0de46d98144785b2057af7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07027d0d92bcdcc3ccd9ac40a72292e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3987b12b2b5b2da626f4009c2797a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6397760c77a4a9ab23edb7828f1d345372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1248e36751c19a790271a7d632bf1dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490618f08ac410c866f4b3359a73783e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99055dc6cf34a668e39e9314d22da3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed3bdae82fe111251824f902b29f84376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f04a00abedd55a4df9e2e9f2b23b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766729355beb29bd1fd531186aeb9e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47d66e643ece474b93007c5e5e6506379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7fcf3c159d7f8012d499742de9a1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d6b8f6c42b9c6441bf7c24672b2a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f539a16cbcfd602d32659bf276faa9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c14da430ebb2ed82b2d71229e8b49383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1945b057c0523a9cc07ec24b31a590384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb1d57cc0e66f792bf7f1092121ab2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0466a055914569caeff3075e0c888386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab921291646209951881c77738b6bb75387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c85c6aa23bc07de3c9a9bc09718c6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e3726336cbe4c88f19771643fdc44389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea74d95b40c61673396e156c5a74e62390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ed0ffaf79fde3ba8ec8b9c0f94c2c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781498313deee83e4f67b84e5ec15d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf4300a2d97e73869acf71469fc8cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60471f67596c61c756252d60afb3b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe123871c041b5a8a80d44c3f8e2e326395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36c3d4878bc2edda10d28782467c67396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15b4ebac6b2e2cba73393011aa912d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0aca7425df8674383a26e170decb90398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498c88e22537c66132d545afb565a9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4e352b40fb0eeb74f0de0c6b9cd0c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07103c95eb6a50fa3120d33fcada12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da41e0201fe5c293921af9b31e8984402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c7371ef64de746b1443edcd27f38b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1840a0a1c95b5292042c280219f60b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e53d0168589b9e4d7daaeb5c1e15e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9cc691cfc8c4a8411235687cf9361406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db85a4086ae646b5fab8ccaaca7457407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11128d666c8ab706aafbd898c84861a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0ebf2eea52519d6471fd3cd9679ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d13a55acb6dbe0cc44f1a12c968e10410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c40490dcfdbb8dae7c9861e6fa635b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c48bf2403b1d97fd1805dd314829f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20dccfc10bb83b3086ed64eb83a91e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625aa2684484b9b792fddf2b74009be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8f1cb296c6ca8695b574a94e05871415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15933a758495dc17d3587a282416aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a481f6df88d7ed1daa526e9f2abcfd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb6987a53ea9ecb214f0f249ad9fe4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d256b314209df4cf3f0eebf6a11f726419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec344151f1a84bb9f685c9263bd6ef5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bca8d5ab62ea5a11ef21c61f00830421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc6e9b396a5d9103e4590b8d9795fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1adfd23f0d525f7217ee990762c783423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9aa915c4dd3f08ca772dd8f6acb4a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ced3a88bd78f27eadaef6c9701f94e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30f449fede138ec6d7080b2f4e54d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cf62c4e3b5ef9805caeff79d057c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd6cd0afbda1e92e5b3ae9916040ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faa8032c4b3172b4d2f526c1a95479429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6ec246e4e4b26e97af29805c6f609430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0fe132e182cbff4b6883f3c2455b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d848bf8eeb605b74dd0837e4032aa0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860633eec6aac23c142a9117b0a2da3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b26beac1c05324c3f087df0d5fbd73434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bde318e959879a1517222292a6a80435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230b4119634d89049aaad28324318a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc82b963fec18f1f8e8c610634316a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015740a1187a8de89f86099a2d5803c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd0fff59007c30d86b7b51c58134b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f2598c651ec2db5a46441b23fbec3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0ef0cd3354e52fe9b6712729fab72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbc9093cf4fc1996a2baea94429b36442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d1dc76de83b880bdc293103276ffa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73745c685231af5cc1f95b524d6d91d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c73ebb6b58dcb12660177cedb5e7b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e599a913b989411f3de744e43e3a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f747d8d4d38618413b8fc24a6ebee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d137a58ec009f7f4e961caec6fd62a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c013e0b54db44e640dafb961d8fdba7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650af99390bacb2d9ee10ba8e83ee5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d120d1e1bca45912def696a80df43c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686ba3c9c77777efc86178293061c08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff456f3a6d07914fe5065706d1dc64b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6ac4f215853e7d745408178cd0ace454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c359b6aea37c0cca3a5c6f8d714f1e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27dc5ab343c49e75142350d4b9d697456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4749ab5131ec3faa3774954f3df56f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee63b6180fb8e4e66ac457313fd8390458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afb30d1b3d50a1b514b5a3d89dc8a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea1e18f1db0fdcb4c83daee44b66a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff8628ee9e1588f75f18cf2639870a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86489cddcaf8fe2b8fd7460cf02436b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496059bf66d46fd286d12e94b31d4907463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abccfe1f53679821165b4a8d60f258e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070495bcce415850bba715fca71aa6e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb18850340c156deec8f5e6d1450f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92178e4beb6098073d93d8804150eb3b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461196dd316c656881d9a7ba2b553094468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e34b096f68a2e003f8ae3a46ced13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1ec9f6dc0ec37b4b3bb516e399afc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922df023a72d3d0c3b1ff219c477aa7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426bd797aab0b69a3cda07636ae757c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a41d8d30fb1b749c7e8bb3cbf06f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744328afe013147295fa59aa68e08a9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261534a696823590737ef56b02c71c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da239b16030d6b9a25a1023a1d89aeb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aed5cc4fc045c5dc8941dc4478528477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088e65eddc0e9aa0c03a34d291449b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f58beba1a066386d10ce7d004ad25d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ec2b3aa153ad53d1067a4f753baa4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb765b4940ece033f9cfbe90f9099374481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30a32cafab0d8bae52ca52357b6bf7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbad4f3bad6630cf183ce58fdb708ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c472c81175e3e80b3d1a8b6371f931484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef3a038cf1d702cb5ce55fe68b69d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1621747f4d8979393263a0ed7bfc3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bedb5c2aecf8ccb3697cf17f009955487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c533a4bf4319e0a8ff862db5faf947f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda134b403801749543686ecc33a71bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da16142e40d7e5abcc68a626227545490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f7931b34fc53243cd14043a0012ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f44932e2c251f16fc8dfbe26df2816492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a2df040866b434c985b87578273d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8717780cf49a78008c41aac3e7afc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd21ed10bf6ed588c2d165601bcd6c0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9378178d1155186583a8c5752789c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57b0012623755a53978ed55a0ae18f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44232fa195a680f19a3fa1e8439c56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f23ac6bdb50ef98a0930af4cbcc31499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea635d4d27c5cb0ed70ccfe0f6036ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d911092c338ccaf8423eb5118f7919e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f057c695e13d96998110e5c91433e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77723ad36039a6bb5cd25b0ec98d1035503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe6a8856c2060d8c5763af9e92659c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9b41a49af76651fc697a9d2991049505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6709f0e1377652e464d34449a2cf2df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e24e87d59cbc69a54c509a09edfdb2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28c0be15aeae3044df49e541b46d09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58638196c9ecf0790fc521e33c5630ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6077261a64c3c9c5dcc22a3cc89c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7841801d632e14b671efd4809bda0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab3bd7f06c596b57fdfafe5e43b7d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a9ba9f08eb09e071dbd3ddd8063e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287fba57fb62a65073655d8ea951db0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85898366909ff68cfec6ee98f6db5f5c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526085406afb26ad754b20c23ea19784516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f741613b03fa910d9be5adba21d8e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39927f21fc0c433efc9b5b06b5e8b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351faa9d969712c1e621d8b66ab0032519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e226b295eb58ec6a1ab0344dff5d8bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b869903c92f21988e9240fa4faf75521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6fe49b3ebc0acad0867145a17d468522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3508b9981b5ac661c78e322b1bd04e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979a692d758189af0a5b1841189bd69524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4a2c3e7f6be291ce2278817a5f110525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528de2eb1c5007f199044462e28265e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a64a93d3db11053d257c9b7ab598fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f24db834b2a60561764cddb7b997b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d2d9e71cb6fd3ead3de3a23726408529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179180831d7d9ca0597a65815df1e71a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985a5cfc58ef3346ae4265cafd3393a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36566fcd03a35ea6570fabc84255e4ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab2a2144803e007fd3a190e63dbf54533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e8c280ae653578dc0b4c245dbe2ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8875f9e2a5f1a0f15bd131d2e2791535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e01dfface0ae52af1eb9a088f2dda8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372fe3a4fffe504a5e975126aa3a996537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634d1ca71ca8aa6d34f22a0580cbad5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67765206674f8da95fb06b0526c60f6c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17880a71ded7b7297fa7189e728dc62c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bdddbe2cbaaef1a69777be7a81746541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8e5f8a97cc03d58398fc12dbf4e0d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b63606a312dcbac4d854f8fb56ae24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdf0990ab890635ba0192417a1a338544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b59cc12cd26bc66161f85f227fee4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b67c7ca9165756c77cd226b7da4aba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b0aec111bfee2aecff922082d3661547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd72dc5dbef97677ad175f55bc484f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae33b97c9d3c9611b102721304563a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514e87fc2b5c47086ca26e1d3b27500550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7458fb468c2af56253d09c6d7b1b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64024551d8cdc51b882a9c5aa8a94de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c194a70ea6a17f2cdc6aaa119673a6d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87eec5e465c1ae46896553a7f02213a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963ea59466dfd8eb10cb1b4a373ead1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818e86fb7b65216f21dad9f2b2cf640556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da86b508304113441f9bf0b800ce02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f70933183b8a241aa84a0413e8b20558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c718abcf8c0f2f115a071ffe95aa93559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19e96ce3c90fc0d32c06a311791b41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eec597b577a71725efb7d2016ce69f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cfa3e34413397e7d7c44eef2f1413562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223906d6ed5daa1081329cb283607371563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9deddbf2f1cc5b27891e7be4b16f639564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17b8ffa5229da1144624bd80d2454d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03dc748aaae23429b7981e642aa80f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fc0a89bbd7b03259f33fe8b5b0b0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe8d53525b7826a66d261f2aad7a5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07870643661cee6c9bd1eccb6fed62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a2c1bf43235869d885d1163a3268c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dada4072636e161b15a6cb4ecd5de5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036914adfd6677e73425482a33405b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c78be677b34ecf95991518034bf16b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268f5b990046c0f147675132597b614574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a7d716d79dc8b15de3d447b21d44f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37853f56df7af6e83088be31e398c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac8727950496e81b52658e8e91f73f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6c397015def387829d4878dc227d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b084a8d656f136872f3f28bc311d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c853f47e33e55b8c9a537dd22a4e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27ac80d48d0f3b4877d46494027f80581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fdc6ef20f4cbd7bb60904648b9bdb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c8498954f8d58eee7fd0d6a0f08cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172299b9b47c08a62def0ccbefca630584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e447f4f20a74d2d3dd8b93da8bde28585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313135278f0b8f2a9885e76b123cc57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653bc780daf7b6f2fa69446cc9e7646587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0ed7571902d8ad7ee8587d137c118588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48741e529982d7e96dc439b9184da1fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279dedbc0d893be44b02d192b1ffe17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2093656014e906184548bcef35a39ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5d86c8f760c3e80dd4b289fbb5894592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d302b5bc641554f1f0a8b65492948593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646842de514e4174f67ad62b0918b6a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c81468804c787d8ebe47a8a9369dc0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67670f051081be771a3e4345eaa28af596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03badefce0fd974a5b5d8854e69c9e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8838ae7ab00b3f856f0cc7c091cd4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ba228c5877d03d1639574acab5d34599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbfd30667dd90477bcc28806f0408f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349abf3b993d2baf94f16f707856eda3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7e408028a791ecba107cbca791b5e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2652e87f59a0a0434920175daf095603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de74fc1e3acf35373e3754cce681fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ed1411194104c731503b08c9b2486605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b80039cf33480566d5f8e4173970e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f748ddfd57df56a6775ce11d108f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2630bde14820e23d4576700771cb7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574da34e993e831925c2a80649b7af5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8584212e2de32a9208ccce9173640c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4599481212404e508f498f7ebc9ed7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef54a3b14dca86a23fcc6e9334af913612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bbdaf73e5d02dfd4d459c693c6d07613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc118359851e691d2f8a64e580f1e354614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f209f488462afbbb945956ab4f9e5b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dd19c93ac0df6d5ad81cba22f027d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183837341c858d05da253d2dd3412b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e806999fa52a46873473760cd1f59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d819675527310c1ac47f2ce3f3f0b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2269ec80401a03f11bdda11bcfaabe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee33660d3b380dd7756e1ffc02671f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921a8e8c04a2b98d6af62257076dd36622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a51efe7c8fc0f09833b55ed322e5b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e6a5767ed0aa8ba506e8d5c4be7ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3b55f76b8972fe50ad5a047cb7af6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2c20064c884660564c97dd625f614626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f87ecd8349b199e2dff4c7d900fe3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4faa3902cf48837f8717a5fbb88037628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231661a25eb929d0bdc15835685de0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ed2acabbd7de9bacaf1116f50c5f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e04c73293cc9eb3d83941b3fd6a096631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47104dd30a10e16a4439bcd1e1cf15632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304070baffaacab5cc67872eee5c6f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37831bf6cd1378ee7c03734370bfe0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa389d787b199fa17b900613f6320e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ba0a05b3f33320f5d747b1fc5c36636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9b0746e9df31f630682c7c42bba17637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389aeea48de8941bf91db578a2b7411638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89c534f75e2760f2f1802874f8d60e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f97ce65c3151bb3a4e7ad1c5d3e4ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe45eaec8397b6532f36006ae3800a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc5fb34e8fb108a45df628c42c0d37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5438295a0f16db17617c44460828ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01bbbc9a89ebb952d289c55b922739644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299c8c749277761663100858a212256645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7c7d47316bb773f4a73b58443a852646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c559b2c8d398c0cb65a4fa09e1597f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18d554a4cc17d9de310b65a126a7ce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7184600e51116caccdae20ffc0838649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456f017c411f8d7ae02a4a1dcf5e9c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195cef680729aeebb0b48747099bb62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c84829f32dfdfd9dae5dbf812591d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042b7b35806fa96fc8256c61a46068c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d01ee0635b380cff9bd91f2ddb240654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cac1834b3a883d963ffb9679cf9203655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e820e6a3cfcee3ace75e41ad1d886c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e42439912ee4dfa13bc4d3a7a90c7a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597177801668cb4ffc527622ba830f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d162887faa5a1866284dddfa33328659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860fa3a6dc5e086ee9e5bfe475cd2a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2350c0e48cec862ec70e8b7c8f78efe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3509153341d4e7336b1eb0c00f64ede662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e28ab8694b11cf385eb475f66a0c7a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe20eff64c9cd818369a0d496a2038f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75586aa351c999e1928a610aaea6a9be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d15db1f427248059c5d599bb94c675666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071eff0f272b504cdd158d55894587f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5aa741e03bb72431fa587a26cc9b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08139276eeca0d14e74aaa6e9b1d099669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503b2f65c8390604f2b6bf96ab029be670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406cdcec36784f1bcdd2c31737cced3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e9d4fc7058fbeb20da8e4f43d30d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72e9a2c213b8d8935d03cf20f97d23673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1841cc59f0995b19724b7abd4c00f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0c04a08a3e9dc077e971e7d15e2e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29d1628ca8747ea3b364583d199e74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5ec4b428c40a920f66c60dd818455677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad600cc27106e58160c15512e0799c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61212bae2633a5d4b90a14e5cc84f7b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587c277bd23e2b0e15a1a11a35f71fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b2141a0bd9cd13100e0149cde3471681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd790d406547fcda992e70e49db38c3c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38925464b842beed298abf45c21a76d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43131cf2bc1a309807e15d660b4b57e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fad38ebea5a9ef06ba62227fba392685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d11bc123849c1fdd62e1788010dbb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfce8e4f15e30f6d77625f8f5011dfe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a785238170ca44d4e0713b8ed5503688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93d62142a00eff95d835ce811a2d81689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9b9b5efd80925f0a264e1fb8f008c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899dd1de7ae1395304f322aa63ad427691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bd9a0078b8ebe59b1843cb65205cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9c1e87cafb9783f4d004b6cac055d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c03a4a98657063c79776db3e684715694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06882ff0bb1b64eafab4f0c72ae6d23f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810178ef0f045c6467fa6051216902cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49d2434ce9d4afb066c5786677076d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dad30e4cc8554c8bbac7ed1a59ce49698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347c42548d4f23e0b917400cf023e43699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1056b06fb08ea711803220ac00799700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b99f6dadb533f4731d025f711babb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d84faf719ce835c2758e8560e2062a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8f527157747c63db9064d0ee4b5da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f48aaadbff36a234416eaf6273c497704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd786552e9a98011f172913dbb919b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f1d0a94c211c09adca3bc40555218706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763762429bd5823282e031fc6415984707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82639fb92ffbed4a860cbe74c30a5e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635b126487da756385a3972fc86fce5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea38a9efb2637b2dc9cad00a55f1f47710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add8cdc15a5e9f6eddfdc414901dc4e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e0b7cdde4658899d43233a70fb835712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b42b208dfbf13b51336430355f4d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e7fac8ba4a27ce27912680551ed55714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40041a930085d8099b0fe0c4df967077715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0eac6991c86816c355602c433cfd0e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10ba4075fdbfcd297a746ca1fc63e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cd97ede0fd27b2beb7619da0036d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca479ff16e425ff4d57497de33d2f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1681af852eafe4f51d3d174889483fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e09e766333b835bbf3165050f4357721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4bba0d36ed2ec7fc9f620b4addc58722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f3045107831d0605f4370f7fea70d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ffaca98b896cb8c2c0c7d00db2d76724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225ceaaee23c8b5706bee88f0cebb42725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e944318a09b52019008e6bca978a1f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a8ea3abd5ac885c69f21e3ce422d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee17236da5579d169f9d30de2fbb953728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052d46db9490bb5d12dde1442dc3f48729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cf6d32fab3f6bd1096b5e94bde815730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e42e1df5810e62ab27600e38cb6e3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd28fa4eaeab706e0556f14d87018fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ed58f402ee45ef06035a27375efe4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fb066d58295bf58e7267f5c5263f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d6ed0fa830e6bd4fc5e2ab9c7fa12735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849522fac0fd56c8069e65559f1ea3df736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371159246153bb024a451e359b63ff7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e639e38a6e3dfaeba99b34832264a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02ed45ee4ca94312a01d6f220365aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83822c4a34fe7b108a8c3ad7edf5b5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899171a7e7cdbb357ac8c8ffc89ec10741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806509e5f564e7b3566b85eae615432742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ceda3fbde0ff8c64597538a851156743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1229fc453654d7e9ff5e09a47d04ef9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d58c0236797812a2ceff518626901b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3a0851dbb52600e208133ef2b1374746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736c2c3c2767bef3305ebe94842159f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cb8720b2f8716cf5148bd8cb39359748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70ce62722102d3b7774cfe20d740df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e84ea2e3f9c67f65fc97f02eeac55750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcc2a3a7a81884533a15f67576af68751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8118bd6c9f0da9c037269bc2f46dd2e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1ac4566a652c39b8ac84b36a6e2c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04955d51e10772ccba76cde2956b4548754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c671c8e79d36eac1dcaf476d95244755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a35c3640c3973802042def49ac95e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b886cefcb7f3a50ff1535d458d55ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609603f66c078187987bf1bf09812053758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7660ab8cd4fce68a612846d635e0755759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f979dab63663d136a7a3ece6318dae41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb026030d30360126c757f9a2f2a3eaa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc33d1dd9f0762a00710689e3fbcd333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfb3a1023f9b44ba34f3923f3b6b614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fddb3fe9d2db09bcda6987f256e5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b45624167a8d626793a5dd036bbb4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9de642d162a069ac9ef67428f6e5517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6d39756a84ccbf2ed8ee5a7da59248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd263f2f70036bd358e9586fff359899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fc13faadde268b79fd1360188c00710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcd00f452f5bf7d1904e47adb2669811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5915aa3529126bd44890d91b2d16012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec5b64f705c804f0f3381874ad591c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b8a64fd9412047883c1cf4ad1fffc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba66e31314d9b23be450519af5043715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b18822d7d7858f6833d3a4e1bd83716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aed5bef27e3468c079ab3518e9cfd517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654222bab0681976b457d9bbdc4df8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662a9ac2e45f439cc8a2ae062f83d7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f672bb73436f77513ea052d872b9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a7f2e7fa02090d06fc6cce887e41921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517949dc7743de100deafb6e2934c2df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d299016dd88e86b936ff028e3bde35223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fda92cce9ed8cb3f5c9beb0568322124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee65c2678a96d3c03e0109e8ecb03be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359577cba4d8dbd6f2021565ec9aa58526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b3aa81ac87b4aaee8b7309096b33727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7813b9107c982636f598e4203ccf428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913ede767727c3e292580b51137487e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b3f59872176cd9cf174dc0ed28a1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357c79d209247044944b13dafdfad8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61a9a26a6e7da6746101ecd879a7b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6b37ad581492ba203e4a3da503a5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa7e8f0c0cd2116a4855bd72b308d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c864f45b93bf85b3577d57270a45a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3398db5dbc1994f409f21eadab0a9ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab848f6dc3e7173306e356e99b66d57937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458af8188af2c2ee1001c43ae70dcd6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995faaa1d435cd6bb22c4ec12369a30739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85f08f04b7e2d8191cb116da03a2d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540788747dcc86782762113a9b1292c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1a2bca11d738f0cb7a50fa5169f9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9c40440f19449fb9e20443684c6b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dceb4b5a025923d40beeb36764f52d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1b85e38e932ecca5718dd37d98e6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e16110c1b4f2facecd4ab20d3b1c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbd71001525cf110b3667e996abf5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4952f38f80facf709db7bc5698635548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617be52b18b779f349e287670adcdcb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156eb0058dd1f424fae981be184e1b2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b98c964847527132230ef36c023b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd53d87618d02e9dd7f3228a7f82e9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06951726992e87de8b05987f780382b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a50a26a2174fe8818ad82910e213e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd18ac4284ca8543a1d32142d605dc355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d636512190fe526bd1a82c99386605c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3485964ae4320d276c3b5d358986e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37300b835045ac5cb477ead01d5c2ef558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961edac4ce4bb473e2661c191509b8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e2336de93da0c778b356d5399bd8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702b9363f6865b4b6dfc52052f9f7ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d5d9fc3d088d1981a440f7df858c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818360ad38eeedefac6a275f2d64c2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1105d4cb3c955a04116ad5b386cd6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49710e687ea3fe08de8664466970d1f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adabf6a0e4760df900063a100c0fd166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcbe8e5ddbc02475753bb98b78aaf667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43822714d99c8e69e12fe981e25a512968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd0d447b0c21e23e77e1b24a0ce38e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b858e882c67d4070906e55b66f5d2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851aaa68c8711e633b7dfbc5754f73a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae10b42a755d04f4f97f77dbc23b8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b59fda6a1cda938c62abd96bb443373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d52dae4434a5ebb89cfc034a9ae32e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61655e3c6589884f6dd924f0eacfe36675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd043778056694607fdbc664e32f1ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73beaba855bc9117eba1cdb38c35f24d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b14a6ae8ca8f56d399332e7cfbb50478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7474ddf12400c3abda347ab61ddb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde5df273c1c21230c9c145e41206b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6254177fdcab71e426f5c924f410281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830aa3788fc596dc07fa1738943e66282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f678bd0d082c4894a77ba9b26124bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164f8f120c579de72ea1f77de37b6c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7e576833b232a35634c7fa7f2d5d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117aef758c98ce42303a79fb3164d3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a902c90ac36796bc12aba61b4efd08e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2838a7303b71ad78350374e9a9bae288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c864bd53069a0ca581021d6d93ec889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea7d91b8892ce8a7b5ea3a8478d58a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1f8c2eb17c71ecebd05a5c0c746c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912075431f3406162f68c39362b0c56e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02c2ed26313a6af64a11f041ce890093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32f050fc6400ca3fb1ef6a79a3b38a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e0c930538afc4579c187361bfffab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03286ca811225d8f0221ddc52698d8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5b0481b625888473f1403ef4b651397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b719a4c2f6bffd30662c460d08860d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b40a709cb085c8a976f2187fb2c2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f76bc7d4f9fdf47cac79838829a88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf4356e57deb6d855e665d19a65f22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d0110b6c286601c4ad9437ae7b8b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098364aeb984793d745ecaa794d2500f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3fd2a3062f2ee717a1beb77ac489d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85fc505172934656fe8c94e6de65a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcec5386dda760df52557637746e47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053d145c45a2d7e33458108b5a3ebdd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3322991d3476ae61e7958cd12b8e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f760cc4dfb63564b7be561c57da83f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474ddd08718763b7cf840045e08073b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faf824ef5e7e992fabb923271e8ed5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d823fa49c731fb76ffc605f444ae3ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851e3564401def56ecec7d62c331853113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ad556ab38243abf63dc0006e77ac9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649078c583a10f7074b5991e8404326115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe85ddadbc2ef866baa9ec7b5fe21d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5636e2e7fd4f5a9705dbf4954b7ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048d00ce4336da906c4d3204b9d77ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9781539403967adb9bf850c6ba6d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c26e3c958fd8f50c4abe4475433ba7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fa8fc3623b2b058233537361205b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cc84d790e858c8c651ab9fc4d6714122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ed0ad621115147bb23bd015b64bbf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf50d71085c0980d95eaf93f3272cec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f1320f86bb58176f38c6e3412aee0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b50eb3b218d9bd7d37f749db86647126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389041c4c6aa33df6c1331370d82049c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a732691dc2fd81b98cc6759b9a3697128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a49dee75c9d27447e1e0981ab9e8b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38f352f230142c88d1da204bb8107d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fbcca9e5a01d688107c2d6af2420c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1f362933891b798aeefc53d250721132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90b2a9068296a3f8a9dd163288b110133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be803c2f64c49326cf20fdd5e13def2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28805d83ddcf4988cb8a4b92bd356f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdac276eeec485712a25affb5c1876136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aebb1cf07c132fc94dd233d50d1bb7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1a1db5658412e76c7571a61a7b2ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaed2810535ecb687596ed587a1b74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22289d837c1d9082e721fa48f77046bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2597318e80cf10d05f29a10f1cf32d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8204dab175cc812bb2c70a7eb4a51e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b756d8f552c28a09b4c39f60c931782143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fdd6c5432f1edb68b194f3951f97a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084d8eb00f2c9cad9ba327a2784ccbd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be08545fcc03c195a30d00860a077f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8564df63abb7cb05f02e748c9a3766d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ddc6631634d8915877cd22a092f88148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aac452d2539e1b7decbe41cc3c317b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49457d74fb92a727181cff9dd050f5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7b40bbad21aa9f4085bf350ab0c9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7534d4748793b746f563f9aedb365df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66c60a05a8f5b95962d299f086efca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e01e13c7086105f2a82f9b0171eaad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca18c78bd52f92a62286b5e7381f21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffbe49fc5fa3c3a1515cf9f99f99fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60af80d92f93530393483a13a8b155157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8687735c81593f7cb4f76a8891d1505158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff1b83e0492c8fca81dc154855dc50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff6a381403ba42b3a470565440b286160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8364fdbb93bc6d240a7845cf141e7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0a52eebd13ce7115f8254bd061970162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb897949e98a6d8dd9fe24e9761bcecd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720f53dada8a73c1b166ff698898c5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9e056ea9c576eae153c5c7ad0d9e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae24a176997c55fedc4188df6142af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8261c34970b8d8fc4a39863c74d6d95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3266152d9ecb07e1bfb2f189f2ab8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d31e9dd955a8a687772b3f9ef110f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8ce030674af397fa50b980ed70da2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bd915fa7223faa05e3d0fed8c824a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e9e9a3bb208ade5d93b8974361634172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492699e6ff89b64ab7c03b9bb19441d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef1aa46a24e63b2d5682a8842e5064174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1961ea5fa3e6236d1219f7882b5e246175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334dcde3bd08e63ecf324b9b474ce72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cf843b87564380c85d6609e934e1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c944a976a3fa4217a8a79d1c034814178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c6cd1419704f689f481abf0d480bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f06260cdc16b3d3eea2d2db9df648b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1da7885189734ddaf55828be3fcfda181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d489d21482c6c5731a7896436bd5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed330d9f757561423910684944f93bdd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82178c974070d6e772e6cbef3f917290184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12845ee2e85636791d59e60c3a310a1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecedac826339b8271ec2999f3c55217186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682bec0f88b578696822690f2b38c2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135be5569fabb389d79c7d426c15a588188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a016ce1cc7c087b437d6dde319612f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7550f49b811d066f1000efdc7a39d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e094cdfb5271792fbb47572c7c6029191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aa68bfa5ea54f50e8af9d0d6149f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19285f809c849fb24937b498101b07b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c8864e739bf3fde71dde5566d0d78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a49d33e2410608a8f921e3e1d41916195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bba3a73f47ba01fc3dcebaeb0e3356196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4a6a3e1326bdecaa3cc52f0235d6b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bc8ffd44fb29cf2a18ecc8dd02547198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e89da4361286166f0e25db3d50749199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6745c8c1feef60cbfde696d64fab1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e94beed92ff86f6de64777c678441f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf889c5c3f9e4553c8da892b01c82b56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b54b4583f4d0d32c7a81e24c16e8fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1510735453d92b844f857497d43c13204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0330e5d47e806cfccb8ede2868fea9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5b2a768bdb98844c5bc8ce2bc6baf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6846b9d05175d1083d58a84da3a30e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7db97d127d95578bf23df8bf9d0c8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322181db59ae6bf212c06b8f5a58807d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525980b8ce6b631d9f91ec6967d2134210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f827bed66910d4d625163f599bcdc71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd6624559c94040adb40951772f587212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a98e83c21726b46168cbb00376280213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f42070ad618d5ae7a52074e0eb4b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746b3d045dfeeac948cb75adbfdc5fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacbdeac541221592c68e544df5e1b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f3135d5a448c6fa0fdaccc722656e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a3c79085d80979eca60501caaf937218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753722281118141661924a97aaf8632219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989e3c963f5a54ca010da5e72c2593d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c9226a5b8cfd77c0af26296b2efc1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bdc2038803b9f01e500c389faa537222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8f2845e2b596b0e27ecc8e95a0f62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfa17de4c35f2f39df84d50fcf5520224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac32b88a5149b0aa0d6e675197d03e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee985e66d6dc233bf5861d43cb8f4e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216d369e8dd35ca87079f493a633f31227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08279cb7e74ff524906ed3aa4f8e4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf0e63f4f915cdc08647201db535ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8038afcc58a294605df747ba4955f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b7ef290cb0f104be6332cefbf582f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed198aba0083dcec2dcc1e57a4027ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ed0d5878f55076561a30694da3920233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ea2e2594f129b1a7ae19e1098d1ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd71fca92b24f1e5176485a9d10638235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828c362a4ff9de761aa549d52d40133236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d6e09c8ed4e903fffdfccce92bd73237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b03a1ae48a4235ef0d6fa47f4422e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622bed10a8e6a1a52b1e8602fe73a53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49037bfdc8175a2742844ee301260de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaaf8e2ad0b3c020a0eb55c40dd840241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af591a1a4078ebaac3b3fe01eb49ee12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52903db6073fc8be963e426bd488097243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c71716f66808755614c9d369d2eab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faf6e920708730e82d9e0c1e2bbc84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e52b4aa604fd7903c4f99a59a9daa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5d9a9b681003d90ddda46ce744d44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bf01dfc1438da069c22a5f9828aa8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b76411c1a7b25acfe190c62bfe2886249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942f064b6104f22bfbb80ee0febf7bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaa853d8b49a6cbea6c33cb48d28b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779aefcec68e816fff2dc71c29794ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b4980fc4300d39cfdaee04a00a31c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43095eaa8d69c118774f4f8809b9fb06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3f85f641ac5f682413a8a21fc875c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ba5129cda9980b43dd1b20884658d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a746c936da0ad4e86a97cfcfca5aa6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b41c49357a02ceaffc90fd53ef980258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e1cfdb1fb9fa90498927be920965c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e490bb250a2b9f883a0bc5d91f0137260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d0b81f96d6ead6ee4b180b50a26d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ba626915cbaf84aeea93256aff94a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2559bf4c9b52c7b02f2695401a3b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73604969b2ba028a33a2c197dfb92a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5e707b95c3ca9ed1da9cdeb2f76b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89282cac7f0057bfcb015f8e3e268ce1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f5c98ff234e52031e54567eec17b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec718447ef14c3623ecebbce7c587d36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdba0fa84947b1fbe34a9b2ef3fef2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcca9fc06cab2b91479f0cf9a490c6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe804a08bce3760fc27b7d35883b73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8b8281b774f8ad7472c4f9edeb8ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d522b79345573a21c2ce464d0188c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b00586deca6b34afa94615345e39d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63420e0869a8c681305c2c936078e162275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75262a6835e7505348bfa7b3cb0fd36b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5f003e08b63382e78e2d73b9c93d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe041c8766996eb8c617975f47a9bee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f0ca7ff2b534d131ebcbc969ec60a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa35d62129cb40f30bebf8caa2f570280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2744c2077e48514681ad204010d860d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37399b674e94cfca89c54c77a0dce2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11996aa46b416ebe550966b05a5638d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864aba464e2053209ca08a526de160bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bf92897bf3719b51f9f0570cb06a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f543f9aeb89b449dd3e07e6183d31d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b10e8560bcbd3308acb7c5d93e1525287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c47681b34742b5d099da068d3143c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd71339a75e51e353a92f180b977489289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4000805a9835d3b67bde6490cafc79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30cab9c22be01c86cdc329ce766b76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e7bfc448ed1f1adcf72c52552fe31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d2195d2bc557d97820c31e50c9ebf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12132dddd9b5ca158211c83357291349294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518d24b4d2cd5c9a66533697be1a6ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e447dc6c4bc99d484876a7267552a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77980c7d882b87446884e076a5963790297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bea9b9ca7f9dbe214cd332a377c10a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da7f859e09aebdde1efdf919c5955e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31648cb9d4c9e8dc97616173286534be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff6814bf8e33579ca0f6d3701fc042301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c57a7795052c9a96147c19a80a880302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfe07dd76742ff5a36f873061cd8b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29b5003e928d6b97e46a8500322a30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af79afa9e66c06faa4c703354c6aef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70673c0e7c930293d965ee061776f61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1358ee24983e33e08a90a428a8aa826307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f54c23c0ddeb308e4ac9fe1f79bf54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e227701c445d554a7a662517ba2519309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308ae5e8c89b71329703fb6a6dad13e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145db57b4d98d48b7c794ad0ad036a44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde371d7a86c29d16800283f6b60d17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8f1a57e5f942253a56a9c25ba4114313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248a75125f906e08664ffdc4bd0b61a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769a188755ee16c96490a6d8da77db4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23135b5ef39376dbc717be32ede887e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3065d9c27aba10e9c4fbd4044f730c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9c7d30b809655359b915b5b0cb267318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03060108a38e445c95748ad5bab95ac1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9212023c7ee33d49a1d0071763924320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e9b5ce2051af02f89af1420f5346c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9fc3e8c76f65f786b6298aec3e7b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb1565002a2ccc07df718072bd0c8a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5160d6c33bd733ba4c6091290e42d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b068a5d6d18d107d5db7d017dbefd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ec93d21b3cbb2fb6be36f319bcf92326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787813a8d9dfb01785210a55106be74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d42e09800864858ce1176378b686e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e05c4a2ee53ce676af5fbd6b7a5723329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb0da0502b3a1ee23922b6c93bf1c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25fc9267437f1c08b1145fe20f97ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1707073a24abe29e70b20d057ca36332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e14216f0338445ac26fb94e087f7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cac6a38c3a0d35b6a4581cedbdf76a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724dd5350534db170475407c359efc3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5d1ae802fba97815d4428ab612f8b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5c20d692d2c613fba3a7710adefa7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4fbc8b9df93de874b11be957a03a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e46c1a61be499aa1f41977cc3dd4c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9dbb21786f97aa70d6264333f86e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0702f0b7a87943c14d3a8d17287192341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124becdec2aa379ff921efec64294dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68c05ec9d6dbac91ca8f5c6b11211a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230959f5833121c96c54d9e635e1619c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40dff4bb3a933440eb67d6fee40569345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388685e92d2f9b9bc4320d7a4c7ab09346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e63f7b34bf9d502cd768bf78c26684347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec8f3811ff85f3c803eff7f41e3f26348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11871fd9a57cd7eadeae01cbc2a62f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385229b5225d4f7152a2ca92292c24e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88166806a0e5ba026794859bdbcdda351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fea789c4595c9971c5d6468394e85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de4d1dfd2ed95d050f1bb80501e470353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f7e6cc3410d96ca52e5ecd0c76324354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a611fa76dacddd7e17c4b68caa758355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c433b19083760102ae2cbba38601e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f832ff5585768cd73d34e8eda46c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb5e2a46217418aed49af7b58919c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146677aa71f374d30d90aa5f695e0f6c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3db9866fdc6a18c181e7660e4e2e42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a71bc1384bc2cdbaffb5872f4a3150361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf6cc5688e856d96518678791ee558362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549793f62c568804bddf35b7db6a479a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471ae24dc17a32893126a6469d3f8e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf822b9cd318fe65c7c79f12634b73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb8e40fdbabb3ed263acfdbd209bf1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90becb376753c5584ead951e39f545367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b845d951112700cdfad4cb18938e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e19b1c12d24f62489bcdd629ff7015369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b84f41e8421383f85c54c870e6096370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd221f4347efc4196d26a51fdf66197371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6bdf9abbabbc198335b03927613c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999430296c4ca30727d5201841ee64e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371969b67560d6f056d1c00c6c4e782374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bf8110068e09e28bad5daa044e97e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43c22e81decd3ae7faf9641ab0dcd2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c1ce13bceecdf79e61d41984c5d9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2b449c5ee56f73e466a040680401a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808c1d55eba89856f78cb8f660ec508379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f120aa0e849efeb1761d5b1c4a6887380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bda65e8f872f86fa487b92a7a5471381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd8ee6eb86af64131eff88bc6d7fa4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71363edc4cf2ee0dcb7538349a62066383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6769230701c5186c1e93b6e74033caa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d936bdbf3da023797724ad87f909ff9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9ab3394d81cf55697de9ab99e37d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d14adef3d6b638037dcea1bbdd273387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb3a8a0eb195a8fddd4dd97fbf9656388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6dc41fd13e362dc14d3a0c0a2eb4c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118af6e0f8ddef19c8c38ece6f01ed7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d962ca48e1309ed7a3371e89d8fbeb3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573b03a6aecea279e9c935cb198c91c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed23cebb8d3834e24972701ad728599393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19db8c489c033192eef4be689f8dd4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054234a5b041236fac9ef072449d7e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d3037983e0287d273011e21363f5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ced99ccc6e5d6882cdc87723ff9a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427e8dae643e14033bf26d59669dbc1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a9ffeda66ba431c774154f4c2e675399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6657e48784f9744704c38360d06634a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5e443bb29ceb512d4adbb8414a903401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d1a66ed8887310771e966e23137da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c50471aeebcef7e74c0d8a992fbbfc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c32c8c1cd1ff6d5874b8a3d313e83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b36082eecae88cec7f9e9aa2dd7f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d671d2692d39a8c09f932fe86819e97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7133bc97f20b06e01634cec0cf74bbd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94421fbaecad4f2f1c4b334e2db3b386408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d36c2439a9a6ea9f425e9c45e6d69c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8f560410ed26632afda9f3ebe8ac2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc0f075523b271c69f6c8a817c9585411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddcd98dee33235e247efe8b9bcedd3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9052e3dd8baec548630e08a7f98bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8f1812291282d0a8f6c2c643fea4f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b2c4b6b0fadae45cad711b5601827415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea235d90fd89e81b3dd4ae511a0b8a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96f0f762af07c48cfc935fd3423ab2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da8dc220e1aec2c9d6f6db85ed8e66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cea96ae2e620fb96ce392bc6ed7cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89721bfd2084186ddd7c9d80ee7296b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4c5cbaf97ce6de9ef0eabe63f89d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe6f65b003ca8a459837a2a9baa8be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3dbc2a911c1975f90a742589fec0f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460998bbbddda41bb0fd76c1c02e9461424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb89a6dfa80dca82a6697418dfc8dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8cb304ea8dd25346a3cb86dd38989426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45329c611cf7432f4a93e0998f6977f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7798a47596395e282fb28e1ff557da7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4e45b8721eb2d6dc1fcce40e976f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36857eea23a8bb11c5d0b2d03fbe6a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b975e82446697ddaed811a0a648f03431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68fa14554e80b86dc525ba02476d73432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4955f7f6a44375f4bb208629164c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508228d340499f24f34a92801f8608d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23928c7c0e9681758238adeda17eeb18435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae4627ab2684605cfdd59e2513b7b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c763966fc4a0685738c96309a29547437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663cdc27424db7c9ba8e925847bd49e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12713039c866d515b56106aae60ad3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c61fcdc376a37b6b41bfae7e82e38440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0bd6b36f1e050b99261060a646402441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a67b73f9700f98c87a88a63cb44f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb3aff19b88253f71e58692b06f79e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97603e2074242e6826463790b6d2df3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e634cbab87cbce5f543a76315a00ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d966e193d4d04495bcd20cae9a311c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23959eece8bd1884f957a2e561ce34b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476a3c244e7a882decaac5c5a03c464448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55dc409d8305180f015f2a3531cec4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de27b2186ab9ed268f8e3ad487b0e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54144d7bd1a324047c9bcbb3bb90da11451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd71def85f7b54f7a22e0d4a9f3379452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fbadd3f4d6604bb912e85e47942df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51498d59c7e04013fa3922358c7f9e87454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e48dc14677cb2a8fd2a5329817ecc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e5689c00193a2a747fc8298cebcf3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67ebba09d3d1650ba24a4d15a47b32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171dc2ec7da6a1f3e7476e000ccad5a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56919b70b2f3e674f0d5d5b12835f8e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a1fa68fc8ca6aefd76eebf8e16919460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464c9994b231d146e23f602bd195aa2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c340a2fd48fad8e0c065a440525c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273be535c731021980c815bf74b7c01b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bf2a0f4345900f5aa816f83058541464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d36e27397f9951dd11d3d04ba024bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627a3fac2d2b202fba24bd272734c98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54ecd7e691d20ef4e1096cee8e098a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee645602d6775f10d7d2a9db23cee22468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a4c6a24f2cb7fb3a13c20c8152703469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777d47e36da84612b30079f3c353e0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081c79b15d175292bf29bfd66077f61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92bbb6832e5d1261476ee237718539472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dd051d5ed7fc0f648ee6a85362ec5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d87cfbd4f5672c92c0bce80f95828a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99013ca755d5c2d68b5010910bc0601475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcff6acc0c576ceec29a7c50adce4e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf53bb1c0968bafef90b655bd5f2696477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ad917158051eaf5f4f9721d69707c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda96be763b9d919db62d99dc4d23ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942e8284e7d058252c3965c6b5c2d2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da4ee7b9b97422f4048b2fcbfb4416481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253304f1cb12f9404e25ea059ec52f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59764201a937c840ff2a749331d1532f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16f9d559ed92dae90ec7da3f0e9581484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea64c4e5ddc500ff9aeae9fa88342d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c1fb8b0cc43bef02e63321b9cd7c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eed46f4034e64f101cd8aa53b3afff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63c4f228796273327015073b9ae155488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526f2efdb7097e318c619af956f06b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74759de11a0458f43bd38eaaa270a2a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2aada6505f1fd6584f3d7c3d66837491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80437d60d81b420b01f60492a2263c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f84fd1ae4231de4dc5583ae2604bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188826c6beb6609ddb73ed55a5a153f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34b43b40dd17e22e97ffc154651dc6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f4093fdd06e68c1037b7ef5421d72496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe33ab9c5105a1700ef010fcdc7bfe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db47a93c7266c31a3bd95749a281b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26182606084105fd9118642f1bff3f0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44314f67461eddc55247ecd6734d80a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c578eb5d13e425bfaa5e6cd4ba0c23501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47156ab39c1b13878bdcf70918939cc6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfc704e5c2297c0483e6a5d20e067e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820dc12be2775006607905cd3b83f60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144a391bd861d6506a29dc327984c7d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7348195900deb9696a4032436339ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ffdc30c5f3f7978afb1dc2fcf2dbf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361643bdf8b4f2bbd7f126c91d67cc7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0fcffe5f25153cb10508a66e9926c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f614c233ac1ff8dcae1796530b4d16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30fcedf13332240e2c8753ebd0404b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb1a819c5ebb26e66fca7c66f22dae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff69e3abe2ef7eb9e8320d3ffd9c125513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1e84d1594bc1752bdcb852aa64eb8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abb5af72b7c02c1fb597a195d2a78c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d6a3842a4f22829c1b89c3768037f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2bf93c772ca2abb08d0058bf017e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506a2e1014979192a07185ead348f53518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11f33c676d507bdd71ef4d693d9bc0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46055510e4cbd98d99d0380842577c5f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e4e0804ea44fe4b908ef3b50537de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcca4fd18f60d704160b108829628e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbbb9e83597dacb81a6764d6ee7cb6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68639806024fdb4ae91fcb784d02c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3b85c6768421ae6cf8fceaf443b68525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cb81e90c1382af6f3858e15482766526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb955a9670404084b32a5da996950a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309c56a2896e584816fc726c2787203528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c767a49ca6ab6d5e59ca4313044ccb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0a24454ba1ce2a969e6b20b9c154d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faf9fe74ff65839eea86ba1ce8ac13531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa82794227c6bec43abcab90ee37bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac15ca98c5ed7fe4a64b58a075af628533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c199ab9defc92cfdffc60853c3489d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caf81249728fab5ce9114de5874b6c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fd8afbc2471d2411fd9982a1a30ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d77429ba2fd6e02740405575e09b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f9a0a8a6564c0ef73d2e576f4a9c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1ac242984efdea8b9a0d56c1f9602539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e830e26766a27ff5f1893ada2001d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdd38d16cadff4fecd9a6187d16240541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fd7d510ed33bd484525c0937e97ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e879de7f1cb87dec3dcf05ba0c1db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987d9b764510b5b0fe67ffaddfff9c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ed39a256887c3e99c61d155a973f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a7dd73e0f853f187d2b16da9ad7a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f901db3324249a3a532be128cdff7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981d72438b18ed75be9cb4085cba241548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecff2b9eaee2dd6e2092055e0a506ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6555f333e4f41cd2acdf1d5454b31a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9097dd2e70c179da279335e4f47c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171da5f4d28fb8366a2b43a1eda5e13f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cdff12c2caa61c8055faa6b20943b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5aa5d6536888390e17d5d26ccf5eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c701f92d7078e32359c139430265f04555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f9c1c28657749e5f748f94e281d1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5aac5de867dfadc16befed5576d0d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4662ecc9ff1c385e5ef6189239b2da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa192b7a4a52b7c61ad96844697c223a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed193dff044416a933059833be48c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6c0dda36b5cf25cfb3ac0f4e60271561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e828a31c931d309861623f23bdc956562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c04d2e46a7e9fabd21af3dacd167e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733c4546f71ff8c02ca86ae0dc85f7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a142c590052bd912e521f7b4298140565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc48b35b92adc6e9a7e889070d8c2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74299cdfaf391a38ce61681f17cd1ac7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57008c9904bbc6a45d093d835c532bcf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347015e9cab280ec8993f098217ce676569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07d04552fd2976c1abf6428d1eb27d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642bd13e2192a567d4138b9deac198b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af578738609704f43e20646186f66c94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfee35c34629b4e1558fe888f8aaada573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13513fb48b525ca2538585d0e8b5aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9628f42bb5fb976f5a42a6a96bfc4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d59bbf729c348789560a9fbcb6c92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbef8489c75173d64fe631fff10fb5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09906f2b1951e6c7fe4e457f5e382a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba05cf40af689fb5e0d6a4473ba4496579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5099e6868c567371fdd3a870ea881580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efa1211e1f03d8f0afcbe51b418d15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04c39889fff4a1a5ce3e1f20193662582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce175637986d4840344d6b7aebbe85583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbea699032f829370d6fd9136ff0392584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801ee2b6bd00b5f3451de291384a0f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ac917390fd2f6106e12e884dd6f3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8bf6ac72a164557bc66ff585ff021587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e1899e9f543df5956e40a564f76fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c8f849173301ba4a9773e071cdaec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fb42963b811d39d3b4b6846f27a96590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d301d78279a52285587c064274ada19591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbaba9bd6a1c4e79fe556fff638658592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460fc1e2fb4d45e3cda0563bcc3e21c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbed0a5b479301c2b6b1dc9f477030594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66233df9552885628418611d6263715595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa72a0d69db96d56eca80cf5069ce3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b017c449b3ea72185b4ee0609211d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe73070f2e9a212e091262322873ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7e5ee9d884a2b599f8debcf885424599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc9c8ad32cd5f84cb4fad57e4d7e93600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea340aa1db3d6a6c8573fbefe76dbe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907479e89796a99f8b43a7ee7fd3e5e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c5e44105f428a1cfbaf251480f7ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c6e61f272d774a202462e7e9d2a23604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce57389a55048892feeb6754f9154e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d0784e8741ed3d8118725e7cab8b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed222f38097f46e804e6ccb6642ca34d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57296e2ff28d1ab390870e40a6e81f98608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b450fd5ebe43e1f7166df8b17f873609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454f918cf70a4b0deb1cf179ed8c53f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0fc88bb4a4644e861c9e8efef2a47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce7f97aae614d70b4948c2c5cefec2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5d8321d41d570a119eae96739d4ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc0bf056e5b077e52c5b849f08ab64614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550af7e8afd87d0e599812cff77ac57615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c75d5880bb9a01b33c36c2f81c5eed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe532da574dd57210baee57e5310f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899a05dea424a30131386401c5d7517618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ab77616ac9847a43f12ed23ab4643619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328dd95eb108af634fdbf5dcb6d1774620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ffaf105c266b20f100fd3435e7b35621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18530a1eb3471c70fc7755907977c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c33d27b36238d36df3d01adc966b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2bff1f5e51e2f91788b4ca3f4d4ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570a978f65c6debde40250f8d282e81625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a630eb88bf5291b83db3bd21532ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acaa2537ee98ec747daa1b939f6ca4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025e0674f527a5c3063015b5bfce8ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a8289ecd5fcaaf64cdcbfb8c915e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42194cc608a1ee018d1146fad508256d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fc0b8877ceb72919653032293f718631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dff8c9631ddd47590b7158b773f01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1839b05cb063f66ad1b30da566e52b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe495c3389545109da4b1ffa40a3aa7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c065484220c78f3561e552c84887e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5517bb57a067a26c4d124bb534e83636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653aa9662f45a83f89a5c090ecef8d2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65115f4a4a308fbd6e7d55fa0fb06f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d016a5b5fe27920d720c482872dd77639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803cc305e08b750a27cd4ca98bfabca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be6aef6a4e913fa638064f60f70643641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99111a69be6ccb343a447d87382952c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06585630af2707c87b4b3fc530616a1f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed9f68db1359310e2d71b43a4c83d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170f8d9ffe217166e23df4ea4e3787f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d4472ba15ecc4cbc44c662afbf47b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdf8a33d5ef35cc9a8c70b10573b7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff7e22ec9345d8fc346b3dcfde44a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ceeaeb97d0540f9c22d8ffb07450f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac45445c4ad2276aed800e9ad896979650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b97e9046cb1785108ab89b3a2cb96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259219f320c6e4af7f0dd5410e6df0db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ced7f354b02a519553bf3843b5e8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e5a452fe6fb9a5b71dff9c55856cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c886cdd2084faf43301f55673b72e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8696780e2d0c725041c68f4b02244e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2878010024c77af108c31dc25722a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7029166cd1555d762ce7fa6e2f09bd9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5f9cc291ba177e125007da313720c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f7d125afe065c06f1660e27c1261b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ae9edee2c1aa79b18ab0739cb033a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102153519736d8be5dbe83fcdecab53d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01987007ecb66dae9e75a3ba792fa50e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bb197ccd0c05a8f927752af18c582664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b02df8d2f62b75519e2a3ee3fc524665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afc61302c047fc77139012d8993aee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edfe3180ad7d3a4e653588282051b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054b42376981fdc32317d3efc3f2baf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3442ea3dfa0418fd0cc24c28e51c167669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d88cd66ebe6998a79ce76bc58d807670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8367372a73b4bda65b4956f7e767b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa123a601ab69b04e8cbeeb6714095672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ce22f7298794d051a372cd5e54667673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b609ef7272d0e2a0885a905873a8d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d299d11fc63d7fe623e5cbded15f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749fba5be4d17e2b2debe9df26928e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a991e66eebf69ae101413f9f5c1479a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050d00010a3bd2c7d8fcc13ce66ecff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dc6f03c96442aaae1779942e29248679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220e6579956d1a5f8c9887bc5f928d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239bac767788af7b0b528c0bc1260e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876da68ea77c1fcbbd2ac95ea67d5164682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cbb171aa241b05f810b06ea1ea2f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a9769d91fe7470bb078788b4b6972684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7a26715e04e63abe45c59012674ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edce2d97defc83c89375bdeba4736a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4b811fda3c733b95b5820e3df487e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5ae6db33b5a0bae37c09944777758688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61cc44f7a48b914bc6074e580f57ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9dcf1e44c38922a9c088a0d16174b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205b349b08f73a787262667e6021f01691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffe77c180549296d27db7bb5c3a26b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29890c05cbf2b1c86286fbb33928a350693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fdc36d40706b9dee79855bc256c16694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb238496ad425a17ec275659aacc0d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fe0793edc26a6a9b81c3721d56097696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b12a31e9196f39a811461c979d501b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed207a7802b30e64b58fe54688e35bf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77dd2aebe8b64ce29f81ca3007e27d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df9729dcbbe5abb293d6960ac022d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358aa84c15497b624013bf6dff0c041701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d1b3f53bdc7a158fbe7311991e524702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e563afec9c4b896729c4dba04406b86703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9319629c38a99ca5d383db9a95e1560704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be579d256f2939b7ab26a35c07e826705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218ff7d4ced75facd806b173582e970706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d69717382f0a0d135218041d2364ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c837f487c038b13ef1d71962f15a39708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cde8a5a865c0bee89ddf9f24e8293709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875729ea7d4a32a52848f1b96d4404a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b85fc7c61a2566affd0d97b365ac6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6fd40850e91dd39c5fa924b5fc1a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27502908575335eb657d964e908c66b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357b4e09c69374cbe25b3dfd370b035714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d04de498da6c63d47129d39902568715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f8f9e39278375ab3a0f21d3c3ff60716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd79c8977abf6cc0dfa94335b0ae137717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd31fbfb2827118632adbb2b323f701718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00f64147fdf39d1f78dbbb97371461719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4613cfcef5a5970bef207d21635197d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7d27c7e1e209ca9e1a87b82a65a5c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05f7859c2e86dabcbad0ba3caaf86b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90e76358e9f82d73fcfc3b025a6db2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b35d119d17103ab385b4f111b9fac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318637aa15881beba8cac9f1eee230d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42986b37ea4cf8b96f5f93f6243d49726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f532ecbfa3f5a162f0685c4fb8b35be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16629b89a85787cd15157aa571714c13728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c278cc6e2fa1930edd79af6dd5db30729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef5d43ea8f1a62416d3c314ca9db5f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5315df69739980ecf08e3dded80a7c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e88b1c4abdb2051aae68367a555d1c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb38e64693b154009e9621dc13ec98733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18d39a8e4e0ea1d43a042052250639734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73eacecde6a3ae7f63f0842d8fe05a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5d4babafa033e9d9aa3dc4a5a1444736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e4faa72f1c07a291e4c2ce813d3b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4e83f52477d08d31cee406c9678b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b4f82926e7104a66b718c0c5478d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b84ad33ec48b9a754f63e9484e1b1c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87ffd32781ac443eaf7596d529968c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1906a474fe585f80d55a3fa49f403a3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5166b50f8fc6851cdf03d03b64a6d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef131683d36e3abca34a285ada14a61744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6364b9123cc75dde19513987e68bfd4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4225f385d1d1378e891fb0968ee602746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bceb3e290d07ea50edf09362ebb4b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7fe70303c65ea0f20e319d6d345b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0c0ccde4352c88e948b9a14ebd868749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bc659ea0f5f9576266bcd248f26ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102e07395123bd4b8241ceca1b56184751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc51347b1a1b76e8d52f1cc7046a84752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adc69ba099446235d4b38f58006a9d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea38fe1ddcf8d9f6d140e46cde91f64754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc6fd754af5acb7818090d6abbb083755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700595970e85803c254c1bd05ddb10f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049e21925832fac6003a0a643800e51757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295d2e2534f62791cdbb3939308876f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da53514fb711fca776a34b2468805e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>