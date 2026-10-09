--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad298294ebb50519988e5ffa8a57881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb532536ed0067bcbad04b328c8a632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb280928e8444eba04ce29fc6abb20c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045437c06aaea0e2c2f9a559121e04684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394b7ec9fbece05d0b15d862e9357585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b5212fe9768e81b78e68cfd9a1dfc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2159ef2f1d0e027be05613e24c2fcf87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf7bea8520e08620a9245d08575cac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc956d1ef3daf55a8ab8da17ba622389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcdf3e97f7dd6044f7adf447877fc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703ef4d835219b0d348d0206b695dad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482334f40ef2cf9e238d1d77fac018c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c39f40c55d6cd234323f0cf4a497cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2778b3c51bc64883ee1b6c27b8918d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956bbe3b167440109d9e2cb9d30cf1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea0f640415caade8e51cf0614b34d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff918c6fae7b92994ef27c8829616daa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696fd850b98859acbe3e871d8bd5e1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e701eefc6251f9d7e56d2a910ba3a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da19eaacb732d711d2f692b366ba4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135a16e9dae589d72c57f6f191bf78121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c3be55277bbb8096d835494c2dd7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ebcd1d602f0ee312d4a5f0051d14023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1832ffdb9d2790bd322f4ade9652924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6459042b365d5d6ac56e3e874e027625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3024cc09436e1458f55aa30df8cf9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f9708bf676fe16df1b7f66e1c589f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910a50e3933046274a9270790a43b6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58e49ac08724b0b4c2735983decdf629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e87846f03b278932580259c5498c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a217230846e3cd8457930c713bc4c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043f0aa6f92fce3c9efd30fc08039da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c602e85158defff3672f04a88d6465433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da6dab80b700e9b8fe997f6001333334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc000fc2613940aa5224b50c733e6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e22457e9707296a4c869eb492a6d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f539b9893747278a6a641449477db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d82bfa92926d591b24b813dac419f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c00c42df206bedb38d0831682f35439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eab90b9203a85790737ebd203a0e4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8bd832be5f519c039ebb26e722f2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ad8cdef9b7c24fc09ee28f44feb8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a6851ff29e2cef3604527e881709843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be14fcdfdce5fd8bca10b2b460ee04844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb0d27684cb581219ff0bdfd7f945645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c378147940f4fe14c0364f8e5fe0fdb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c9edf2d1f4b6ed4deffa6bd0b77fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803f7e70ed44d0a0cf6af35f077ec1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d845fa72b91165306d09bc52f5d6cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c121cab6d99d9059ec85cb318ad96150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e636b2410f27c24a25a7a66e405f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212c3604a1d476dfbb93a792736afd252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5b9d36eaa162a3a7287015429b96553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efde2ae4626d7956acf420b01e0df554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938d855c59ef349e7bb05a3d8f1682e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccc9afa51b6fa7065828db2390460a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387377aed9ef8965112839ae852d262457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aaba5a9c83d2484ee28837e7118b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefd9ec64fef2fe9567fe0895fc43c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bc7b6b811c1d4f3f284d54918401460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9afcb33352c0839e3298a55f31dda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fce9acb73fe49b156365e566e3a0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8d302aabe2b0aeafd431fc39e513e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872a6ae0d5c4bb143e8306c94a5f8ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab94e130c0e732c44519f8777cf5da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdef8e9f0f8b0b52db74b7f6342341966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58efc324449f4b304cb2b677e38161567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188618b738ed98bb16e6667a222f6e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30df268cff32b30b2124eb8509a427e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd604d1ece56d9906f4d6cd202f8fa670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641755951816de8a31061fc790e990d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484345ffbb8a1be10a25b751169a4ba572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe563df81fa3a547b5ae6c57e3011b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce7ededff3ed6b8dcf683c880ad0e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ce9f71f4f7c4e437e9a6156cf3f3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be066dd1e87f8eb447ee83c6706857876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6ad8cddd912328c950a2913ee186577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817fd6233c8a9a67981efcb69ee449e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05385e40f008d1d2df2133a9cfe6961f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc9d42f0bfcd907202d70f9ab7fe9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b1efbc2a8270b3bd65537a9ffa63b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40404734c88993cad74d0aaab6186b9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b53200de5e119db1b73c90cbc856b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b2e963f7e4a4199c594fbfd219a3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d1dfb80f560132384398b976dafb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccb4103a67f9e185eeff4c5313edba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0768dfcbe447d51702086a68771f02587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b74164b8a5a3dee762ae62580c4c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58043fc8a85a3cea161d4bd6f47d4c3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0300793a45938a52fc45b83ad09f5e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9697734478c532a6f7e9ebece0fff391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6f8bb7c4d42ceb951a331d773276392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a0b681b6ae1c7d36076b10608e0d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f6cb480930d0de67a4ab67cf3234b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15649f91d91a41d2d87c759194b83cac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745877b349eb5d251572996e20347d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491564fcf60d5caf3be9395b6a9e58f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adc97d5b06dd6d326e27bdcd92c14c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b5ff53a5e3b0433169262b2739e8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e6c0e9c0d8d5a8a6daa01a644aa16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64559b39ff7805556fff7fd4a2c150f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e7f1b1754a397e1b9611cf853a9b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69986303444f0a944c4ab8ca27be0901103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9f2235ceec927c69a4d586694cfa6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe781ade2a664c91a672adeb24ada29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63e6c9b9dcdceb52ab5ff080161cda106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83ca465c1cafbc8ee57707326a17e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c5e6641df8da66ef521f065b59b1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdf5d522452b12b74de1848ebfddac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876352d2326643f4a3993ec29336bbca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01533ba463dd21f494d9fda4ff0a757a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd76c3ad1a28bb96396181ee78fe4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a09652f78cfd44417ba81916c7d359113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025dade9eb5a83048d3ccf2f1f7ade8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296bb2f96abc8a5296d994ca9bf9817115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e83f3fad0fb9f39ca791c06cca8db6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46803e2131608f51d5647d746ee8a475117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6f1da5a031cd91f4cc77fac67d381118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ca5c173a8824b219da5b3abbd0a3a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7109ce0bed2bd11909f46abe99e1a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350d9bcd6db1577cb2cab87b68da1fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981e56db9d46578666c309e2ff0faa1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408394956f6a27fe884118b54a8a9cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5dac7e7f7833246e37391fab9c0fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807399727e7e692951d197586a9a3c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb450759aeed6b7b1434d778e731ff6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4406adfad4c6d0ecbda6f0152b1f9e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaeb189600686717d6c56051f8c9d8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec62f79d659719a54cb7092b8a0f57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a83c24e62f8b2b62f8f2bd615b85b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615614f4f9171f67ba7fe84fc4f69c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ebca27e653d2e433597d589e312fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb46cc2d3556d7cbf902bf459334a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa50e5c222abbeb2a8e0f1b880b84e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61745874dc1c126953f4d1f86516b35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e9a4941d2697d7e086ef874a90936136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cddd4cd47dac157dd598fd33fe02b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23971c37b69cc9635f07b72c0a508d0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c9bc1d1d4abca783c7819a6597aa3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490e0bcafd7f266f308633d4c25bdfc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028220231cf5eecee087135933f11fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90556cfaeefe7bc729298afa15ae62142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b60811f875f84f30960dd7505e284f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff0ed2010201f3b0f3c924789c83ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fd11f1576ed36849768c921bdeb17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bf8b5b5421b9d3baa007626aeab09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e64a65686b1350e2ff29783080d9e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f21006029d6b1c41fd2ceb0c8a6941148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4876237985d256723d5aa5a386215149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49bbe3e89c106cdb8d17f6dec99ced150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67725692b8c5207a66ccf88270fa0e31151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08146e9c47a089474fd5a7968bed5e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1254b63053d16236ae329ccf71292153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8673e55ff20ddba43342523697ec5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573a2886e8509b79562afa76c305404155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5342f9e8c7ebf8e2cfb59138613cb56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f00ab1e3f275ff9bed82b0e6ff3cb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e5512c33b7943b7142a61883f4f79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b140e7abcc8693a89f6338a17ebf0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d3c40d00c06635786448b68c1370a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0485a6815f25c338355f60e8d843f37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf6871eb318bb51c46c04e1ba3fd35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a55a70ccbcb832911e0e64bdbf2761163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbd41e001e502798326e46aa9d0c2e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed26bf5c9348fbb2574d7a189308c16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8c94c6440cb08819352dc2ec8dfec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6440546b0a253fe19ebbc90155997d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1d66267a7f63af4e39c2c0aa5863e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cef466e68913bc2ce9f6f8a7618d73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2da73bc077f553da1422721f5755de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5039365eb8d42eeab24e2e8540ddbd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861bcc9881c04a704f094ae2f038fdd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbd4071c9f4d2a2285a7f59dbcf60b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb56915c883ebb9d168eec51f27e4c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32ed180e4580e27cf60e023cbc4be6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc45f11b744f45e5363bd45fe0b195176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb0c765bb5c932cf9f6d60ff6a3490177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f4620b1d20bea5e1ab5adebba6cf8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac782f1f84195350b67f44063f12e35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b988355bdb762108ceba1fc2ed07dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be3d358e4a49a519ce02b1d368a8b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537686912fa74c4dfaaeca64bdbdd2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea23975bc385308139818577fc4dde183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100bc0c7f516f1c2531362f29d4acdf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b9191f35cda7ad81d70b1129c5e97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c389f7a74e68f7f28dbf824411ae18e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e915ba66304d419dd6246baa571ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76873cb641fee65081e91a3a49ec8c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274e6749aaeb9c19ada6d2830cbabab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af0a6635eb49b8c99c01e738e68d84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4b214e8054e1c32b461fae562e7fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b57f118f3057e5a283868374afabc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91933d5378c6a8ce387cce9a4b47b963193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11eb07455e6431bc06405cfec20862194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65449210ebb1136f0fcb175168da079c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d38818b056880d0f88a1adc15e3d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17a7bd0c502d754fefe93ce4919c35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f4d9bb1bf2af8a47c1ad4a1ed95e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d530f3e23eb593da9ea7ae9ab9bbc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcdd3bf9757dbb169531d9fe18bb74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f583a1af02cd009639d988883b51c58201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c6d46ad4d469c903750e4fa0bfab9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e51828a7afa77ed59c5a0e27b541e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1513cead842d9f4a3ab0521e35e887204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ad73de361ce9959a8bc16dce45826205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135f69d5066582576f8790a60bd6ab9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5fd8068fef02bebb1ad7b31fc4ea3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9aadec2d96d611fcb017659326604208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6d1347d3ce2d586ea94702bfffc1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631527a3faccb6e3ab8ba7751b3ab4fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee403993e41cc28722969a54e3fbcf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5acaa252ba4b9ff49cf89836f411c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c290ea4249c7cea09f187c75f44419213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717df20015685b0e0bf47dd6aaa428b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ca7545b9966a1ab4946f4c0f9e71c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61727c4adde1530ae95b4d927bbfd2aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143d393f3b0fc6b74b831c9fa1b4872217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a548c1090c1b64c383a8b67b57f264218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc629f0203c059aef5c3a27fca545be6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13aaa9919be851268afadcb1937f3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f290e70cd60fd5ad56a6d3714f16bb1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063da35ceb1492cd82b099e996be282222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faa8a488bdf946cfa5c8a392711f61223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37da6a49a88d928d00b37aaee68d1e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370635856a07d4d33ccea09fd159ed33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e2a08dc5bdd3a700fbf00725a806d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd21732f3877870061bf7ff10cf987227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55137dcf9e88ce9abf99363496adbb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082cadedf6b50ea323d717e91fea47d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddc37907c8fb58278e966f3f2c7add230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab43bf5728d93d851c08a7c9435ae9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35585bd0bbaf743113bd9081806fdcba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31378b2d589172a8abed81f312214f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3e40ef8b8b05a3b6e10eec0a6b404234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36de0f92900f662cac9a40065e2c385235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74927211c65db3145f8d925911948473236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f91f8dfbe8cc8195c1cdc886d74689237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8764ecd3fb00646c3dc3289af3f4f08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801823624faec862b5fbdcb298d56b91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db99b5c44d97ceccb82153a432bcdf7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ccdb78c5591897cc30640cbe55651241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c1214d2a589bf4ea42a0a344b457b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376532ca15fab4ae3ca7140cbb1ef84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55c9b5402489f03a4da2d7178f196c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d65baf8fa3dd02abab0750646f0e00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacde03044490eb01285cc4696fc32ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab78ba837134abea08b2f14d20ddd6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda0c36cfdb4d33587574b5ff4de956248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72a82c2986619e64be070fa237b47d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05150918cc6933a6e04eb3f15c2dfbb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b540d530a687d40b264894c07d2c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85081c3c75cbdbdc1600e587e73760c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926301f187909f71620a557a6613b62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db622e37de1418b992424f9e1065a41c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844538b6cf66119deda30819fe2245e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839977d5454da442079e9e88ad54308f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b646d5d3ce5da550bc83ea579c687257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c540b05292c2737ed10bba334a206a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7011fcab39604577e111c1e2fcacce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4d2ec99b3d4cb19d6937ff645f8ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d36d51fd930cf0e8ef7a8d66abb8b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9995f17ae352ebd307eda36796784ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652ef8d121bc1b08ba4fff829fac8cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748cbb06282a65f96051cc1454861b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0489ee7a158a046b312a4359ccb7adf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f72bd6934a719ab417c1d6eaa257b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a3d1e54b7e3402e844e6b6dce16e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919957dae06e2cc877bb3545cec1595268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752cb7bd22536dce86de9897844669c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789ffa111430bea4ba7acdd754b2da5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b532004e3f60666e5533bf67b15acc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b801f536d4ba9841e20c40360e18a24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b527d07c8a3e8eabba149f63c606b70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680a8cd396dcff6d3ada65e6ac2bdb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cc68627d886ac3142cd0390894ba3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cd08f74bf6a1ddad5a4bfcedb7970276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eaa9c9ed877ebadcaae02c8339afd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4f25912d6d8d8bc43481c9c4117e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57a3978f767ee4649b33c010f0813e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b59d7945470ba9181eb7dd016044c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eb2963bcdec9a0beb582d14adc14a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86ce7b7084b04a19e9888af6a23712282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e081af92dcd3f52348dcaffe435dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cce2508d7fbb41ae54bf82b661231284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216f84936595440aa2f84339670c009285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757955ca14b55a0306143f1e9d3d084a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88f933bbfc8c060d30c1dd53fc5d79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06644f781726955e128a98b137041d4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ac5ec6d31008b6bd00214df3e6adc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dae6150b634009819c934a9623199290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f075a3a83106b7ff4015f6d94a4c9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4a6ed03d610e5dd84b419a435fd99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67170ac028d1765041ab3bcaace47553293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa1e23b950b967be5840ff95fd2c65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188f4f5af6ea99811b035749be2a5cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626887338548b7b742d1acfa46e96bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4d71a9eb75951f10ce801953e4419297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d03bdafb51d7239377843b3d3e4b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43195290a6918fbd238daecab7c456299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55342f5a5ef79b9c02df062d21b28149300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447aa3379daf9d8b12accfdc96c4e9a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48525acc62f625121a7c0fdb6c396af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98204a1f4fc4637bd9681545e891cb01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfa8a60c71c01976bac77baee1613b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f66b76873ae9d08764da2ea20c9fcf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176b2b9de878909147e31ef7b234528306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeca305d8fbe4b95f4288f34d2aaafa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658d751025f1d1859d88bee5f93d857308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd969559decdee089b015613993d947309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b912083536fc9d19fb87bc365b38f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ff70b971441509046a169ac1733bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c7011dd901f1bac6eee5db6fb6c8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1051bcb264a0d8dbccdef5b99ab63f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd8c21325a0b6b1cd7a4e6bd3248ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baba4e1430aa7bb452113e4268ab1c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c970d74e51810d16cc15bf15770db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c2a1e8ba1281d9a4db34dfe56e037317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cac3474a8294c14ae8c733d408737c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fe19822e869b343b04cd43dbe4cd1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46432f6549db997fdfb728293eb544ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489894b0d6580d6001a7c23c9613d16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ae03107edfb0dbecd8cb9b380a81a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479c5e408da5f1f5d50d327a4e87bd5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c37b84586237d06a909f47629c1dc3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd4df577e528bd1c43c0bb51a925e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba859f19112e56127917ed715c9a37326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556cb51c5c9fe58ad93f500bbecc88b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfb814f852a71ce0160e599b75df02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac252342afdc6b36b82aaa06ab7479329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82dfc265d328dd656fe7a24e98970c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0242bd2c1310729d3b850b83bc21a16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca18d2b9aabb2783b8d6fd027a1c2bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931b54c568e054fa600ceaf44c907da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28455b3efe0bb8802c7d8f4a457450334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c07d9da87287ff76033d520d84e95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fabf58a25fa74d07929de6518ad3e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11ea714bc95050441acc46e15745da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a47121662897bb9ab7cb6dd60e21a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a408943062474d0ebe1162b27794bf8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37413636abc46f8daf2b717f57d3c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb36236256b16d9b012945fe06534d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dd0c6dc8311b64bff259361099405342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb4f520495cbbdd3c3ca457299e0d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569c560ab0a244f72d6b32074c34086344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aaa9dcff17b8d1c26996fa531764a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf63475e0dd50c74a116d3a9cb3240346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658098caa9cc7a0249fe1e4946a93ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113682ebbba8294c8e120d0bdcda9ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502ad03605186799e370e629ab2cf46349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0bd088fa57543aff05ff8a80aaa21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d948e668b3752cde1803e9d29b7453b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81783a70c64280541ddcb9c13b0b1e0e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3404846bc76d77c987d50acb96d0511353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fab91683083da0e8ae4d54e68ea26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694e21a4844bc735944db4795334788355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcea59c71f7d03ab74c5b972796e652356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28a4cc7080d90763f70d39adfeeb8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967590b2a3cbcdce74e1c7f92883f84a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c7ff0b01e29a798f68ab3ba86ffb6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b12c91a2e1ea8f2ae9fedb196580e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24aab826d3c80d1d576395bc53834a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ad911f407ebc57ba477ec13d1549b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445d236b480cc20d3dcae140b5e0f3f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fca6a338478f76267899450514aff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5935afff36dcd985e3865df572ee0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7e40ba2c1c63d747f153ca01beb79366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cbd85eea4af618b81ee073331a764367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da7e54751a6e12617e2890f4eac5f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdad9f06c1a85691f78d48aaa645504369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37602bfeeb8acd860524bd31204ce6cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc61f664deb47d59c99f228364c5ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3a11e4cd457e65a514766d5891a54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72663458c46f224b295cfa0e18e5e7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178eae9307ceeff047510d37fdeef0f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f684347dc72be2a3ab2b5353553a89b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fc37d108c003de81f9b5d25475e30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f527a1bab60f8a8a27ad475edfa701e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f483621693c049b870fa66b46d2931378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692c80c87f76387aab49b397b082d66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed1559152f3bd5c00fbfbd6d13fa1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490777381b2e042b81088311a8a3757381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db242338abacf768b6ba1882b3f4ef4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e87001b161b440de84f1b967a256c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691be846f2b0bad1eb43b90ff4274348384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7676a9b202c5d423ae7e65fd2fb211385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fced50074a478d175b5445f47e7cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3976b39f401e9c62aab9ceeb4c24a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982a828e6b964ecc2c264b0a966e498388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d6882f1e6cb4c8fe423f6997663fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672345b0f5d66d216a4627aad513414390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcaa0c717b21ecca2c34e78ab8f8fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5c6ee41475acae8b67f288bee81b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16d164a581ec5d74956fb5e019868e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4601031f4fd1815cbc562cc1812040394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed9074f0a63f55bf52362d5dd7488e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3b0e4d0a8c07b4fe2b9bda00de7ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51726f7e16ea8f6a646dbc188e7d56d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7178dfb7726a33dbd9a1341b7d014398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30925d824dcf975d208e4fe7d1cb0796399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562067ba3f27b377251cb96af1b2160a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72d47d18618d3177abc3f614f676ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb58820f524316f51fa0fa2f9e1de3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052fc6caf295370919d11d27217a26a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64107d0bef0baa2780a2bf5b6e2aa9d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da93678c3bd5dff07c9ee2ec317fd4d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9e1603c4f312f8d0a55b17201fe90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a6d3596b1499ebf1fdb3dcdbff2eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d39230eb518abb287a96ab949d5f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a30b755f4317a536e00a2fa4d14d9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b2623b0cb5d3e8c69dca6970b5a44410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614ad097e3f2f83e195fd11ee7908b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ac05a109674be1940d91294782469412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be8fc2257ad28f71eae92d03729db1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3764b33d90d701d1cfe5b4e1012c10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38242d17c5ef58841a535fc2c36745415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf310475474337b89ae1772b4da007b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede7c568d5843a00098407c4c36d58f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899209d85752a4b50bd1f2c985fa19d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121d7aa0e4f295a03c12a316fb46242419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087748203331eb436e284b1f88da18cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e38b6125439625d7dd68eac27f53af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e399004b3b01273d61a98772e47fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc076e693aa06b41473bb4518099100423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cf08cd8e27f0d0b000e147350f63e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73631e18dc6aa84277a976391299a655425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc488e334381bad2bb1890bca75a77426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f0fe2412f116b9853c550113d36eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af25d219ad78dc9bdfb4bd609440e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb371211bdb48b3a7e894dc197980b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b739db0a662c61a97bfa4cf98f355f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f01efe642e125488a9ba588f7125db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa4b90782f1c2e713cdb2f6b6baa7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b315319e33f42003c8cc7dd38c2a49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82e2b7a2683c8dd655eb790e47f1e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a7a74f9682acfac5099c69b756e50435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33077562cd4c643b7e0e60eec68a82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1a768e8d721c8eb09e6fd9c79e590437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640218e4da99b1ed32ae2e68a42166a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9062a5afa1c99bc00f4e2effd90578d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebf1eeaef98ae7d16b2b9cbe94efd5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671cdca9bc01484463f43480033cc89441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465821eea9e00772ca56042afa87d20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697e0a849df1fdd1159b24015bd62a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04aed7f125dd12c9ba111f84cdd9e58444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56906d9500773cc51dba16e7c8f91821445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633689bd3e1b8fa7f7da390f9330a536446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197cb550d38108829ed32f45a36c4d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50767fd9a7f2a8336cae4c915aa911448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47d0965c36109bce6ff11066fdd129449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3679ac0d2e7d8e5b8a3e6f154fb4c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee20a4952e03f2bb653e61770fcdf4e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85467a4e087a54d155358c1780d234a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dd2421abf8c2e825da40bf2e79227453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7e491a94f2b3ba0fda76d174daccf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2c4f171e02f24a11f9420122bf612455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe000b2bb5c4c8b8d3ff1d75adb42984456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b22ffb45a7951cc60af476f377b59b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c7271d10f833eef1b9c6e440061d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb823cd528f2be7894307a25752fdf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e3a75ce4b40f2254d070e5e384ac3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203c4759633230b15f1b409b77ff56e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4bbdf79f22540b876e71bd6084d57462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899ea72ccc760e5f44bb42ba7bcab79463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907f2dd2ee743c1782424039f1f86b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a8c9bb963c8f6c372fea384b1c5ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01d7b51b29bacc714b529a5f2ba333466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282620dcfd501c2d0174f6be04c8701467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf359fc02cb3ceebc5a1fc19a6a33ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491d6d12bf0cae6c69426c86fdada46469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afe05ae790a894aad735016def6aa8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c849fbf8080428760f2ecdb4630bb9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3b9ad6c4f9b2a82ab47d1ed4f3fa8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88750184536865895e636f7574675e60473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dda8aff26fb5f459bf00ac5110aa90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d25cb6f72eabc081ce003fe2d01d52475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c0fce28f711dfcda1e51046d2dfe8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106277170b065b04b5dd64a593a1b24477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cc2b15e465d3374cc60616931f223478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bc2c275790c79ac5b721353433ca1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d84d62bb2e1c52e4b73dbfdadc05a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a4c7564e57a2f652fceba1738e349481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cb19f178d4c624eadcacd27094fcd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4e95f184b6dd49667b85e0390338f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66024b75e852aafcab1b25b71a699cba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a952c8ba4ece2670b1e2d9fe5bf55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a0cf152d28e0aa0bd69a08485e91d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0cfc479584ec36ebee5a6af5598c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbda35ef3d83b2488db182e9038eed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ba028abf557b83e0ed6b33674f708489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453ac9a375017199210abe5a2f80092490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a07a30b6928dc94e640563be79aad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0e8c9ca25fd25a31461be41f81114492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191403b3e9aa5c18b572fdf1ad38022493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19ec9bf2a82e4bc9b7b6ddad6528ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6dfed91b97d747ab3e150d5e87039495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16c066ee1febe6cf1cd73d68be881d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338b7263cc48f46579dc4137db01aa9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37549a71f38f1a9f62149a24712d6292498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893084663bad8dfb939cc90b43630447499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ccb9971ea055e6a57b3078e833a17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fee40a66b2bccf6138fd828c412ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c697da48ae6685fb8a1cdb0a566fb1b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af959153366dad8494cf06071796a4a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74969db0449604a44326cb3ca826f64f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fca2d9f75c7f801f85f6175b2763e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499db15c0ee682e3f2367c7144715408506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa22125de44bfa139f6b20062e9d99b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571d42590d8b024623e2727e316961a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7636c63d41a272d74bbb90f82eee7b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c210062cb1bd4763dda5d27fd8f6c7d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0913cc276063d2c3773e8173622da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a59366633d12958c3f67cf810666f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447e3b94a4ed6ac516e2ba182be4c47513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bd7ac102f9c1e6bd8b40cc6b63eae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fd6c04feb223ba34c24d511ffa15d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85e029476821319fa7ca9bee9422b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea7087dd9f2323adb8c8f64901452b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854254d55d71969feab83bbc9c4db675518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ad47de4b16ad2014424c175c2d57c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924324eb6063224c1837dce39f309880520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d5cbbfd0e42377a68b90193869d10521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58322e2b3bf26db5a4ac138e81cbd8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46dc9a694316d110ec802bf9399c6c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe0ee988b6fbd00732f4b81f4a49cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f97fd617cf535d35dbda8e838773a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73d659860b39a222de39fc01a19286526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891294ec48e0b1d91982f7411c0afb4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd439bf7f3529d045ba94519af287a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae076f46396a346676d3dee438d2c5b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944d269dcf87b6d7bc08f9e485cd84a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2f86c57919a5092c4d5b60d7fdf48531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333001ef7fcb060c00a85a6872e3fdb6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a099c1959cba729dd4d407ff41d89533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf91aae0862c9de713daaed97c1af02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f636d6db50268a10adbc0a8104d05fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6306a0caa752ac48aad325632d2195536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18948c01cf085ebca64f5b8dbdeaca31537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fc225545018fef5c5a5fac1c60985538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590254f547aa0db12a6236afa6590067539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba171bbc201585e26dec9fb0c226c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce9b7a6477042021a48d368f8d17ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97ce5ae67d24bd5141cf79473ed02e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499dcd97b5a455c41ad059768f508ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c260b69d564498162000de3cecfbb2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2116f4fcd4f3fac2c3ea167e295802545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc497f3b476cb9d05d5403eb0f9b28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92d1dc17b93cd0acaf472138366181547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83377d0eb6b22401f8d8e36dbdedb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49e91afed6a5640dcf30bdb1f42f79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb8f588ddc47039bc6f38c58668d69550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eebd16df905d9e3d2353a673d4b9a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226f55afad64b6ec4ffc7d762ae4300552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d69faa9af6941396bfafeecfa9f01c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491891240437fd4df2b95ba31419049d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805279147b21a88fa0471eff97e3f38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad9aaa7f88d1fde4b898813e07f117556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d93fa70df410aaa5f2d2e4958c627557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4ed34ec28ea046964bbb305b3ece9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56803706b1c897b9f72f823a4dc8992c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324f05095fefe606812531cf95a0098560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd337a10741f394c9a6ba85d896298561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9890980aafb2cc01fa4659c66de03c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eece891bce4b4a654bf9180c1549523563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58755a1f51c6b41c914bd58b5ffcc62a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8048cd4bd14300fb3c467a9fff60cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89903ba621cf3982e2ee535acfc72d0e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a1d3f89e5b26ac7035e1b629657e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd50c2a74afec24e666b95ea43729fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a791d94f590f3487d3f19449e81a37569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764881d30aabe7fff6d775379b6547b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275cd15de83a647bc983b7459f7b9ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715fc955248fd67d87d1b97fe62873b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3f41a4a028f3f18e175ca4bff782e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711818b369d673ff6a4b9400e083fe13574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340f96e57e2b5313c86b744c5262036575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfe8b923718d0fce19416aa0edeb47576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f24de8fab107b1adfad85ca0811460577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24dfd536da16b75adf6488c14be1c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fae0bc7b7efd702de74e1f64ec071579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6a8a13877f4f27cefe234cddff932580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707c9545d4f545108559662c86403d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74f070a44380301e3e10588d311287582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d35d506034620e41a51eb619b73516583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dfbe524471c4e5f7a07e910c77c26584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69874b6db1944d4978962188855c8590585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd96962d6b0c14a652fc0a33f778fef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d90cf24f2f6a57ab606b6997572d9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4abb2cdfec7da5a7d11c585459925588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb532016b1bc6dfc2f9ec9aec295725589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b63d79a92c7795134edc25468015c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11d80ede76297245e5d80d0e3fe7d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdc85df70a964f7038d2a7087c211f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4d275a0b2a2aa43209735205ca6b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a7dc93823a007b241e52624603a85594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c81dbe9305873fb27409f846322870595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b3bc543f3e7f08d6fee368524ee76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0cf98a80bcb07c54bdb9045d1bf36597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adae62d0196fb0037b4d361f7ccfcc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbee55c56057bb3e0c657f3c71fc3ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8620c482112a62ca34f1cc5b6e58102600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fbb53d1af8c4b95e582529db652cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc25b171beb979fabc7090966acf17602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cee5c9319a7034b3745591ec2b1cf0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc72032fc6a3d0c93d53230cd0a70c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e95b78399baabf5c902b8d5fdce5f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bea4f7451e3295d5d9c9f3830ad7a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cab57e360e1a61b75d123c87b64cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd10b5ad790c12cfc203aea6373ba05608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053b858d78bfd85038d298759631d01609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1267e5312d72a87de4577b0b90d663610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ab31f1b73027421d50937de5903c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41aa6cdec7933b075f628f1f1eed83612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055e0a6540ef28eb4f89fadf0e79820613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb60fe6754ca1919a02354342dfc169614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1ac2b8fcd0e8870f2d522d9c942c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e2638762caf12fa8b1e54e08e0027616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bbe90983c7ed67e6a1cf06e70ea4b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831080f734374132e987adf1c9ee687618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9f50cc013e08ab7b66a38f19a12b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14f400eafd4b77aae2f58b1a76f05f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d495801378b2cd78512d3e427619e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da65e11329ddd8f67bc387dae15769d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570a27d63f59b9e06882fd5a2409695623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ada356d3b4d776504101434a69bd8a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0ee589f12dafcb5ef3547035f9ebb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4650a310495a07acefa8bbf0b1680626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9e7e2ca1332a85a58b8c6805b3286627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b90b499847e583a6ffb933ed946351628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024d32db6bd63258a959cca01ea544d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca38e3b48cc634443bf3a2673babd4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9c398f6528bd2f0851ff71e39d5c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c752a0135881b7b11821eb0891d88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4917397cd76db5fa2be6b14dd996c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2be3d2c96adc0345aa007b4638193634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38f74aa9c4f22a8ff081c05839da75635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58a17626184bf0cdcad29cb6d63564636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da9894a0578783b7aa1f15652e749c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa84fcf50038b0a92e04fbbcae5da7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035376397341aaeb56b53f814b00f57639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1121efe5447a34e60e77ccb6de7a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1275a0d10d01e0de49837182b6a43641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633629214507b03c557fc74b63f23c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef5fb6ca11df5bb437cc37ab0c1483643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81080aab66957a53322b812a7d1fa0b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069b6ad2152febbf8d9241bf89c9f9c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4df71de71f7d73708c5b04e5b1f4ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda663c9460d74f8b7789ddc9decc395647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775de6a148a840729b14c4fcf0980439648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2e3a801909327114d8813d2bf4bd7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf5b6b9f3c731774ccfc4c83e4ab83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28f4cd46cc323f8b75246ce5c8f010651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709e6ad0f5a00632ac9b727d38c844c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d970a7ca8c34be92a61622483daa7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a746d5e62c113707d0645320952ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c3fae0d7036b5d4f7103597f85598655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a70ea9f8831f352cacfec7e2bf21bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f445056e5383ed984524d178bba5c4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b134c844a2397349a6fff5e67c7b177658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb81386c74d2feffc5210405e119aba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405c0027ba9d031a5fefce04ce5c9e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed313118996cc152a1c7611899094050661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc530506a948ab60f32bceedbe6edc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bd705b1e0ea86235d761222d98300663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e62487a2c0e652653c06139698ff61664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab995c27b21eb197ff80e9633ec4af86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a201728dde720356d608b28944e4cbd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820333bb74f73118dd7123f2931ca47667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce828c07b2769761d7ec4d31acb0ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc94f79ee6625cb99cb9688e256540669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373b05eb4089fa3fc7dec11a9cc8da8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd194ca363ad7447c3a09f6ba62b647c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ec933f8e35ba0ce509cb969b7e593672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2802caefeab1bd738ea73b676e0c06673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790e31db2b3c4157504a88f8f0ab811674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd900d2612b76648b28a5bdbfd76906675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f87b64a9a91505c045711d817a219676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5f010750ef2f2f680a79c403346e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1ab2955b068a6825bf518ee6c20a3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729c0c285fc8f9580ba6ab38a202733679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30682eb01a5e341f28dab0b46966639680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7c71856c0ce37fa4d860a87c13774681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bc334e6898a900e51a774c3c5b940682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f3841e3a198e54b001813e995c690683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51189f7392bf9ce332ca10a8b7ef50c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97050aca811058ce7cd5007f66ffa0ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda60fcee1b5e10f7e5de4533460f4b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af63a9e52b6dbb7994eb6a27078b2ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f353493aee3f3367387a434c5263fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c2672c4b30eb50dbe1cb3851b5af0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8347f49271e095c55bc5f08cd11da67690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ca3bfcdd06be6945399c2abe47529691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2af7732511c927bea6409d6e8977b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35126d30155da13646d294199eceaaef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf0e5186f5b5809488d743e5e834c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056e2b5e8d9d82902aac61f796091a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cce4ccf19dd649b2ab57414efcf21696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbadc01383322421783c2953a66295697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebffd608831f7bdc2b59c3f1898ee39698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda8359b7a1c93f1fb4ea4c3a266638699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39908168a9751f26ecf1052cd7bbb60b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400c6a725686f72e6fae3307a9762d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6639c9a8b170bc6b2ec7a6025ac81702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4c3f495e2f16490cc03028d380742703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9a8a2bdadf6110d905a0e277cdae7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda86bf82f494e17d26cf6ab6b60ad1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c835bcc6d4eae0c2b23531cd88fba42706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820cd2721b730d162e916036543c200707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52b9345da9d367fb9155cfd7b2c522708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd165eb82047489de8e4a2e2c054de4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd1c8f2e1940b71ac72bbba9f9165f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bde66aeefd918d762a8228918b1f46711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41308872f52b0ee306a7b239f19ef9d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cfbc51a9e2e7365c63bed352e168b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d4b691fadc0ee066a2fe5dfa9cb90714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a05fa0ea335e82d38c272b1b6f9b14715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429861e0b4bb71634311669b72fed251716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a0a537019ad0589b2c3bce1b9b341717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f806c501f37a3a4f44167d1df7664718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a58a0e88f253788234cd69ced3b71719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36c1ca42cd62a7e545ef6b276e56f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6280c8ec93aec9e9cdffa23f5355ae2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6a6ac1ba01831e3bde9c68c81d1f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b5b6c317e6f01fb8d63e6fae45cc8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa79fe779b8fc5298bf9ae2c004289724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530db1235661247be0d17e8c49d05f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d063d4db8083fcdb2f41febebcf404f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80386170cad376b6917b7cffd5f73e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afba399b18f432024174c1e7a439b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be265a0121ec836d851c6855ab2f94c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16714fc9b7cb67b75c21545a71e0104e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ba5ec7ffedae69a7b5dd065ede07e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36245f177181aa0368b91ccb363e41b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee2c880f2e5fc2f2cbc858dc3fa2aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523f4f1bc7a9078ba4c2b22e50cccc0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb6b978eb0f7a526eeb168d7bf4f7d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594eaed4179c4cc2ae83fc093f0d811736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf4470d63449a00367e5eb1f359fb2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34bfae1bf9bf31644b9103b0b66a3b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8efa8ecf536ed603d335a8763a54fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264320c6617146460befd070b005568e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094929b49581153a263ec3f70a8c618741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd152755bc6352d2bd27f3a0a21b20742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780224e28ea64dc22455cf500432b4fb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c82d4d4889f976905da39e969ef8d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30949d2f8c75dbf1bc52a317c49259f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f7892addca748a250308af562a9ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48ac64a4f3490c4df173b79e69df32747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2f9b4ff2a9da1f0c04876afda492b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0560769c55b7bd06bdde03163dabb38749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c77d817f127b87cceea1de590f98d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e69736f581f22a4b71c06271aa72bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97294b50b61fe2dafc6070ecf294c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d212de54fef3c218ae8578330a572bb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae2b702905e3431f49c1ef027f978f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46ce882a1187b23caf98e4f05499af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4794f9fb46ee08aa31ac093c7cac0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2f46fc177f3455dcb929a487ed72a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47e6aab2f067392e78d4a2a9f18886758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05864f9af416a49bea331ac0007b04c1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a6d5672c02076175d4014c777ec711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39082ef188552471891fb2a535a0e2a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92c13aef93f8be8c9076bf573e2cde3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d379bb1801bcd261f61b01cb067004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70333e08f790296e3c7e8f4b7944025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f1382a7f524214256869766ce54906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028effd3408b2ed96ca7d8ae1964fa17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585dbe0e188818f5c438a9fdcd79e098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0970e7070b9b27f95e23310926928d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24aeef3dc60d1c60ac040b31f8ef98d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b46cdd4ed6838b48176567186110d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8853fbccff192ef1b8733d8cdba94ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e4a1d438063bafe7ccdd28317f86913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf13dff813a61c40f2e973a7a7fdf914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896379bdd94804074a75c6f14b10cad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15b50a106f5434e93695c80d096d3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9034d93487e6dfc6529a534d1de3f3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ee228d4789ca567a69f4af26a88c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea059b7ce7f9d336377eb4ccc31a1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a5a9fec7f4036f817b4202776c04220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9fc54e108da9c7cc95d1b6dbf5a8621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b550adcd3aba25deba0dee3c81cde22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e449f52af2bd136573ee7f342486d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde6919d5c703b5c79c15a9f3556cd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1b7397981c96055b4cba8bb62119e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b1dfdc5c61c473f2eb63249017f2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba6045ca56dce6162e75e4dcefa5dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b507690b64d3331ad5dfb4b1e53a4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318b8055a37e582301b0ab2de7537a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ebf67f7e2f9404adc78899acb359b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b932811b4fa27a225c83826be5fbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230a09b7cab56d69df70f07d2f79c5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e214aa4049226652c135b0334e0e50e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead2bde37c2ea516c246ad513e490cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd46a9373cf2ecf95c308f63a7f0a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91646f30d6a8c7c1bbffd4abbccd43d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a634ecdfcbd0f537a804d2e2caea4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d96e006053edc313f6e1a160c91df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e0b9d55a8cb16fb2c372e83d9fc3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a7e60c3a5e57c97d7c300bd9e5aaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b6df96a674fab73364cb5ad29365541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345e758c3ee5fbe0c97a61df85741f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f735942e087293c84163db2db0cd7a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6a9fb1c1848a767eaf8d70f2b028f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75c057f2b24822f7e305ec402f8ac045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90089b608a8cb893ffb33e2bb1641e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7a649ed8d14c21e05515b2b1a1c2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bc24a15cf399d11a58f4909d1b9d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221567015161ced6949e65970cf977249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2529290102c34fdd848d7826409f90950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1411fdfa6e799930300a51bd3c9d86751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced995fd2d0ba1713e87994850d4bd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab4525ff4c5daf9798953ca0e6f86f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d646d0960caa221a428685f80419b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8ce4663dc5ea4fbbd198a22a72b7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500a743b04649bfc49fec754551667956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffd6e5bcfb30e852ec437cc506c4e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a108e520f935d3a1bb105d4c868b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c29abf73b34232df961e855ee35fe059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2f3f836e03ae78e3023e50706724760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cc3f72c9c5a97acb556d87289693a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd9507996c8a5a75b72b6937ddddae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bc4ea193c2922c614d3ae5c19b17b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06ec1bda7eca17949fbcfd549a5f7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a90c9bc0a44a36dfb137b7ff95839e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a719fb3731099958f261076f6d88b8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcea093849839a07e68712c00f8c5f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699bb61504ca1b7ec313d9779b439ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d25f45bd5e840af5622fd2c3c0650669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe074309ac0b98d291ec189d84dc4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e56812ce340bc18d0f4dc8c1f383571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1381f3ad51a0624d8b5fa34afc9bf0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b896043ccc9614afad8d840368167c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea793687d3556be31bc5e2ac159a4a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a891b66e20bc18460ae74d129b33975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f3211c0f0b98f74a9c0e8dd7d530c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53cefe11d5765cbcddd57663175ba977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed564a31404308f48e4ca475b4c874c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cab0d17ac74083dd9bcd21f71a038579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e35a2deb8e00b2bcdae9753d1d4f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64fe2220a368734c824571c5be5eaf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f73c7907a1cf0dbf0acb51892201ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed7cd14618a127bf63b25e0e5b5b6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495fb3fa0a7f6c7a0d46be25b48d67d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9f08868a47d61d8da07e378feeb0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3ae44864c260e1f95df6412d84bef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be96f87fd0f409f3392b05f0ac3bcd087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e7c2c07ae5702c45ec75b4339583288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a9f957c11cd771b4da571ba07057889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522587a621bcb1410862d824123a4d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf847489591ece0ae0e02459b36764091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3c975baa56feffe8228caa7a895b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382e42dc844930c8cb4ee35c7b4f84793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69b7a3466a6d1bf0b287259ed4603194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6c044d5d4a05ed47d57d0bc1471b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df130dfd97035661b6e0339e2b6a8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266cf067cc2daaa1c74cf5752e7318097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be674483733e01a55351f3e65598e2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df66b44029de97a8d603a92890e74b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3de86d37d489c3c67d19e7fe6ec0b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20107aad2a753a9ed59f4ac33bc96904101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09374f0361d65ee149f08a0c41af090f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfabfc39bf02d40c0520fc0caba977103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc3f165ad0938bd7bce9a80ef2793f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bb3e0d1f84f0bda869b65a0542978105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e92d1d9d9f37693bc0251fc638084d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305188bf8da76e1b6598188d21b699ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e3e57d3faad2720da0f207e8a1985108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5e578893dad7d431aff3ac8aa34a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59b52a93b499bb98d514bb5737239b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753113736b86154325e953cfe0aa5729111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e61fafbfce30256334e7bf5a1cfb1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c98d22180a2efebef3419b22fab71c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9687c5f4a8a6f30243e135fe23f8488114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7566f3f2f7ec0ea95b45dae3fdc8f4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b26f52dae8d99d8fb2b3d8acd05e17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a838fd9f53e8fc197807f28ec9c5313117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b8db9dc18aaf84db5e85481cd5762118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1805e47737cec0b0389433d227896d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479957104a6991db844b0b5ee03e2ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a3bffcab707510edb3b809b6564c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a34a313ce3df8aa7c4ec0fa09eef4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a295677378069118c50219265fcc1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e7461549ef4af89fc8404e7fc8fc8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cbe5c8f74fc1dda6183d2a1f789d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047c037367b5ba220911ca16481d945126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6351f4a75824833998cd2d2d5434f79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52ce6aefba2cc4449e744b4b26acf0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48874b5dfe9a30dd2458211f8eda787f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bba5b8bddc62934457e8b4226d5f9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51bf83e53f8977006a729d7e18d865131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e194f8224c1daf4099ad675811c4e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cd6d73d57c188281ae8198aa41e76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ef0045216c503284e67ae2a63c7f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151b37f01e1a5abc4b4473acb56356f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068d72e4cfca0491132684f28b49a8b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63ecb5dbaa8477c08082218a2895db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0ea25c332d8138c5ebc03ea28a04d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6432ec4f6874174c02eda51beb178139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348465988440a1aafa677ee83a3bcb9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9ee32a5f021afe4b873b9b6f527be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dc94a82840b2eb1847372c1d4d3a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fefe7e39b613802e6af10a55d16030143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b5125527097c9b62518ef4890c8be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4699381e16ec835d3ebe716cedd0cf3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09fa55d321a21f5a5746143b41d326146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a116e5241ce66d5ef58239da2b99c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530f09d239bb827a2e0abe319d973de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a3745b31e2e7fd2ffc755c1e3c8e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52f31950e19b2e64c17a6537526b64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf171aed5b8e9c5814e6632a68b49c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1fcc7d89eb352ecdd14a1a5b8dab3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595756776df8113fe2f9e2261056c72153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26672d93dcadca2378640e7703f2662b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9ef65ac9fba18b91ebfcb99cb669e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe16f9e2ad5c320c1f48c9a662cafc9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d6bec325e65ed13663d1636e77089157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beca297f32689e2f642bad0ccc44d72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa38f77889ee3c095641cf1933424f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9552f21dafd3ce942cbe2be25d8ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3d0c6ae8f12a5434ad7cb209f788f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7201ee57e6f02637a368b18d92cf4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ef6afb37a190a212fe66424d58e02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baed3766449cdb7eb31ac8ac9b78f94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cee07dcef36d714f4c647bbbab03d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737aa70d53c81fbecf4be27c3cec2938166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca8e97f78c11acaba5514428901e02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be466f09a64f3b3a5b2ba1fc6da285168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00fe95584e973d3b55341ce5ec7b6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7e3ab8bf672c9b5fe1ee2a7a4362a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a0dd6584c357d8c86f606ac08c2ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4813deadfecab605d9e260718b3dd1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bc068e031feb5e9e840b7abcf52ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ec03995fcefb5b928034656167814174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0218450a035a16c0f89ab7cba5386175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed263cc778569bbfdc50e65b2872a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37f628e192440bdef1d4331e1a41e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca4bfbb37db114af4ed1b432fe41b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb4c5b4fafb4a69bc86f9025ed03ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199790016f8041474c598c324a24a9f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35065c17731b6763310eaacc7cf8ade181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfcf182f5fedd911b567a991972aff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85555c7ca6e13187940c0210e273795a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796df785dab8e5c4653fba7ecb394659184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb8c7e5b3629a40ec306ef213704bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943193ddd3ffdd73b581d659af18b19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2db5703d1e3b6e480e5767a9b892c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78441d6b62e386c958e8007fe865d9e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69e38383a798eb10763675e28dfbe5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fb8c3ee798d9952599fe086e280e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98bc77a6f9a8f6e96a88750cf3699d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71552bbf17e81c5b3aa3167deef68ae1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f577e39d5f5f7a38eb077a03d9feb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939247ec92ca2049026fe6f29addf64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb471901281a3490280cd72e9040dab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8914f4be7fc320d8f6cff1450156692196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d2d29d355e24ab0509a83042946cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f41f6c1331669ddde24ae6f2688bce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852c9820b8bea4efc653b6d6ddbce29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe4814a8c64c8a078e1325999a652e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50884e7705f998d2981c5784815ec090201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0ba1c118be79e8bc68765e24b4e3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bf88b2e48fa4c1224806103b482c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674492022469fbec62e9430897084a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f0197bc890e749e0f2ad74186f8cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b2c6c356dbce068862c84973a2b32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a601f3a1c6bbf268b1863cd2213cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d3af2fe7d1b0707b60e018e017a0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5015175bf124fcebec91992dc705dbd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9563681b863089da3743372750475210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec0dcc66920ed3fe589b8c034351fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53796626fe7d27715c2059cbb3fdb20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70b699c967dce39b362bce58679fe2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0600452e14056f10269fc34d2e77f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf694364566fa6eb3e02da4df849b822215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055fbe783301acd5bac11d1efc9d769216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac267b926da4a8777636626e7ad7e75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6cb305f6ea21bac8a47bbb8a9f1d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1d2b098fa74f88a5c857c0b735a20219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ec3fe0e6e2d7cab82213c44bbfe9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a00ddfcebef6780cefc39dd02f288221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81c1400e3173d0aac9e36ff301d8c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e83898d37deed4fce306db8dc20a8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1326852eabca8d36c42b76b399092b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64982e269123633f9fd5477c893a362d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f0d7574941be11228048ed9d00b20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508623e598aba39e9054a86999e93e72227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4b921d310bdcd884bb8b0a70d60a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36514109f2a4fb5c1a78a1ddc785dace229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2cf4737e08b5206494b927af1c794230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e88d83c8ac5ec8004f3b02d20d8ad2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cfbf3a8ef1bf12c22a99c85376309232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fed1b52f8b94ca693fce018b3a54ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06690c438cec4a513db4ccfa6b0463c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6217d916e47e0c36bed730f64ee432235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb09305b9bd2584ee34b0fb3799ee0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a45c42ca762e017067f57931816cc1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b2c25fdefea5e7c45b2a190db6522238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029871539a5c30ffbace7ca2934c4d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba563a0301adc1462dc24dfd3bba0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020a465cfc9c83bec3ea693ceba3bdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980b278ba963a6a9d5ba6e52cbca9ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618353fe9ec224fda346374d1eabac5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ef707481a931248a8a30dc8e1667c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfbd6d019d7862a56682e149016248245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35b9f94d72f9ecb6e7cf93c4ad1a77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4311a380057596e0ababd73a4b02d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126228d712cf281aedba3474f6709f47248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0cc16579cc09d6c9868156c7bbe07249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7616ccce6246d08479e1ed36f3b8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0800be6d0585a32451b2f61a47e4a8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcb0b76cd6ca40a726635236be8dc1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed2801801afe216952ea08d5ca8cd4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60f930077e261635893990865d667d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c04044de1676d7143f0f04cd9d456255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcddf86756251ad2c44491c85ff835256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e080a76887e7bcde890162857d87a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aa1a64c493814b6f5c33309b0921d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1e5f33ee9331260cbed2f1b5c4167259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e49fba8f05bc7aa9fc1a6a5215673260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab4262d371f802d0ead7e01a4ca922261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6e57abe53fcb2b51a38b7eaaad5e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2606c291cf57783c67f146bc35e5c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908f05010f45af7a3e12ecc2e07ed0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab4b3d1103ff3e0c43c91daef0bb15265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fbfe28ca9ca76703f10ec6cca26b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37730f771c1529665da7a7f75229b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a73be05b141d056bc91bf3a23890df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafa08bcd466e61ecb600f2960fab84269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741f8b7e4a1dcac65da146791b9f1c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6168e71f0374228f15a13509cacba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda04ca43781f3855c61376558405fdb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b50a429694cd4ee8aee01b4d6c2fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5798067d797f84e9c8012b114b2bb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af3ceb4ac9b6c2e4d6394d08fdd760275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f4c850b88716bf3e2816213f1db24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c050d140f7d069ebe6f70ad812ebe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16837d5d09bd24f733eae0b1c2774c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103301361bc62cb57bf37da01a05686c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b35b00aa24e1d08fdf70a13576705e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a157a721d1b616acfe193a953f6ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cea9f1293093167a0493fbc38de37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d4860775a2e657127714a3d03a58a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fb39aaefc9cdd2ddafe5ed81b691f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79964dbfc0f11b305074645cfb947b1f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecce57ac3fe34a22a51bfa9d066a874286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9710d62af9c3b8c92bad6b6e3086c05287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4574b239c4cdb3f627524ab8c1011288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbdb7d3ab0d64595a5efe264935496289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1df7f9759d67f5ba74ed1d411f520290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa70e8e81e14a58e6c35d642228cd50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0774d6de92971297732aa0a0780ddad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ff25a9acecdb4cd1a1421104a3221293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23660a3e6c4c95659634de0d6984cf6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa1752c368e9dc6d0624b74f7290cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891e2fefe40db231e81d5a055935fa6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329042cb09454c7887d9574f3224021297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eeadd44da8fce069f7a19d81a7e7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e541fc11ec0a8a1a3937b43d1486a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb31b5e0a8a327fc68b2a4bfafd4b62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51794cb5db8dc983aaa60174e5e91473301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cdee985c39b10f799ffa1be48ecf1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572bf4cc750c11e4ce7947d5c82b278303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c49d44d14e3be90f5f4b4551b5b279304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b473a53c962dda6af67f3d4e74d40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836fd27188db04cb3e073fa87500c10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff42dde5f2f608316df685d1c42e20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20298d193b58479e83ab851e38dd026a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0024ba8f963abceb2855cc73a19ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795a2a28271324457db136d38c65e65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3599e31d5dd7908804d6956ee1b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e208c354e5c306024ad4f4a53eb73f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a050bded20d9e7a1ddda965085da7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7ea1835b6bd8bfe7ebf7eeeb2192b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092559721a6b303b0a6e90fdfd70404315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f4f08679e932e868ccad7223bbb0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff945166fe1a30239e54ee2c86d7dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa124d0301e506e5758f919f1b43a686318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe3448a970c2981bd73ebe0cbdcb9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751949c46e57c834b8b55a3daa188048320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f781dd7d096df38223df92bd15d96c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e22be11bc4bf8b13f4f91b9099926e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93046863ace8bea7ea5741c7691762323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29172b778f889946beed52fcae58a5fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa6e7cb41d0291b550b2ca404f9460325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48460cb00e97dbdc76643bd58e1b45ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17fc9eb5cdf8b41f420bd7fccef160327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70042619b8d4acd8fe1c47afaed4332328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b67258bb4ba6c6f48470cc8885929329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf426d1312b68545fdc09f0769eaa4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9a9b5d319a6a448c6742262afd897331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a30c477a87fff0d7ea9dd974d03788332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4188a6c0007de5c86fdfea78dbf2e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f71099e0315939664390453cce0b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514933fb20d9ba30bbd6fa8b5e3dc18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83143866a0d70a33195c9b96a52bd2e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdeb7c2c10fc0555a8563e97a40d010337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3081a7c68af558f020e6dd9c8e784e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c4ff08663e17f0ffa533cd2431da1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fdf966e453c2b069438c1057ff9df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23d00d237faabfbe0db222d21e41c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c609e83f092df4d676a5162cfb9cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3da9e66efbed7924528709ee2225c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33869633af3722005c85592766e3894344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f92db6fa6ecf769e5acd8944a5329345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ea71272221f325a42d4134dac85fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526660802b7399661c41295e38c4ddd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd15578b8e90fdcee62677762d61063348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17e803e79bec878ab20ce6dca54bee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736e108ab9d615fc1f67fa9d6031d13350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10418c5397ccc27bcd0c44b4b269441351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30772a6ab559054cfe4dec581d3f163b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d57885298c1e7fe24764c87e23ce3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d54957f2c5bf459ae7dd9ade8cd8c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3bf1763d2775a028abaecaa2b29d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2421fbd82f1902f679d39883110c07356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1fbc455da4497027a0d40f0fa2aee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dc51ab727242a37150150b45f4978358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45492b211024dd05877ac77613c0e5f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532eb9e99a6b67b30e547cbde20a81c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef781bac1a27e443e7e5843916d63183361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04e1094e130ab5c871bea9081129e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729db799c564a686d47688597b956c40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2471303b8fceb31edd53270c1f7db7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7e27ec903803a013bbd2c9c2261a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898b065026d55be25cd2380aa145b18366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe10bdd2cb1adcb50955e1acbfd1b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e1392bb122ad276520ede579d0265368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f03a86aa9660fb184f580f1f23610f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c511872a1e8194dc1c7f12f63deed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c45d819b9c73e432cfad8261acd05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26842688b7ad77702f42ce8d51544561372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf2f06ce507637d08fc3262336a022373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb318bf5d16230d2ea42a90e1e15ebc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c35b03e06031baa16a22dee96945f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b601c5dab290d2bea4ca5df6cb936376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d20603100e70f72c4f3f3896aa3a18377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f5fe76b1b6b15abac2ed563096ba3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8eb8d9221faf2f95f2d9190aea140b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe15b6986ef528a758efecb12f780ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee49093f839a8e10fc71d653b7426ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729e0a706bb74b92b26b7a4b49f061e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df899019f602c0ddd0cc727ebe2da12383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae7c097e1cd97f851f4074b0b41619384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd61cba90e6c89278b16d7374de9c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74518c1f803adac632d2e64a3463f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174cfdcc267b772b752191d351c036a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0b8e1c2296aa6c86052a11a5b224e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11203e3e40ff5dde81de64169fe07e02389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac902e70a3010f5bd8814ddcff8e15390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eed13987ad63173ceb8b48123194f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329aaabe97002b98929560ef1006639392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356db7ee9405b27d415952293d237d6e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ff0dba72ef36eff4523f4f1a56b8c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47339a103cdaf6bb3d8f472726e0c581395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dda5507a6a7a7a2c5694c615ab229a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d469de300cf4486feabb18c3e285c0c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32226400f2d22a5d84e70ccd928dc258398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2c37b0d9004703e539db0a0c6edf0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df2330647cce05f78a9d011ceec96b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30274d0377073d4ef41572b22c3ea1bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0569ac11e276bc7416fedcb3a48f46402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44b68654def3da559abbda4696a3a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bffc634f430b53742e615e86decad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48797ac9d8e32130940e5b7ead5fb5b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2250baabbabe9a51669aada59cae3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23cff7e25391208b01937e8b813222407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4cf69791925934fcb8b4f2edff594408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98881854fce74c906dac1f82830ea637409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016e332f0f22a939777b4b7b13c3755410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298aa469b2ba7ea1fc54eb71cc0273b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98667453ab93a28c2fe7415b6e2a9be1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d39f2908215baf9dacfacbf89f2b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac8a295d71ac71a9d67ac88923aa48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e324722599688503e98c6d4f33c5deb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee25f9e74fc3bd52fbcdff22eaa0eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600cd891c3149fb8c20fb028ed5ee6d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976bc6c4c32fbe7845be4cbc65fd712418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd5da47ecc4beca3995552c256cf88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281b7d5161d904eb98a03c2e8136b53420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaf897a8890550923b7cbcd2f230e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacab513b9c0b631aec68b04a42a35d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ef692ea0fa1b7768e1d055d13884f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24639d09e1869f884146f11a422201a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdde9b88995909c20dc6b3a2fe27a53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6caa794f9c46c1b8ffdd512c75ff42426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1f10017c8e73cdb3e70df10f1216b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799fd0108426013e879b062ae839007428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e2a17099fa5e59b407f72270d4a2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ab1c7fd99016a6f1d1e8e5afa6144430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326903ded29bfc49ddbd3c1fa992440431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a653810bc8e130fad9170d2b8addd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644826aaa0ad6fe1b32baccf9a99b02a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c43d09786c8994113772d5e63fef2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d582fb62066b773f1e8442f42509cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4ac2a7f9d7bc3f52919459e4a5842436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186d320c70cd8e38a46b3f1eb5f6d6a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aa319469351e4f508951c4a3edb14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e44dbbae667c0ca595a73e9d3f5a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d111604bf92a8894bf778a044a8112e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3adf8c6f9c810e7ad8819a2c5948f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12638893f43f29f16891aca807d387eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35935d0d852bd383b14c00d6ecfdd6cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebf9252abbc1189949e6ab7d0e573c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30ce85c779362f374e8dd26c888ee2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62db7d1f4f43b7617c7a7683263498446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67aa904647b30c1a444d30fbeded4b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0a20aba3f7e92784a0aa61166ea8c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e69826f0982d95e8002c8d6946532449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ff0b05ff43fc65b7b18ae24bfcc40450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01a9dc6f3f45923e199b2c0e131139451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ce8046567004c6350bf8b5d474f2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9584d87d3239cf2b01b7e74d63047453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aec4f8ff3b93fcc877b9d2375efaf1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92d03846aeb9e2b42edc0972e86fd3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9696b847e02fe096e9bb0c53b4eb5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f755cb9c8067e05e66b058a9904f61457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0b667b80b32fd83aa2aa93d21036c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032587069d87666cfe1d09cb4c1d0774459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf3a1f15952a5308bbc78870fc261a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750eb4a0eec9fbe6dda8f44d61207166461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7514c2c765e0184d1929e86cc15f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfd37e2a15394a448d635d98c71a10463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3ea55207b2efa709edbc8ad62bf16464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7040c27f200f60d414be5006d9c3b54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c0bfd7fb82e70cba72a71ff6bf267466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4723b6b56440fece4dfca7e76fb15e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60801695d371779318c925af2b7c182468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cb21f397f1678b81e68d1b43a696e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ed9e946368a53bf4fba3bee9d618d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dee2dc6722b52e549d7efd81320d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a326ca5b6af36f7e3a38904d26694ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599799ccb2f9eb4bfbca384cebeea39473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c6182a34910f7d7b10cdbec0b14ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58d99126f65499e2f9dde25322185b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f705a38940c107ce86ffa614b10c4a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034a38c66363bff7c23953b3f6c7373477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862014a0a4eacdb65505965ee86dfba6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc75a93836a32d202ab0f5a57005696479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b2b42616f18508185abb20afdb77f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b017ce16fbfe0f8cb8f524429b46b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31007c266dc96f63b8210eadafeedf90482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ff38de2c38891408b81a196a86260483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b25af40e1688a1b2a874c7f8fb913484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6216e113ba4d3c58e5b565a976dace485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a93985ef7e1144d1be2539789492b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775361fb95a53e2fca76101a5225fb1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414fecc265d8839dab863d6f239c03d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea912864a452992db32d6639e04632c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59cf9b27c8325d1a920ca747e897d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef89907a243abfb4d1a7464f41ec44d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddb73440952832011fc0647d93ba24492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea03c662288ce6bb1ed039c7de41f32493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c447d845db02c9d3cf922a0c6bf663494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b9b7b6f765e5ab83c2f60e83f6150495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46d37418fd0cdba30d436996375713496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f267e4a0e9e1bc1afc74ac24ef15e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd9b311853d408e9437b31a2d933a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a85dbd9a3f118dbc5abec275967d27499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712d5501f967567ac5bc565bbec8b7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068311532a3413536c36649ec77f2dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e98d6bcc83619fb3ae59235ced3c34502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39987893f4c6b158c8ddd8a89dd9d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c986ffd4f83df4797ab35e191eed0ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfb6c29d119a3c05baccb579f342e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036d1d10aa0e3116bc96e83d1eb63d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feaddee536ef10d6ee0ee47c36696b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a3d2d778d4e65b3b1700ee3798d1a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d492602e4e26516280a90e74e6707509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65e989b09741f369c78b68194957f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be677fc0b1b7567f288b931e9d0443511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697052591191c1d848f04fdf060b017512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642941a54863ec803a05a9cc3223d82513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934d3791d43b01ebf0be3411a9dfb08514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca38e711f094d2eb0bdf570b94c866515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ee0b17c0222d12e7bf36789a97d6b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3a0862d52cdf58eb018c6d5967fc1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1038d907a0e964ec41ac05834a4d44518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234e156782f8f20a44c2fbd89a55cbb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd64b473bb8ea84ebb1918b2bf0013520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbf97cd0fcaa7ec509846f1160716e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cfaa025da4ab2fac6c6eb9722ac1f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d509461fe7d09b38c77fa80352b334523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e717047b3f884f21a937aedb9a2a6d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed06b77b52e286db2a9716745d6fc7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6efe45da128cff1a6c5f1086d17cd4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e089ea8e5fdf70934d3f8904007aeb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83af508c7165cb25a335951492a32e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5fa141720f65e299cb0cbe94d78eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c40f76a261aad4e2470e275899044530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc17e81d348d4868a4a27b5f3f41538531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8507214cc73cf4e50cd352225f50a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543a758da42e27721c63aca1c0983d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4057ebf8f88843f13fe7635598bdd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ea980282c0002ad91274e7143dbba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0358236778af3ae5d38e6988a961d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d9849ef1ef684114db1046b9074d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6c7f3f9ecbdba7bd51d6e5fee1810538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1c85821cd5d9732af9441f0e82870539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e07b2053ca3ae9d8a769f89f211404540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6e4c693ea282c57893c503c05b702541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372328e6525bdd5f5a5e2d6f0291754b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032b51e63a7c275f110285ab3406a42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b30e13fad0c9f1fd208a2b7572980544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb2ee0ce4f3ea8e3343bf53d8c1ce3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c426e29aba8f6578ad155222d199bb8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001b28e9da474784d0149749ae1cc87547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0671a600518023cf1ee98d94c1413548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698bfd308493e3e065ddf2a700ed4d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1636cdb59310797f5524bd8fb1ac0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc925996e16319e6648f3f3239ef87551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a75d60e53ee90293859bdbe85d37b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898dae6b9aa7e9b9688f6b3135e3510553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f99f1f60f9fdb67b8d2a36e8ebfebc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819fb854dda9e1b9ab1133b0610a2ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f092dbbdb0e75507f745fb4836c4f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe878bfbaec4eb26b5127c4b7f7d021557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cddcd97bc358306b5ffa9fc2cf41f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb208570304969acc1a390a85a2d1313559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9973a393474708cdfcad86b4c6dc2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75307570bd0bedbfb907349f3d33c587561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980176a87df97438e385a240208a472562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c182d82b0001b2f43e4dd7a15d74447563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75d074b6fb4c0d2ebeac5e8f1d7254564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b04b9cf436d8b405f72c150a293c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe839f2fd3963cbf5a2bb6c8824fb2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1d3e58f05a1dd357849ecc00c54e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856147d5805fb771e61edc68639b6e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1e7cd481f14d60b1a2f2558db7209569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5409567ff16b3dc263661fea3d77d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb2ac1ca1defe850f9263314c4bb60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2d5c12e99734f72de5eb3a1455277572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce8211f2c2acea4cbd1d3cbf1c5e38573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ef1b9c605e45ec5ec8e44ab75288c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d522810e52b240eceba6688ec18f12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40093ba2a1afd7ddac38737aec673e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb534a26854b4a71b3244ab4a24754a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d5e1b8e8962985b6cd0750c05fa6a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9210005faec6f5692468d83ff1390579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c41df79996a3337155529a91ce92b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7fc3bb985b936bc4d3a440bfb7f4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd03052cdb396d926ad88e4276caa9e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534e8d2903397609ef5147ed8bc6141583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2f1998436821e95e5a21eeacdaa84584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93cd9e166d7d6a23822dafe2f8e2ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb67b08a5f58d39fbb02b44196cce85586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa464f440b0db65859d08744e54c74587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be13b4cead25154fa6462b19c0ebece588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4db005c7ffe8dbebb78dd161a4793589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d272eb041e3256b6f4a613796e755590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dbb1ae4c863dbb299a47bb28b1073591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45070b25bd6c7df42f61ace4b4af47d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9903db0ea89d358d2c23496739cfa9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c9731afef631ce130331a18e1e2b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489be5527237f3a2eee0285d52560998595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68687f293602b2f2ddc212f18d8676596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc3dd4efb092b6728da911b62fd00a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d98a59f1c59cf6a16a4df18b45c958598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f75b4e244b21885c8f60206e73aea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ea7ff684c32056333dfedeb6d8dbe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42824ab711b86dcebba5552c4dc71a1c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097de526e6a2dc844cb28810707aeee4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235709c208e7f1dd2343e8b9eda6e1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31a0394fba7b1c48851051b868dd55604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a101a25fff7a15a5dcf0d22365a423f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893ef701b620f66efd64db8881a6cb1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7ea12e4d00cc1416befe804652342607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da370133e34a9662751b73f20294ed18608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bad3be24eb8da9ef7ec03033191485609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e21bf1236fbcddc95887b8b227bfe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4221c484c0b5cf4eac640c18c2d8a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783bc13284db3922789b844c5732b6a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a4b1cb81a556856ddb8d054d5de96613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d00ea0a02bd4d55d468fb220ea9a69614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05b8bfd846fc8e13497a11f4eb113c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79a1d17322c8b624b14c2fccf3ad8f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60f52c5b1dcc752563e56064764e46617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579ec93b07999f9139123b953b1982e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80574f2eefc45ba5a2edaea9f466ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea17330c4db141152447a90face080d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3f0b3ef6a19d1bd2a80247dc7b1a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ef97059b930a89b959a2df99e3221622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee774f702e15f6ed684c18841743b8e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849eb14d046edea2c2c1b0b3d8a4779624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5e70b4ea5761e3e2b6fe105b2b60a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e9f8e57bafa9161f442148c71cbe8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b99fe90ba6924222e74d5f0d927345627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853494984c2f6924c1df2fc428507f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931938f9ebee53d4963f572c9633db8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a305e31b89cde3678f5d1dc57ce74630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c84d84a4d5e6c3f6e5fd7973bac8e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1af13f7aa546269bd8c544e0e1e09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafc57a7672ecf93f4eae4dd5b398b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2fd0b565e49b02dba5b8b17f82624634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603bef3592894af90401e49bcd078ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4e7b125ceac9ee9cb8d53754b8aea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ea21c590dafe559908a921c973df4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12659a940d687ba2c1397aa3ec4151a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f448804b3a06790906c49db73e5aff2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac252e2c11e8955fbef3ea917d5ce43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e5577d2990dbe477874ffc0528fb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fea162a1630294915df04ea67e05a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53897517032b666fc54106fe38c3a65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae47a080d4cdf56196bb48aaf52552c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0464445c9fee0e7a2d86cb96a7dde1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c538d3ccea44a731fe5b750f9e8703646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96f066d5be03acb239091c590e78d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ec96c83f3efcc1fd0478f716105ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d1be63e3e9ebf162b84c2bad64dae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf4d8692bdcd66f593824e6c22aa34650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07e9026a4539dc2d0c0661f4113d97651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd6163132b0a691596b5079672a7ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ef7ca5943f6ecb03cf70a5c548b73653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1168f936eeb348ed57b2b7b49400279654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc9e5c04a6c7475dd20ce17d50ba9a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc95798af3edf0a5648de86ff65f11656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2062d9791e567a051ca98d9aa1e5d54657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1115307eceeb43f7077b6f203825b26658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cc4aa20c327cbd8610d22443c7b80659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85064edbad4427db03560fca6cfedf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ea853ffec2dc7d64f7f0bf548952b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1b5ade542d8a6e971ce6b7d6c4896662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a366b9bcc65137bda6b4434c24f9f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997420663bff30b1c1c22141a9dcc21664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a006ddca8e2e9218578bce9e6a51c63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9ed685f780d229145076ed1e9c222666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e60e85babdee5eb7ecb5cc82bebeee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf05b861754060fd754cc60ffdd9e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb29ff7a57db327bac2496539189230669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9d00f54eb8198e0220adb25aa1ef7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24ccf71f518ef717da76a293072caf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc48e35b65236df5a7f7d4c9181731a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2571715a5f3b29d75dff18ac49371673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e5b73f46ee4b0cebfaf71fd120706674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89299b77afe626745f00050fcc2ac2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328f95c6dad843ac79ed0a937274dde676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95986971e1782bf4fa43260f8515e37e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c559dee6dc8d5cfde6e3ae1c5c9997678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056d652944d60e763f3996d02fe4da7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6bfe0ab795cb9c09eb4a2d0daa982680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840f55c54874ca11520a38cc2cc9144681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a2ac49b4c8597ef87a48690ac8937682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625805afb90a09f0f3a83a82e59d8fc5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e87dc5cc71f44168400f890180e9f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c2cd0755b91c4e448b91526f0aa72685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0d4c75b2bee9b53b792f988aed82b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bd6d8fd9c47cec20631003ee1f86c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2ec13ab25c1ec4c2de2fa4fc1a5e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89462d4fdd98f569716dd871e81d7b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec3f14c9ffd0f4110b83550dedd702690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c185bdc60d64bd39c5b68c318cde10691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03431d8bb7ea2618425bb6476474180692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca18aa3e32624988e477577400d62a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb45ec07a22b595f9831dfd7bf32b0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d770169167dacf3d03a2b4167169aca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acc0ba07daeacc840ef03750bf6385696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23986ff7ac6d73314aac71a14e06b7aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a3d8621963c97158c8c7eb4445b4d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb89769c552f2944c3f710e0f4643f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1a34c961c406e8f30d036210e00ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914c23ea802bfc5f663fcc1544f4d47701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab047e103d1fe5575c3ea934770007a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc546c8574a14ce4811359808a3b4538703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce14407a8d0ed839b8cd8fbdfd8958704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb31ca7f717ddb9f5bd56e2611aed8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eede2cdf40a1af30c70dffc362d2e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734287cbe4b47fa30778309c9cd2b3d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c37816478fcd22486aba20359af280708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5924ac2fa5883128585456716eaa2c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaec6a4b3ab52061b4cb5b76db6951710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcf28e71c473134b27e743f4f7e259711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45b3a322f0fc98c0fad39194ac902a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33b81dbdb597e9e9a0c0f59affdfcc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6f706f52a536d3f7983d111a9443e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49898f012a9b7460ac85f4b77fe051dc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6408a8c5c3e768489bfcc242d80fea9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23340e009e96bc603a9254f08aba29717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93301e9d9e19f46776a25b89d0bccf42718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73425d96b534418ba666992f2c8fea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b301cb1affbb35b5570183010a67d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9a597787ad78afbf6fb1f39dc0f78721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558fac12d0bf702ed5dc585e9a070b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e10d9d6b4f81d4112e475c9e9c1107723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43585bd517e13f45657bcc3d68100df724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc143b60115622de9de641f97580e752725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aba289866a0bb6863e66aebaadf907726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9362927df2ba4ff0d6b7576413b850f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d168ea5d1347a227c5bd162f6579d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5f27776b36a714f192179ded2b465729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc513522fbcf3709b11d276b438827730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c802be61e7ca693c1fefb836eac92731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b76d346c79a72301e2c9111e581082732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ccd5b16f4ec59349dcd84ae606008733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41453a8e598d1b5de610a65625c53287734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e9c96cb50f86ec45e8e5ba2156251735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3e4784e4bd323a6da254c4e1ea6a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51147a4b089aaf7119da00cd6de2ff9e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a85d2a368ec75d495be5cb8d7387ef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898db5411ef5e53ed9519e246b916eaa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa08fb3e97490c8f6b011d161107d6f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd3748bf9010155e67b4cf92464e9f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb371867bfbe39c896d15c5122b77ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6677d9702877c0373e48ba260726df9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178f2a607a7f8d209cadf31d8c4cdbb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8b758421568d08a96a169e87116ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba667a0562d54c22aa127101d92869746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f546e3ef9a6b29df009f816f7ba45747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688874324acdb981a6d9f17f2ec5f9f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a03387e77e3ec3c84211e9e1b3251e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6517f54d7474583e1bec3fd0c3a82d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fc0459aecae3d4bfba017f1077c8d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a629afd83b17c57a92d7562f4066ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe584d0f19a8144645dcd6a8be4c3a46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d6fdd5285cfc5ea2d262946fab573754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b57d88962cf06957d45977792790fd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9951ba3763803ea74a599d9fc64a3f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f78fd76cf387250b5914065e9940c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade3ae1a79d65b1ad52c0377e4b96c7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b4490b4253e2246bfba8d4f46e285759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>