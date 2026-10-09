--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e322bd19051d1a58acdd2eac52c3c221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4013732b4cf681d05eb527d68903e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed386fd60591596245883c98fe0bfa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190bf506fe7828f9b0a48255dbf5b184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876408867109858fe47f864ba74732c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4617ac5a43da4ff5d6049d2ba873946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eb50564981f3960e94e6601805b9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a67d0b714ccce5a3a9e4cc88edb3128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4eac533a20a640aa0fa025796657b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef31e289bc626760636a9c3b97b4d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b64f9c2cf464024e4855d9344f56211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9f797214f2e3124428538b314c02512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c929fb5b7a50acab194e22f0dab66a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8f4310188567ad710daa70b81a92814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9028cd42ec1ef968dfb600a31a7af115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f5e2ed49bbc95db1f28fb8f9f894c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40ed65da7b70d8efd97a3640c123ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd117e8488b00689ce832f597a54ab318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78920e94628db3381cad3d9764ceecc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690a655aa39ae85a7015ae15fe9a32a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe8812473106e73af2ea8b7b17b82421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc1607d41b649a35304881bf650b2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb65cf23f4d3cf83b7a6a5b190a300923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723026366527f0dc99828711531ea4a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4baf6a9d7569094c67f9dc208792d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837bf7a66cb2ad18c7ddd3d7ce2b32326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b81cd7df8d6c1f2b633c46789aac8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c7867f531ebc9f9e48359b7ade47028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552de5050018babe4378998b51a65fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75932bfab00a98eed9df3c156dc06d0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5f5e908d84e474420079cf18bc49631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f20df618945760e20600bcddd29e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63de1baf130012cbeb67bdb9ec7c7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc59658154667781a87fb25e01084134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1694f60e76789b81d654294b6106535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02e5cc377d2072d4891cce51b5f1fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97716693a1b1b3d9aea6ddb5ae1b3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391bf1279d718c7238770ee251e4f9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199f4d0ed63fa05d26b0e1795f990b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1670241481904773d276f1a414c5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf1086c1ed43e9a493707d8b39b3f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c001a5ccbfd6e47a2e669cbf0f7cfb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd126caf0a0bc0aaf06234482507496843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f652113ab99260704997756c3b5c1b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98417147fa14858d7ff89d486531d21745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b4d1b6aece25bda2084b3b127025846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e8accda74eceb7e4caf04280e652647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880d75dd6ceee5c22dccf24d862d79b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9179ed95b5681632e44719c03f5af3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865e5b5ffc7dea9890c65dbdbb3723e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc26627fab363f3836bec54a21965251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d36500a4df1734d17d861c7de790352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be766e31c82491814dec6b75811c68bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d84afb31b4e0347e9365a7d4a1fbc654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40a6aec11668f473eaf7e9cc9ff83355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42ccf65ee30d20e7f0df5d25aeb0f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054385b030440493f511498119d260e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f211098d2d83a19a7486df852616c1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab836b5295c1274aa959986be800e54059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e3884768f1812c8e981abc37bb39360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6d6c3ac2ae161613b90707e19b2f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48f7ec96b3f71bb491a4852b8eaf1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a266fc0d3349ca58330c64e580ef17363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe92f8030124b1a31c9d80e1fc396a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b407e2d088b7c5a38391be281f966fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd9f2ab6089fa7a696248d71391a2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4bbe596f73cf4ae597a4eb19f16d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b92fb77447a4598b9c909c8e4231f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df61bac268a3d008b765d4ce2ee027c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e2b688051cd4fbccaa04b283d502d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cd3568e87f52ceb3bb57c266447b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c905b09437f435fddb1f9d4433d12b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286191e53fd27d89c31ef81145b7c47073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6e86d7971e04328206ac1e0425ddb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c54aa0136fe3b9ffbdb7183e619b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c374bc618c1feac502e45f5469a6676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9eba78cb0748669bf265e238110de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c90e6d733d387b36ca2a1b2e9e908578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711dd27e282fc07b3257d21d2a7742079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a93ec46be321f7f1087cf221de5dcb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebc065d84ecf010102ca22eed91cbf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bbef098c5df358565feeae21fda8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ccf6fcd4c9e57284c8f8dacaa6d6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cca47feaa85b112f52b33e28f18ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fe50d25f0548881003bc49c25832485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236ea5ca8b638aaa39d905e1b3308a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd5ab7e1468bea95c3aa99891f011287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b52f9171c9770bd29af390f80cbae588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10a023113382a631e7a8a15ced326a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62cbe2ae84a342ee116f3b3d86735090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a7dc2cd34cb65825f594375afbe6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7055d56cfde00d7ca299f0cb1e47c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce53ed80c3ff251273d7eb0a51a8b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222c4065bb2608905b14607d36ef56e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0fb05ff659e8cc9f4cc672dbf79f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b00ce0187b94b464054ad76167431c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ee7d2c6b46fe37fc13264f25011ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831ce3f0b1c446e1918ad389b9794bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978e467290f955a7cc58730d0b9d70a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006a17fe5d10a00cf0fe09c3ff54973100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faaf15e9c45d25bb8d5bbb5143ca65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a09c33d875b8e1ea59beaf2d97fc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb560127e2e1304b0d7c8efbf8e51cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29dfbf6fdaaa6e1310b38741ca3208104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba30eabcf824241a833e9c00a3cd6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e212c92c2b6868a21b5aea96f026d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff931ea1567f2fa47571232ab548159107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4e50bc252645523c13dc8d0d0569d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746dcd3d010f2598789b4ffbe9a5e5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20607bca5de7022095abebd4bb4eef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267a0bac249591c43b28f608c1aea41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbbd6175f8354843bf06d8922cfe4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d0541c916036c9d0186eb652f7a5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04816dbb9df02b45815bd73a88071214114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13350b27021abecff4c1380fd48003c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf482d2c106aeb01821ccd4f53e7fd9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93b91f3e07f48f15baffcae718f559117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbec4d7f25923a10ef7bc4f9e86845f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb243f53d025c10664ffa2b99d0a23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920c89711cd24102ccc13a74619caf3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0e1946d4235ddda786b9fd95bcbf5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f823be92fbb7b379365c38bad75c4e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75aafa2d883dadc34a688213148397123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef6b8d8f1121b454e637e367da978f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7a1218fd9e1fea56b8ecaae458aa1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6d7772d5b26f5eb8a3c0ebea85919126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a1c956329f9b260a7cea66dd2b906127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb90814d99eb51bf9aca89eccb2390b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049f6abae4b71d6a98fb114a9b9ca80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5357ce3b72f533205b5289cc92ce6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979c02cb5171ea07a56077922b5e10a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec2746ca33c48f423722d81cba1ebf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cc057f5c6f79b5d0461bf462fdcee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc15bbc2dc89535b589ffb6827f3db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02340c28b1488dae3540d20383224a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e769ab5271f38e7eadb48dc8f0137a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495cee799e71c32a190595d40050bca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93fe4820043672aef591908d4b045c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb67b100648815abdb58f7a67591a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf5907a386129bac10383063ebc1ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9612851c6885b11119e5f853448f220141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9f12a84cb373b4b749df1a4584826142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a1d9f2ce474d10d93d0204fca062d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c77794567d9319bc7157dbbac6a26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1445544c1c5c638ab76dfa8d7164d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316433fe6e85362813d40857cda9e6a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cf04f861711ad47b8f05aa4b63a75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd21e3967c3335b818c6e8220899150148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd318ecb819b06e22cd76535152ca4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38246eb5c811bca39deff4784df11ad6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29941896b8f658fe74057301ff8d9267151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc135b18a177b8113212b9873cf6eb5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5857d9ec4c5650af9fe0e89deaa5766153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327c131ded14821bea330829035cd43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646026eff264373862b7b367667a5449155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e59fa4e2988ba5cc66667d91aecd65156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e36f70e39fdfebb10cc7a8c9dcf1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2803b8d7e2cffe0dbcfa7312efaf3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253c884faf8738afefa7824fa78a935159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d203e5b27337f9b8968dc5e1350317160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4f57df9e36afec4c6312333127d17161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad39b8e03eadcff986fed0aa6452634162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268be26708e6f81eeff0c3eecdab357163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2952707cee17962c4bda4f09cdb7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e305bdfe0e99ebcd1cb81886057b41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459c8e58ac5bb6914f5ce8198a18c3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb213a945b61d24fb868f8e942b9aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8878a8b6809aeca98c4eb4f734b8fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a94fd6c02e2922995b2d04cea0c60e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b39837bb5cb04234f00e0680f27f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541547bd8cb31074a0df10264b42ecf6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e91234262173e6c8657a2c7e36c4e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128fef06789a96dcecfbcc8435d0103173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba145159368c961aa7e77dc4e4704adb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037086af965a461609143cfffba8b8a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74a589f678a6b3921e3d6636b8b8a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574960ba0e484a0d5e75ccb32bf5280177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdea8836619ee2f0d24ec59357b0ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4a53fd6fafb91a8ce480634cace14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43bca6c31dc939d1c80f739696af4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63604f59bac2ae76b8d89463c7c64d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3f44efced72712ada2d28d93cdcc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342020a312c9c507e431485b0a0418f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff436d15fd0c2c3ece36340082d92e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafeec641fa7c1c54900e3fb6bbe4e2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbebcc4cb561cd257096cc95e9bbd41186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59603c6ade5f1bb1f8306db44b67bc69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f17671eb1dc7fbc0dd69a5093b0fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63d650b34ce42d082c3fd71ecfadd2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24420fecd70fa9652d3b3c3ae80ef3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc876e120d39690373f8cbac01047b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5f1910fac8d531ee945ce75850cc7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcfdc01f6319517cc16e551a66c11b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28376060915a2b1c66a6d87e5ff8126c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7407bcf4e1e7ee0dff3b480f3fc1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e001568767deb8db9287a68fc157b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a81363797470be91817df68dab581197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a8eec6a4fa408f9cae750cef06a27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a340ef0ae469534412f5c3f5b9141199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830406fb4b8f609a4ee832b155c728b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b6626d151ad71a5b4c82a9687cd1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df322b0b3ffc37c873fb631404878e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9435fd9ef2d6d7c608f0852632423e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bff00a70fd81abbe008cf045107ed4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea01970f28d9a0c4112ed1287bd68d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8a063fdb1d5d462bfd0fdadaaf857206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa715ecf29610b3535f8d06a516643207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06eea46b18aa9f664b9f10c5cc7bc4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009dd86f1f23107f78475a09f15f518209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123609468c619e03bfb974fa2085c848210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2394c52baa9f7981d5f7f2713167e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d444ca07cc454f9d2a5fd5aa042b61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab4cdcce8328701c170ff88b6276c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2f704ddfcbc88a063c8ebddfc3b17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60568ea7fe010f0e1ca0577556c23282215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f665a45ed8cc0c073aa8df4353ed4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08151286ba00724bcd9df363e51a252217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2d7fff9bdcd04ec381a471e5df83b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5b384035cfdfe95e19daca8b358f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019e2ebbfed58ec0ad106b624d931ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84cdd933bcbf4f9f1bc77be697fe0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338969e446d7bb4a4f9d98724eb97937222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329655a22edd95a88ca92c3d9afc5e09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49c967356b8f4bd97e50268e812fe5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78715f5fb3841da876024106b6296b60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7d2d003e5f995766f50f0517b680b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282b8b5d8cb1abd174c320d540ae7f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b145eae3de93fb57081b6a023649e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb577fba9ae9f9437c3e8cacfd3b32ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cd06c6a225830871e0465c74ddcb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4705a9dfdd5513e0f1ca56f1453c97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee78f81887a1c7c0c9b3869662f95e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a47f09424187fbf05a14d00490b114233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef96f545443064dff3c16638570479234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7cb922025bca4aa4ca19f47855824235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0b998f16bff8af049e9649f047b3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf8461a703572301e6a3374d9f607f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b297040776f8abbec3a2f7e645f4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa2a16648c5aafdfff56bf40f1063c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4eac8442dbea55925a9ab99f1edb95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce55ae822fed0b11e8c85014cdf4055241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468473bff9d191b6b50d66b52b58a44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a89f26e4fcbe4ac6fd77848f56326243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c29620840fdb840a0fa430eb0336b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1264dcbe2258a1fdaf195565e036320245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac5aa5a16656464c6bb866d9604e7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198187a1304fef14e06a4fd6d0174fcc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff571e7d4d63799b2051db8c25ce28b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118faeda0bb0d7ca6bd02336ee063008249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448a8441ccfd6973c01e0f4d3f8cf87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a4dbaf02082d65e2598ac927d69b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9324c9018e5b3e8d0ec8dfcc64f979f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021aa40ad1f3ca6eaba1b4392e5a20e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4d02cc312b49126cf9e28548d84ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c4d57f38221cf429ed9e5326aeff2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd36946569d9372434ed0bf63aed32256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c08568fce47873b7e19ce7b0929fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31b48d35b2463c5a9e9c7e2327457f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019d1a5b22d815de0469842914d3445259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb1df7cb38a1756446a21b5b56df45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277eaefb07aba32c7f58260734be4df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497623777ade846a63a7dbdac952d879262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013da54f5d10a5a67c1e34c010a88f1f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca644d2591e6fd7a19ffe57c6e9afb1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af12a73e743b68dd14c92686c311e83265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5cae4d73efd45ee062eeef5a83408266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede98e8049b0f0b8f2b683b5ccc9d64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533358c887ac414d9d2bd356d2671682268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd8eaf9c06190dc72a8659e0497d23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f700834ad9507413caa4bbef04a23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b836c7e08caf1a536a6e7d27cba136271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03fac152a1ac36db7d5e2a6673c0f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc71108e99c67970d2f48903ec85a17273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c48b35aeca6e3c54e5d004ee57beb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29a58333de5c78d80f535cc2629212275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabe3c61a4e14548d79f778042be239276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c93ceac93427c2454405ab0aeef6c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcec30a455108c06ace421fcf4d96a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8459b9f81910cae8f02c474e7d6654279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a284509251f123697f17daab2aed032280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68248c1f7f1b2c2f3e3097a71687ac40281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdf242d4f5df9c270c29a6ed0802ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79274a669c2a00d672fae17a46be2530283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eb8a1535c6474bb73a1bd9a1912b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804ecb371b7de68ac167eba3ce6da5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b91f873d617f435c6c7c57eebec05d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c500fdd712b0d35d59b36177368c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51261f86010d214b1c5eb36d1f093c27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c384b8bb56eeef6f9be511b3ed3154289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8e79d5c1fe2a1ea41fe719c0867f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797167c64d12e12c265c70a77d58b1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b45618653083e9dbe4b300afb63316292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccb05c1801ac1d4a028d2e609043cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e249ff4a922fe8adb706defffe8fe7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fb9c7dbd189acba5d88300d2f13b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737f1db7bb353cf9b6deb04926c85a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d17b6c8a03ee3dedeac8977aabf479297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc151f96bd25fba3af3788212138c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7aef1b428979f922323c20e5dfdc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8abce26c30567480edfc67a9a19f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c29a5a150469a9c8effae85fcb3aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa6f57ce30eeab269dac268c9845a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00efbf28b45e503882fe827b398821303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b4d5fd87ff46aa906b4d2ba2035ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98941df7ceb9f432e8fa8608a22280305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b1d4eff025616edd6d09df1f97ee5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46af1b6be62be04d081b1d0d6708a17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950b62245990c72e76fdac0af50f4a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6a2f2a18b76ca3c164e4b71aa4b94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84556816c47a34a63f19ae8fb5212260310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2499d87ba2b6536efeda7a01d7e7ebb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60c8350a83b94e06c6bc9e72809718312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25106da6c51c77f282e3d255e181df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03fabdc25c6511ca8d57bb2ce2b58a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aab4d8bf59f48a4a4546a4ac9c228f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf762fb6171e2d06e562c1a5ae068e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc06fa39b212211257f66759d9d0591317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f250d5085f2fb7601d41dd76951af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036a639ea020b1b919b2101bd3d940a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f02556569c0204a7f0c65a70d67f5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9d6829d340d1631937d726c626771321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e148f92669fde68b609d9a2b1a1b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c30387ec75aa3c4fc0eac94fcbd1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac5cfe1dcda51cf1ede626cba573d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b24d25a75947855aaede6304e223fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48588293bdba363a4272d8ee6608e949326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fab071a8d73d59b976a58e88e5a3c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41db9438c8a2ecb29f03f7ab327384c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea550471fe36e212e8eec9bd9ec70127329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fcee6272752448ced55134b0e3a8e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab264518724763c85b3480c794f556ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02456a54d175a56988f7e11ea6f925332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b368c4da97a784fda74a7432159e70333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422dfae9febf58aaa2fbffa08f0ed50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dff24bf7a85ecd17d18bb2b08f919a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bbd5a465ba4966f61f34e1a4a5b08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95baf32b22c7c44e87785c3230403cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c59d85f7520437b74a6d7321af7c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6b36658ce6873bc9eca141daf3c7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362fa7764affd386dab769c4f0e7f49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acb5b2bfdeeee0bd97ecbb7dda4c6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fef5c5d5ce350aaa2c270c2c91697d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097b07362b6e1a414be80de6cffc5cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03083ccf6bf0234fdc712e088df2e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051fd0ad5ca096c2a9e27e9b8185efb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e246d71ef9952533a6679e6cd9ffa5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143756925bd769b5f70c27aff0b6ccb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541763fa2e3853fd8c3f9b70fda5c985348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc5db111f961a146069fd187115a25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f491543e1bbca05578d957ecdec0896350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb063960a01540408250fcba81c77ba8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94899143008fe6c2d2dc85f1b977ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5c840c35264f810da8cd85e0df519353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157aedd7fd707c2ab9b93a82a6f8af2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b229ec3d95160168ffb440a155f45e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233af48e5cb605baeb38d3da73dc892356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f146c4eda41db8a409973be35781e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29742d125e7152c554fdca6c350ce7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490d2e3df0048de28001a2ca3829f72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f66e0bc55350a7ee1c731e25f02166360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f697d0fed6c74976b05353169f5808361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadd16f2cbcaefa438c9be7c80c2373362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59179c199af399cb27d0dc345feaee27363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4935d171d8fdf62cd624cb3ba843d01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46bcedbe225cac7a2cbaa2563b3f67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be634774ef3925a2b5a37eae86b0ff4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735d021ad5eff8e20b0ac1cbff01d95367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba8cb5199e098f1d916d43a6868471368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2df9a725472d09756a2f086627b0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d45204022fefe376ae575dac60a3d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849a224631a23faf46d26d8519b0d32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce173145ebcf92d349bae3e39b960b3a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b77ea4a4e58dd4277a68a6e64abd6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756dc0168abf86866cd4275e1af2ebf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d364af57acc8d86917c63bea28f20c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96e73b70d8c42d4b2f7d51c87ff87e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b615cf5c937f93e3d6b3cad8133cf6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0e0e2c9c40a8fc73749fe00031a22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a92d9c3c2874052e1f3de732d3dd60379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76345e1e0657b1fcf7513d8e401309380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492daa784150c61e57af3f76e0f83971381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f25b3ce698fbf02259f73dbad39ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5cda0d8419d3ec8f347beaaff8a73383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4041b807a6aebba2f2093ea044f60384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52875a74fb9372a45a4262d15ae1d14b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd2083cc51e6e064a9c3124e7ac29a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826321fd372488c978d1a6514b739bc5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbe1694048509bb4c38f2e9095efd2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db41368ad1e8a39b29550a4a5a091b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e426929b38dd953fc6a3f6cc32a4e1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431466526f1dcb8541866c66b6cf0f3d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcd177bf05fa71bfd737dbb6e8c09d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5fda0c47fd7e8db1170359dcfe45a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a660805fe7a82799e8d799dba08dfa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15794aa00a136469a4b4bbd46979cef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc08fb1cc1f0e68ef3a38f0ad8bdda396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce35e604bb93bb8280138185cf157ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf50c65f7a2dbe5643c2195e1f31f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e7d85ef0c684f0e0478c4a61cd7e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe357f582f4d18d17965f362b6de25400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef24f493ec1bf13aef4506d17d3225f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd96b9ff5fb2532e8f29eb7c98db5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d03cae8feb2906c361d814ee49913403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7f2b32651c9a312178a1c46dfa039404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb046c3e7c77a44988b647e62499c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb117759e7a6b9b191506783e42761f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844ea574fde84cd4f80aefdeb5af0d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b77b06d7ade0b2f0a228b2b4df2409408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6108fc2162202abdc53f124c595da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1f5daf9dce01e85d7d62fb3c96316410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67733898d2bcbeec33248ea8077e6324411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff2ee7c051cbf44c1b5a1d117e2591412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc45bb15093d4f639731b40341a0143413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467f36d110fc47ba435556e43376e22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa22fe2c4f3ddb06d9e290ebc4957a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f2fab0d00b7f205651a502601e7cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d63c0fb847acb37d92185c4b3d093417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdefd6783fcf5106897c12972d9a9df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21550f06d879e13a4bb73fee86fdfdbd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c025e08ca17471094ded1a48e02f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb83e7be468d87f325d652ed4b845e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a618147603d41bd78bef57da6c5378e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479131c433752ed6bf10a6d1c17588d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149422647a6ee1d4c35c17d66e118df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc81d5d3c812c5655532a31d187f487425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c507c2f2ff94ad4ab31a87cdb8d43d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06a014ba2081703cca38825fe30e1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f67f4bc8655451fb9874a920067803428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813cc0343035b6b20bc249a01b2eca7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0d15c9b1b61d9e9f34926a0e42640430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b66218456f691fa00cc72074bb0183431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdb2f7e151d4a4a5b85919dbd5a0cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4b81261bdd2616ed4400a5f8c95ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37577b1c5c1b93135632d4ae61d1ab6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5177dbfd055ed474aa47d30fe30ba8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b872dbb1f6bf56d8c290fe4685c3693436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235854ae9b8376618f22c5d1691497a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98ec005fc9ba4f8ac1fc14ac9f926c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89e317095bd274327230fbf8aaec31439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baf90c135a539f291f3dbe88a83724440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112c62cebc9eea314e32154d697b811441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eeff8906cdf2c397ed64bb3eb2809e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8aee3a2f54d8be28d065a413a89774443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856814cceb4c61e247af3d8273db6c7b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120b9582e0ec701e54f1fc3dbcc8575445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103bcb4740148b259b0c0da7e77bbbd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580915df3e9ed7bfdae0fd1b9d28b2c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cab9be2ef88ac987d1b18a49a47c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e98b34541e44f85885ebfc53eef16449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08992cb667ecfdf2f381fc3b1e42b924450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00e420849ee11aebd2ce639c77b88b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ecc3dab0ba306922d45209cc379d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc3d29e7bcf9c230716cced7aa71ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeff450bfa2adb85693ec0a284dc98454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cb3581315ac6ee23b34b5afdbffa5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6616ed02d685313401d81a3d2246a9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b54fc16856377f6defed248bd99eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824b56c146b14689404d98d2fc17aa3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc1e83f7cd798d92e5ee711e3dfaa0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bd64423058ff699b2302c943a0917460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0c89ae80277395bf9b9a640e95c87461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fce1baf55995400ea29ca05f83ace462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ecac2d89815c490f3095be73685d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778adf2bcb74d770628b1946739027e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f827d1fe09963ae63319fe0ebb4689c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbf8713f1802b77e41b3c094aea000466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76e767a045a1cfdf3f162aa1dbfec3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfaf5680f34cf458b18b7e7074dc91468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8b54040f5b431fc06460c8ed6a90e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077e907d2b6e55bffe5716366c67f88470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf13fc59b9d4e4c45f4e49bcfd659e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56849ff57c1866f833188c779a824e99472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d98a325f8d6f0505ef9872b41e75f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef14a740afcfbcfe18034e654cf46d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70517dfbd9131b57d747cbb00639d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60f00508c32b0a7c970c9c5b6070e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b948b6feb6ec377176c239503f87ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54b7d7ed271f15768ba04d99aa33b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292383ff79fc68d8986652e628a1c57d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866c4f4f7c2007dc3965a544710bf0e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3185358fdb09602982c15cf318e3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42e6a3278c9e4e82c2c6dff3f93db4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d59d161c154b1ebe27f04c5201e40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3160e4e45a3faba72173ff9fd17a85484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9ecf617140c5e54c2bb9546894069485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e358204ddf8df648f65b32e46aa100486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec0e9ad9375190ea82c1ec584d43c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb43a576333557e8ba4dca09ceb156488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633f53bfe17ca3f05f577159c154c84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872811e5948e4ba45b32b81bb10e06b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b41138b97b2eec47bda26ec669d93491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea45d0ff5aa1ddd2dbd11f4cfd148e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a95c7c297e167023baed99f53488d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dccfc0e1aa7cc27aeccb882028ae24494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be892be1f3d88a81f487503c09c554bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c521038ef0b85efaef828c265bb7c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a731d62e709e2e6c4bb4baa1964a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea488c66b53991d0fd2c85e2578a4913498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe668f5796753a736b50c912514658499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9934cfa694e80c9dc6a72c0566932d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71a1242ab2d736a125e6c09c2a982b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06458ce4058cd79b5d6c30fd5677fbe0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b61e5a99f77df9b89afe807232f8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6b0be473c0e0bb2aef82302cb9664504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114f9666029309be5d9431c7507f7bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6682420bcca471674ed53a991f207506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27bdbae3602de7601627615dca05db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be16ef750edc949448fe50289a7b6ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf6da10580e936553c05afe2c5d7f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe160f783f57ce7787f55305f3098e09510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce78b56be0d57e6ef3a7077cb52fed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac99bcea4c3cb95508a99cdcb9dede6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5f69285dd2852ad2bf1535a71f717513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd118ad0d0cde52610bbc2a9b06f72514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f44060595164dd2e45952ec644d36515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58849cc561f7b208534d5ee2a56e1296516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6b8d6db4c5bab5074a91e575ac035517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e694833daa5577035995574dadd5a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb926f3a3decefa0aa7740f79503274519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4be80cac27c1c1d8705e1cf8033355520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989da1d0791cee9a572c8fba69a7eb8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104452dbf2ad9fd2255a761e7f257b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370578bf0df35b6290db0608e2c28c01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c857640ecb5578981ffcec169c0c7a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803951468da075811375cf99910294c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452954ba7ba5a6dca96cd17fca51dba5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c14d51ae1c537070697f0f0d558f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a61749d682bf88d3698fe581a75c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2a140b28171fde947a34a90be8190529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d766bd074a16dfac0dedf937d81c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ac99410bd442b8a2fcdae5ecb335a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b519bbaffaf5244b8fa6477c12a56da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506200c311b6167d48ed5f4764a5d43533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae367162c9c8542514bdc1b175d4742534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b073c043ab5958dfe266ed61c93b27d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48504f7f563c57b24fd4de59fcbfd0a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9319309c627b6de288eed53815b0841537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451b15e9ffa7810c84e49d38ddd1136538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03523a39e0ddd743ef238d0bb4af0eb8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b21383c40b25bc22f1045826fea22540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873fcae4f3b137b707922b2585d4a53541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca3930194dbaa7007fe12b01e48102542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b997b2a3d9a0a0da73564b9a90746543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66892b2a6215048ba83929bdf415bc6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa60763a9bdc0298a87fd0e2273e127545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038064217850cc8046c0da38a6addca8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ec8e1ef750a30bd0266343ef7f8af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd961847345d9c72e1f2db2e45b8355f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e482c3f6f6555ca3c4ca85c262db4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bbf061d04de32787e9a2f4089e8bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3973870dde5ced07d0db312f03520551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80556b570a27e71b6e55e812ce58ec26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655042fa153da041e4e786dce011ca32553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966a7a662e8a7186b4983ac796e645c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204c52833c7f8779112d7a688d31bd8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e116df0d93307d05e4bd098f72f57556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6be5ada19721df9373c211f4b2f530557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce73f913acfa5ee709ae3f2d1d7723558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ad01df3b77670d6bfccb5c053616a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf90f776122009318f505284505f92560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be7f37b21cc2a1f8b5e0eb9fdabc29561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859f14600a6ddedaaca5cf7ab3b5b1b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659035fd08815da8269a3207b5128943563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45a7bf51780b40f17fa4ced2d391c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accea11ccd62d0273c131e65e74a4f24565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b36e9f9f5f71ea2ac1419ebb9e29a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee1f0865e2a36ced7a81d9ad46b4cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea4539bead851311865c06f1e14006568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c1adcbd6e20b50196edaaf5a8142d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02133690b4e1016e24500c56acbf9df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117c3fd934b00aac29a45129a461e10571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23699d845aebea8c7e051394a37b1899572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1407c90e85c42b7d9ab84f95485a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444f08b677d32248406617ef4e9c96c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff48c7df835833d6038092b4d74696f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc8f4d451ab3d2550084230d3b8d78576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a14646ff5e419029a93a4eb6773093577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567db993a9a3ffa7b5d4fc9a14ed94c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604432804e43a65289b87d490f3f92f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069cd8a89460c6adb8cf614d8f9e8e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef3e1079108a2bf5ffef8c36498418581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911c4f2421781b678a2e0df9864f983582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d257c51b4805b1a133462dd26d760583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad0ca595f28a889ddc1d0b931a2ac6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8077bb592beb08b65a7e5d263d8235b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59edc072b6a7bfab0017c68ec3b19d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256b5676ab4995cf1f2fc9e13b2295b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77185c23ac22b5ffca1ab7fdc7e3b967588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7cdd23784b2aca6e27cf7e437b094589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a892e42fbc949353fe5e37cefcb054590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b080b55e5ba1558dc973f53656731591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed22e3371fea8a2dd23345fec21565592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c599c396d013d50356bb6cd38ab7c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aaf19c99486d5ca55d1a5c6fdd5d2d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568d4b933d34276d2ff39a8d3fa2efd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54e598a9056082463df0b0c8ff6845596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd13a21e9c143d1a858eb4ff9e0d1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864f11200ba186dc88a4205ba5a5c36598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cc5ae0357dd37df96bd4a98cf3a19599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa3720a03ec65c2115593462bda9b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe76ae0e01d8fff7040fc1775522dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1389be45ede3bcb8242ab7d42d2052602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fede2fc09d4f6255406d63da8fa323603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4954db17d8288f2d413e3e4dda6ae4b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce01d6c290598bb402f09a53ee9dee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dfc0a30bddd623da36d203abd4f9a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacad26878ba479b748f9d81bd712d0c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aab4e5c30cf5a1a2596e7f55e19a5b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb433e9aaaf8126ce40b36e52acb8f5a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71830ae42122c07764589d3313595f93610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071fac2cef5523981e85c636cbf1a46611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd29bff312f3c8a2164e046f8aa513612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e6abed3800ae6e9dc64c5b943b311613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384c7881472af776c170f9b6961e6db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927ff95ce005c4b8162d2688e6ecad5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62834c77317b52c17ff75a0780ddc4fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890ab162a9faa0644739a5dd7c14c6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd59013bb81d41ed11c63d3db466032618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bd4dae1da98f77090c2f9d84aa6ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e53338bfc2269a7ee1401499f15ece620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a625c4724d251f0841ec8b45a3fc88621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef151091c1843101e63f8e00b0d6ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a2b945254df061576f9d0405431dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033844277203baab835cdbb389438e49624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d858c11927196f9406a43e4f1edff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e395bfbcd94607b0cbc8517140966626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9e53e51fc0e90fba355c89faee5a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfb7a843087f4151e05f4dbed4a29d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6705ea9e3140da5150d347efdb3e58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f98db620455b6a0d95be73dd7ddd77630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d9d42a551f2918df48cda853412bd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ffa4f9342aa30c69878192a86f632632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c3d648d5e02c22fc1f928865ff90e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46438ea59b4d4f6efe248b4744eb02634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92075e1bc4127cf07ec189563e441055635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480708fc7b338551f294a7db9a754f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192d0a4624fd3fb214ea034d91b8b69637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85edfcf48a1b7e9e15dbef4db0f07cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2c04d554f3b60d08775d5960832fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7f819e910f319b50646fc2124cce0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd910fb0061c12e89ff7ec7e5776bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be97e4dad84070f1f5f4505b9b421f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc94c94962a10fc36fdd26e000e579643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81266ba1a51ef13eec9f9976dce4195644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf24b1ba0bb201753b14eee452570d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4b6279d91304e327c330899dfaf75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c19f670d7bf6b4063571fd9144ae5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf8ebf7fa9df6be418562593e69cc5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebd55f451da3f0887bc115aec1278b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92213e9ae72d3e9dab2b8305686fd0c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21228e6e556524a240f2a6502619797c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f426c9674013e3728594e2633a703652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bdcbe8e4d032271472decb49b519e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7414a66a9196e141904df0cdddb2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f838ca1c3985b6740071be385d4bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a9e3f5f32c888b8aa0b95d920b500656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78954d30ff1a774a5736b0cce14e86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1e0b1a0429742ef2e7b44f2eb3103658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4f5777ddcb721cbeb079f2e6efcc8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873379996cdb01e5f469978bc8cbfd8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588826c5386208a5e2cd58c652f6971661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e8a10832464d73772833f8acf120e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0f5527687d3cff8346eaf352f7dc6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb0855d14801c457c2b3e0b83fb9c2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7a1a020732bd8b9c2a0fd178d70d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f25f9e3a775e5bd66cc42c0c0d3bc6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cc9ed2f8a29caff8378a272f0980c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355dd78177fd4f965b120bd8dd87a99668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc9f7548025b3847a44e377e53dfcb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2591f19e377b9d79c995f91f656e46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067db8eae61ed61ca756a2aa2c1bc08f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20a5c7c5ff46e17c392199746e53eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8209a94b8c2ce20307fdddfe00511c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37016b71ac43407fc334fea9daea66d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3af556b24cd460993e7ffcfbf706b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9b1d6410e7cc57f0a0b659cf12704676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f911b8595228ad5aea9efa63bda2c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ab28dd60d87939ba1ed1c83d0c808678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46475cd1cc357af7dc8d3753c02daa1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c427efa0decfdc8718e0fcbafa0bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442466de7a67dab0df7ccc69cc0494a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563bad5d2189db2dbe085625985dfad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a43b1199835cf6f71325dd1bdd3fda683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a449c96485505b8d30b35bf77d66167684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea6b11b483ad4f1baabc2f73587964685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3205d1a66bd3b9deaf65eaf61c672b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c5b02be82d82033488910811aaf3f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3cd3cefec446f491b03d8de22e5ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3af2763d5aefba85b9e7cb17392dd8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71ece19a9327a809a4bcbb3306724c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f01ed461964c853196ce6df6ef1157691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2937930b337891cce0e032217c421d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86db07b5c9a2c08fc93667fb1a79788693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3a092a4e1fed434599b433ae58b9a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea27871ed36db07b8d713d99c2a505695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6f7f65eb5da15fffb37b60b16812c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35a318ae6c3e5833db9e0abc8de6ec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfac60b3b62993dfbfb509ad68264b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5280837dfb118ea3024e947e6c4f5ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced08fab31b9150de483c34e4a409b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf542b2bdf5d87553ca11a5e3fe0be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c68605c45db80c272975e306903c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4e3b507fe623506f2af938a46613d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c441226ab0e42408df442cdd91bcda704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aace51be2fc5ce7112008c32bd17e94705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd40645e790b522931f81399729b0f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6f023c192d300587faed12b0d6a62707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131f115d31b7fd05971d9c2eec1bc53708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650b9652afcd1995dd5a33a02c7bcfd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c017c189afeec05ed0f3c1bba9332710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75ef96caa17365b949135a831e9e55711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860eaf8ba7c4b072fa20f9d654febb5b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd93bc4647c86f31f0adde24470065713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c88ac83985eb347d3de9f81b9e09d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd868cdfd506bbf8e68c5ccd2d2ed1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b461e4478e538a06d3154f18f5acc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c51cee1ecdf7caf4484fbb8fd4b8e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d49262385af792f012f7e84c9f2d08718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b1ca21ed31d58e72427cf298846eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61381428db0ab2c0ad49b3805132b5a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270db886625e16c29da232655ef2ca6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c98402220a8ea8175f796598d6cfc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860ad4833d89a93591fd240c07613e7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292ad8fb0caa17f88c8d6391673bb8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3b042ba82f73aa401045fbc046689725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11e2ab51a726e69ca36757724ee1c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058efff09f5700dfae12ca70c2769e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bf829975b2714d08ab5f445436ccf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93a6c8fb3b7d1cb9447c4ee5f3f8fa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b270ff8f72b59aa00dffc051ab1f50730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb40cbdd1b77ff2df74727f352076d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3566665dd827d7e3041acfa5644bd6d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b6dd96a00b6637a711f3f6f736314733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925575ef2277e503e7d99df63f3e8b80734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7ea3859e64a25002e67ef84f65e94735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb756abe41ee9be338fa6fabf00cf50736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c068b9eced67579ec7f3facea0b22737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917ec5009e6a1b021e3a489c47db207738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38efc32e3e448f77117ea0bbb555ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929c617be4f77d1bb82b6db5ee6c14b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93402689be36f009e9a655905646275f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92e8519e28e1d0ffd6ea79498c75ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b342635b9976591813e4441b4141f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8ea66d768a4a3a39bc7e24ce452f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59134eda70eecc88c585b3118cdda03745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c58a0ccbda61622f6db25ba68ebb29746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5aadd81cba17ab97fba593f44b99d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605669c76191cce80965557fb0062c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed09af0a752acc6a28b6bef3a5be92c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88382a854dfc767d345ff90bd1dcc21750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92d4a984dbb444f69508162af814ba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2092608a079f7cdbf18469810e0bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06ca3af6a58f8059af5c9d80a5322a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3af6898c7e540b9511a5e1c793b8a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471dc5008823c1cd4a1cbc8000c4fce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b510df6d996905270ddfa989b7b94756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead8e480fc6ca3ce93ada73dad92e41757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932929d8e66d4ccbda9f2e7601882ece758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f1306fe6aaaa6d2236e1eb9f1b07f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ddbc8dfed33d2e0b1040e6f2c6a9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ea549f0db5695aef180d58ef6197f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d936d344c98671509d46c3c360da593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1c5b6ad5e00e746192bb5d8fe9b124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690e2271471ab69f453ab94842565125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d67949cabaa83aa19454af9a4619056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c060da63effa5b5ef0998c0380ab57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9ee158f35deddad06dc9caee7b0c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb338e4c8184713ac00900be5b4c8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7aea942514c5c2a5c01ce874e53d0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7938355534a46fb35182d07cf8b1ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afea4b2c223cf97567c987cc4ed088812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2d352c34120801b115750f793e16013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0a33db70cd786fe5a337b902a925614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a20c02c7d4f25cecf370295fba8a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bc4e6512fe7a5887f1c62ac6f6fb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b896ad6bd9348e4f21bc8a873147a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b21426b03e86df51bcd6ca93ad84a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54682f74a6762ba7ababe6a51d876019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ad1ca694aac23c5c7dba7c7a8ced020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dad3ee5907f7dc958e33a1246572421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea521f30089a6b3a4f73e66cdec88c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ed9d5672f3cba32f7d8d6da97423523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f96596cc0f479c1c1e5ebe8c51bc1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a739764d21d460c3c30735d93766425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087da48b97d38c4001add961b8173ce526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0170420a6484d150a889f224e9f88d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d10d8cdd790a4cde82519127cfba728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2693ed94fa4f797b51f39564b645529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddcc2095e1550b6b18bc9cf15ebf3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e4579ef4f8dd33fd9de7363c9583a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eed836fa3b958b7f8b2c230a7f419732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39173e2266e3b07ed9c6db31d3f5722e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b734e70a91e14656c6123d9dfe3121f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f3a066db5ee8ed1cf6aa695ede7ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983d5fbf1666fc21a636a5d4cae85df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b7e484d67491d4dd1e368035830e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a69b7e0f928f121ece833439b6eab338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db044f909288848629a1034c82cc8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1f003750b193c7d34628acfe824cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c050346ead6d8b7599a30f9ac8c4ea941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c8c4c53444bcd4368f54ac796ebb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99a72c4d6e16d70fbfe9bbbbd132e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ec66695aab80a077a7f5df3dc652144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7089d22908da43ab2b67b191ce6bded45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd852539118c6f837afa67baa918ce746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2179aa873cb4fd67327a9c4af01b0be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe276d81f9392ef3ca09c7a85fd1369348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164c1fa5aa5901c88073cf82d80665949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a395a8785e3993c8e1dfdaad7430cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878146924ba148990b39cd507277a3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f297c257caa56803431454d9ece0cce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953642129a4d441c305967f8bfae414353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697d2006b7e56bfa961e3aa5f6592e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e56eb47bf027ca519b709e86b523f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbf64794490a9d6502f78cc591143956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c4df586f88e803e4da88deacace9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d20ece9f27dda3097e13474ced94458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119ae4f683164101eff46919fdd135f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208a430bfb894356c1f5d556bedb1a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a2c433ef6e44bb8f0071b6cdb98d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573e6e946ceff48a2389be3645d176462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f43b6bd426dbe96ad43b2d3528c1bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bafe7834be7d3e781f61a7167af8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71573e6dc96e6c385b22974c413ec31f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9685ec4cc3b5161416cbb5b54ddf6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91681d78c5915a468c4a24e749b2b9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325780d131f212a51e6eef24856001f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c3e30d54074b5c2ddce01f281b86569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd896fbed5451a5fe995de35a2f08570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920020a59117d916ce9085110f3e02571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6de380d169356a9d2264ba5267c4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2d76cb4b3f299a2d35a5f66d3824373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01557cd5046a33af55a46f30b16f35b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043755bb05f39799f1e42a4cafdac65b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5007990197127dd069804f5bbf34a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17884feb419e0160964176d2c0c0bedc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ce302abd90645a46a86c18e2d5a1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a505e81b834045b5c9dfa9ac2ea4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9db8d60a17a13068e233122efd167280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7fb07ede3e6ab0d71fa57dca1ef0981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cd9248f6aba6c6a99f3292787b6e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e4a43cb266b77884601c4dd6cc23883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd176495aa8ed7480ec1002d7f55f5cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf7a19a552367da2c006472d44736485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efe6db080c7236f8625ef43bed754486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd748c478dccd46d040d88c87d0b749587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bc5c5ed72196fc373e848678d145188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfffc5a9dd0132d80029e72d979b2db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b46d04401b2da19b4697dc18d6da690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66abb0745593d500d6260444382078991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e287c51338247f83b94524fd27213d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2537c0d54c05509f35fc57143473e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef28e1f3958f0956389eaa5a659f24a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64336cb7281feb1ad9ea2d134a6c9a2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243601c060bece73a66da5d500da376996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf322337aeb216f72cbc245ec79bb497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98bdb317c86fa17a25cccbe12008e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1f9f01a00f103c77426ce50cf813e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0535ddd2ee905766afcf4bd0971b3a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68769d1237ac8ce22cc22ad572982e07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36994ac17dfead8aa3bf5d933479ec7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb83b5e5c34eee03e6b98ccc11215f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa99c2146ffe146acd9cc3f6445866c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aec25f9880597a63140d0c7a7a0423105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba945e8ca495bfd579198bd112eeb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3c591a4f41f18278f4e739abb21d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176583705b9de1e6f7ee89ee654ecae1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c7d89876ed75e591e000fb59c76ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceebe5d56ecf2751f58855f079ed34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c45719c44a17d429348395d6d676b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6094c6a257ebb45651936a27e741b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cfd07bb1dcd47477ab225eff936e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338fad2aa3d50aa65c4f8eeb70149ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59697b83c6de4a0d0c0b14a416fb4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bd11a1806de9e1eb5a11f4a5cadf9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd935ada25cbc6c33d971b9397de5b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29425ea7bfe415016fb0e0ac9cc8f5fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090795c38e686ff5c826bc1adda925c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e7fb313e43e34081b3c6df7666cd5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1cbcd7582dfec3c084ca54ff4cf56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5757c5b3767d41030586adda7db165122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186115e5d2efda49aec92969c7b64a44123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47148404bc6091e41e2ff1baedcba6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c303cacbafe2b92842d3617f79dce76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db64508c4094f0bdfbfa056b3f0873126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498ae46dff8b652baa8dec9eeb393bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db1e76697f6285b27cc2afb4b00681128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4de1193605e853637748e7a819734129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add1eaf5372fe3ac66d6bb5cc6053d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a261150f788111369c75472142330b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a8e4e057d476de1fcda8defd4196d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a767f90eb27cb7784f620b3b332ae57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb201a110085c3b1ab4b243b897117b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3eb971caa93aa94ef9b048e918de76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dd44c501966fbb9ae09ead33fef63136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac52d04b953be4f5a3b81ca062263e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f710fbb6b0bcdf7768c98d7c1b75a0f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186d97a379368fadd4bb37cfaab3608139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e9fa3408f1b59b47c0c3f0a63df0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce24b47f6b4272f0b26d9843bdf06a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea7a05a3dea8e7a5c8c5fcc675507f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d8255dda61c5d623fb3104d6fcae6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9609e8def1c3344e0b60cacf5a5293144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287189a62940374161cc78ba49dcfdd3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d711614ab81895537b69b874fdc3e39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839f1a3b2d5f731d4250a9cb265cdd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ce6c0f4776541b04ec4a3249128c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa9c81e723ef54462ca3b7e14be410149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af349c6be88d8affab12606c82ce92b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83641875082e25af7354276f715e818a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba2813a97b22a68a93db25ff3a70cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48205641b0d0a7886e6767d2198842e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982c321439df8c5f90d63cf24d8646a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049f34b923bfcd0ae6f670985dd4b64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbeb30aed8f0580f4d100ac87cb3cb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f0b24353f5c8212fcbbc9a3bc7683157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e25387c2f864e05ddf3834e664ebc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700660e4b6261668c80ed6999293cde2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864b8e10752852e66a4bebe9b7d5b33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c541254c8659f53f1616d610425aed3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567be0a039bf0bc1366d561ff1064c10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779ac80090cf07d5744eb309ac30a8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65dabe48c7f3311e21e09b3ba9a72e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507935b08dfe3fd045a1a645465a953c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e50a5d3d850bbbe5fb4354aa698c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814267e62cdb66b68061582d3338cfc1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c60f075a69e289a262d4edf497bca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485f27577d02896ff308171d07e027d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff18710c99a9be61f47228b9e864be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcab885a3f4f3fd3dc64f2a8dc2d5c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b479029e654fa52b67d960b100174a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ece51cec9ba0d4fae40ac9181b63f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad00926c72d30a6580b8ab9e757d54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e4f438c719d09fcc0466c3d874fab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bb9d1de1bdddff61db2e35eb26d32176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ee373aa9222aa2d07a1ce6126325c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70d2686ae1e6f9817cd354e2700e94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7680f09699eff8fdabb66bd9c41c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdac036c4151bcc1777821d36855cc3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11afba9761b8ce586613e88d3e67b5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592237bd0a7595161ea74e9701153e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27596591fbd2ace4652cf09f441f2915183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f6239ee10f24c051bb50e8373bec1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb8200792c3d111149055208c74376185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd3b19ae550b2278917a97a08b8288186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec9934a0492192a651ddb2e5a2e1fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70921b3d87e2ce6c842e9dd806ecd9c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a75f11caf9b73f9a626c21e2ec14bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1380d5c348c665231739a3fcb876b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2297875fa6bfc897225c2c75a71a70a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c522c000344ba3aaa7bded98e7cce5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c07e4311d2232671e2a2bdf11b6d18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce07e1fb83e9efb2b80c0d239d1d056194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc09bee79b0421002c2e5709fc533d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5d5d4a4e95f01f311b3a6430fde8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f68178be256363767613ee33efede197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5846c6af41d855a9f9f4300d416bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2d2872197b163629ed657cfdf3c2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33836f9894f470f4402dcc91feb29f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9188c5491f59aa31851a2ab69d406201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c13064a571a245555e2cd2d58e377202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243bb9bf3789ddd2dafc8695918f886203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382416d57866cadc054fb0deeae8a3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9e2e6af199e4cad272b292aa8ccef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e327b575fb56964e7c8537499d51217206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2f67b0efa187021c3088df084f306207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee878063cc76274b86fba5a811a1669e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdf7c46c68498e3c39556a066f529e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f357313081c3bc6ed49176207560c31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a15caad5caff2e1bda9ba64d3ab35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d64a1c8e48337ea34dfb3137ba60c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b470f684af48fb612608f06502bad22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3d84352d66f26e11e3abaac69aeae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dade6ee97cfe76dd4d45972a0d80831215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfe15844e36871780083582145949d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ead080c226456a46ce0f337f6785ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9978d57ba902a97a1b7d51b08f4c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18d479f22e2f05379adf0ff24deeda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4cde47ff6d62c07686b579cb4e4ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10054bd55ae92affdd517ac6ea560a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979e0b807963e203bba7b0f7c98e52c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eebcd9ed171725db1f4d739a76a061223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ba189b2e0e70329cbf15c72393a72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddeab62b77c03b5c4e7238cd5b8682225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4ee6300e3b88a353476a4ef10a554226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e9844daf5b24f904edbc0472fa885227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138049b9c6d68873c40625170ee6a75f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c61cc0d0460120fdb26b0c0c6f405f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2309fd6afa1b50a2d709585f7812d87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba17c7f441131d000b5273c0fe1bcfd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14abe39d1eab2428121329b2c53121b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7cd7716a7609f5f2716150d14588e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274af6cd968165bd8b319468f1f268e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604fbe9ce5cd6bf3d5e7da1c95c5712235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836618276daa2dc37053cb6e993b451236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212c0244d12ba07e9f1fab0dc2ecce2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7237cecb4124d7ff66dccdf536c70a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d789ae0438397000fd2dd08ec1e89239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d160faa39e35952d0b4334697c14203240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c16f95db6154a3e5f4d83a28c4bad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee539f1b752fa48db1e38b4ab878a55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37fa56909f00ac0c858f4e0afa42ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e922406b3e3e3c4c61cb770fadbc51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce716c40791e98c95d9ddcb200acf1c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62aa2d0fed325755b6126a82cc1b22a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd240bf710c563343936a34f95219d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aae0a71c087f4e3522145c53b9528248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2559e30421e3145c9d5db31a5129bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2acd18ef27d483a773996f8c769ca5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728bc0b7d75fa199d037f5b629ba0dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7775dfcca5859b0dd471b6e1a48f216252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0b6fc7ff385406e02598b091b8c1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7eeabbd1491d94ad79d8629e24746254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6781383670cf5bc18e95a4803bc3a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8aea24c03dd76e5b0e39671b333532256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d41c00036a6d22da2cae71068197d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af38385704cf9383f3e9a00d8e12e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c126ae99798b1b2cfb99f8fc9a454c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3184461f9c561462fde122dddf2eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53158b869bc6c3673c375793f4731859261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3237ab33cecb9b42592374efbc252d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9933e1118595f495bf97e5d2bf075263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f722c479f48fb1157b87be0597968264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06a4bd1dec47b8d71f082e380a5dab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bc828442d7db91567c8d6f9c71dd8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cd48ef9340e596b91b80c567c27a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488f7da2f44a3b4bb399d79416d2473268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea558ab0605c26ea5654c8707eae424269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1df0861e518edf223681f52553cff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af13156712e629479c7c02d5ed2aee1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad4022cc3eabd0a533598803859b40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f70662d21bd5ab47c71b1819842a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d4c323f783c48d72b399345b34cc6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bfc53305d8a2cc580f88a080b4a6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69856ad2dba517ce42abbe5c480721e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcd116c2cf60b3ec5fca92ae8fff76277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a08fc3d86a0aa485ea2c6c356c4de2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc9d3c748599d449672f35fba6170b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de511d253a1f35b350caefb3abade214280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf05342a3ce1c43f4497e29ed8e123281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f3ed6d5a3aa8734113b000cc0f21f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92229feabcbfea54b63f8e2f702448b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c1839dabc50e2648e042df7570f81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ef0094538715e753247abd00eb482285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d2b549d0bb8301c2555e15c231500286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0151b9dab3a92f30fef0d12d19340f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81744509f4442269f2980046f079925c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950a64cb174bff0c626ee5de64b8d89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15008ecdf875bf1b1c7140860af5842290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c02507a9e9ba43ea7ba176cb4ba5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f607b18ebd55b6217c096a39f4014292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec56dbc1bd1f3e276db1f8e2f8b8046293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae39d88cb0e3341a70d075c0848159294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651dc994fc5586674623d890a899a5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ccce91bc08eb839d5fe1c56380615296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d41c3b6b0a14a27b42d92e0f534380297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba315ac6141aa8e6d19af858272fcc2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5639c54ae3dbd3f8d3f976411e6901299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98f77f8cdd94a492199ea6f14e0d7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf335dc4f59447fd232418d39ba3224301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49361060d61654b3a0cffdc35b8f7fb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b4b7a6b358ac14fa101c8ed0f1276303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036d20e083eb7334438a2a0dc99eda2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635634e7a7e884c763d8e821196bd2d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b677abd673e181201dfa65156c47a29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b5f9fc55b25f710eea427b1453570307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9c992b6986e2431229f5f27ebab0d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcf6840f1f0f2a467c5a4dc8f690cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397812bc0658542d3653578a77e335a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4711df73086c5012f08e9f2c7f33650311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755014b6c021ea54e89b9fab4611a913312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fd9ba699983f73bf4cf224f3102b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15b015649b6e8a5e91cb601629a3fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4ff711bf2b427490f6265ffd0b0f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa823fba47eb3c50a1a220f7bb134e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b74a4f368495c432c7a095a1efe211317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fa43973c7259edc5926154306bda4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76838664f0138a8f8cbd9a4a35d80852319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca518e01a3d6c24d7851678c4ec8952320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105aabc65a0f9a0f912e10f91f79971a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f25e1f6df61c808ad8358f590c35f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8cdf0c2eb1772b3a8088203dd9cbf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845d7e19d16ac25ac7bc16d6ad14dea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727540558a8705a2bdd92edddea094d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657aea104a93532e498f57f06ddf687326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257696d78a959b3bd48724e8a7f110e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c377321437bc864f5bad60c43f8f571328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb888daf6cda5a6dd0035e5b69bfcee5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7409a319e433c311422f7e12a54e5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eb22d7a856c5377892df05e70f2e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e3d9c05818391c12fecb1c5e365b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd404ae2b0ee0483ec078ddbb66998333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b3f0b5c217b9c09e5ee70358461ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051fbf08a6d48d771ef8edc3075a716335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1550aaff28913c6f50d42ffb24e5455336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185a60d4dd41f200f4a26132a1b62af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff1a2277279910a20c933e624af716338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d878f2852cafe0f95c75acaffa9a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2724b4f6f6ecdba22c1cb65009761b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00867d2facd4a408ed1c16f268efe561341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dfab18a829bb99ce71c4da0fc8ca7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892c168601e81a6c487444f41445b90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b94cdb0b156fd2f65650a0fa4b4b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9488f97308d4ec15cc5f30cc1a7d6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15603e145eb46a42f80648aac926bef1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540da39218c971a97b22c3479d0a97f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847576fd22d41455866d662ebed14f05348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13826604af266095886f06a78b7233349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616cdbfaad6285b3dfacea4cae552e9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc23f4c03ac8ada07e4fad66612da88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39444afc823ac017c069ae953664d150352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539999361587b39371426b050744be5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfd3b03dab5850961725e087001686354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe309ff07b13700dea5cf8d2b3d363355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b4fd2384738d0f11af569f362337b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e0ba8fb684e43f3ad013db29dffae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89687b7e6bd8d295026f4cee321333af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91ddae58d22998cccb91aa1f69be4b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14bd3519ba3dab61eb353192c172cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3c33de4c9b704975b6de3ef13063a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709fafdf46490b1ba29181e447e9472362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05a4a7acf5904531f0c21d301af9e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7174e7976923001767e0237aefcafc6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09260582e0b3025a754fbab5f0f361365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfe2f45eb68127362766d0aac11a38366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dd3789b0625d3ab66e734b1f24815367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a19ae3d07b0b400dfd87b829faf53b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c7e0f94f7493046243539a11bdcd7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799ecd378ab05dcc702d59f02e125c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfadfe0a90b3b11469a7fb9b7e6228f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adeb719e5e950d11cbf7a025696010372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594ee6b6c2a395bd544bad8c5ccc669373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d519b6ef507202d5e75a29024c12d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a323f50dd330456b709ede827aeecb5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8b22de9da3ec63b74d53e68cd0f83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885691c090a4d11df8a4b87d9662a5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9d9dc240ddbf9a48f3b0430b3882e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c06bdfaa61240f5d6721b299b62cb2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dcb3e69c0209a2271f4d1800c3de6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36bcb5ceff556d792b35276a54506c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349dde71a4fe236e2773f1d331f0749382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a942e79565c6f97bb4a15c7c8323c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f3360b57ccc50b93575bfb7ea3d44384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801617d1324eb28d503d4e74925b0051385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180b5b7cfdeda510a968f8fb17c7b6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6084cd4a8da16b763000b74e850e37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9217a9ce64234c79fc18fe33412f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab78d0a5bd0c82a671df84e13016e98389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754ad58aff30d5b0fbf46330e57a7b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618edc38933a66a28646f9849ded44d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d08ea42a081e1c9df812524b2310d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316868ba79fa537d32eac19da071bec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0bae8695a084dfa77b1f1c6a13a7c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec224817c0c9ed7e785d9ab28bf1483395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69d54345a8c8498e831f9bb284b35b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d3dabbc1f6d2cc04e4e9c1caf1584397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9cd5016b1b77686d34f7d0b93fae2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f51fd3d60cd98b24ea36f8cc0bd87b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5909008ca1c8d0aae080c73fb7fdf0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f11af33c535acdf0dc6fe811648d8d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac87df3216a6850e0fc49548c286dfc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d7b54d5f44fe3f670d16ac97760bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3728b2ce25bd16dcbd621ffe6f695ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485541a589c70d748db29c7fad41658c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8fee4766af2c1caaf46e413bf8eeb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4919220d916274263c62b7e194eb99407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2bcf1617a5c818d62f044eca77b2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e5762c592518aeac8f3d65a5509e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc5dd1b3aa712a4b986184abff5680410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2e921b6525a6390f73e1f475bedc8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89bbb6c70803a77334e1957489416f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395ba07c56d2f79bc816962d834068d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cc8504328dbb825768d67951df9c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bee6de50fa175caef3a961b02bbbb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422790cfb2e177cf26820f2ed779ae38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326caaecadc2f51d47abf4ee08ce3951417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853b9af96f936f0dc6f0f0a836bb282418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae959df78aea7f4568b51bec06091858419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3a176d1b89c690114b93c2e55a442420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272098948e6c033e00bc5a6ceefb17cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c84d0e711e7a34c3163d1481c2044422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918aa91fa73f460c84464fa2cfa8aca3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f779e48723ac08f39ce7edaef868ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10e5c91007457f2f54c1da30923050425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67cdda7516d19e513c064652d122aa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e680e327d431ce3c58c1c03736daa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dca44969ec20859a5674452c8f63c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271272efe07bc180b3636ecc251a0434429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ab4daa4fcead90e7144ee1be62879430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edc78defdfb4eea3b567f7d0a65fc7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c48e0fcaa71b14102f0c2f26c08c79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de53769928a5625f2a8efbf4bd5263d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189c8028d6fc3db7e7195b76749d648434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21c029fdd0bfd9547bca79b589a14f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed59e77d2c4078e012022e345886b18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c4f4b18eb597c6dbac48d3a7ec131437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e235919b40cac05a9deb8dfe31d3d30438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534a840580b51ac8b76141b5efd0144439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85107d3b579b24cedb90390f1a56f13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e886342a96681aa6d02ad30e64d59441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad0e21f1d7ca27209da80f06288cc9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d245080af9fdf152352984adb30e22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09566f68970d752525319af57c3e7fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baa5b0cb3e37653bac570ff202479f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bce75af94bbe1f738fa2d58193efcb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51496fbd050759897ed0f8cc53fc1023447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b26b32f71b67efc7ff96370f542f74448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db40ea5d8f99cce8561fddbde9aeb0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2418ca25672660ba2e7e0d8e1bdd71450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3e30ffdd954ba6b2038b1d7b05e3f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815446407b0294cda8519349fdc3c12f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25540c09d8ff2b38c3a0683eb4bb14c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e080b760f897e7218f39b04f0a57c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2501f313abf783df936b162fab313455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fbba8a10c076e2c58f053cf630289456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8338e077cecf381a826e990177d5f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469545814eaa4124a542cb3f575b5dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7946f7f4493ec8165a9f14bb0eabc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defa1bd3246891aff46539362e3ebda460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff31f1e7482a8751b8a3a6424c8d30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40db005109567c6df7a566d12d36fff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7b2681dcc14fe83603fcbc4e13593463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd557b3f1401c4be5b31b345fc7ac4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2b2b13bb19666afb376fd12bc25d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd185a63d5ec16c7ff948786968e35466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b874454aa77b6bb6cde6f9b6fc7f6a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5ba852269fdd4666af3cf21a81038468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f8cccb0a40755c4393fd41cb6d2a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da470eb6e509fcdb49d35098829b139f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cc0e56f1ea2591e39bcd838a0e30f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2f5f29645f006774b9412542ddd7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aebac34c0e012920694f4c7e6fe85473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec6eef28038d6dbce7e855586e11a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32ad7ca3ca24eeea5452c7f1c87669475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5c25398dd5e4b83f3ff1eccfefe31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89a8e0d5ecf85064c6a9d4ef0ceee9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f999fa34ab06f835f8203d0de3f4592478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707e0c01b17cfd348a09ec6fdd669d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b3e0218e9a56c75c5cac9f77b9ee3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d78a249f2853fe4a2c7474ae2bf2d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e84eba2b848c2dac5640178677322482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afce687c8b49c9d37578da13dc7457483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c907cb01e7c9a2ce1736ce7945948b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138efa27c128cc86826ce4c0ed317356485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e511e12d94a9b2cfa7af29be1abd74486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beea999aac906126f2577cdfe3d680487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029994dd70defb2ff0da59cc6f5b8f24488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5e620bddc9826bb88bfc96c0b2944489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bc2d549c1a6c7db9feae81c2a517e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d60e5963b811ab8645d49922c490b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302be7beef9e2cf6bb240592e35c6ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c87c9f2a11c8a1c0c2c74006ff03aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a0ec1077ad9d1dc5f13823a03d59c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decca43c2992ccfbde232b18b0be7213495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df76a919e320d4f61d2953b1f9f153c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105af7ffd23eb6885092c622a47df50497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87d537b97ee0d581c8f6ffa7b64bff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1380652fbfec7a97c7caa5eb51d24a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0069053ca1995c3756e6634868d9bbd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5ae431c1be2f4831d7080381adae2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cad1bec999a320d4a3b2bcc524a523502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e22f17728c8782874e9421f665ea16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448c246eccd7d2edc21e4721d988664504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53dfb5fdf31f9c6a3e00651d382752505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b16818b0a579ffc0c0fa689364b8d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c7a34e42bcfb0cf0e495dd772ddf8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1b76644b479607d15c451a93b4afc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c9754232c88977d2d665c5a1d1c51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1a039f9155a207acbe7236e16dd9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1495ab1d292603b4250344fed125d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff603de7acf74e8a406d4770d6436ccd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac334fcc64ad9bfe6e311be67a5bc3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa2514b07053d2d9b6af99aa20c821514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a67bca3bf67b0460b1204f3ce82bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881f90fd0f0e1d9d870cd2db3c8e4f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8431151291cdb3fa0160ba38e9f1e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12bfa636ba334ddb9962b5d10c9aa6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffb7f05e333355450e14404ff3e25e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b755700357be7def450353efb2356520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6a570d58a5119597064806ed0be10521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a21cbe7254cff0f1c9d9abe012b8f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb78a384841b70c30b78b2b0fc73fb9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb5ed7cf31795c2438233cec173a40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c578ad204806cb57b16f93a257650525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c0c695659430caff4a543d6f526d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7c3a1714e0d04807f45fc15fd9557527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1cc683e37268e226fc07b4a41e051528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d02958cb63e2e4d95ec47f93515e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdfad7d43a2c2741bfcbb782795961530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e4e71d6581ae902e9650ae0840f52531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327f03084920b8aab5ab045b8e84e6b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839c7d0d95bf6a0cbbb4739384f42fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bae553667e64b90906bfd8ac2acb09534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185523f095ba270253abe21e7fedf8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626793144fb7074bed16eb9cf153dc1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5461193fc126d5a0d62efa72cc0bf9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc9ce73e63a700f5a2fcb89f317e56538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd44115685fbfed6f882806e1fdced0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77381d7698d9cb1773b918c8fa6384ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a966f66f3413282c2595381a71214541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ff0727430c4262ad3edc7d1954998542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156d39753f49f9c5796515db7ede50a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05b46e6957c79606478ebc102ef86c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77b1f03e50f000e53904b848a77dbf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c83cd5cda8b9087ac6e908e9673214546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97280b0ed54972e96f63a1c4dd9b5d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb02e7ccb12461767238b803965cdb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821856fb3a4e3f32ec825e061a2a1d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd19f2b69645bd998bc5c38c3ea7720550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db7fccfa0297f775a75f3267cfec17551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d8ee487273db58dd705da04d6be38552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927057f350bf9b0b24642d974eeb44c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df5f1e316f05ff935a930c5c7d35ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f3fc2a1603a4d560bfdc9b8dc28bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274999cbc3440e1403fcf4b85aea281d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08de093a58c0a51b5cbc24d125b4e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f927172fdcd0518a6831cd588c9c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc7aba6a657c04058dd008b517fc29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbedc3db787363ab7f8ed6a88b5342a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca2e3a28a51a15ccba9db7f981bf5c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475aac9211622b00853f550429660ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8426609a6fd73569c8c2ad56046ca7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf8498c2e8a1c638ab1155b3d653c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd5330e67252370993d03111a7ba1e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760752495f58c5fad0748ceabe0191e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ce21af528ab62d9b8011196b05dd3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008a1416567edc205eb91a3cd12431f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fe575c0be5ab8b13211c7000c3f1e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a46d1571e3883526af124b64887463570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aff78a214d444fb5ed426107fa4a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fb424152ae6bc10944f03f028736d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe3cf2e65376d2846cbfa4cfffa7b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7c571d6c2e5dfb2a658835b66da19574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc419500ef6d67f073ead7611dc6ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23108edf55b5c8fb95b10fec5d3d95f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d10cbc9870708c88faf8f0316d4cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401ebbb8c2943e2673daa08202c98be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78834eb26e6048c489b2a01f0f28a8fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd1e905887bc764b41097cc5d59f4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d93a4c78c12a4ecf378304e6dcd7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c10c89f0d8a8279344e29df20775ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6aa7b09d82416a2171cac76046b75583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c30cfc7d749b92c430a367a70c0b74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd7f919e8dcfc89ba14d2c5046f782585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01eb85c20278bce3ddbcc64f6d391e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115674d8a8c9a7467162098cbcc21f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2a12e3adcf0a982fc8f14b0a2d525588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc12a30c381ca2402281200169aa4b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5a19042de4c8e3a205d526a48a0db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af681b14ab2e8bbb03af0be1cc4681e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb359180a4aa295aa6cc5f9d3f3e1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac3dda034c545d82cbdc177358054b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a16aa24d94f1d2b68fa00612fe536594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80643b616572c816729997024958f772595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4857ed63bca470d663e3a0b13eaee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091af440d31c8a4e0eaa2f070f85af3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457052b498d704035f6d2141027192f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef33fd45c8bd7572d64f41ba5abc19599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e5c2a27de48d88fc7c387cb79689f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783869d71cad06124f4ef2c71a2665f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402493eae46fe1638a770e8f492b44be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad84b8bd8a8b023783d1fddaf2ef6a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ba2b856851febc8238901ea736d1a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399417e83e135650b4e95d3062e600ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a58ca17c2a7970678bbb102e605ed7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a4560fd4e49d4856085762b967bf7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddc75d056ea06d215dfc4782ef86d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d5ba04ac9faa5f738b81e9dc29162609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82cd13c14ce1adb5470fbad08b1e1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96351f870ff82a672ba838411554fdaf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf0c45aeb23bf655345cdb51577362612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d59d3435ddf84e7f301870883ad1d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60297b52cb5607daed73ce0f609c30f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810a1f1ea2c0f74ebcc830be81e63da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1c2f4006df31996c6379a23f10fc3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6722d8a889fd23acb3092838afff72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa73ef5c9a6826e23dfeb67488c4bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256d74d72e128711e041402ad85ae4c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15ea8e9cdc6314a70b86b85bfc10f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ea1797a73c8ed3b9140cc43d0277b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff094f49b53b5df5f77d8bda6f675a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88960686236e8f958fc5bd932f1e7363623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0886a8c565b7aef8082057ec84f6ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1466da33f7d0330217603434f3734625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f49b8415d63422c64bf457761fa5d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3690c784e7ffaf9ea189886bc10cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc106ae473839168aad35ca72f9991628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02785e454ddabb10902815f17711aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7e1d42664256eb09bd65b076e1594630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd40502a191f14950b295b68665879d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b627003749117cfce641f84aa1ec4d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a1845a45b642333cff788e38df31b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3323324284e8a3ae4a5149aec489c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eabe4cecaea3239401f1bd795880b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffec3b61bbe5db8fa3c48b3ff5fa581636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e1c2a1d8d4bec2f8df8957d77078d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fee137b429204c383e3b4c05a31afb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be2db462bdefbefa2234ce82b8b14a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ca3a9035831684962b99674e62140640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f8a20fe908936726bee5cdf542105641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fc324c694b40a548cc6fad6bfd449642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a3231db04a4728b1f4f386f7410be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bd5c07fedf7117f781d05afb84050644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d19423a96fa5939ebe809215e5bc49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d914608ccbec7c0c282f8e475b8792a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c339e556fafd8620892ee1ab8ef8f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca5e21c134a71edc11785ad7371bf6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac5c206911e668b4c27dc01fd367e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89501776c726516285711236170a0319650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cdd2df2a30a442b0e2ab53d3ab2ad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71111cbeb0eab3cfbd645b2268e9d78d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c076f9ce3ef5762abedf16442543e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e06924daffd3b3a460b0c66c1587d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dda25d1a5b1b3f6abd5536b557e38655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3be6151428dd9f6fb0328873fcfb0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae528ebaa9e7556ad062ae6f149471e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d17a6845a2e7ec72876d037280aecf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fecaea72265693e64959ff65994c29659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902263bd8fa2224664faebdb4d44a901660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6efbf0becb1b3a2841e39a32d64e83661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c35d4ba75f41bbf5b43136ad69165a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebf4e44a3e98d766bb4f60afcbc722663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d01a544bdb5c939b2d23c2784e277664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580009712303cf84daef3de9c4658ea0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0dd2634f697107552303d33a1b62f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee99d61d3e77d13b937e7d89e410df0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78cfb8736c70c29815c4ff9be79d71668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61734b1c29480ccdd1ab713560fff315669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4427f1a287f2992212854aed531b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfcc960cca109ad46e1f34796f2952671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9779569cc2e8ca3d352c9684fe171f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad43cb5ec9d3d0a3d7fa3acec2d7deb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb611487cc033592c0d15d99832a0130674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19781c531d8d44586155c1dc5516f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae19ce3b0bae4fb1ab4b25e1bb5127676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab069e9992a60d5ef71b08ccc39f3761677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bd43f96f7eda7ffa7695d6be64aa6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0173820b6e375d5f94dce3cdd1f31679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67a189b2e6a97f442b3d1863959a85680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3285420fc57ca2b3422f7a6cd1f91681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db2e1854d8caedddfee15353f63c70682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203406db7184908c6916a3d21afe85ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d87a4ca188e42438d98c05bcdf539684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0b2530a0cf99a6dc1e4e0089141a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd454df5f56e8ca994848680c9c8c361686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4369c0d6b7f520667fa0f4222c2e33687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429ba83f6f71b209e45798b247e5b81688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b3ea8707bc494a5912d988d23bf95689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241e827ee2b84b962915403df17abb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150625ff82abde3d17fd9c3b7584372a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c452145976cb31f9298d773f7c548692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f63e8e03c63227c3834ae016ee4db2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4bfe1323a2f528b740de0f92700d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6324c148fa7f9bfe4b41a00d79151695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a446ff3fed0affc519ade62a4ed64696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71622a8b8c5a387744310d53436cc637697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e02fa22febfe7fc481d93ee75cab0a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5983f698d7b7ef824010911eec9c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59a01ccbc3e41bce47ee4e40b5ea11700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480e0d23225b0ff7c1b7684e7e26758701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf5250e39ea620efac7d1a05a2f091702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570ef3ae4d95e9da24ec21d36fede04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475365113f675e2758364be38bcbb62704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eee4a684db880143cec44f83a595f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d148df1e68f11a44584070174103d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5003d1f2f449eabd6358b2ddc1f0e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e085974aae339810e0134214707bd9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecd97010100698467de6eeb9eb3b43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38ba322366c58190cddb36592d8f0d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb7ff449de69e0dfd9c30a28b65e29711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf93a679770799fdff2bf8948355e0d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365e4dfe17cf9d0d0580eb49ddb2f41713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f790cdc69d03359b9cb31ab035336714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432255c86af2e7851829927693091069715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58eea9d67444ab9b34244bac09e25a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650f0ca31cbddd9c1ca4ce56194b7eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78343dd12d9b6ab6bdec3f84a8b4f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7eb593b53dad48ef9d4a0f1f07791719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76da4e84db42ea8e17d7e1a6080158720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af6b6c591c3cda6ac2e2c0bb5f4ea3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a59dff771cad32165b2f2cb5493452722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b95dd2dda3309b3af121064fe6b7a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622e7bb1bef9f777d53e4bcf18947cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0064cafd68ef8ebb94598144ad6735725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae49faf2d2ed7e79485c39953a30bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbebd8ae45eb39061185b886b7df21a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bebce027be8c89c6e370d8018e27f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221de48cabfc8e203784cf2f438e3ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8621a23f7cf2f68d41008a644e02e38730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4af2563a548d2794cc2ad7755c1040731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7e1e639ca0b0d4d66ca575b4a5fce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36beafc94362414a9300d35c77b35be1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9a86d3350a2074bdc4f3415146efe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9c033ccd362cfe458909ec7417120735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c5a75832fbfe5e578c0397731371b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5995901c546c6b85d5d472b559ea16737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9055c9f32b8868c02e122de95ad492b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3615a03c25de0b8fb396e635547384739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7e0615390c8a0a8ba7a5046ca8684740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f430bcf3baac977b3c49272f3e64f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93999163e124ad6941e57eccf70318742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e7e3315dc86b318be7f489df7e59c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456230fc8bb1bd71317412c27050b8d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e09894fb979cb64c5f979284fad753745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf625e545c2125a46397dbc56e3c215746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8c5a8ef1627112b03b3baacedb306747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68fd4c2e48ac96c400dae2bf3a1c22748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa141e5be521f241ff455ce4b9771d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc888c39cf4d577a09a3c54be2c7fea3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc1a20cf2d8c110e7b659bf921d448751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56d566b8b92d7bb0007dacaccbb3d0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71369d58dfec48626e950ae07458fe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640c8d11a17c8de5feb9f00ce17dcbd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3148caf9a30d24a886f9add09f759755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed48fb69c77e75558ff56431e47dc1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27747c1712e82adc11d8342565636386757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454ed47710f67b429861d1718a6f6b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bbea571d205434ecfe338388a76da759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>