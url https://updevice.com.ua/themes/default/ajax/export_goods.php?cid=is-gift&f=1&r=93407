--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f36573cc41549c5e16ad4c493e2f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd344d1836e50fc1fd655a9f419624e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2055fda4f872d39bd07ff757bb2590f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2112ae3e884cf73702ab51dc637a9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04d285e9f0f7e6c7d9bd3af0c89a245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42615bca9400b796950ec6637d35096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10e4b4124b963bdaffc28f28f636237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57bc4908b3bdaa9f2ec7972deacc0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefa7d1f8e732ef682f5d8e4875f4e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1138a5a999e246e349a350271bd716010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9437602e248b3c33a6c5efaa3f39c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61f1d800f2f77f63ab0259571a70aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3d65cee1094cb8417a813c204086213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51db9f79ef18784aeb0cb5d2e7657f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddc5ae3989b2f2059bccfca43b650815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f456bd2d9f4690fd9f5a2a6d96eb0b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5c281b324e4ffaea6d1221c29983217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0859f72b45efefba74447438c1d8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f503f00f115e85070b0e780bb9fa8fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cbe3b2e6c07c8e970c2d1b26cc69720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2c4aee147a1955938133a29986fa921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e2b1d94ee622c7bfaf02112addeb422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cf1c5510bab2cdff9a7c736c59e6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae326eda107b959ac663531a4565a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f820b4d973e49cf40015395225ac9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e0018a7cd1c8b224bccc3976542d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dc4bc17a9d730dd315cb423186bad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c10ace8e251193867cd15a3a59fdf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc600dc4748b47d289eaa29a02f324829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12609d1524874132a1f5e24bcaf454030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d577d444a703241ef5b9a8ca32c03d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03254c67411299f7233a44ce65b6aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13782b24dbaff2de77a05e382f5b12b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3eba8bd568886a92e61538cd7824734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de602d73977e27be43b5dd1d4f2e1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f413b7949e877b004ca5868cbda78836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ba4479d115d112712a92197f1d59137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d0e39076003818f1b2ac5b789648e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545414759f657badbef0dd40da28c76d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb71aa0cde88b574db80bca6fe595940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc870f950b3b48973a1878f3d39b51d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf031fbe22324308ffdca46907306cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866d3e0c34576bcbe72fdbefe23c88443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dee89c1406baa9301932c58f9109d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683b9d38aa6f3c6ef5b87ed182540e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ecb3860f1479304b70a6080b308ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfc4e624ec2ca8c4b3961e4d34e19547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44793f96ad4404a21314a2847bce4dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f614be5e850169f21bfcc4b2c5a1ed749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089cc22eda36e612a3fe2bd17e0e72250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe0413461670cf2d7333f180e3ada051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4de0f81acaf7c9f57b840db6638d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04517c3d103dd07829ca4af88e36a94453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c6351cc24cf9dd93c66f5657026ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da90d34efb3d803c1cf02a1a8f14bea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae5ddf1880a9d61eb00e0963dfb72c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6069429d82c1edae58a1115b42ab557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534998a0c1fd2fe4c10ad9e69c1aeb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f838596b1be9dbd678bcce3f614a5e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4d1f04023f766f69ee926fef324a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9073b570269456080bbe4afd2875c2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255faa32b5d5324bb2891e5dd31b513762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47bdfc1707be4457a9b7dcbe19783363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac8003b7dc66f9ba709ebec52b5fea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b1f8b2801e6576992d84e79e0943b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767aa8a6aff6a132f19d1568ae71c6966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c5fd402954a4ccd78aa43dc00f4f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b89e9a04a63b4df45a4485c0f73e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe047819123c27e6fa0d95245a40df269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd26a9c06bd4f51ad45f5b03f7f20470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef4aa848e3deaa370f3c59356a7e0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e6d74fd74da03390a9b1b798dbef472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567cf038201afd14b2910dc18ee99c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac76dbc5a5a038eff2e67b1f3fdf3b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20ae21dcde73369dda1b0d41b8b13475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894238f4b0a006fffc622624f89b88b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299d74ad1fe4b42e44a8a6fe8321c9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c075efe9f0bd861bbca3c07dd9f7ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f985b690f40377f41327c17713256f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec79645795c0d827a65f531fb4b7c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794ea7e5e7d3769c306b16dede70e9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12587ee90f450ce5c15bb2031d2015f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cedd19f4544ad813da6b27968bf11483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b745a4a56fdb10cd610b8f7ff915f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a9f3302bd7479c2a45d2e98ff032a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066de15aade7a46f3679fa8759ead24286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae92f0839218f91c33e62875577a6f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47f6178ace2a6a51129d811329f2ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba772951a4fd32de29ab0f24fdddef0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba490fb1667c6920278b9062e27ad090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4759dc17c28535e67c2f595fb6a90e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a7e28726ea538c16a72beb7f2892f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57058ef2099f039d1cf1e866bb356393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b297b2d525c2f23109c5b2076b203e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bafb150f49167160a067a0d0cccba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424786f47ec518e402ba14298653534b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4ae3b82440557acb88674a233bc2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b510e9149f4bb69ec075108013961db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dfa3989ec631cc4f7f2c0173e484999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4960e019eed1b71ead451b67e51319f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa98e2bb7bf3fe39a6f048513f36a29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52330b63b5bb2469a3a6289c8d48f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b523f9dcdfec83ede313825885697103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759235f5f956e2e668b83cc7639b3c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e207aaf8a1a8eea35323974ccdc93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa408638f68072ca6e34b99649ce029106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351c3950621202893f48e9b156a4275107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d17da093921570010e930e362da9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54fffd17c2c7d61a3f8d37b8543d5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e5f0b398e363e8fbade46799ab77f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b90050caf25f8132bbdb3091072b01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640568a5660f9d9f0b3825995397d250112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432361ed0dd1335f7ae8657258bc5dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80482669eef39c8f64ef1c0b2eee1d22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2705cf556dc6f9868f5333ce8c43f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4421f7ad79eba0f2008dd7a3bbe228e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e882e9fc086622e0a07c10817ae76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0da16f603fc6a8779c04c45561efb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe2c07a7b2b6c04c175111ce86bf45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44164878c861b5f6198094d4f90ffb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8685f1038606a3b7cf8227411248ca1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15129bedd099f4a5f94340ae4b7cce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea990fe03e5f619a972a1491e7027fe3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb79f9b89e1b0ccf7ee4211cfb86585124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f72cff1e6441a8fe04fdc5b372a90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d214e20824edca833e41b53aab649a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694bd014bfbf6746fa5e95ca66c76ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f174f0b4c2dba8128d02590765500ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802abe672b8d0256eaa1ec1b78957774129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d5c4bbaa0eefb4ad174d67708b3d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab373b3221fe5078692ad8e155380a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10d303ebb9cf2186754abd1cc2073d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f911d541f9cb11e8c5becb267a3ca52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfa18df27453625b7bcad9e844ef7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4e3f17460aa898d5273b8f053b9e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b80be2e333c3af4be3b8b593a187c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc5192ee32ce7970bb0bb5046978de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef3ce5778a8f0f6a2cc54a38d67cdd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5d1be6b7a563152fe8f3f6c25b092139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6d152c1927b421a2c0fc9e5957e0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15ca62ac100423b14a186ae9aec82a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5042a83b1782c8ee03873f6dfc10e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea615b3de08e77553e83cc159ec409143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827b148a82894650d31d47aff64654d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ac902ed61e190cd878e019a363d87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b1039cd4561460e45a047becce71b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871142c31c43c44b0a523f9d0f69059147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45084d13f979da054377efb4fb070258148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98744a8865e108f9d000db66a770b94e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497407564330316e193e27e12b0064ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73982aa9b1fceeaabc08287a12f38e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cee74ff6f3e692d844ab16679a948152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75803e2876a2785c07262a1424a81d38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866d6888f69b2372da0d8244b5fd65b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb6860a358c9c0354e4fb16b3bdc70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7002f6849e400325d1775f08a405d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cffdf76f149c118047073b98a8625b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb73b0964e9197f19847b9df0900b4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5570ea30f5b0ab15459bce93adee91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e473d1328ecf7000435f0187500b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7f0dc7e9afbda85212637ae8fb30a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7343a9b4abb4dd83e5b6da04ced54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ca6723da89212d8ce3d510f418f58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d518015fde915e9b1dc769da66c652164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464cf71af41b9f66bd7b5f4a1afe8c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c965381a1bb90e73034a9731e9997a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c707f92c948e5d766d684718578a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010a88ff6b98e3cc3f9d2896c12f89b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0619ef71de57a0d314e2da934712cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c2b1ee17c7ed228f049f46cf349f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24c620100708c4c5e9a9ce67e59209171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c640c32124576e8d65fce8b77b7c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03117c1cf5c866fed81915db33acf0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58c236d5da91fe0fa64f70d7d5520c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fe8cc73ea7ab390419fc76f14a13f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2ede7edc6edc80530aaee9cc321fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603ff559ed87b955d92971670515e50177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad06a28d8fb9dd40c54bade594edc76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf290c2eca0c3cd07c5e5a910d501371179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4054d61f7bab0960730603f40863b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f189bfc24a7f68df06fcc6492db25a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd7e87ad91895b307ce2b3208013e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc2fc24ad30f2f77aa9db52810e2c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7bec60a3b3a8d0de275b454d7553c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2e7c4320ca0d60f773b21900d544e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b94695e017a71a09926a202877c946186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bad48940ec0afc0f8a7fe1e72ee163187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d97352fba20f179ba0f0da1afa248188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93facd1b1bc127e943e0a028b80d5c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f422590d0ded35687ce6cb343fec394190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05807f650612ac8e55c05515b3825019191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970494fa023190917e96362301cecdac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914b710cd8d1d3406cc4d1241c56707193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9e0920abaaf5db4549548d6349461194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ec75dc39d0ebacf95c44ed0cc360c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea377a773bfcd6c8268bd056fefedf3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d4d133659ac6e144f36474ebcfec0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03e497042f0e7d3311d81db5358723198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b58871037e1126e9b53094b659df50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ae9515bb94bf3d4d3aaa5ede2ef08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e71f849f6fa27093c34ed909c3b825201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c30a38cadc15a63ef72004a7dbd452202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1078e5bb192617a44fb6fdb42bbc397203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86d501a0b798a36279d08fd84e4c25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c29162de4e950ee30dd7275985d90a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6534be72faf7d57e550881615dde05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858efb6f4b1e53ad02b29fe75a01d0c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f085ed8724b43d8cbbb8a0793e024208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77976dde2485a1bc6c2df9515db7974e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825446859a49c5ae92de8e0b38e7d06c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f51a9ab69a378bcc094cdfa3edb02a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b4d9e4f51f2243ed00d329ac07e8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a55cf50887961165f4a35aa2c1ab1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93032afb94bf1a4af419a99e7feb10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09802dafa6309d9f8f13fe3545a225215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f08cd849f1e3840b84611510efd86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ab99a248cf51dfef309c8173f8805217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cd8da2999bc500aa328606d390e45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93cbc6bb5c4a4e512ed6b9bc0ba8ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d295e44369cd72e9cffaea614cc6cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e747377bffc310389c2167ef09b54221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6dd8c3da7f5edd837f22648e46a26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce0954c99e606d42cba44137f5d7d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df97685b61b069ade95da48b1ac3f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921fab99c5191291134aa3ff2904dcc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c6ea6295c791088fb5661e5c45254226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d3d531c8f50d39af0d35a0529e17b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cac237fddb5443641eb5fdf64c0fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ea83d522027a7d93585cb55619309229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb979f51b045e836c090894cfb04c100230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5985a0f54b827e7860f79c86d78eb6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa195314b313cf69aa2e425daa24532232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131aba848c4637ae10eb73661ada1e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bead22a6617a347fb81e781a99342234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf035f63bad59c9bd423f11981d511235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85d0d6e3f9277f83582344da48b91b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cd784393ea791e0a60f346a8a002d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1bc75b18b117312f16c185813539e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6061e3d02325370dec3296e7cbc0114239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057a914973a4b1025cfaabb32b89dec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99437235e3f01f1d02e723adb4bb58e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50712f519cc5526e83b0add780e0803a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccb838cc0b0bc81fd2a04e337cbe6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c6d0988f484f12980ff71ad0262e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11494480ae2ca01274f7c89df3ff7f09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7685b05a7cfcab2750fb9d7156d9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f89f7e1c73db8ffaea9f51fc5c328247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a61af65b546915c93995dbb1ccccbe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a0e44a650fea58647933b7be8e222249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991f559ddd74bfb85b83353b084b9dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0377744386493368286a000fbfbaa3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2df736a157ac9766edcd8999cdf97252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f78a5600bfabb0ad4eeb567a3eb324253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bffa53f6d95073cd45f4af18f713a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d299354453771900a606ce037ae55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c413cb60045e9619099d30bb058a0e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1f4e4fc55f66a20808388bebe94bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8b24362a1da83cfaadd1eee7cd034258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5733900585e94d04c351bdb393b04d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e7ed4c0cc5170afbc2dfc50724639260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d063b828ca3a327f4667cf26ac941261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bf2130a50ab6ff7dd5f0ae3c9d610262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3053323c02bf4b136dc89bfe22e1f3e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b94b7b4d37950fac9a15dc55191320264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92b2bc42fddfa58bf55466f18b6644265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15308c9201fd54c7eefeca4ab64b485266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d19e65c98d3f5e4d9f8f6bda87d1b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02103f97a4f3afc37d415a671c303de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b423ef13480b27a12d714056b3b2439269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45139913fda89899c1cb1598dda618b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1016100b3ad19f67ac0defc849bbb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec952e39c002aae0567cecde549aa16f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42f0f231f59a2bf35c3742f2cf8d41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f27c42cf7707a0b4b32c80504e79da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefdd87015d5af0f22212566f887cca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3303fab43b3459254a9f9910132438a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532fedc44ce8f73a83beb16a81bfacb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5edcdac3d289b26ea1a568c0b85b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10e78d5ca1da014c551f377d803ee4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff16075074875b4c9fb80051c1603b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c90789ce525e6a9be3c650d7480cd8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d5aeab70a1a94aa74ac6e7ac4946c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c05d23d1d695b01d6f19216e9a8cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f49084bee9c39461b183207fa0a09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1304e8e4a207a3818c85ce962c7af74285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead770ff1e959c12ff8fa8ae9c5962a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b1d68223cdb1c2a683dae38ae7eed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c46742585aaf44de4530fe1b4ac35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a0edcf57fc7fd59cb1c2cf1d5418b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8061f901e359fa81b12e92c73c5c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd02b7253ae1ce2e1295666d417390291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332bf4c963dd17b9bd394639cd47966292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75c1efe4e27a17e7014ca6a4cf6b8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e04485cb39d634272aec998a70749e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342611970250403daac07d06712ef151295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b4854479276e28858ef4bbbbeb739296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3a6880f5dec073935d66b61ce4153297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ee86984d1220f2a5af4471acc5481298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ba87ea9a521ba9273179f18529e9e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee938f3040c4a0e399307c508ba6a1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ca90c2e66a6024b40c618e9c7c702301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401607bdb4bec483c0819e0f21e8082302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32ba2ff34bdeb95b6737e2dc1c9f85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d16198a001d88dbcd8212319e530d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd2ca5a1a236d67da323c1a865ef5d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bdd8f097c3318d1db8e6d3fb8d68f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107fd50f860a32aaf05539a1b664b08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6547edd6cf6e8da98563371ba571a36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5cc5ff3f13b3005cf927ca9ee45b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f5110fd1631c8e2f35c4ca6b22c5f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4cb4a38598982e0d06b310f75867a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4509886876fecc0c562faaf00f1be9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce2ac02f7b30e524eb75cd3e250385313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a8b59f5a8bc0e41d368a38ce5eeee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2443aa193eb0aaf0de1310b5f44d003315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399c4703f81a2cd45cb989cf96c2537316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729eab7917254017c9eca88b0d0882a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaad2c04ca21f9a60838dcd342381dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6eb77f7a99348fdf99733a867bf7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768777c5555b99ab4f4d1e7046b4c998320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708eeeb763eed1b62e51e9052f0cb14321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1026c83d4a856136bf18571fccd6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8aa269fda3e8d282f9ee189989315323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cfb6351fc31a751732a40f6c0dad0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5524d9f9f5fd39a9e5bdadc719b2921325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dd4b04739ea53c4eae9843b6e80d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9587dad09f8c4545ab67d9828f71dbf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffaa007dcb33a5269399888bde0d9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a72cafbd2f30bdd6b06c6073c76356329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234eb6b6db10a84cd65b5a65b29df3cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e369712d48aec17a8f7901b7c75b370331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffac4f1e515e201372bd7e4536bc2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c33e22a8cfe23dcfd160fda99f4d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c0d4029fb0764d65fd9800ebb213b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae3ffbe89d013535448dd01a1c018c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8e26f074b868a85f77fd307bd648f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038cd354f4c8069e8b28cb8cc6de142337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf2e51924be4d4e769b1746152e76d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ece9ac0677a6b6067f3124a600712339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca062a2e8b7832d4163ca7e552740eb7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9279126aa121c684a58c5e9ae343dad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de451271a1cc77a3248dc3a0e63ab7e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d94ebc1ef83323302049158885dd6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff610282b0aab2522e9631fdfeda466344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7428683531fc79aa668accfe1edfd5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516008bf5d23798f423cc75b862085e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ed1af19130b149729a7af000aae9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea5c055e1c3d90660f7d5b0e0b9779348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608134e39cc6059af24da965b6b15c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cf711b936febe028be98b846fe00d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232be7c8cc9054ce7e7ce984c21124bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb371b1150b798eb1eb77830f5039feb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d176c5701c7b492808cb7ee7af123e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09861ed2b37315d6ac2c4a1033ee2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011a2fc720a5ca4b6df94dbc28462be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972b64a2936f3dcf7e2cd279d236ad7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118ac7178b387e9867dea5903e8e431357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be614ac037b6d18db9e986f29af156e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15341db6fcfff8b60867227979351c2e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0f17c8e09daee9ccc2360ccbbaccf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955da1720ba02d934b5505a2c871f716361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85566bb9407209544ceaa1bdbc11792f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c41e6527810dd4254e68ca63000dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee22e47995f12bb4d561a7ec1b2f06f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2441b1447bfdc360bece20fb42d4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448a8e861c9d8844687f46e0c7496b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34dd10b1b4c22e1c3721be910065ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12709674d548818d2a3940abb86e30b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c39527b1328022de4ae35d61e6bd0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d517d12fcb061409a290ff1cd4cfe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dc180d3112be414a4fd2955f369ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a453fbfd1641fc585bc43649d8ce00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d776fe94c9b9a7b3c9c1eb95595da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e658b31aa6d326eaa795d6446a2d91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7635d6833eeb88d8f07e58c1a05471375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbd581d25f5df44fff49c68bc8297c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95438a4c0c5161f691d3d4b7d0fa9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cb68eb4c5170d9ecf48a2d99a126a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91219096cb57d0cd6915428c5baacd3f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db600b8e23392f72a6fdb7aef93e5a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c04624d8230ddeb4fd732f2aed56a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acad5e92e26fc4b46a1f156c0d47011382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0017de49964c911fe3599d45c4019383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77811ef0af346060f70c4e320220f412384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068e0151658dd18e890350c0593ec8c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbf9af2a167f59ed1111c7a5d62d3a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84728f6c897f23b7bd3fcce415c514b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a6384c44888c7f069c3d383d04aaf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805474c865085b2f6458773760c751d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5c5735ba0633bc362211fc9d4d7bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036ecaf2f2880c59b1ed7b64843cdfe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139f422050b474c642db879ed9350a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74063b8ce07dce1c6375a5de1a21b407393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00c104fedc2baf24970136d9e19f36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a667a7c24ce71b199b46021ed03b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fd8f1bad4f5f7309834bff90e3a7c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df303f22081faff639a852c164d60b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eab88d8372041850e2ea98102e28c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c9458e0f992250e0df0d4e9740a41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51555ad61b5c5b38482c24ee158e41ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25641d77c6d6a0ccb47cf1c6f3c32e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29774ee6f0e3995adb887c6af21a285f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb43a5a0390f2ae59394fe1b56392e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390432d52132511bb1043e95a2e6dd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3cb746373300852bfc60d24d25d34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e524762b0aefcf4365606bc11ac88406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a778d47bb5f502b1bb8aec95d716e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52321787caf746894444a15cdff633af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe8f313149d8c527b1826e7ede489d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf5fe58d9ccdf33d7d680721cdddd3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43bad5faf8173f016aa78624e1bc29411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de358a890382a548701e93dc80da1e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488574e6891c6c8b55e56494d4fc2883413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569de815501a3ec5659c13bf7670128414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfc871d3100a2673eb2db33d799617415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980badc8d0fd68591cb04a70ed4ed7ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb287a1ff3cd63a1f296ab438c719983417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5a41a50f17ea72854b6b0556ea987418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afb594c5267c014cf3da5446f06f80419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0959e7ab22bdc8468f9cf575e2b0588420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069fc2746fde2ecc5c3b4fb0d0a0501421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c40f241183ae1d4215d3860dd51a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac6e4c9ae5bfc2b745227e693d1108423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fe0ae9e3c061dc1e52f5e23cf05f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b2bca5ca409abcd5569e156f9f14d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b99b84de3b78dde1cd550af8c11030426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52074c4138bf0540247b6a53814be4f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a171e87cc06c76c0cd565563b22277428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3ebb3f77588d95989d3dba6f756cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6c3f562f25ff0951999caa4392ee2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6b350de95adcfe94d96f5f2a8de24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc42faeca5eab78403de3f97186c93432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92671b0a6b65bfc02668f93ac08c36f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24436d33b5fd194d2dac7dcd13a84a00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e59a0a0f6f49405e0e013cdae77194435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66040885d394e358d2084dd4941a6028436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf6f056499994e05c1d0b0904f9e60437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c359714c41e3ecbf202bbff1f74f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e4439950da7a4e5b7345ffd78ddd8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9159fa12f4d7280220dd8052da9cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ee3bc755c55fef323fad426442515441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41dc27bfce38c61b3cd5154bc69ff0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a261b2cccd98eefc339152ddfdeb9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470b399fe815b0e6d09e2d3b1528c09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207a78c254070287a4cf508ad815d87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b98439c54b16e8e069b1769a6e2648446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2d515718effdb35f5de82318c8008447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b52029e486e2889abbb870db4d8a67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aac39f71b27e2f9f4a83d4fe89a654449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498211724623a621cf9dc0834c6378b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cc7b53b8413a1671bc1585aaa3fba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3868eab82840e5ad15169d26396e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f862a51c7639508987df5520befabd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5b724b96f3d8e0cdc3df5b570038b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c84b32a6efb7a61b846d0b83d4b0fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cd51224c152284b08bb2e19917250456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86de8389179a55123e4f62b52bb84af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56633ad3b175b1ba42b105e36ab776458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04767ea5bb8225bdd5eadd71b427c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cea3c5d6ebe58ef4994799b3072ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb8c6ceeafbcfd4b0cc34474544efb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883c524e943f23d233e74b7604eb561462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ad07d43b323d2ce1d26c846358f2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87563bac16291d1439ee5cb794cd13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c108920e37a5beba26bc536d651cd1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b5a6dfd540a11129d35987bed8fbf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8157ae85b6a2cf6c40bd3398b43f442467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd38294b3a4fcf7f9c78472c193aa60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48ab959015a61fe975b3d2d132bdf4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14772934bf587bd73d54176b6b5904470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a89691b01460962c08c876345a4ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22eab61f816caa7abcb306d4bc3095a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2bb866db24293c1324a66a11c5b07473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d3e0144c68cdd09e3113a9ef12bdc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749defb1f7a659d5a5dcdd6f3ba5a3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cf7b02e9b42a5c5a8398f00883f06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628c16c2ed8cf1c526942feae8014c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fe5b46b9c487a451becefb94e17a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a666d4064b5c94879583499df2be430479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273d10174a0b711d59ea1e63560e1ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b538f327b9ab9c2aeea11732cf89dff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bb6579ca86109f461ca3837af7609482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f6cc2c87c23b7202577910271e0e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7390a65674f1f6b307ad1f666ba24484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304879d20b49f26f8f46447362720e22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa512b2433b260e4fbcb8f4e5484bb20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38604f05fe2d1022604ae94de6831f19487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9444db2ba8764e81675af5b5d6a769488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14e7624ad216e85a092b70aeeb196e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44071fd4f6750c0a9d42041319dec135490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea96780c4ca4c3e5e96e838db6ea8df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4880c949969396d7846537600c0cde2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da7b28fef8360d38b10302f96768cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fef662a640c47c3fe78e054ce81a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0d6cbb2947b4f3251432f4dbd4c60495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81849e98055575b1265c4c1128fc7bb8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb800d2607cab364c310d286f2b9d793497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56f23fdcf587a85c7c423e739bf7e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bee06896ef0278cb06910fccbfbaa1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd759727ef725490b92a4506ae6553c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf8ae4e2922f30abb66f6a4d8d6793501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d37e5b83cb6c0caca627041b7e05ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb73b272f09fd921ae1f60f0f547d68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056b9aef98784c6ec90eb9a549c0feb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a4800a7996e87a41374c1fa9b09be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d84c6388fa6cf0aa04c1040543413e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f42a581367dd6a2e1312f2762745f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36479f2b14d126ce73ffb0194f7d42508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c66f053eb8f77e79c9b57c03e297e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e7ab407bedfc33fcb52cc8309b94c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea47d5e40317596b6cd44b1d8a3e7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3790e1299995a152339e008ca8609b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694de15a9140757d4d340fd3ab69470513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450d15f2d0d56fe992fb01ce0c5f0b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cabca3fdea784f5dbee245d860483b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975d9a9d6adde0508a8e856d57498ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adf313dc6a818f37c2ca8fc8ff8390517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281970226f21ecbb50692955803e6ce8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0a040be75551aff420fbaef947ed7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49833bb2cc490b0f19cc614a150168520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c9818c5ee0b211ec941033e3c5ad7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04327220defd10654eac569e67500c4f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b138905310eaaf96ef760ced0bc9a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f654013db6f254ff3c7f6fa9fedb0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a00619c3e7d578784fc143e9242a3d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a48da627833d88d155a0366f07b64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71aece48e0d48c56bd99dd828828721527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261a057306813d8edd67756e4a2f700528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccef6a4874775eb83eb588952391018529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179125b01f2d317c93fe7db04d6328e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c94232b54ab9f5de6ca17d99ca9bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e135427fb8c4bdb86dd1e736f6ef5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffddf9d6919b9c81c3d496b410ef019533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0d1da390e2a2eb4c088e5ab35fba9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c6be91d05c3a56925c795901821bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0148eaa3ced619fa5015251f82a6ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d09021b9d780b67ad56a063291928537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b020c989e0e7b710a185b29bac5ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dd715bb007a910837f21597f3cacb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879e448b4a6567bdaf0d5d8a8814bc7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0a117d6a3a629f3a2994a2152e853541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24325a881cc5aea02fc7b7bfa5429219542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bc5d6e1a75595a0c460d6276c411a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d02d8fc2065352c4bff5ad0446b24544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9392815cb68ef64c43ba115ac7f9b0b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcee4b10678f589be470c29dd9d411546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da252f79dda6784511224f29b9d3ed21547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea39ecce01f2b7ff34bd69edc56f6f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428cad1f987e36386e11d8b7d973a69549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5cceac571a91c1cbaa82b1d10c23a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5c72832b114fc8ef62aeb6a95c4e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba00d8b7bb42a4ce241065ecee3d616552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1bf24100ac98f0dcbcd553fe6b059553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be37e7099a0dfe41b90f8de5e4059ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a778330c8712696d9d77fe900167b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b163721ec23af8eecd4b98d47d060556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74937db4f8a6fdbba4958171dbcd72d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fe389aaf39dd1442ab44b72f1c7e1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07202e66d603193ca6313cb729d48b95559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3ea862e86410829e9939ccdb74ffa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6785d274318eb307ea74d08ec219b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00590faae19a4870862ce344fa9d11c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952a92a25094291f2859c4412385431563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e938b2f18224e6aa29f0513f6133d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bd91a134512e596058585f4427f59565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fce6cfd2c17cddf27afb955d944ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12092f808e812b5be2aa2c909501009567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733fdb08453df59a457269edacb273b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f7c897657eb890a2dee66638a7549569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe3739d969ca9e41223ee544f0f805570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3ed2410e98f6dd944b215c4ee3d5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f61a537406b9ff542c27455a3668db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534bd28a32f139de6338331163ea5ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd600ba62df9f640faf59ea88129a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2020bd8cc2a0c9857fd130c89b365a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd604c52cfaca1d349224281409c2786576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0d8c353c169952a5889b1c789a299577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105ee287dcf6fa465d468916414bb20578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98f5a8c7f54a2dd9ba99f81062c026579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82119b6f2695eb3b2188b89c6fa835e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a791a290c33eb0f530dcfcf6f2a5a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c6248ec7d7249d4d46ac660d46384582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29695a5460255f682f0ad3aa9449ed15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773b42e853766d27d17a66b5a50309e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6db7f84cd40da91b1a30083aa0e02f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197aa6daf321b22348827e0f37aaebc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c421e45aa78c5069f67ac3d16bace5a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb3bdd4ab5f284354c024274015b8b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651d89cc4b4a34914b57a91ad790048589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39368a0483ee5c64172e1633c7c446d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f1d9016be5501f8d5b9e67e3d5416591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8f26978744d194ca518b292f9dd7c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f299cbe5ebe7c730fe5bd2001b75246593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb6d7d10e825beabe2ca1ce91c8bb7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56149066584aa944e76b8980b4c78b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e2c4435961971f45a8ae3e55130b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3d81fba56f2cf9bbab48bff673955597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02653431d07929b72eaed2e37b8af82e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a6dd9492aa417200afa8398d2f33e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caad62e041a12346c6770ec71924efa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d33416c239ae6269516ce040f9159601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae5df282bd237bc12bfb38abe7633e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5674421943a7fc8e4bd3879516c15c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad89e140abb5ae8edd900084a95bed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7889c9cb49d928a047a4d5c8ee88c6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb77eb6ef728875630dc6127efa5da9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fb644022cf5c572e116ee9c0903ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77634c09b29026a01b4455f9cbe268f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681ce45b638428c33f51173b305ea4b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de43869f8bff09a0948de0db1fd70ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb68677a08fdeb67788737954fa2c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b268e282465d71d61bb3c62a9a01d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874211ace5ac285d545bd2623e833e06613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd2660403f79ededf325e4e19c5012614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46419f57d4be6807c34b1f9801df1c77615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfbc1c3ab60d3e0a53383637e2bbd1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018eb6ddb23b04f32ddd9874dae44f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7143ec61ee0ddc16a0bb892207386618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdc967063e4c983da1e938f0cd7bd1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13137cf262c3fafaf81b2271ac18fc20620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cd389910005ce19f33a7d99290468621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd518eec543c41e9ea1611da9c3d8af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b07b6d48af502fdd3b41c84bfc3c08623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91283492cf9b35a7173919c271d1d30624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad43fdac2c7f63bc9f3338ddf969251625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e06e1b4114d2d8049002a6edd770c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f899cdec0ba16b3e0266088446ed0c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be365c4263c6d99e87e0d79357ffecd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eaa07b516715b2431ffebd45df178629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1d4281284c856356c76ff040b4819630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091ec35f75aa32e0cc726ff6c03b3a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035b525521afbf3a5f00362a7459be8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1460194ed1e33f0327efcd805bcdab2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0f48c1835f927428b8db14bb4d617634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459408578393bc03314d90b603a1c3b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ae4c264093d23a6a67572befa2874636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e97d0f6d2f76892194e045949a492637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bc73c8d300b098f7227ade1fb4b9d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d987355eaf7ebe4a86ef6fab08f1f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627fc7d8f7f5f9533bddcc9475455fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091a435c8e776d03037110e9f9110cd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8723e2ee97a056862406ad8d16b46642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab543d8ad06f911aeefe262703a13cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dc9394208395c4b82c5f6a7ec3fd0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f556f963ea85f6d5923c726b3f9fda645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913cd2577e37b91f30f736156d07975646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976413407d7c0707475af627e5a3797647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5658cf91c66d8901edda7657d770e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2017db50de12b998606ba4ca87914649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec18ebb566503bae6cdb2b822644ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab807480636f7c3840f029ed2468c5b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060e1483e1dd3e88a7316622c965f45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7662aab15b925a2bcaa790d065b19db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ed6defab46844b27596e4b306f280654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040dc4538bab08b92d90a2418a3b0fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ce57397910f63e88bbb4d1dcc2f19656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acc2d4b2651e5a457007706284f338657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf97d471a928ee0cd15a336312004dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e8fa41ab6288d62679ab9e49c392d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b35ba87331e7c2065004c989b7655660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb458aaa875d4ad2c4218670dc671786661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfeb15feaa0a637be4ac1e6e56346d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea9b7a08bcc1167ce054b16f5976de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c420b065de4c335b9f2b1eef42ca0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e158464ccfb136fce51e04d1317fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8087fc046124f2569c91e65968a45cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652c7073fe529b5257e4e10ed231cc8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf738bca93d11b32f3bccaa5f90a78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26148504b2c6e1ba8ab2865c7985180669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a5063cecc1a6812d143d25fabbcd5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630c391a2517824617a2478f1ebb65a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b04fa627a752a669015687edab7810672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9854361b7ea85e879a22efe2bf7276673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16585509d183e5faf193d9cbbbba65b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e51396b2eaf7fd3746f054d497be9c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136f3cd3c09ac4ba4b40dd7c2c143ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2380ebdf56be1fefc13841a092f9d06677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082e37a0a0d6e3f1627b006d410b688678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c14690cb9944681e14be8b79b0d74e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164aff661297a990ad99aa21a09a68f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151da67f79463d1a7c94966d0fb4c0e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd65f4929875fd7acc1b2c194cd7d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c16b720b49dfcbdc14c0852ac98f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb9351576be75f06e140e86b88167c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321752e71f214999f7ccc016b244efd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904cb524e0b6dd109a529fc4ed15bfc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaed16f8a626bfa10017c4af30f0b6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17358fdc592e1aecafc5973d520ef4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a725f83408f3dd09350fb457568b98689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71027d021a07db8abc6848d1d680348690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c54bf4778a83abd30ef58b3a2bb05691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb424ae01a3ba127ee7a62eee5b6c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247de5d9d9e7b4d079e12e1a9eddd81a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c43e9d7c8cca561ff5ecbb9e3d6be8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8590f213e3f76d5dbd701a64090741e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f05e079fd742e19abc092d972d531696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f85787451d1e69296779dec3d9507697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b1a1b50689d7f47d5bcbe2ce4b462698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33028f213e129d9d0944a160b0a7cd04699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea6e88841a9fd1a78c0708cbaa3f8e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a4810a0514871e93a757ac90fd6f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e37f92c18b2ba134883d792c2ee1e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509acbfa310a719feabe63bf0d1476c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a55c0e4e920e98ad34ec08ab1a6a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e59f05049f94a867384bfcbd91ac4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0c726c027d2ec1966d292421ab74a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed685a5e96658b8dfaddc951278595707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4d96553b045228ea826a2196cd725708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e83a32b0668b61d2182c2fac1ff48f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a4d9265f11601c4a94965daf12167710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558be31641132563c48740fce766fa00711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79797d6775340b2ef29f217d05bf3e7e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a0e3426c29a6bd5ad2019d983e6e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f17eca66aa85211e081424aa66ffc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2e0d65f435e948f915aa0ac263023715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198cfb942a5ff608f32d5383b8fda37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c93cb51828d13e0e5e0afae4cbfc70717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5c4fc9c098975edbcd81ea388a86c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98d4896d5da9205397caf2a6c47b6b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2365e042c157502c399cf379333fb8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be5b6faeee0f2dc0bb8da79f07f715721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78501014221d4404f3a4f0b63b0c97de722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd3d1ab159af0db157458c2a69168b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f625994bd95bb372ef4ba66386619e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8ac547a29e571e8b646f51e263add725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d4ab16573512ba0237529546ab124726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27e63d663fa1966b869b3988e4ece9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35022b43599bebcab3aac341f9893c23728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf1b87c6ecffb94ec5f41cd9f7675d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17437ddaab8e8dca0e40fe05c287a7c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b056d7970ea9232f768ccab2fb5965a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f07da71afb0faeb8c858e05598efa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25ed8f91697cc82a76d7fe94835083733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d49db3a3232f4e323740f06c971f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c862974a5fd00b9be018d6e68acdd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b430aa5707e9779a795b91a44b6be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc859d2878c2d581d8ffd1d8e3abeda737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76845f8c281693c89c657286b274f4ef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15071e68975de39caa3d99f85b9db9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3cd59f724cb3aaa470eb5a0dcad2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9a6090e0a900c7ab6a457b7b4c511741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59494fc44b4bfd227d56abe6ee6b02b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b16535a985f1b1e92c64177e349e7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b49db43bc34f6a0b91444ef5c9ffb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403d718e5673a184f89cffb4c0f500b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34407e7129c72875bd36134b67e5e922746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258ac946f7f59854fb1b78cad1c08b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51056a2215382f25f100b78a3431fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69cba225a84de7c1d12d690c4e79e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0617f632f26b0cb582a4844d395fe2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b438c083b87ba3af22adf2c96b3be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e04b1a9c1337798f30825f3a9d874752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7476f70e4a3cf007e6eb914cf28a15c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e587bd09bcca75dc22976e5760f6d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2040d8383f83e212bc1f4cdbc1eaa7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b78511af8f0bae2a728772d9a15388756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b8319840acda3551e6ba093b2130e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d22ce246ba5514d27091edc00c06b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2208b556209accf1ad08ed860ebde8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb4463618fa60898b947218a7721831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8f1eb799e66ed8efce4143a5655a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63373a6aa2b4fc2a472018f347cf72403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a3722e563b403b021169272ff10be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351e50562c587fd5b15168b91007b015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9f8817a80ae1adfa5f8072cc492086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941ec7602c751024f5f40702ba8f69f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abad475152be9967d6a45115fa35238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7884e89da3bd8326a93de1105055c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e2bc58004a7f6c72b374839618bbc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e6a31e8217e2bbadbdd21f05d956811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcd4da2df7a1b94ab782f36b41bf6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63fae959befba54f6647fea0e51f4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bfcd925013ea9fb6a53296187735f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbe764a04e50cd677b197bc2e2eb5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2a5779f91ed862e692a699e311f4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1ad9ad36725e517c444572a28356a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f420c91182a3fc0c9d6efe53cfcee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b4793fdcf9c664212172848d39dba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00328b270273b2b7cf705edcebf109c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f0b407ab61464381b48a9c6ebf01721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9976f219d43e31d7f87636c100fe42922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1c7608c5c420bc57bf10e13d9e92723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49719b5e8f9e25c8bec3efd92a5b8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aec294f81be52f904241c9dfa5692925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c735c2b0fd2d20c9a90f5bae4bdb54626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313a7782fca7dff8f6fb56b6ca4d46127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3568a77b0ad00dab1de0f4efc4ac0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e75cfd1bc3f2b99a2b10e23725841d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c797f82e6d9f4a04cedd4330d8de5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231cbe55718e6faf8ff33db2b1bed6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7b46481fbbc17789c7bd2712ca9e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838728403923c445992800a832d996b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb376c0f63323764211421c05eab5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c4e8aabf219475700e70ae8d561bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6a42fa8338b296a5caa69ddafdb4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad994e7efce5c446bc3d7b559e3b3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e35fe0ed4f770ba7f546217bed40938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362321a7e181531273a6ca56ddb241d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562f6d7b07f1641a93ef5a5d598c34e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b278b4ff3d3754a518269d62fe67141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb4214aeb654ce938d8a9b0d2a501a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909c22f1ca9cea6f94a861d8ac9e8b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d62b3583f40864fefc4ac65c440c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5450015fb839503b22f6adb54a98f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4469359e8b3965ad49825a22192025d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d84e1e9a2de585c41d11ba9baf10a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14df3cc87a1af55514b03bb23504e9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbeb6e1aa7100b49c2108cfaaa2f2f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43630be7613058f36b91fb77dd109bda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41276da477231865b33da8c1114c9cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f61169830d1911a65fc9b74dbfb50552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb64b518e809c0e740d3f53f4c11ee953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bac4d95f63fc9c671cce536ffe5eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f848bf89e878e3d829cc3e1984d6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18406235dbc49c776faae4eb5be65e2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c77927133cf8f9a91627840a9d7f1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac02272172511fbfa6864ab499e16258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1401d2f0ab67fd83bb45c7656d31159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566d91295a16437eb29e44c8cd2d00d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f8580d33a87c87048aac974d36b7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0d311d8cf1460ec2d69032955a2a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183bdb2300869d6113c33c0a7cb808663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1076cef652a45d223160595ec1916164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96c90590bda92f06a4c91e4a5d489765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fda07242e65ac52a6a61f587bbce0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018041c4a31ec377934e403fa5f849667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92875f03729d1f2f7ac70024440ce5b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561922100a914245e44f8fadf0ef517d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074512bb61d3ec3b10ee8d81492d13770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb08454d96155752a41628618eb43d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824009e08f4d1976a6f02ec53fb7587e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf9f87e1a313baf5a892ca614a95b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae50bded5bd42a8c61e4638952f9a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713199e4d395e45206f7c8c4d284274375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde831d18221de500dc1fdc08d0adda376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f48ba0f2e977dcdd055d78383a91b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349a0d1532050b8557e467503fff5eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc3daa397cbcff83d1ba1b8587b61479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cd81346a055fac9f23eb7a3d5853f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaaf94443f8454d54a282d6e19d6e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bab518293edfec0b2e25b02f2004782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603acc4bf1b2c500b134aaca099c3e1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8958794010fe1a987c5d9a251dd5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e9151cafb1ab8fbc4ace417f001c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3be7d68e7de0acc007037e6bde35f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3af89df25377328766c1a9031d04ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50730d593c8f2e3c1958f85c346651488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e47ff65d1241a0e57554228461b52089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2667a4768634346d7bce1509f35f8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efac8160daab5b6fb9003e4c40010e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606e26340ce0932bc71c739179e780c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d33d675d77060da38f28de0b76c80093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe469641644be63d67d05cd3fc5cb094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fe226d5ccfbd2098c2a9c09e0ca7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4a3cdfc2ca9b691b75c6ec0a74d0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54ee17749ff152154edfbe357ed0d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71866ffcbd6b14891e18fea8690ba3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5868e1f49b9be56f35b06f972b4dc699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbba1e56a5cb8cd47fe44311f2c0a0a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330f7008827284d8f16a9934fc1945c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031da054095752f2c8d868b863e218b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cc3b263b11936d36bedad1132d1fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06d6f51f8f16297aac8f2344e6d085104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb30517f43c20de54c9181478494d8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f4cb6a520272d217c38ce7b633df7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ef05ed81cb2a91e4a643443955d94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b6d8b30af1d5d0f18fc7de01dd049108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59857976b6923d743220606f7fad183a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2aacf0477e2be5da267c1f076a9d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02c94f0bb4b36824a96bedeb98da5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5f60c8a3f5bc65592b00762ca3902112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7c7aa524fc43ce00a4e476cbe3088113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e9e3feb085f09ebe9dd3f3854215c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9af7408bb2558725ffde2a6a23c48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5223a16dc123163e8908693a84cc7a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d97df18eec0f05dd01b52659996dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3a8916a7bbb8db5e1c39a7d529823118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ff6a3dd81ba368be5a5ee2bd138c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0723c8c321bd3699862419da90936d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7402a06de1ddd23e3201bfbc40201121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ee0c90718a3e68cffab94f4decb14122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dab91e5b7d37447b60c9c4216483e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec399ebfa62d4f209e9c46c1fde8fbcd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20276505ae4ee3649cf4933d5c4722c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cb5ad283517f1502a1d91cee950bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1c0c4207c8272615ac4edc48f69f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9d4f041f4e61486330e4a49a04033128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ceed2d0f1149c4ae5eea9609ef3ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10797d32742d5359979146f25944aece130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e062d284365101b07512c57a6998955131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90746fdecc144b73251246068775521d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cb6834bddc6f0e40076c610d4c75a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381d6fb3a9c9a68d6926d0724c54607134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489d2930f15cce19672be2e2daae4f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc7e528668ce4c7b820f427ba5001c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996639fab95da8bab1340593b9e09b6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1337868e662f137afd146424c33f70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23579609ca5aa920cbb0a81d6df215f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0f7e71636311b24e1c61228928e5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d077430158415a59ced88444f8edd2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf503ae39ea0a334c9e7f057a4de63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2743b9d69159fc3371004274ea48ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3866efa23fd0db990b12d153c22d20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d575dfaf66c0db52833c5ef53cf7180145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89759101bd6baa73b41e852846e91ed7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da715a07212ee944fae81e96ada0d6fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453e803f0af353de7b67570d43d8b3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9510d1a01e7f3fdcb87de9ea097ccab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c671f4a4a7f542496e15fc6dec4cb0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd4d62795f7776c077ea41479a409e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075b20d018a256f9f29e43b1378b5f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ceb2edd87c29935ccefd279e19b11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8d58be8a3ae0097a91c13a641fde6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a7d6c78c495e998a6d87fc33837fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091d7b7e18fafd46d1c64d294982dd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37def7f7ff399cec6a174b77463f146157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09736b0ff269cabf1d2c89110de2cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f59941603c62273c3fb72cea7093f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe495fede3e5484414cfe2aede73fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fdb6f256c8315f07dfea6579ce37e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e07646c99f2b85283ae158b003896b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4f98b8deef93e6dcf2dbbb77de5a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326236ccf26d12e9f89ab42e40b3fae4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c6b573d68c1d441fbd161b34c0373165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e821e918cb53798f1e713c72bf06b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b483490c38a337c16fb63f01b74e9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105baaeaa378ea8ebb51afa1bafa5be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3203e8a6d652eb122d60fbe3d65e71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656846ec9d35aba69844a241628d67d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5220a5631b659cbda5d3d711cc013171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01189206867372a64999602ba5ff54e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab7e496dc8e3ef0016dd420189e9d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a991a49122f3f08f79703c438f6ee1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ce6dc4993f5554b13cdc215bbe269175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c41ffd2de34ce9f88f331389b88ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f36df68ff781f82e00aaa748bff8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362188003ae978937022c7f9fcfbc8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51f1ecf19878a61718d7f9fa28c159179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6946ec1108481f43917410400dcd8b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a44f5ba8337e3337e4946947d9c549181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85800070a12a1204758323ebe4cbcfd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940eef4377575242f7a6ce0a35c397c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2efd1ad0558ac5ecf8ce0d958b2fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b49b93ca0e9da6e836d2ce67b9f63185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8698c20fb8641c3b8abfd9438f838186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffddbf94caca95b22d980cb8d462d13187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39288f7af42dd2ccc1e03a262860f7a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec03f0a6771e07ef7d552f1e56ae3d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa073c6a761a6d055282666f61af5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddb38cf2c95c345f1cb6f0d4cc7510191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27626df9f8331d10d345b0e3b1d6a28c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f53b851ed757fada82a4d25366f3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a0943e1d480b31d6cdb04163034db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0d1bd33831d82c7faec7c40ddbcc5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e04eaeb7ce34b54da9fdacbc0cc2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac4b7562c8e13c8d3962b9575af183197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6785977abb429bd565ab3eaf90abd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d83ed08f04636707e035c4e69dc53e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbd614cbdabf78a05e5a06769a349d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bad5ad801027b0c81ace130f3893ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32c20dde86952b2de03af82519734c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baadc3da131c11b1aef15451b8e197e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682835c12b2b14a3398964461e580c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17d876a5b23d5eb6ea7ccc8078bc29205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f48598bee8d1e894ca5c1f59d4738f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b98916738fd9353b5008fa27359e9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969090d3454ebd1b7b33a76ee09f4e83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edeaa7df81d4f51f38c3d167ce80c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d6d73a7ea618c0da084159c941cbd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff00e800f80355130730a0bb97a77f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2898591e583521de69f671257e909a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87647958d8b31b8605e2064c52a87f9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72130dbc4a8d4d5ca07f3efa888130ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3e46a856c33e68f61c8154d1791bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268bc4a884a915783a8b8fdf728f81f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219fb44c306bd02ddac2becfdd3c8bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c44707ccd15c5a8445ab8cfb56e742218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918eab483632fe7fe3a5d758ebdf728d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514f96b3ae456852988d12d7eaa7bb5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da470c72651b035a6b5b9a0c2a0cee64221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d929a1c127ca76e60f8812b7f3faf3a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf34a6646f192c4e42ffed07d2000f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0392adbaa9bc2bef4048ecb9cfdaf88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff424ed7ee6460932671491ad83c835c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85368e20a21b5e9521dbdeb078b173226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadae3d96d664dcbe380d8c923fe1069227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30254a7641296677276ab025798bb5c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fd3f006ae3a8d6db06952824b8ddd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bc0e46021e5154008242e9ceb958a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a9f5ab4ede8ce138ee89a2110cd66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c5eec35ecef4633522d59c01557a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51352e9dbfae984eaba46294f769c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401210e21ff33699bca8c49a710b1fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cf9dc31bbe58d565d927e8a255a4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf184568e72fcdb6507342a2c5d845b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c40d87b21e9024e698e2e8ce39e5ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a27a719b3618e18ec562c1c0d5edf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b1425f60128c8529076cea388ed71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ac234195f464d7128103ccbdcdd72240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e53fac68677c53340ea8e713258ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4e5a135ddb9a37cd48788f44455b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92da7f2ad7cc9a0ec0ae8424e4ea70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d12af87fff511005bac04bf0540736244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3d852a7370cbc3210c5f00efb6331245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd33d921e5719e84e8a2f8d69f7b125246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35b0ffe5f15ff16c61d8fff969e584247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772d330e8f75ab822c34a2823841232248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafbe6399173720d9f136404df04dc5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cfcc75fd3d3136e3ff5f6c538b18d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb12d5418760c6353b7051eaefe2b3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fbbf429e5afbb3b4123742a5c2574252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cdc6041bfa12d12435f1e28ac58c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8380949c9c3871260c4a5527b1e47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda313adc0c99a09efba7a4a32442c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548286e8a89a975271113898f63f6a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9099764490c6fe51cb7837fd8965048257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c82b601a98873bf90c1f86f78b7d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f411cf63fbedb7659006d3d13a54c58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562e1be2295e6bf73b7ce35253caa5d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3b15c87a25c21a73911433425d514261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661125378afe9a7e8d6a53019ab0c83262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6798ded1468a6d07516091d8d8a4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f40eb45c375a19d1563b4918210080264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2391d3dda9dcbad92f4e79ac6edb938265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cf92284f240516449b51d1bd3ebc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb521e453f81609059355ed3743f9e58267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332e8a3acaa532d38f0771931389576268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7340ec056af344c273099fd8063fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63349ddb8a3675f9b3a13339b71ffbb1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f236cbe123f9a71306dce6d789f2cf2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c253fb3a8ab851f4c8120f758e4ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d07b86b985be23c5820d8d484fd508273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc1caa877987e0c486af7b42dbc0dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0af8b30c1d426680042cbb0144bea2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c130fac261c01554f18a5e66a281a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5ca86f4acf5d862a745afb70f7a65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd7a52974917013d979567e5c685b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e5b71a492ae64faa44002ced4aba7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5df4b0b9e2d1a2fa03101f51d8090c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84112c9dc5ee4346deb04ebb10b4453281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de36895b04fd2b03afa2d12d0b3183282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa89983a9b04fce87ccd1074efdbaf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf971620593387516b229d5e9151ce0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4e2e36073ccd7780ae13579170bb8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d7a827e85611c1898d66235b43a34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5824a2b0fa737db5479eba39b74cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e317c35d3cf1eb6ad22168f41995674288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf45f2cce2bb322e5a4e49bada46ad4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185bf03a62051abf70be9e302e79302290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adeb2d70ff3f23b24505046ef6f645291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddf7d79680e3427df96a9958a146d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b39ded2814e2af05268a148d7b270293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9ccbd428872d6a571aa84b5ca071e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b330454ec81a3c8934316907c823e9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dd52b1e8588403fc1a88ebcd107ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd7b9af7e14b4d4f9a3fdb722dc177297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad40560a35a5752947c6d163f7d40b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945f18675bdd53dbca43211dd8190cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc832a554b9a0438e4e160570ac5b75300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ec1623ced2f6d587f4d870b044acb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed881326b3c8b7300786aee55e922a49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff246d911be501a236376a17a64046303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb9be67da493983d40087f0b64f487304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a264eeaae1c5ec5bbdfe64b0ec1a507305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f3c78b31bf9013855ea2d7ab93e71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0fe65d85202f00e9ec6e61dc84216307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb2ae1b47defb8f48da248b12fc3af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149a90a310e650aad8cd75672da81e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e168f19bb121d7dc20fb45950ffbd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0ba45510d4b352c24e0ad27c855f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1508dfdf802acc33528dc669f585f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b859605287aaf6319015a14788e8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc78c672692e736a1caf83bc55f60e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df34705aac92d5a230a8a9d249f329315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabf3648d6e39f2729e535b5fbdfbf0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c6b3862a56282a155298ea4dbe6c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d652844fadac0268ef4c5707306a821318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5010b87a6437d2f9cc1cc5bd2832f1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d9735343e2b533485cf8be9adb6a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b91f34aa92c184e3464058625f7727321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d2661b983602c4737c701991a932e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9af95d5683498b316a3203c380917323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057c39ca36a14eb02208e6830d88c83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f810ae2b2007544b52a9378d495d73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e363ab3b09ae58fbb01d5644eb4bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aed9ef4edfac6eb970e1bbf7dcfa94327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e844fde5d034dcb47a447a3f39cd1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855f44f25a1a4d168e3fb873e620cea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f289e63a5064e642b8829b050b4dc0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3610e38abbfd6c9e2e2336b4b69ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddab9797458ec0947f714ef00cb414332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09528ba3046eb927f78c1a8e062536e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66aef7d064d2e1cea36162d2b5a660334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef4ceb7db18b88d3d3846dd436321b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8143d77d4a8de5dcc2da5aff1cd1bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be4c3b08f4a6e7d54b626e708cd4f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bc0354655c8539fc263692417e0c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec8089313dd5a6d9c939ef98581e39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af16a31965980339b5a4183c50478c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e986015efeb59e4f0dceaaad4f9f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e7b4b51832234927dba37dbae427e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14190ac244ee82c175a6e07bbfbaca8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b121c2881827858c3f3867199e306e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813764ee0182805b6c4752bba8f3157345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079c400018a175b983e7f1831649c7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ddbde44efe55ae458bda17ba3f766347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e1f82ba98b7d4b729ff38271a9ed2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef332f73011ce1b30a8ac698e96301349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b660263f41fcfb567fe5f5aa4044b1c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ff973ba093469ee2d25cb86526d1e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a07daa7baf3a207eddb6435e73f180352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2175ed49b6adf0919756c87eca4fd8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26626490a1db36dd5db57a754f9e1d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32932c0775b25146902856611744f9c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189528b9324bf9800abce6197d80987356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829e041d66d57130efabecc000ef3eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98254bff94ab80d82d6a49259e125c22358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340364fe17f5736359e14b29adc0b0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201608bcf57b20d1e47e938a42aa9ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3411e81da4387118ba943922f683e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532acda5db36917c79a0b1758bbb63cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866636a16b2e52003801bbea3bb3a7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86927e4ae3c4ab0c798e896b585a87a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0e0eedb8ae7a6fc697284578a945a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e9f5f8fd3f0aa58273f410b223f07366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cc6ea0f7fb36af4c7c22dc5cb0667367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9a00993c320afcf235e96ed7e908c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb744c8f97eb9c9a4f40c448ee79c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86374dc38ebb783f2d2a577fc1fd12d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84f43cb6dd3938b69523305f6ec7c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644e65374bce768cdf2511e973e4fcf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313713f33213e2e54371cd2df322298373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a047ce5138fed9032e09ff1b98bc422374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2150b31cf5588121cb1fb4d5f6f35375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85205a8fd2c121b0140af08664241fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c73784a51c890355a3f0aad93afe09377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f85fe35aea96477c031d64b527f6f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769911784d3d8b2f39f7d022fa6d2397379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc092dd89bf050f3f3939c953f1362e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00608b0adec1b5d20786550042f903d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09687e98a875f2690efbca61280f2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd70537924d48408d8354ae15f32a00383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca2c91caa8007c67b65c6ee5b5963a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b94d07a8fa7d19d2eeaa9d32ef2cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96636d3f1b01207b76ccb4f1b751b2c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94be977af75e6134939dcd6e0e5a28387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258b99d1d833cddf4bdc99cce0143db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40600c534e859f21026c5c85af9148ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9471c99610eafdece6a129d845d901390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee16cc86230d223e87da477aec4f7c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016d0aea509207470ce0c44d61f133d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10baedca4e8d8f7a64fe81a2ba5a86f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2173ae042a3c1f6080295862127750394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119fb4067d37e074f2054fa44885f10395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c89e5daaf24f9c246a3d1f0ba2037396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bcd10d6385374694e445c798b5191397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5234e55958ae9c0612dfd6bece6cba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984bf5a0e3f5ce149a4a9c930056dad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20795ac53d47e8aa3e2dfb786d9cd5ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b271d07c9d6e18a809ec15cac5518401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd538a029f3bfc2177e096347e666cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfbf4bf44656125a0d7b85ffcdc557403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3476a09e9e36436d4ccf61e64b4e0a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b8fbaf63b28cea0947c6a35c95a47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b45a34d8071f5df59adf306b3e04a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64eda73859af37adcb6e3870c65c37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cb27ce2637704a23dba2b738020dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61023e8fb4abe644d0691efe45efdb42409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7e20c6a071e1a28bbeb252f8f5d89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e2745d55cf14a5fbde5446b8918b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee09facb77b4ad1937cc3152a00124a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807838b798c7543d826a4d20c9c340a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89964a83ca81ae068aa3ed85dde1f435414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04069361388233cadc77b967494c119415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92399e842f6335377311ce5493b1e0e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979286699fe3bc8bab31fcd214b981e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1264e4a017b65ff6b16b4c1fcfdda418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedce77977ab4f1a4d494e113aa0f8b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7649054e3635c9fe56ffe5d2d3278420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ef72b7fc8888d5b8fe4a48475843b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab7bf4f7b2cc59f6d42cb13d562e64422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a163d344ef43ba4d23e8618eca9628423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df771a7a2cae7ae1042317a2847489cd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05166cd6bbe202df735d2388263926cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463182c7145d3fec9790dba818cc140426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6122eea0c19df576afaadd649f822d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c4a7aca0038a5a3f00196aa57bf1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73b6e2ffa02e0562cce5e8cdbf2ccb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b23974e1f9653942a26488e29c8b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ac23a37663a189cbf674bbfdffc2a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3d7714d7915a0727638a367f4169b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb462c0fd6dde3c3ebbb9c06e791fca8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25196f9b2a540e3c099112a8038ba4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899647da113a2cf181f80532f5d74d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c828e887cab5fb64b8a60f0aab0da99436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69757aa92b19b7d2a3b10820516e51b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8326a8551f74d9000b5f4466e56abc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef623c4e59961c581fedd2db0d1d26439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d583f7e12d8dd4d0d44ed0dadea5788440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218760739d7adc116dff127d4a7562cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7394f150f7535ce2c44c721cd894b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdd7c97f57e63a3bfa9f93e9bee705443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf7134fdba6ec6ffaff968a95f11de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991b7296fd2fd15a10887fe65f0f7bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ed90d091a736eddd602ce95ef9761446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19ddd821f204342e6cd97bc10fb359447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1b51cebf858ed4ff4290d6691c93f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a0be0656fac9d927eb761d3807d49449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2dc7d0a1993009346c196a4a89742450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a883d33aa209284b21ded557bc7a41c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15388c2db2e5f6e0ea6b766f2e6bc7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8077ab5698d664c8dd239c986aa1094453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10781574933d27a5fbeba058445c59454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ae5fd12920a8f251603c9022a9efc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a084d3322a24d164751497f5c5c143456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccf72bb7b30f1f8b5f9e82eea9caf8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7c169803e6c731564fc197e0dc668458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941253ec02df06155a1269b880e3b9cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0cf0232faf967acfe925cb6d07580460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6377ce45955f2aac8575ed1baf7c994461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eb7d39b59b317fcb52896bc6c49f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3556c0bf9cb42034e3026eb3e851aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2f10860d910ed21504d0026465604464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d7a89af73247c9a92ca71a30097d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bfcc722e55c40aa0399eaf6ca0a76466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750c250ddbf4bde4b5add20c45cc8db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03225eb85ce9c7093cf10e8fd4d905d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f86e5de1743855cf18cd0473d4377469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0a3e347d85bafccf1e4ba908089cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627943085b37db234f191642b754f25a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf38f1ec46e83e2ce9e9bb7001876bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a90216a7f1ff770607b2a38d71cab8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b479cf5f56bc464bbab2f03909798474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fc699e5b823029d6e4defab999855475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81a57200adb828e08a9f49d8ddc95c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a29aad4d785eb4c281632eeab2f813477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17178cfeaa6ff38f11f0c2d989309974478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278cf052075d138c420bbeb5276526e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ac08d65aeb3e2a1e298b510c8c961480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b42794c7a114c931975d6cb7717f2a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e71d0a14ebaec694c2a3e8bcc7b680482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6490b047fa6dea066225a2f3c118795483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b48b50ca31f03e9f5f91995fbec8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb2a41c8a6720c0efba573039dde7c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9551584e0ed19d5431dc313f4540c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acbf1a49a78eff5b0773a551ac44f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1a2d3dcd657220467f712647e06b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587074522792d8e171618794e9918790489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163ff9d5e72dd333421d0d4cf521c29490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de3a4d32f3eedf1c7d0f898d259ea2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0919eade8ccb2af3b8b381301910aea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ea17216d8a23a21451c9dd02c869c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccbc05d8024a8a21d22a89dee3f016494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f488cf77da335279245285d5d3b6a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee49a62017e1fdca2d10a50c4f3463496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61c69c6fd124f2f6b681b273073f55497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe53dfa0c02838e9f6f8f86d7dba80d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afe5557462fc859802d931cd121d68499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad9888b0302a79d89e1f5f07adca9f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a33b7ac6ea6dd280ab9a98221441a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26c37758c97b1c6aae4a08bb033fe0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ef4edfdb8a2f82d7cca03ba70293a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd37ddd9f89dc1073bbcca3ccc3b9db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741dc07d3c5768ec9a76e4243524f81505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93552af8a04dcab18900505266a3b051506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617a6228731508e7d500f36061c0bc5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6383079bd8e8fba05e7a777fe07c6f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae273796be0281aec569faae0487ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c610c4db300c0434a19a51ed95be6b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baef282abc108491d36eb0402fee00511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172239214d0c1576ab62c457387c4e25512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f621da903f27624091f8cd7f7c35742513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fe88cf1e9c9e14dad3c636ef6f654514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa45790b91b1541858aa2e1db57c26515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fb19a85d40b4c65bd737405633994516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076388b431274fcc4e7bebf3c898279e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82c5cee24e5fa565c1be62d71dec1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c375e2a562baf2e42e5ffea9ce60cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494317a8f592dfad3af7f4dd213be560520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5193979ead3ec1aa9514ca564b59a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa737189a1e6361d298e37bd3c02e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ac52a1a777f231b200977cbf669f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caeee020c5a6677ba56a3f8539c868524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca2b09c4286c34d9605e9cc119d994525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dbd37dd972f5f46ab7384c47f1b5f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f0a94d6acea8403f00cf54bf030e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc848ef0becf55fa47938d2cf8c5848e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb75d76b06191c1ded7366fd961d40529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d213263b21731f37bf5594cbf26e52530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2b16571815aa75da47688ef19976f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d85e590bd75abcaeb487768939fe31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae273cfc62801d4b3ad595a6025cea5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e12486e23859bbc7a7bcc8f810d1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cb52c77f634c6a765eccca774cd4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a5ee971ff0cbd5d8ba208df213b9b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b6344beb66e00babffadc4b13eb55537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55817288c7552fd7d75ffce47e09ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6488f1e0a1e6049e6af6fb65b4dfed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769968e1db69d8d0da06898c022853e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3c8637a0877981b0c2d4b78c07aa0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99bc64f4e2ba799abecec52b755850542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f727be06d1cb036a8fa7e3807b167d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee601683b4050314c578aad4193b0943544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa919ed8e2baa842de47956c20d7ea5b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c65dd622bea474b63773a2cf53292546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e69e86d17609a1767e2b32f04c38d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfdaa2fddee4edfa5fc476922a4bed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80faadd929c98e1c81c05a07ac4cc6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffa29b9caf05dd264f8882d83bb6e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68ac54dcff9d837efcfeb5e592b63e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ffa0b6b080aab4fe0c8839f005324552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f560fa905bc8f47dfb0f34500c81516553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b92c7c90aa83c229730fcb1323432554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50b4cbd2e621e848135c832bf1b947555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2fd854370043fb8dfdbf2f4b9ad45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16534db6a4a754121d44d55161a9904557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cea90853673702a05fadf2d3fb9a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991e68eb14beeb6a5fbe8447e76241f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b95080a9b5abaa963de063c9a6c14560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607feefefa6355fef803faacd9d15d6b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba90a39f96b0ae4515e903557ea649562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6a911d983ae04588b1b21b57b5a3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3c8590f5c7e08fda2f2c9f038be33564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090157efb119dbe2a432df8554840f71565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad86e9b97e154518db47fcdb337b48566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b4c70881bf1df6ffc174ba73581a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7f560e28786731cf6635a9cdfe099568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c434b7fad26e55e19d928b0d955ba8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0eda314bbc3ce5e7a56231286bca7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efca5c7f70e67cbe22a19cdbbfc286e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243aab835f6f80bdc4b934cacce07456572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e8f7c1cc8d7e67f72d16b00183027573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e290dafe735261804d3e803d2fa984a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02714bdcb3beccd4f23e7382cb9d24ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3aeb1197518ccf61a7f54b907d77db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1ee66e45342aa1723153a84a995ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f3d7677f3f5bd4101ed78961b8b32578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf935acf5991320d531638861c8ef0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de597d5bbda336a752870106163805bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352204070fcf824b35c8e9aedec403b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e8ba5ef63f45ad48203e63b262896582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06cf8be295b311b6870b68e63006a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354f6ce70481615bc89e44eebeb1f08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c0158c8faa7181a8b38d32c009bc1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fe7dbeb0873ebc3b64d94e7f63672586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ce19e69982853294ed3a2d35ca2d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae17ed513bb4daafe1a69fe13af6fcd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906a7b8ffda57aa0b2fe8f426b11283589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca59ffc1fc3943b11abdafca75cd784590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b65722f78a2022ae09bc0da3be8b30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb1a55c4de4376ae3ba79a7260e763592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995777fd102a869f91ed0bb276301afd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1375f0f0a1b5ec4ac0a415d75e804a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29781eb315dce5f215370bc497d3af3b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746d9b1b30f7e25da1e7ef7dd19ee6f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea4ee0dc7416570c4b8dbb1ec78894597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b70f3f93fc2a3e743842f02bf6aa0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc5f30e859cf7ae8f9e00e8568d02d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c1f13a3a3eec0188b1e68029c0a75600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c17ed53218a3fdea61cb714df4fc3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157441821f6fe0f902d8480fa6d081bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ec72c49bfd0a945cdb28364fe2f13603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce505ffe2f0e46232856d2a84d3d1ef1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f46ab4399519a5a7dade34089e47fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0529231af468566219cd5bde97eee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10915b5cd8c61b3b506f71cd273d82607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33700318f00ac3ac3e2859c7dd597b84608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406c1272f1f1177fa5e2b0588e7a2de609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed84a273b151aa02d7de1c3a3915337610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0808c69a5e45468feacca9cf6a4b93c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da27c529997ebcfaaacd216d167296612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b87e74c3615caea1fb3d26b35b54ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64982b468c13a4f50cea3c63c4691f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb235f44e9f548f0a2ae95436d907d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c7e2b3fe6c66d0c4ddd46ce659697616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e82bd95a81db7b2f995c761edabd2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb95971e207b2c60274e95ff8e9586618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a39562b41eb00d4fea3a9734afaf8e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7898186fa2bef8694f8cb12aae237c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1063b31720e4602f2ecefe2b64ba01b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2e7e8bb188cbd54da35f0290922f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fceb55d4112b1606412ce7a5b8f4bb6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9a7edbba321b2039a3d3a1584a3f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1d3c1bd00cd0170996bc994c74ddf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e9baa10f66f82716fa3f7ae532b57626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7bd942042fa1176b92c70d6abc7e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1da2b358cc63a21190fbc1a47f65c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e3047cce0c577404a665818e6cd6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884e15738be0c36769cd7ae79c5e857630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b7f0319f7ce2537b66ee2f3679a95631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991d82aceb473e2d6844c92fa8a2237632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce833fabb642c8a81b195303eb2d21633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395bb5dd5badc84bd638c206dff3035634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bd391ca3719dad8f34dc804351757635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fa318834f4bc390c25e522d166494636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fa83baa0a782f417573aeabccc0d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661bbfe2e2e992b9b66f6ff2ad74e48638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf81ab29aa51ba9be0ac6f12996f65d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773dbbd0e5f2b53cc3dbc7cff46b3ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59a1c1118d1ea7c9a8feba808d844c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608560a6758f1a0ac17c446fb99e6a2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38625ab580d94d982cc578a5eb05125643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7810e5d1df5d158fd3c7102d7568b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cad98ec7668f8b6e56beabb01bd2ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daff8d0b77269eba1f0ce44c49ac7b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49214aa74ac2d46efcc0efc6015f6d2c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbb22171e931a7cb10623e59899adc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3f19a989f0393cbd43b20323763fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902ef0a8185150d8e02abd2f306d96c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c74efe2b6b838ff050bcfdb4b29ccd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e944c572d24103c058c6830e4df2a4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a031f3630a90b74df6e1cf3cd877353653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f141220944f8f6de618c0c52202aad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa278e1731600c904866461a5b0937f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb0690b7ae9d8ef98f91a422ca6759656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc50eed3eb7b670f34f3cfe727451f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba0c3be97726422314e8bd6ffafeac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451740c4763efce987e93935ad9afb3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6071c0a85b5144572942171b6c5849660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ecd66545861abde1a9e124b2066f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaff577d157e88454b92ff3c3cc5282662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a4e0ff5f4948fdeb0712d77ec2bbe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fbe0cab20fe366883c419796272da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c2495a770130eada5496619a50675665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3efbaf28bb1a1a4923d37b95976b19666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71229193a25cb052c593fd2eb75c22a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf48bc3b0372e56ebef0356fc0a5f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230662df8c80f78bee86e8298f465045669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0cc2f26efd3733fa471bb7a7e4242670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7458be0fc309ba4670d43c33151cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e228e78876fe34604bcc9d8f926832672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cf7e62c889446ecffbfbeb365e539673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95646dd07f8fa2c3c6a639145ca3aa22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade503cb17ae5e089f90591844d5ba7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad471cf010d6f7a7cf87495651bb053676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c89edf7138cb211dea03938500157a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270ac836b5fc8cd11eb0a6160da1ecc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cd4528f39a1167b23cbd14672dd32679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd917fc3862787722841221fd332565680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3976cb31d0c7e35e52cef30b8ba34a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c8cef0bf9e4452173d7dba37c11cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97446c59f282793e5ee0e3661fd631683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edcd8a36545b47eb0401f694f57531684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e5779bcd9e3927ab868ea61910965685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120a628a096ba85634fd81a532ac95a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3de11822e9bd9cc358e720251d0845687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670888a6931ffda56e41aa7d7fff941688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026e007b4a7ab853b223de0f75f1c5f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd59b94c8805896690bd46d73ff88b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89646f322287540b2812edcd23ea23691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c61782219914e842ec259827319ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d42712c88e841781ce3c54eb4a07d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a275240fb9791b6650730181945a3f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48aa68b5221cb8a654b2727e348596695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5a2217896cbc7d05ff11b84cf2dd9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d230d6f3efd291593c2d22f33f457697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e592d688d649e6e67da215b245b5b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96c378c453ec0422866c8bc8b5ffda699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d8238995c86fd3f5b3dacdeaf8c43700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c208157d7f2d85408db0d73cd264df9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a6a0bbaeab828e2af28378035d3be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a41fed55df018e4c9f5694e010feaa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd211a113e9650887360c582fa4c4c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383605c01382b8e59ad27d8f68de7e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7bbf13b12f629fc4b4340c4514faa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a5677cd796886d3759d788345d5e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb47c8f3c2569e1bc77174fa87a939708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d16333c310f15d6ca6b8e212e5165709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7e8f466e7061c0381cfa970bee0e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575acaedc99359e7f763c402137c974b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046ebb80941c2781a16034c32698c6e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b36343c7b4033f27331e6e52c0514f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b087ad0aa9db3f09a7e41a19df59f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cfb90ec4987d464b12b967e40ee9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e51aad2c88c5040d4ef9e4bd3af1e5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325e829cf3a9ef342e0fc9a81fa2d7d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff4510a7aec6691ab52dee3bb61f9c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dc110f90ffaaa40e8783266f24f8f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a01954763e721fdfcdf588e1dab7d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fa98892876fd46ca09931f92462ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54e0cd2ce6aa150f4f9e16ee8500f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723d392bb9a41efe43d51d840c267a2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f8cbeb780d93c99aa95559970ff28724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4edbc1797d7fd4856ba416864acd51725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1212bb7dcb56df412a6198d37bdbf0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85766d6e2802eb4ddefa0ec04572d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8013481bfddb0022dcad1a11d7daa0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b380a90c2e67e259dfc71a95bafd9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08205dca7bd22c80cff2dd459ac775f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc60b63b7c1ba1a8066b787e97775b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e0bcd6503bb8feea0b5bdea799ff3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fd100142f668368bccd63dbbf072c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac7eda84cd8ffd45e50986b9406d41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e0cecacc705481f1cd2255e082c7c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25165ce759a0a069b2c10cfe0e4b9f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ec31f89c0ac0e33b15922f67e593b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e26a012f3376b74795263885296e69738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c6e7d7380ac30e245ae9be5bb5fc6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203dfee3da58cdd1c7d7c0cb2eaced6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c45a6a7e712e2f981f7fc7ece0833741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27c6b13a2e34dc4a761c8165f7f1f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526633fbb1b28ad3561872878c84240743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cb8da2f6e46853d1ed100280e3813744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7493568e3f6f5b3c581a209c8aacace745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250ce72876ac3a9fb2e71de783467d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3addc1b854080316ad442df6349aac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d8aedcf0dc5d8cea11c5dbcf8b6b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574acd756f1a78f476291da6cd6f760e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c90506241d59c3734f282b06db804b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd280ec50c66c95933de13c829f5726751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e111ff5a946d0fe85063884d36516752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063ae0a3e63a621dfe03795fced2f78753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>