--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a4fc86b600c7384d0a6c202847a2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77427a216838ee82fd084002d5d460872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809dfecb8609292ffcbf8ecdfee29f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71404f084d1c02c18f6e27769a2e4c8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992b0fe94521803302c3ecc448e0a865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dc1f5498ffa2fa21642f68e9f0d226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05afc7d998841f62bf9b01fd05cba2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e675c50c9734e7b46f3a576e5637ff78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e4c6a5b5803b670c843bfe51347d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb49112d36f58c8d23c87e5675ea1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c9ce7b7434db6551e57bac08b60dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aab6cecd1c3d695dfe41d8d7b9142412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defcd98f99f46cb1e634c6e2d5fce9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef8f6960caefab28f5ceb93fd72e6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01bfe5ea104de6f2d7d8e003cfcdf815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45397c3dc2ece7d657fee484ea8f4c0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db53b3e9624b1ae6cf1f5d097e42e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d5b6766659ea05e70a34bc032bb2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a78d87c043c03fb6aea790693c22fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082958c40eba9d6ae09e15cdd64df3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acdf7708821520d99f84a2632024c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108a99d119d0291da48dbceda25cced22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174ddeb84a25bb98438a26d6205bed623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4da5378620ca822a4ab18b0107d5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fb91794f0c8b04a02e077b3235f2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7275d051acb7e226c8c00246a43ad626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad8c4ff4dedeeac2e5aed621c5368b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc8f2346c86eec5ea7b14fad1edc6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d7319b482862016bcc03ecad1b37629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7cb5487230dcefcc4a50419fd399930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edf2bf21bf4e19a9d52f0780b2adc131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03559a20e3f57a2840b58aa9c51573e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2888c2578b06c2045aa3067f4563bc033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc96f625147345841148dbede4ad55934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c7114d80f9d7d7aad9bdc5032728535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d834e420478ebd24db6b4b40caf2e2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fecd27456a456807a4198b31a7806237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa89ee94197387449b278ef1a72ff138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f6c7dbf48ca4db36a1c33d32e2ba839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38783caff7c0311fe6e394d863bd4f4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e830a04ea1118a5c63bee78e6e1edd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2db12321a5510e8e20e8452d6229d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06453a652de04d6674ef3184fa93b9f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc818cef0382f59b0e0038e5b0edd644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39c13f7a68f712b7aa214fe39fc31f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b830e82778f873e798b83e149501f6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bf839d24d20deb22a3b13a64e905747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ff0b34d329cef61d0262b1c02c32348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c482884b249df0c254c7a22ef74db049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeba03a488f716e046fb22b44f7d9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040c690e6b5120220fd120b3c53049051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc342ca990e3ea7cfbff2c1e34f9ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99af41cf6d3a0d60d5d1fd01fe90f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6878d517708a8446f0a526c7866e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0458708cb55670e128df3e1419bde55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7f3bbff02b7751604ff7edea5b5f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1848d502f1f903f54aa411c9f022f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650f2b8d0fbf65a58e05e024dbc8b2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c02cf9c0501bbfe0493078f3d967159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3ca84c82a1138ea643cfe8f57308960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91d073ce38c881449c90f42133706561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f9324d5e08b516aa6b1e7355d2d9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd0c98645e3a0b227145825a8217d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02f25d7c16ca3a5ad3236e2052a18464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10e98f6b81743f7de7b179056a95d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f83775f1df7ca158020c1f79d0200e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945946e8ba06dbb0bc1e47599b395e4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed117f9a76559391afbba075331e8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c730adc494ff50848f9f664c4c596d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e649beaffc54e5e499b41a9f2de93ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad394a1852663e672e98c2f646844e4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eb8566aee469e795e6f46e1aeb1e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17ea8bd02e21805ccb0510bf238f9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac323ffcbb7cb6276c65d2172d921dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a605d5f7710209d66c9b2bfe767eba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cfc9fbc32fbc509e0b4ab26656be876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2a36a9be1395bf6862605edb0ea0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e82068d4351b760f852392c35bd8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5576054f2ce98c6189636283b5ece779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85458ed5183652e91628752c8e5d7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644887f423e6b5876f916b9e8bd456081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8335137e524bd98db1e9632a1b488c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28946be164b3f00d5d9412204e1e4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7638fa6f553eef9a801bfb0f01e12d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5223a3c40e143a3e50e8fe0e1e59d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7066d1241cf24f43daef690ff7b6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b3a3a7f87922e35c9d3532d05b03887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bf2e0d1d5fa435e67eb3f6ce9101f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fefafe25a332558208fdb82e706d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7852751a80f1b14b0180e66d4595b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01c429fa79afcad9c0332a5df76f9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1671a84ba6f75812467e0999bdd0d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669175d72b49fccdd3f205197589c00793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26a0ae158f9e2e4ee3943020c906d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f70f7f0b35b3a346870fad760d4e3895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a6e8eb2f5e92e647ea76b7c26cba896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f92a77f64fa169ff39350f23e1b6ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0ae0eb5fef4053609f96003d2a98198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816ad131c07bf65bc702e226e9738ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e081e5df9edcfc626d86585dab4a71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba47d49c0aa37bf4d1647a3d636171101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c139021af04c980e7d60918f1b5eef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade235535cdc04fa3ce7a06c53be022103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f7ea26bbd8da7a19238a6cc8cbdfd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214605266699391215a136361d43c28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906db46043a0b6bff2872e6aae33de69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7544b7c02f6a2871e65bf935e5454c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da5ed365155501bfbedf488f06b451108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da818f7b127fe1908707e6ae7fba3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192042996deb320a814ac8c1b77c68d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa31ca648188e47663c5e7247d9ff3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cef8d488155351f4dbfaa7ed6bc3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf24783a7eb93fa8ace64771be2ad04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c04d1c151f46257d4093ba35aa8c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a922f6a6c420c325b86527bfb4715115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79704d3ca8791f35ff85edbf99c1c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc451730fb6bde3c0a5202e80893ba9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c04c3cb7f3bb6ce5767cf7ffbda90a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c328d242fe2646ef779fbf8de623a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177456fe9cb80fb9d3e61e880b10f72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2932fc8b574b2c7cb382b222ca81e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb74729ff78dc7acd2ea903d1f56e57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6fcffd1e648432a237406fdf89b6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50565a8695dd0b13dea0e7e9e7762793124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07f35b2838bc2bc9c2710503f88f4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555d5b467e38ea56239ddf6be0cb017126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf49a79d448f328375297a21684df2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93c41f8929b5dcd624d3b2c60b7233128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55733f363721ca35161be475b12ad2f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69cb58ca4a8de9688de2f51dbb692130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4115e204481ac50739d26e07fe6b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e204e8ad30a848a474381ebf34e88f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bf5a174b4fee84ba0bfa78bc4d617133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2f1c033f4e8e5352f588386c82bda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48562295d39fc57f238bbf813747c019135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7a03bdd6d4deec1816051a85907cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec016693e8973f3105a99926939d827137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf3445663264908239afdee48be168138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61d28ddcb6c2ced6641225d72acd7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c729b4a6e7972299cb13c2dbbd70dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1ce18860cd6ca4f160d1c707ec28b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ca6a832e51fff3762809864993fcd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dc43ccd9c03586d1fc696cfe7b410143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87823b09ea057ef6ec1fb3a1f8d079fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f22a184ec9127919c62311a2441814145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc713e33401bc368935da4ebb10d8358146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3948a16f9c2135d5d9adf5d953231ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aa83993d2e2ffbcff0cb55dd1ee85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9c7526d10bed403927b27e0bbf4a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be6305183c7a9726723568e18ee664150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950c30d6c562c5e189dd9fab2feee37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c08a0fa88e152e5a772243e988f21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed3b943456c52c36531b5e1f5d2926153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049eb164cc0518669df4b32b40e875aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0911bbdb89c142362722697dc7ff324155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcd1c6af429c285ca4b7382b940fe2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690635567898d274750a73a747b5920157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d7a738703b11002b508a45cb77991158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6253675df4440111ddbdcd77e86fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05819b0be2635398a177cbf3047cb3e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993063adf0cae8c87c042f2c0a26c5a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172e8074841888ba04274302ea692aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef253385749c4135d7f3ebb32a4e63e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef246b6e3da8b857215e2fd56083f7d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51c12d9af045d2f371e9205c601409165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b9208692ab11e5bf33b7243b2a842166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e4adf26d22a1ede56324bced5b89d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10ddd3466930cd9f9957389ad42e69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09352ca019ce0ad0a8ef96ff7bbfd8e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908292d74546540e5c8201de1227931170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e116a1bc2cb2039b11f0947f6ea0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346423718c0abe0cafa4effeedb4e27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d44760833c1bef2ec3e396c936a78c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f54140b893076440ab54901443c8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d522399134c9a9f2dcbae5bd3064b0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6f896c708af144435a4420df6975a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109c07ea3512462d6e61ecd12a3e258177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bd70a21fea667bbc70fc33f4c0f78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592dd51a55da8b4848fb88ffd69ea0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6f33cadc082e1e7ccee4f20f9fd69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a4dafba4b36ea3ae93b6bf46bf845181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a73b3aa05fe71addacbeebad078b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfa3db3592e4edd6c73ecefbff73c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43532102389a4e2ccd66f900cf41fdda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65ccfca768faea653bda15bc544f04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023449980aeaf5116f6b1e38c4ac2e6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75277d2b95593a061c682ae9948b9826187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc420e478f2f1cd766549dce92f7b58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65fceee6d3d4b0801c2b471d0d13a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e63f058e82b4ce762b2a8d1936c463190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c98cd9383a579395eaaad8592a8832191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6645e736346cf90b0aafcd1be8ec21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1727a58e3206f97939930f3742195193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adec304e75141c1111c4f54e5ab07a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a34b3a5b44d3d826f4db51dfed54a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e014610ffb01677621723c139c47d92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec4b6609be7bc246cba716b9f2825d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d57c92a3f4fee1fdfa3bcd4e537357198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d69538f7df8ec90485be47c4dc906d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af297f8e8016d652d9192e75943f60b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc1e4178d55f0fbcfa6fe416a13806201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8bb0ceb1c6464d41859e0766aef85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae06770ff15c36bfd1d81f096b21950203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424235532cdf0080eee0760a0e3661d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59f12dd45682b83578f33a04989fd3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af2e68f283b83ce6d85e6a8f323d4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b4a1741aeec21f397bdae65db2773207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7def81af05de33c64fc63d2fb2c19bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2707b2314b8427725d573afab7d3ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aeb05040e70d5e230ac09021d5be30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d4c2588e01af1a9caf46d67a91e66211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4994b1e056e9e4c1609ef580d13093212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b9b41ce88a1749e60919c8cf71934213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764b8c8ef47f81d7a13a99fcfbd5857214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a0d8fd8e416a32268389a16256749215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12619e813bf1c9e3809f1eee1ac85e77216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2e3d4d35e1bec8862c707f9fd32bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d498072e9bdf76b1ec5fafb2301a4fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a241df7b6491c151cd18ea6ec7e1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399c9c0dbfe507311e062bd9bb02113220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7352b2a207c019a1c80bc105a09bfb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2357785ec980a9995f1eb5af802f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a82241a397e5bb5c8618b09e9a903223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbfd5805e398742b318df64400d02f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111e18b3a575b5e8bc8a5d8ad084244225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb30ae8582d70920504fbdb45ae2132226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfce3666ef6e7cc205b3b04339812f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893223b26496bf23b07fba24f4eb3cff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b7946b0fdbe5ec65da793218dde4e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fa9f735648cf8f511c9724fb44095230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2da020bf79c39cab9b885957a2f9b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010868732232960559634368bc86251a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19718094f352c08c4a98832c610faa53233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d7bbb720120bd02a4075cc6551a27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b1f6e1e952fdc36ad4edca2fc63bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cebcfdc3053ea598000bdb9129547236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989cc4045a66db6d3697cc5acc264a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a3ab69a873399f2b0cdedbf1a938a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd7bb47f3aadbafd41d9c445f0a8ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e6686ec5d63935b0a5ca536d5216e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e13d93087503cf89039d5019398c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6de06a2072b03a4dbf755a339b4487242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c0e52601a7007f0795dac7535abe1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9f3009eb7ca72462d6efe746dfbda244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2154644528f6c06a6d9002a12420402245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d30cebb02607de429661a1e520116246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a179ca87bcdc76a450784e270968bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cc36bea800e545adc7dccb1cae01b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf534e2834fde3a5e1bbcfbeac97c1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57472f325a3952a82a95c2d0530bf07250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7128e09931cd00c7a149e70189e0591251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f4238b0e8b799d098c50d0f65a837252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19375dde7f916911e25af49f6212228f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c6d0dadd2ebcd56f8972cc801dcbf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675d467c7832afdb0e2d467efc23dde255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40cf5e03f576a55ab3286d1972cbd7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23497daa9ee94fef5501757b392ece11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216c67bd9dc512c77448d3622fc5dca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cd38e7ce8e0898fd9023421931a77259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19337d3380008e919cb922e2a6a91133260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d977ee6f040c4a881f4d90b8854c0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a7032894dc94bc9f0033e1bcf0f82262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4cea027a0922fe47af79b35d1d5e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076e9742d580492607e24cfce11d583264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461aa7bb253dcaca0e8b547d0c80f11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681e698575d8cbbc9dd699f1bbeba8c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddb17b9d4b1e92c86e04258c9dd4c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f16a68f8e65a05131134443418e99d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e07e01fd40373d97c91a6e89ef14d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9316a58bf10cc8f098be3259b4cd66a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca86c2a9b6a7eace40abb6247120ed4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bf23453515dbcea03b7fb442f7eb2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6aaadb36b8152fa87b4b925cf338e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5f6098e5442dccfb88107f67ebe79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040006c6aa287bc4bdc61e6fcce5a35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c68e9bd0182cabfdf7b21425245996276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ece7308e06e5635dc15c14aeb058e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431efb6846ee2c1c7af31dce4e4dd7c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42754832fc1686780b8ed5d777cf61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa71008762e3ad0a3e9f01c8e48c5a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b750f1bd46fd168641e895f5ba81c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4758d6763b5ea0434993a483e0a25a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54754ecc046fe06d6d3ce3399a33327283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff1618c43516a3ddf6160c62be565a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c023a3a1631bfcacaa77fc0a3e130fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea07342ca9655743ac972f71ee9323286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be354fc659bdcaf2af669fdbd82affda287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699258c39685a7d50bd0c93592270fdc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c77213c597f34abbaa35d8b37fed1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1f3cd3fc0c309bb79b65ccab4ef84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d048f9bdc21e32ca9c20710abd8eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c748a94d203bb9d3b8793eb832493c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde29e16653ffb6c5fdb0e9a6caa973b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251a3c0bb017039f36a36443d7a8848294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416eafe180395ceca852f3cdd01d574295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739fd09a93627e6bb003f419ec1ca4a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2293cb2710133cc7332f991ac1272a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d25b9830c0412b0baf2431639f223298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd6f37579305d944a656c5178e5df2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327a2aabcda6cc9ffa5432ab8fdf44c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5e027bfe186801bb610633ca9e84d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e62106f2fe98ea3dfc86ac98b2e3c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe14673302eeff5dd4febc5b888917303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eac6801d852358217473088a3f296304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e3174c7e08659c062e7b9c71387c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d60451860fac89acc5b571c810ee3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ef3a10ae13d287fd9cbffa2400e15307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f5f82b2f02ce8751f9a02e5e2d74e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974ab7874c0905a847993a3a0645ef4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb57713d2151a8745eab54687112b75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb91cb97246aeed067a5e0713330ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742c7dffee00b8d962aed30c0885b4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87083eb360d1be4592fbc080d5b268313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1032682b64f9d973ad15c9acf622c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675d4d23847b7c00718244d813bb2bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7043e1b9bdcb40d129b431b53d82269316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dfe87b363f8ad6337b16ea828995b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289d97479889a9aa35ff89cb76dfccb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f463d8185b83d57353023a640ea779319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc26ca60ee808a3a52ad82594350d9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aa9b0ef7f82464642c9e7d308d2bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd168def93aff987de46b172812071322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a5f5d715c79ab027ea1802c08c342323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce160d4addfb46148927bba965e32feb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a400eadaeb54f74e002724220611fad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f000861aa78400ae9f246807b0e6065326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bec663e12d1093a94968c720de072327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a234b6d2f5275157f32a9b38c3d9578328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f6b49a2c3906b599e5d4833bdea77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57efe9d9ec3eff8060f219d4fb8272b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e9934d8b2de9d52934352a9c447fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac01b092f2c2267c657f00779586550332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9bf2bca8451b55ebff6a03d3f4ef7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe49ae250984d612c76d846502788f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d8530d2f8997879648a8ad7aba4af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3564e72c95cf96c16ca1293b8d71d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d34d9ef456487be77e681286400354337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e24cb1bd4cf38f61eaece7b44d607c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c086d8fed5c13c72f7180814c5475ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d085023a54c99bf61ceaa4b2a86716a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f5d7728ff59264fd670a025e4bbfa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91bcf5f81d77a48c419124aa93b0f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d396543658abc9fb59f9067b62ad5d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c0b6ffe36c2f3642341a891fd2fdd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f32b0eb443c38dfe4ecccfddb4e18345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4f3aaef1d6f4f57bfec234008572f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b94c3af2506d7bc636fc63f0cf0b0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e0aafa063002c920eb2bafabfb5e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c141fe3bddb0fc1dc394f8a481af8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb03304d3b3523151ec718579ac5c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fb03f4e3924bdda162422fd0314e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4bf86980e7dc6d5d194aa8104642f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e12348a1eafe30b34d05a53c182984353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71011aee2378ddf5c0dcc5aba2de37bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf94161137933df0ad68a27e8b43ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a9b0616e4e53267a88fa53ca9e3c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499aa6eb5e7c61153e4f335bbd09adee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0415bb54f491a9e8ce50cf48f930b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f817327636eb91f96e1393fdd4adc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fc3bd77bfeae71c11303d4dc09af2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ce5818d3702de5976d2f4894738e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60be03f7a1088aa01b1a19314590659362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba4599d1346bc07c95f6f926859999363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979e06649c043176de213ac88f4cb79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68f647b28b08dacef756c18716bacf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842feee07f96b6064f5ed139c633760366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0f5ac5320fa2c24cd56a7f9fd558f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68977aa245712904363116e75c53d2cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7e6b83d7b9ab6fa16c80843c2d3fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a839a7cdbc8e2c6c633ec99375da8b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b2d6a26bdbc81d537766b8d81a2d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a954f91a8adbd206a0f57565df7b040372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fa7149eba4258129055220b87c740373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58db54229ac8094a09537686969e794374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88502ef42b63248cce49c19d67313729375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33127d7ad5b427f25de21bb877a87ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cb2983a66a67a10ea646034435bdb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652124853055619948dde9af14bb121378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922729b5bdf0618ffa4b7df196010a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d267ed9faa70816e4fa58310ff476b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32bf6ca2d069b3bf3912f901bb00e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ef28c5b78c4ce397c68c63d392b49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5267b71de61b2fb37d8a454002f9ee2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a8ffe855956c26268a219817d644a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5535561a6b5f7076ae1160972e53c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7010aee647888a53a30ecd2bc74e3c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c5753a5adcf8fb7540c1df8c28acd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60870b54e8bef181269917187b482ede388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f55d3b8fa49a0dca07dc79038b65d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a80bb5356f0b71ca97248a725801f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f398a2842453ca536408b51249457e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fc981e114b53be0cd43620b5fbc0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9ece8479b267438287a21ad6def05393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fa3e1206948c40e078970afe555f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6740b55acbc595d106d503c4fa327395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61b87be92718d066446c131b2df296396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8345f4cd1a1decf8ff476f02558e8e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f94fd29e15068b5277ff1117f6d1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baf2876c3ffe037f89b7db955b63d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f07f371bfb5ba453fee9060f437c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c70bd18860de72be292642ac260e5f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce0d9e5b4dc443b0dbe01c75f1f60f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f212e0ea7cd957981ed613f6a4dd1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa7269f4759eb67fb051ccae00d577404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0161c90312d5c39420333d27b540e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3b13462b839e962c1134b29b6e03d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1992ce1c6b512da020c5f86e91f192407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab838198b533c0eb8811109b32aff2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc76c5ae499da4dc48cb6d5fed5a037409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdd6d5da5c7266e0b15dadeaa4fec8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cb9c6b3a6c6d6575faa5baaed08b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e431603f909d470b6830f5fb95de43412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cb31868eb5a50e369d09a541ba880413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f2ce30687c8ac257cbe4839b8f892414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eab1965fa688255193ae085a4bbc86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1eeb176bb44866ba4b349bc2620ce1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70b1c8d475fea861f99acb07999f8a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a59cec8725d2904723eea7fee752b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd61499b12f76046b8ff6c146ae815419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd609bb5da2fe3667a0cde0bdc32244420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d87dc24d91f6f8a61cdfd6a0c5a9f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9beddbf9831db258d4db99f273045e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aab8859e022794fd321d32b9d9973f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4bd66ffcd0f26f2d899da1d949eed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3e30ce2f953b8fa2e9ea7a09f3053425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6287d31f6f3ffa4e4f70f359c55fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f35c4d85c10a93a2b962362d8e4435427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f838fdf8a749f9c9778d50a893b2c5d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37871e765c1ffaee4899368f919ace4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06f86880022ae6627515e744a4a294430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbdadaad8899acfa2767c694d1adc5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b087654365baa4e934ad747c2fed3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4697931ab27e2bef9f86924318467d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d81de824319b4d6b47ce5ddd4dc1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57939bb657f3b2b4beaf27fa32a37c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c43e5cea8e8a16970c9189fb803f77436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fafc55b401d9acb52a2f9725f72bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20fce32896d568335d2e58bd8371cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc95ee91bab35d096d953ebc2802a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe89131b2f2547d82c6b06fe34b32f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6257e5351c10b5a16f729e3bfb884441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f328ab577be0407556c3eec7ecee6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06648e24ae48c8b9af934fa42f987fc3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078080543da551c276410c9747d60e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e689aadcae21f8e7d4bb82eaf3a12445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252aebc8816858f43d52e0d8972f6c29446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde679476a5142740d053b15a18afbf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362931b959b5843f6ce5ac33bfbdc1cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24476feec2270f091481211e2d1f6bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e15c0bb794a5c3dc5e1e8ee0ea77c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082260320fa1754b678e08acab6db1d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8b0ccf51b767ea1b6decadcac9009452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30694249f011097f62f6d2f891c99c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb69c9deecf76e0458b842e9bcdbad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39519508598653f1394ffe241606f1ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b568d8e921b5515ee871fa80bc8c114456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8bcf376aaef25590e3ddd84a80028457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524a8d72dc6bbf4452cd469f81e6e7d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fb25c4df17e81039469dd5728e0bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9e89d5e9299d50fd06aa4abc0a531460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257aa73a54668cd983a64e6d9d1dddc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e37f283de815b53a9a717045a9942c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754f02c6329565055589bbf3fc15489463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ee8251a9e118a93350931433ea965464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3eca7c860600058c1ff992296dc4b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afef754cf1bd697faa8a7d89b3dd8b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc482ee576fca6d16fd37e5e4705f4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f748b2787554be67c241f9f82181f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5401fa317bbd5fc651d04dff0b88c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a234babdd8607544f522b822ec8ebc9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e4bc7a4cbf8a54dcc3f68d192cffb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d85986e63fa266053fb2ed53bf280472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed5f0cb10c11e6f5d7c74258f96d32473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0549b823f608cbb4fdea2596b5cc6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9dd159348eb9341856e9ff620ac6f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fd698449b6e00d89fd600aedfa445476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306084912f172c3a3089f588e8c31e2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa45be589cb054e6d6986fc16fde39478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8334c89f206987a514de60c2be58a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6a30a1decfad047ad05d301bd5456480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40c0c60d8d218b96ac69d283849150481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea480de5ed46e3e5a7a3648a685b9f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c00a62ccf2446f6fc79103efd31c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805bafe53981b08a0c2b893fbda513b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6791edb1c3f86309fadb52063f08210485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca29931e732c0520736c9b750c74893486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cfab62ec856d70ecdf922b8189fb2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de6b7f4aec0e632fef1aed2f1fa5a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7425386c82db6dcc7839b667ab328489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e20cfb2bbca5a81b6219d3164212f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d523206c0f219fdd07b6ce1567d1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2648238d19195a56dbb1fef6d5c69d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4e3e497acbb9eefa5c55dfd5f81a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238543a17a3c4339da178fb1d41764db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e523ada5162d8ec28d4bb023ba6a0d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186b3ee0a93cc7a79c09b30dacebc69496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3056764fb48660549d15a43c52a25d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485de44a57b0399ecd4192c694400c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2130860a9fc7a7c49e21747b926d11e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c578854a79407d544da8e0c5c94d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d372374030cfe073fcec3715055a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb9e4f65d488db6058e906b4018a6e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0648727af743693735efee2b55077e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5455259d8454844a45a1668db02fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f8d825ddf83a291bf72cf10510eb5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf62a27addbe71c96d2ce365cd05d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d93e2fc6a1f59e824c154f2f45adb2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d507fc44a3f2091d749363e85ed505b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09df04744b61e709ee7a8006e572b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3eec539907e9b2d3d12a41fd06ea4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6e0f7258fd9461f058b490aa1b529511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a6da0b2f1c7ea969d2f3f6a21a909512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396f298c3f0b18d00a9eb4326feaac9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3f4671a2d002c016047df87ab26b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be00b2d5380dca50603e56e01ae339515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28ebf2ebeedd636bf444b060f179d5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dc0006a681e2c3ab99def7b4cd114517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65dc19623e70728461cc67d6e20884518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b4e878ef061aaa3b6425144ac3672519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae4aa1f96973513272a26ab29d3de7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055a9a1cd6fd7e41d2c0483c5a8bd9c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f827220a3498d2e73938baf58a4165522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dbd151fa1252c1e2f7d7714999b44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d00a592dc0c91f2d84e77d0a196e1f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd945cbdaf4db4244f0f8b01b66dedf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b7d7fc075429d268da867b59ad498526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eecb01cc49ac238e247579d300038e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524c78eaeadb4bd3f4ebb7a28dac65b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddf3f5639141c58b25d1cf56c79c94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2490e99982a83382aefb9eed70c369530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4ee0f3dc624ac7ee6e07fc8376a6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022827876838f40612e463ae1026699532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed680fa84c94229d0b4e3c1915e73d98533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316c60cb5cbdd85c29e98620b9ee7cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c568386b3f2fb0ff3f853227ede69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91edddd7387b3845cdd444be9d2127536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d80e76e0fb849b402834f159428ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19886ed5d6be99236b8b684aeeb8ef75538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27985813bd7fee7dbe35ac2d5ae860539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1d21263438199699b3e74799b7b53540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3731ef878e08f4987f93c08c7afcf8a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acc0d870c2d623ecdbcf54efc34ce6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976916152515a6f6b6d0766e39dc69d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11a327caa8e6882398c8fe10c1fe2e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ae8acfd6928650d3eb7260a9edd7f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaec172748808ca741e8d2597089a8e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95673cb4cbf582e78b28e7ab140e8484547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771afad9985899c5169aa11ced5f67ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312197be3f0ac24939afffc76239cd9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d257055755978492254579e8f4cbd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b259c600c597fb58c8dd01e94d35d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5166aba395c398950dbc7fc3cadfd78552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9e90e45374405fb80abd452559ace553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49aa03f06b39a8c45d1652e96c2460554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573ffad3d04ce3c40979dd405f25259555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83143c4180502e169e049c9b56eb8f91556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9dd0726a4009b6f1dc42866719cd4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c64d3172b75eb2b7e5a00650f0215558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef164f77d0c3d94173999a780d057ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29343b07facbcec3ad6f3be5b2cd3d4a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb397bd3da7ea74556c93a4b25a1ddd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cc18df5aa29ded9d041eaa3702a23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234a8bdf7ff9c0278d707d55c64b64c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19c2d7122f39a500603f612eee5b53564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92527a99b6ed77d7057e16829458f84565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc11b0255efb339fa1bcf1417953f55566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab4d27adc15fec2540bfb26aca1175567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88755470d696e34d0783e095c68963568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2347a4e35ebc93db2e1695726ae92f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ef28293a0a1a9a5ad1f0bbfebfcc9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f36f81c3efb33bc33b2f77e5244d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e7b072944a21d151d9149a0b2807b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2930b5834de76ecb2645bf4ea8793a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91154b70ced4b306d7eee01f1574c89c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06973d5feb1ba5ced0fd88167a697664575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc10dcb5020367c1553ed22f68080a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3146884b514a5eca93dfd62088a09577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ec2dc82dc52ab9b7284153ce15f69578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53b78493f3ee45310c0d93257787d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ffbe9ca618f5e2f9fe0bc8875faf9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5118700271f0c17253e0ab778b0cfb9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7429b09c943397ed370e9b305221d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe8e63d3ece02988ebc8e64e52d800583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7bf71939c5dadfc3df046b3633868584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ac53f6fb3d4b63f91a43a4eda98c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7064cb25868664b0511c356f1fb3e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02533d278ea1a10e9a0bff29ff16db79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf3a6ec3327510cfea19d47fa0a233588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20916a0f873a3ac4cdf2423b691e16b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c9942409e25c1769ef3eb87cbf366590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75331f0bb7a3f817182d30412ae15f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6978793654e444856195c9d9ebf35592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718424c33e63790594cdadd04bb125c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f46ddc43893785bae2d467b78e47a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4fed5944fee72757652b41199f45d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1281833b9d7390817818e18d43f18b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44869417397b93052817f4525ea2acd8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb751f44609280326d8ac42c3a7862598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace78a5cf06506b7b152d831f6cb7a51599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276485af89ce94a9006d4f19b1198a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc78948dd6c5e350bc50e9fcf0f494a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e833c6eb024676ba20a1b9bbbfbc4b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d6b9a73a471880a841ebdf9e4f7ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602ed8ed84ec34474fe749a1e63697d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e452f74c3504e578190fe32e03c3fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb0e5c791c652334f50a52ffe0a55e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c509d60d78727571c55a6f3cd1027b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03731b2202b22dc5f61faa7f853303608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453f896539a9a6cacfcedacc79e7f3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cbf962eeab345656b12dd15df60d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02326c9ecf98c5808ff76820450d68c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ec905bcb1490b92bc0ea19eda4227612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdea79c0f1d7599de10f53ad1a67f06613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8e03aeff2af4aeb7ef4a6f810142f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6afd35f5c55ea8c5cdac27ccfd849615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2472cb873cd3da71f0487d0f60460616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fc95986da51f463b872ab62dbc642617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fa00ce3b7d44704bd1daf8b33d59c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12214f90b044ed4d072a471f2d319592619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1ee8bd89ffcc61b401a8cc14053ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865c14f074f75905d5555126152baf9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecba04dbd9f3420631a19c0a0115c8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160cded3f1b194bfb2923a93a93b293623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ba0def9de7374377128721cbf6210624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45781713b1c39d40ffca858e78ff258625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c26cd2e8ec3072587d4b7caf2564b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5556b5b77490377f8fa1135b0b3fac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05004d26476b2a42dd265ceb710adf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f422f8f75ef486cec34eb615d7ea0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069a7c836985d898685fa3c535a6d66630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57c5f117adb883320b622225d778b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e793b5b1952465576fa348f9bf683632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5af94c3382b940a2f28ed5e6640418633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde739481a3b2caa3242ab3cc1bc4617634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365262d7c74fcebc802aa1218bb13a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863e4e2864d8b09a424d87c31c4186d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e3d5f1024967cb74bedee47feafc0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8aa4ea9c3f2c64397d3a8821161a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff196934ac4e563196d7a25f3de7cc48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445806f6b87967265fc7e3916aa9c11640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4ce2b6636b25817ac3c68165e7fad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06791f1639155e4dc7fc7a33a14d74c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e8a9cfac39ce2542d7b10eb90bb9c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4def68932363e00695f894577681fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2aa59f7e60e3cc53efb7f5badd980645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9332645b7cd77de7253f2efcbfc98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a78ac21ca75a551eb967a3c0672f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc1807ff56812d40b1763d1361e481648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3adf2dd06e540decd605d9bca8cb11649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8dccb931b27e88150443517bd60ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb29772cc46f632059be715e3c4943651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6a51f7be7cba8637f8b02fa15220e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5728b2c022636c62396b6e18755b2f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93428775fd7ec4e2bbc9235acf5e35654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e288b55dd5ad584f9dc014c3f312b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d5b025e5a549f124f05d203b7a6e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946ff094a171a2c6ee938dd05a2c3df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d929153b56bb57057d5bf03943d51d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2ebac2316789c5fdc97710436811d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f783b038e79e2c6085ef070a527c99660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679146ba3ed47b557964c08ff98a9a9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544789cf2883cd34f4cb5950f6cdf82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6454e34195d23d920490872d64747ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d73abb02536e44162fabb3ecea1c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1efbb14806cdb85e7096576b4c2cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0224369cb4add9d9e527bb9179ef8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4df979651ebc0b8e4c518337dec02667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e91a41050dd71e02e7f2c57739a2cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b8960a9363e3bf27dcc799ab91ba6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507c2c9f2f3028e2d30c0edcebe9136670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed08df6ee675afda3dccb1605aaa188671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f380465de4c327b87ba7ebbff97d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef522cffde1c4aa057e1f20fbb65af1e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922fdc8378a66230f9277db37ef3f21674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a09770a860221751e59d1947252bc4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98be96da8584457b7a4d5003e780a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7a96b22c2271317cf9813de52a7af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4973763c325438eb6a7093a2f9f57678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f907d83ae654ae77c06da0f7fcd03b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bdeffeddcd0a57310896c07fb5a58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ed44936ecc01ba34337d670b7733b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfce17f4d502f200dff317c48dfa507682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5773180145d780c738f12675e537bd7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a807cf2eaad1c616e47089d8483099f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f36fad6189da68f03ae147e8fa3ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f32daf7f4561567f2951263197d6c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d71a07dddf8763cb6dd1cd72064926687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f783814554330db268e6caa2cdbfca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56b3f4d7384739d94e2a67998f1fa9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca2923cbd36fa5e01cf7070267a58e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e80432f7d0fccd83af080781086b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b87195715afea5701adf648402531e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c207e5951f0c4e3f4363dc5b383b32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb721f59cc99a52655bd3831d6ebfa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c65250552c3705eb1bafc52b7a8ae6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8cc1667fa5f521c0a6b2094e79ff4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbc8f36dbe6e893bdb040d4cfb656e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654725445186c496f76344f9d1b054f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d149ce2a7fa651b486eab529d3dc844699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89a093a547562b438f851c47ec2952700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32613e459d6c510994ec8d868fd096b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9024842378d2f1e860e7ffcb819a64702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734ff21568fc53b4bb09f1259286687703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cef1227dc12c9623e0c9da2dad712e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb17cc9b440ce8b88f973d7d36c172705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fac9f879ce42d95116af956084b19706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a7046f4aaf622b0b00e325daafea7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec510d3787691cf97e1b0f46a852d8ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba893cd917acf8a56a99ea5e2187f89709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23718b05c95db405b34302bf99a44419710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dea0a896d89d07f09a031db7a718c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca84a4508a31ef236f75b86cead9731712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669efa56592a42b4ca0492764a66f006713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc123d84834c5f25f388e191a2854b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977b1b259c9fa6b92f31933b1b5188b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d1c9de6d9eed3f47443e504427acc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf543827bdc8899ed545a5eb7b76ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624c7d66c467dd73d77936394265739718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc688b95bee161594e3db825147f29e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72a3b0f461e6ed0597f6dfb4a6bd82720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9bc0215833ebeb68044c3992a64c1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071d0651fee748e03c7837a3ea676bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286ac8ae90407e77de2457e0ec74308723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8f343b472d693cacce0e8b9da72e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef392af81cbdb30a477f5358814b426725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be4b13d45bb25afa02f6c9f89a02b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64f393d427ad05f183a65207220de9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f47d7518602d427f3cf83eabed01cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a979be7a048139cb77e1728de85e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e157eeaf790c14e88ff7d6feb6afff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5615ac4822070f2eb276571fb6f2ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8380919befb6cfc35fed2f5021301732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e66a7e0872a7ed8b723cc01390ac66733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958f4546f5551a45ae236071b239e89734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb670e44a7ad1d1942074884c26b094735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d54df4b129ce266105dae8bcddc09736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946b88d09741525e1af4d4897cb8bea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e3af6e892dc07effac580a46b83a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931691d5c0ba08b6bc252a88aad7d322739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723467a46605f5fb852f7fa6f0c1b1b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df966fc1036f616e9ee160850cc48c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f539ee86e44067866a0e3504064a93a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cc193c222edc679385b1197b7b500743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4508996251db97f8933093b1e32e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81bb9dfd070f3d1800bade070ca03c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d59361b448aca97dc40c4343e804b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3a5a402bc7336c226d9601f115a0d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbf78bf762af3703b5050a8ac7ee6a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daab3a3807d1f112ecb82f37242953749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c22d1f349586b388fd4073209c8fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f5287b03dd1fab0474673e79141ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141127fb8c2e345dcf05d12e1c6d2086752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278f94698943b1b4aec5634109dd447753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32e505501436b1a35aaac0f03b2e98754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabdf68ea872918a8ca9419748ac378755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61984a153e17a103523b10384e70cf48756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f9a783c25f44c7219dde54f08434f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d636f6af8412f4efc3e8cf3c38404a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320658872d73a94a79791561366a7bb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42411e47a2bfd5ca61e550cc17a6a4dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01f34956d88aaf5b969a4094b098ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3a75ec9438ec33100a1c996a3d7b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1f636c3bc95b8562780532db5daf84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ebc0b807561d725a0c95b433c126a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536265e5893f7b600d95241d19f95f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e8351f3cb0292daefc3b1bf107f567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce283155213b8e0ddb6d6628d7d5945f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502c12fe0a9d7a31284f2b12baebf979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6361fcacf6db116dfbb83c942928a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1cfeb6e1a3c0dde2ca1724631aa0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e216e8959881d985de54d6322031d4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f31ccbdbfddddeac0308cab8bc80a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489400941e674ce74befa87cab8f20a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423f7bc99659e6f76057e165a3dc7a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48922d7cd3b035c211ed0d0fafe58d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d4ff89861ea89d2c243181a0d65ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d94a6b0cf9c935f47d296e85e48ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231546d201892b8ed1e3aea02bf94ebd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde6d5a62d229e16012bd3978c0527520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e348ddbb9ce9103b559f49e1f22a4a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b8e700f4514f38bc0c2d34585017a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920286b11538dbeb14307ff8c377d4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce56d3ee73a40a3ef5584e002f68c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9363134e0e60b84b1fbeeb75ad8af5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa1a4719b9ff718a6b3fa0e3a64a5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971e7b8ceb2d4c1b3afb6bfe0b5c4f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bc489660738d91cad0bcef457eb1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbac4cc1cb19cc84746f33414159ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82123ef0412bcd23b7eba1139c860130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79b4662733affc6a040584e4763d7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc611b2290aef6d50028e363c32a24f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43550ad53006ea9e93dbc5743892be333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfac10477115aa4fe41e30c154631934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c2f81d19c0365acad666a6b06294735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a518e9a57eb64b16855b116c70682b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b093f47df81465b7c695dcac1c143db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd61a160039130fb0141d59646a22b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36a60ef6a73b21c4044c6eca8aa69439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e80bd9207c834384db2a1c6652d0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566b372502214fb6305ce8244c59e6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02b9df6b07b888762a5b2451c1d0e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ecccf53f8e6794e1bc21a4f38a39743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379415c34d5518a2f5a0baa0b2005cd844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6b9361bc1def4a073f545f040d95e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb26919cfb83eb711f378357369c0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cda4a1f64269550db9bf79bc5844e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345e75a158304552e02961d30aff8b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275375d56f36f0d6bf3ae71a929f3af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9328e5ccc6c54be6d87db891ef8c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067d0083ae264e17a04cb4d7aff34e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588c8b3a54402fe647bd2c417cac0a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a16b002b7a0474ab1fb44eff25c67553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d5f6e9dea7d46300bd545e828bf1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c806035c633616d3d900338855c21b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb146e3e0d9e335c03b1a3f4886ed056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08461caa82b6b93906c232cc75ae048057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf83730f460fc3b7da4040c8586b0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286fab3055f03586479fc13123c7ead59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ef7fc35b14490071fa0b459f5950d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc193a22d0ce82695aaf785e78855fb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d75fbeb475ae6a9b2e0391000b79b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b74ea363b7fd60c0be6b1660ed329163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f865f80f48b68720d032d600e5954b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cce67594f94e2f322bac6673f12ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fdc966e6181132fc1d9767e5bcff866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a8015cab30e9a47b2153962e2146c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12393d6c1c514afae8c11f36c719203b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978578f870b1df113f738f997387292969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d8a8c5a36cb76e084f18af234caba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602917d786504194dbf50e6628a23db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed0ef033895ba12fe1a275860b007472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db526b01d2588ed818c9809237c87c8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f317e8dd83bc9d0ad0ddfe4cbcf12174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cced22bd954b16650e7312895ded66b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5653f41ac718b944ae29079e1e40bd676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc1fbc62e090e27dedfbcfc909208c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97952b082d0361607200db5d420c7e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8b0c40c3b4457dbc1e7a7ac1b04aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cbd7f84603eb8f5fe846c35d8de2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aca78bfb19aeddca858c1c461711e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd158fbf79343a272283e68cc4bc7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa1ceb7e3c793e54258760d8c04c2f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f44a6e0156cddca09a25f1bb69228b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d82ece143610ee498b8170d392f7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42e1e804c64bc1eb0146284f80f9fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ced73a09044f02b22054f70acd257587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c3fa538c3f6f66bb4782cafa61c7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24add952114c92dbd6e6a6d46b5eb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca7114307a7f7eb5005bce7653cc8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5426654793b6a31bc83b94a132fd291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da47b8ddaa143f92f3e565543ef30892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f98c33571b4536f85e1382cdd2f7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a29d8aa2a13711cc7a1897445197794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdfa84129d2bd9e5a78cedca4b5e3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f2e0da01d0e198fd0937f975c4d0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b9b34c6be2cf5f4822cf1f4f179e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d314441122aed19e44cff15692713198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1ca067801f472cbe70dcbc832569899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaa28efdea7bd5060fbf73cbb5ff35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05877da2c71c93af0de0279b8f1772f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd2d1da862c30902beb03dec9b3176102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa8f5c8ccbc5f2f7f8eab0986c1a67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1e2b78a19bb443b7fe28514103e7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471db30d8fcf63d10bb9de2aa8cf6cba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049b334633265f56b6ce17e7ca4d291106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb45ec3333bd231622662aecf141dca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a6d260bf8f7691bd544ffa5894462108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4171965c8cf440e9904a9a51ba10e44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e58679dd36253bb84efeb360854b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6e04fb0ef68d0deb4b1af86b9c992111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb51c29155fdadb2d759dedf1338244112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c20164ec3703287b6df986026fbcd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7823c08f7635db6cc6673b221ee2d83114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55518353b32cfc761fbed3eb8560fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949697799ea51e6582b147278f5275e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5049ffbc4b623b837ac610239c0f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85deccd12a25641f5471f8137d1dc55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d81e37f241196adbd3068a28b8ed9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6768b3b0348fb689117b95ba2acad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89a70bf65d45dd8720c030c9b04657121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb091bd8c9b3baa8537c6afe03ee07a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73b8b1768735f124fe9e4013cb5cc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520e0d41f2e3f7908d88d960008b4c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b756228ea7eb56173878ee0843cd9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a69457eee352d1c08a50751d347e5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d33f5682e28c80bf834eaef5137ebb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76539cd028f66b8450b60fe102a08a23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c823360f1362927e13cea51c7c074a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc201812fb1ecbe259bffdee175786e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c172d0b32a6ccee843b366e7bf46c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdabb6bd74706d3209334944be6f351132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d53bdd0b4ef4e64e984e2945113d17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9a1e5d303b3b90937264d93d611e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6aaa62fac5f7b1018029edb8263a5d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a18e22ddf1171e6a53576518ffac0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e922a0aa9d18ef7a362d0709f9105e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aa6ae5232c5dd043467bf9074b5f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9d76e4e185ab5c180d61fe5377cdc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785cc992c87db8120050edf6fd3d54e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccfcbe9660382debe7ceea48e4190b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611e5b592a27c260eb107ca16ae1178142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343bd79fe856cce6b8abd5d6f1aa458143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cc87214c0168df945308c2d919842144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309572f09c307105f95742a7dca412a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd8a3effd1e5b1f4a4652315ac855f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586621f152b1e8c4c3b7bd267988212e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315318b6cb2f2808741546937dc43125148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a6af7df2e17b50a9a9066a9588ee5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f9f98bfef2a6a28d6bb0840470e7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecc107692433729da28c9153442ac5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de318acd3d1013cab7df5e9633613a97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97abe3289b4992b6e382e0d763773f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff1e3934b5d610f8291bb760bcb830154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945fd9bfeba2fdfd5375971079022da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfb6f4e43dc6e7de9ae0c9e2ace1ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae3a23cf421815cac1b32afcd53756157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a5e3b1b0b52b7e2a5da742c3ba7bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0454cab9e183358ebce9631d5353071159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f49a798ea2e3d5a82d2005814d11c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24730d1ef9ea600bb9419817e169b305161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafbc940ceefc887e90217b5647f5af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e1b611f5f9b578a8b2d1686b7cf3a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365109f61ac2dd78ef4583e92bb9df2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9c26c97e059f8c7e826ec2e896b1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b64557fe1e453a4a6282a03230483166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59e33b833ee8e51e234a1f291751b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4c0cb3b64efc3f8fdf642169ed36f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec634ec67dcee2ee4b0d773f828b4b76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf594768dce2b271c9eb87f8710fa1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efba90709fb1b4ac8a26d57aa626d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bf9d14c355cb9d67d518df28d5839172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b68880de05a8780271eb2d6926d82173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81f7919498681417370f877675d0ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f1202253bcadc38f2a08a92d1ea51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7164a57b978bb5270c85cf16ff089df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46ac9fee525b5383e9fafed22b6185177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090debe5b89f6707ee31b48f1ab2ca2d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9910d63bba85e2c3cdafdff9433165179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83faddbaa60d938162b455d4f27c4bfa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9685e43fd4df0d58931ae2528cda129181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354f2ecb21d4c2efef7630053898d12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dc45842560b96b2381030a0d8c33c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4359d3aba1967129ccb61728b51897184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f38ff83f8db98f64fba372eefe5ba5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930608be5abeb99992fc4a0489657b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5648039b4850941c1dd4d2750233beb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909775b2c7c2545ea19d697c7f5ed0ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178b724d73c789b02aad30d9a327b31189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f01a47a0e81b15c23488732c5ca00a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce3d6ba84398f4e8120bdcd9711bad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7692fa53169ac63f3daf891e15f52192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8381bc28352c526054460166e0a22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64926998cb889f2b4e8caaac965d02de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3695acbf048ebd7cdc571cbd1f2cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97272cb1e8dc4eb7ca1fd52f9ccdde73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936abc5cf723b9c8b8cf372ecabafba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f034fd7c16bfcdbf44e3c61b5836d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d758270e2c6cae0de2bdc93de5673199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e874d63f6c000449cc0c1231ea11d78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4173fdc0a593470adcba9aa2bc9aa0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444845b06f8342ab7d75a0218aef0d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64beaac9b9bfccc32e5ca872e8c6c4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13056223103fabc31cd68e9a92337127204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dde2f73c0af6e9a5e6cac8c46c7fe5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ef42ba3db93ebe4d70f38790f4fc8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf507f0e3ec867ad180fe74e9282a1fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597999915cae5dce8c2942e84c669fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040af7c5b26c710b45161cd705fd517209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80849fce2141fac975cf377b5f6a4069210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d741b0a456185cba568af6c83e5014211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d60c29b5c5ba46e3e6694e7efcd7ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfea7c351818c61ceb2569090e303d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930019730d8bcea13578891c3a956a62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64840ba99c2ec65dc46ce26e47bbed3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b431f4edc8841010b87a6bc6c82b959216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258a9df12d0826418054f849aec09f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b137da9911e4fad8868da9329b247c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a7c6793c8bb884d957880ac5a7af8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1828a66d6698a3ef89dfbf37bbf5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f541f7d6f9a061aae8aa82b937efb2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f05c00e334a66f8113eda7f5629b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ede53d8b0a142792add39461005198223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fffaee9dda226dbd325a6a73e1bf00224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab041fe0ee7b995eeddd436c02963fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b9db5c1abdccb6ea80dc5d59dd589226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085bd4f4d974c1130d2f6775ab375bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622171a6568ecba8da2ff253150a7fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d1115d4101e4b0dda90d75e01746e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205de725c21d7ca0a798cb8d425f3909230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589e9a424c270fdad43dddf6fb54ec7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccd57b332eaee0b39101178c50ee97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c67963a5eb29d68b968f39b102c46233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054e18e134a0c008b7202ef0f1087b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcac2c0773a3f603f2757670b2eae2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33679a657a58b3af6925dc9b8731a832236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6007f16f28f6501d5668a610435545c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1575b8b4e9651b4acfa9680873569d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc297f8a03239b2bce325f0b3a5e525239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a33b12738d310fed37694d6fc1b17240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269173106050668dcd3f236a40f20a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b4dacf04830154488d0d51ad3cb73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf818a915810365c2e3020e94da91e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b5100d813ce76cf963af098f7428b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc02a91e6eee7eac3c621517f3b3751245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bddd4f19085b68bdc8e6905c9ec82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128091570a7c9351f218aab2f7d9c9c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17033f258b884d0d15372ac4d3a61dc6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90477b302b7a278030a06ae24bdfe15e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35349a0a8d0e260261238ce92d64cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce649e695c205cba9e10d251d10c4559251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736567eee8917f6b47a175caa2fe9ece252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be059004e6a98705e361cdeaf7ba3ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2ed5044ce9e2991f1bed61e559399254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79264faf394835b540898cbd5623694d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbc6cd08d00d8efc27ea2420007acb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827b95fe9a3133fe417bda91b4212f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bcc9d9aa1c986b2b49e98fe65796f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d786035f045e3b34390fbce6e01a412259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf0a7f287b113ce6bfcbcb3135d80c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25390e2f1b0a1cded701512fbfefd955261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0edef69bfae637b7b772d5deeb794262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496d6478e5423547a2ceae6d20f146a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953ddb0e3cbe9eb7233135d36ae50a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d9de45538c3dd3ddf9f09158b361e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2912402350747aa2d71abdeae9f6a2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065f0681d8bba5b54699ebfae30b651267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd696ddfd185095552f31602d8a8ad6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39459743b3e209ad3bb771cf086ab7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056d86c3310d21cd3431130d3e3c378270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4919f26cc4bc7dd28fb355eb7505ede271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc2f29c31a65bd8f14e1bb74d8bffb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5534f62ed6991b2a50449377ed4db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bad96d6474d814f2457716b6ae7ea6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1335e251772be87ec0ac228e1f173e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6998fb3c7ff1f54df085d8f1b6bc96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615940f608700dfe555976880acc8441277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044b77aa1f0e17835a90f5e97470818278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594a1406c7e3e38f1a4742d18bc90af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452266110aa6748243ec16da2f06787d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571daf97bf125e82b151598ebaeada3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755c5698aa23ede08f42a8ed6375eb5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb1d1a8b593ef0466a1a98328cc0fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9856fe9f95113a871e7df40a67f623284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13def3ede290494acd74ce25cd924faa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946d1fbb9eea26599e6543baa8fd788286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f1f23f66340c60c5590378c1bfca7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04999fc783284ae5af8f17704c82a8c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682ec0c9fa0c3aa679bf6ce1da56d4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc726181cce25e1b0f0083d79d0662c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929439c7ead9a433a0ad169ee995dd6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0a3fe969d2ac340c7eafcd0b5eb7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a204450e342c3cdbe91d039eb37c1eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa8986671f78ec7ee47bc555fb4930294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265f84f4bf27f79bf5ce040cc25ae01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a106c13b46b2700f4fba9ba9b9d2b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3589c000d99d70032831175c1e0f8ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe24d84752443fc9cc7525c79defab4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dd910ea05c7c7c70361f17c88e351299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c405d9af75e0541556304967627a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cf463a97f092248a2f5317540a663301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b3f062231e15e47afbcfd6564f0ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f709b9719644c935bbbb04d7ac61e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42757fbb49c07864c55a6026a34259f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91aa9549e712ca0fa2736f772019d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6cb706e3b4ee51729e2fe651bf3a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe649befa700095e3700a604d131a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf5258c5422068aaa9b95ca3102ecb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583fe64f1422346203cc7cd68d8e4e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fa6fe4e9616c9a04aee3b5793d0df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299043879760549a288893b16ac6f54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d941717d3273f860fcf953dfa2658d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc13c49822145c27ff989bc6e65013313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce634bbdf8ebdcea24fcde3ab8a5235314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ffc68c9bb12026a3c1699b5027d5a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cc24be2b98a57d8ae0b0488c13d40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3403ad9f573655488439b5f5e3f3830317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62027f63a40d5c18844a2ab85f652b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4943fb551bb35f7339dff73a377774319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa78bd282006006775fd57b6af89620320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d841c0c101da455c4333421d1a6c30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f06f46a97bdcc3f8fe62b2c4223059322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6a249d6cbfc955ccc60c91af22f6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063d87ed28041ea708d33fa8f77c718324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2264cc9b95cc82786dc6791fcf4c123325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d45913b7e274488979e5abb1645b72326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f97f32fd4bba38b572128c7d5a213327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7def1d4923458a7d9eb0629708111328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a1a15e02730145ac0657026408082329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56ea4e3d20df06e22c5b091bebfbb6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5cefb10379320c2f55ef5f3d843f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900280e6d1a77d038c98a84991da0d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90542830fb719c5b66e04a8110b60211333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e8cbefe3623f6be70ecf40d4a65d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc644c9c7a878f7efef24e08caa8ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc7743e6ec3270694deaa4dea86578336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6e6a80689ae92e2d301589d2903f7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6cb4a4acef436887425368f864fe1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff132725a64750584d094968575679339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d79386796c0e7a225923947eb25ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44210bce00b70dca34441c275bdaa292341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b0efa929fb669cde0798e74c74a84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1fc7b8919dfbb922cbd7969e58da0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf19d62ad408ce7b5b51a2bd03f6447344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957859385e388d6e0dbba0a312c9aa0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f4169fc42fe48e3097bc785ddfa00346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbb15caeb64b58a0c273d5cb2311d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c00ca4fded459f85015a3b30a65b9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6f265177fa65426cbda52ba6559b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a6f057a0c41881ef7124d1692515f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d8a669097da8a76d9933a5d9e1dfb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edfce00ca5072bd55e782d41bd5d5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60025f38dddf64fd35facc9ef866ae7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d176c95b221cc53297dd3e794e69636354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7f16af8aacae7fd776718c9b5515a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945974b3979411899ae04bfdd12d300356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39621679b90d506bf07a9e196da2e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fc748eeb0c3e10d9837b3a89f2cc1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724b824d6fdfc11c4e126a4e9e4929d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ff9dc3b46ab8253b692583cd733dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253878fe3b51cf0b4ffa6272fc15926e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090884d120bcebefa903852106f55dab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfde2cd66c339d7110835273203103363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56584f2e955ec3e634f7bdb972a38818364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfd51a98536254329eeae5664903ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0ec73cad9ac9426e160a27c82f7c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe787eef4d480f9463e6a3ad422855367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411d9a4afd64ec6ec5903e8a5ed4248368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3ff337429a2e8d36001b96627dd80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508026f59ff2bff77af0ab51d0c15ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed63561740953dc02ff415fb9f21c66371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48262895054ca0f160681a6a753a2971372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027a432b472d0cd00ad64e2ba69c02a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e6a7b539de76877322deb4773520d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bdf2bb8d453fff923a67ff75951eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1211730619fa53df444bde52868c297376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5a0e9ee664f5b2eb60c9ce99764d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445af5a12798d7dfe2bce0b4547e1079378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299d3c0907942ec5fecfa78090251d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eaf36135db3f8d269e2aa282098f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25274fbb906bbdffbaa3e7346b81300381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb34d0013d671cdb2f1766c6eacc50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b288fa130c20a0ccfb8035b0dd9797383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ef18b2ebc60bedde56fde4e527418384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e38f0f62c310fd4a86fef74be6c9a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e87e406f2a5de0c31426e5252bc389386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef47f5fd2e11905276cc6c5e894616b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b49e75cea8a78d7bee277fe7f24e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f18ebb825096aebcbc3866a11bf9c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917239e8f0320465b8097b7903b9688c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7330a85da69944fa73354328329be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44331dd37bc91c73caad0e0a19ae2049392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf3542af82675c8e9696c3f59ec252393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f205b8c51c38c4452d14f9fb6c1843d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43883e680b6393198ae8ed450759ec1b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee28ccc52a578f81b284c4f0067ed5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a887039347ab9e81a9c965351f356397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14dae7516cc306be719ec8cb061bf0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6480110d2369f99bd458eea627af201399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e308b41a3e45cd351630db0ebadb15400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33ca9c3cb9f51edc303ebe1ae62fa5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282c8b8826903f8054d553859daa4d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04ca9340f8181febe5aa088805b8f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83016214684b9067ab68c0d3d8ffd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f26037158838c5584b1f38a164736405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b427119a68ae8dcc8293bea216af6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6a8c43fab67e9e18aadcb12bcb53e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45a7d1060b837bfb79b5536ea40015408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d583c1bdb65d63e111704ba4502355409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dcc26c6207abd38527dff93e7bca9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88428a784ce017a8abca0e9cb261e21c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7d65e3391c69bdaa5125bb8e5511e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facc8a150ac7d079170fba8f9982366413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903edfe056024ee0848ec147786f10b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e71adf5785ad4a5637a8b9aa0d205a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd376884e007bea96fc4bf660217394416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065771461d1d432613b83033f336581417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a5bc835f1047f380f644c27a225c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f6e62a939e6c41ea308306bef79ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f428a522ec9cded3445d1bd1fdeeb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c7451b30320f368bb880cd2b8531f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c591b55819aad63aabc95d67c5f8817422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039de97a18c2ad9bd2a10899f216c87423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8579c7a900563ba3d0afbd327a522a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd073ab4f02b324eb9ac66377c2246ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463185455b73461cdf6a8ffaa192ed4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df00996331e701b0599d0531ebbb6d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf4ff3277987cb443ec81a3d284203428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750ebe36efdb3c648063688d9bc9b49429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb6f28b2ccd8b1f43a429e47521f1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831a500de87c0f225353213ee55f2e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1a4e7606f80b5a9b2d645e83f32f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a163ced60f27c7c7093d38630750c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367caa0de1a57b5fd117d433a3cf28b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689988e39bdd87e3af3ca3f697ba441435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec98f80dcca7b8d1248f4eb25bf47e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0081c9be69069e141230b43d20daa7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dd0198c2cf8542c08aacb53e3f74d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a5982c03ac544337b013da3fd3af5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e0a42fe848052397050297fc7e888440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27843d8d1c3256cb911b3de487adb300441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dedda6da0e8d980ceae649c2e8fed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1201caa137f881669431af3c20e4311443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d5353ed4c18246c0079cdeeedcb03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a09f23853ed126967c4bc79164060445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b64479ff0ace7aa79fd0d621dab84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cbde66dfcc801a649baef3caf065d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e641decc763915afe825594b73f1b3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c24b4a310ef65b749c1fbce240836d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4eab783b634305a317d9285bcbec51450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ed68caa1d8883e616fa77ef9ba5fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c2aa82e5551b6f51628cf418cb939452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16993738e411e0b4c58878900bafb3db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63e448f5e05bc1969ad7432851e251454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f57592f64fa92aca26fee57f72f76455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1407f69ffe12ee687491190ed67b46456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2c84a26ed8774cba88b25a74f7227457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a9060a5a7a1f96230619eb3e1542f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b91620c034ecaa5d15bd590a4cd49a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b5085fbccfdb8f0778e12d3d5f8b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62763e556ff359852d834a0dcd497a2f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7550c58c72c81df45aabe09c5616c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cea88e9be070061c60ec8c7874663463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5abfcf67053ed2cb8bc7af22fa953a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b483ef9bb70f64a6b9f668bd5430f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6348bdb958ddd937d82f683537202466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327161fba32303654e427ec75e59cfd6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd777949b3ef25ba88969817b9f7c386468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c966b3835f9f432b418d2fb416297469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328cda66a1266db7cfaae816f1d412e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb90dd1fa535c37c0e37f346a18fd77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf39f9337cf20a81b0869335c1c828472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9f9faabb535b5801fe575ce5472ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8ae9f1ea10094f4489777ccb27aec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e1a260e53aa8f8d2e2cb278e98577475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de6f2be74d006b320ebea4e1bc6242476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e855b7cf781ec67eabe01943c1cdba5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f02be2cdfc121f9752174f4a141e6b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0bf14c5ffd7aecdeedd36e2e88d75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de8fbc9b8d8c2a19687489d16353fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb388da742e451f21972df73f5a74d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734acc5d104d326731d853fbe186ceea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c919afa6e93f25cf36a6227cf72ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584fbaf7e2ee27e4a63561e205a57ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d90770001ac4c3000ad183f0b3774485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c383d43c4c607a44ae9e657571d52486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d9b0df54e9cf14cd6c118e5334998487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cc544dbe599b53b7a0edba6770bc9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19552337cd3832ced9c2dac94b38f51489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ec2034bea98ba1a6714b34600a826490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a56b93391d6cd8bddd5c809bb2221491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5002197b525af96fc6174da6cf11791492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfabc3b50422fb2cdf57f4035fc42d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7408b8fbb41193a9a99ea8ede799ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49430f337a097cd940e067f49aa94b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c4973005e13e6d145e493d15ce47b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d610855e4b793ad03f8ad1cb2786a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5998e7d7bb50082eada959e45957e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985ad7bf5ad8017ec5d4fecb7f4981a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3585af1aba9cadfa8d1869ade741be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98874abb645703ea8084abda72ad671e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d32d60e07498b7ea7b25397b4b25ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7f1f9a04d2f7e8346a6282f620d4d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94745f1fad6118937fe72a9e03e5bc7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c543860b7ea27eaba169ca05a0f8d0b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ade1c2572f07ad330cd74abfa5c11506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9862c5811778bcc0a612f34f0954f25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b311f74e99812f2e7a6e501e8e0c8c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f658e06f2ff6a13df3a069c399601509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b58f57b17384cc583099e05d6dcbef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa139a5d6a33648bcebbac7d3cfb7476511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae95da19f80afd06eeaeac6209d91d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adcf07740f10e174880941ade1929e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea32752250884aa6837009df603c18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72068701a68b8dbb126f403f2dffa43f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada527917cbff72bc183f90a5eadfb4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6b4d7482ca56dee78321f7e1eca1a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8dc21004694ff1e7d420d1521f8b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f26408ea0b758c3e84a0bb689c02f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b32dd54966cff0487009c4ee1104bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09237e050ea7f124a73fc12aefdf5d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701471411a23a6b833329ccd748b920f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8b8c423c3528a7417bbefafdc2c64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404aef9eda997c3c7f16db31c73e1b3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be213fc98ca138c179af85319e693170525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fef7a50a0f284dbc92252e830ddc6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f90155ba142cf9a7eb0ba590b80d8e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2458be8789cacf1eb9a3fea0740feeb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bdb9a7ee34b793b30d75bc5d898ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa1888e88a420a21e935f4ac60b92b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffcb3f17701d689744922e94d20bb4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be3487a7a08d99b25323915882008e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f37d903d9d34454b0b203d03932416533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08208f89636085b872d82933cc65edc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7b960a52622b5dcedc031138cf06a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efa9464504ae5a7c3f98e47b4f4362536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b5de0dc19403ad9c72bcfabc8abc2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527caaa270451a78fdfd63a4d51debd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707fe4e49564c3ba926460cec8a2fda539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103f2a93fa2af1a28d897e8ff289379540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675c2a06ebdca67503bfa0d66724ef5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e62eed1c6fe9bfd5b00b3cbcb2fe4f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7159141b22fb2e7e9327d24acecf98543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416e240c511ba7d75d166c35b525fd0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76cf62198c40155879c23f5ed46b9d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbd61a7276021243965897e15ae704546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97756fa623de35238ab11442ff4dbd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e9792367cc4e7689885b48e31c916548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1426a6a1f27f1688e53d92ffba45a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc0a7da001bcdf7ddb0f30812a109e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff54eff71d79d9d4bce7cc4dc0d0c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8681473242f659d751d3cc881596fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d98d8a3070eeb0c1d95102b18ab468553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2b8e3ceb659fa2f943babb28e8fa9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b896a25b997f178ad74eae92dbacc54555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd0ffea9ea9822c379a34365d6dbd8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1c712504ba224a33789c2955ceb3d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9354866749baabce0afaa16fee8d32558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b725648aa794bde17212e8caa95b89559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5967cde611a2013046c57f2da280c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863732666af74c6756c84dd0bb62ffd2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4ad9e79d36a893a86e3e417e56b33562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d9476dab75e67ef80fc37dc48fc13563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e3cae83aa0a6cef6aad2cde165d6b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073ad0c137fffd4ebfd0edb852c283e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69867a88bdde7c27d77e81ec187cdf61566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86891675914f51d8345d6481e2d994567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fe839347361eade09fc6f021809a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464983afcfa726989864318701fe8fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bc750ef8baf8a8bc0819f43da9b36570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bbde0392f1e36ba02cad1e8085800571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cacb34ddcedf38be312e224cd478da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e1495dfd3ab65905348bef1efa3c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ba2963a43e6a82539d72dc4688f11574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198133962410e18e62c22cf6d07fae39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e5c1857adc90a73353b9ebe04d93f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf052ac35942a421ba38646caecd9958577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524de113bb4895d90719513ed150d7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e09840bdb1ea7915682dc70dcc20e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98460a37269c89c0c7fc928b9e7b658a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb6d068d712783faf9acb42c0d926d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c86689442233088bcada6aeee546b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3efca43767ee07684eaa1e4b244bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba78cf37a0f6a6bd2ecb1e17bc7f748584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f840d486a464f1884e56e5ef98f2a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d713ad5665bc137c4c49829af434312586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1985f7bc44ddccae9663d64e961fc7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ce68f39d6feaa25e2199c1babc0a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfcf7b293971c87250feebc7caea6f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab0459261e3f6bb2b0a1421e0e7f6a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e71cb84063b40132f9ee4a1790037b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec95280c21c9e6136aa4db1f8c1805592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f2bc9f46ea2202126f05985a45b2c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747589c460b7998b2496a0711da2c9d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2db6e4c6fb1b3073a90fad0e6e0dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0829c922e04be25138b8c454d3dddc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4808c2675551932790c43bb56e9da6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7329ac512d66367d70bb24993aefa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f81bd685ea3f504b485392d965c2c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66dfff73c5f7f97d791c7178f15d5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c1b964778e4604eb87c97a782ba42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118ce8df3395a0e2656e14c1bc320b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7765e19921b06263ec4356b33239234603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decca5a3f5c332cb086c80677fc7a10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84d446fb995a5f78c48e972df6ec0e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cd6b20754025b0f331f7a0f09820c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a368cd23e41d4ffd1d0c689dc4b8e8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8484dec3234cfca1ac92361e5d3f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d58cd2d697baf172af93a91ee29a03609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad57e68f07e3e97fdef4c48575043e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be6712d0891f9c0fe24cda4af80f40611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76925a1cee35700eebae3a45c0e693b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b16115e589e89d1f91ce6e6dd73450613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f65cc323abb10f1a93db6bb722953614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07819a114884af85bf6ab8b99466bdac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d576361156263d920538256f112261616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f580772e29a15fcc63ca98a76eea9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b00c66e8290c83e2f6aadb9fa7cc1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38c654a887aebf855787f359ea725f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1750832585361d4d577c573f624f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d0a791e6df6f9c8c9c4b6bc0d0b78621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee47800cdb18094dd84d1fccfbb36b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d6b0fc8097e484c4a0e2c3725cf63623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242c2e82b26a7f4e19f4e933b71c98a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c905953ad7374be4361d452b38cd0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f02ae12905ad45ce2506b1c3420dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84155a94d92e906f6b5563724188f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c2dc39e9feb11e79828a76f958bde628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92401221d716eaf3b8681a7eef7e690d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c33fe1c31527d80d40edfc931aee41630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36341eca44ddb7a71661f9d8616e60c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc76623af91941ad9348c5bfe72d78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d9117299a89546a71b948ffec6ad3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648b6b089c1ccdedfe424e6dd9cccc6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029fda3e88585dcd07bf6a07d950c27635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cf7ad06b98ce93b4a476865614b9f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf70b1ff65fdbcc8681a5f81e120d9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7b52d51dc41980c1da32148d84c94638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9afdfa06924c416df48512f0e6689639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141fe894ba82fdfd34d8b3e962b0db0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30294fbcbf9b03af9400a237161e2cbf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5615926bc1aacafa2e079aa09d0f2ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002774819258bfc80a5596f9633a6ad5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5806fd7c0a2a735520fdd6c8da21aac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47130dd2d586c5a00a81004677ee431f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce50e507a0243bd9793dd917e03248646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c911ac1a98149e68f7503efda46418647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a7bdb70d761e2bb278c71972cbedc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db8d49fbf35741c00e2d63408c188f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f734d7c4e618d552576e185cf9f110e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9301361914cca8ba04e812152d8af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911903d6e97dd77ff9960d4e3c48d7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b5b15794aea9aabebdac73a869c11653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14c504035e944317d2ed623a1dc27e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbb905de4cac69a9caa54827bdf2e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4dba0d7e2f09f3b0d3454cb6d4e64656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c541ca9d1aa830bd54a648c69a6d07657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983077f2536bb05459045d80ed58d2b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa289376d6e6c6ed0d4d198bd92aa79659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c3703c5240eb520f5a51c0d812faf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04778450afccfb2efb316a1a218f0abc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015076f27285c63aa35e101654ebd24662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22973f146b8f96f83c033473ef2ca614663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b00e353686d71d6869f201cca4c789664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746af5c222aee9f394e10e294df162a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23a178a7acd956b49889ddd4395d5c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ff40f6c4f51c27b23756aace69416667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f58020117e662eed6c60af9841111668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32343c72ce246001152509088f416fa9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f99d99b82cf93ba8245130c8c0a1b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3f001a0022fec15949a90be633426671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b76923282c3376d8802d2d7716b990672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab92e5e8f40f8bb812bb7288a0c36fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b37d73b1d0cfdda29c3d2b30f57058674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906cfe2b43aef9d1865b57e8e440d25675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9ced703ef3aaf83bfa6fc321377d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9bd85205dd37440fd658931d80a7b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90339fe59576354c8c0b115561f69cc5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65587ac318779d71ce9e52e1240868679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff472a1b6c677340ff042203c85fa8e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d98b2404ec98e8e6611d9e51e5518b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cd50d2736a27f5b8f73a95c0fa185682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4173107ba8d48b882e6e3df701aa36683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c442cb0f360bba38b051e7b693f270684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e71e65cd59a963962a920fd29b9678685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b52514aa417adebd7a880ad5829f3a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bda4bccd54f13df441b06576ee920687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c53632d169b38cba44832f88ae3fe8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e20f334cc58150cbced51c3077ca7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01470cffa25a5cfec00117ece079f30690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7608ae33d6c6aa8f6ff7a6d387aeb2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d359d0daf8b481732a08e6123ed1ce8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d6e6f192088cad934402f053c424a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850495a970c4275f1494cf59aefb4b8f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6318cde0a6d1681069b7cb993997c8d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519cbec5096b85286067659e5bcb76b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a29d729404171818863bdbf2e5d470697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fc23da022fad8edae10ceb2810d59698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d32f8d67721fb433b1a35cabe7f9e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f756ac0b0b91798767f65e2d92419700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba8186c0391d780ce879609529a290701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528a240ad7a5a9369815eed60ee84b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1063ddd4a916e8df975fadc64217b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1d741fbf1bcd8b43390f4c9ceaf1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d018e563250840dbd2cb5ffca41404705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358490ee5ef3f00141891e78878913b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b050cdf7c072bc6145a1f9e679c0a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd417711dbc7ee36edc717bee26abf35708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceb33e594f655b87f2cc39669f6e2e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bada7752dc2324882f30946f76c56b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0e3b1bc345d747a71819bb9501819711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5d3ca12f4ef2a873a4b86de3c4809712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf9f1fee5b3995f63be7a8012af0ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9384bf84bc3de3ae70259ba0b65ae4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e1167a5b3c1bd2611686f61e47158715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdcdb21373e9f047364c64fdd515a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9522d997a4ff9e50997485dba8d054f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858f178b3d9c30858eb4fddbc268ff1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85c3a423819c5c75c0f33f3a978578719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed78170b5a6852e1927ed3e002aa3c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547dc434f97d8da84ae9776c7ac7786721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0b37430f838d1f2cc4c36138336f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2968b22efb2e061d8704a8ce6354f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a7ca2715e7c16184bda378f81da50724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16efe46a9656de5210a3b43e305e810725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258683b51bf6a60b296bb842fca9042726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d7da86cb911fe6e6b547963b65276727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0845d96070145d155a498d4bf532d89728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97c2a3f58342c3cc194dc0a58520ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737f0ef1fb4b4110c1aa9649adc9080730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecc9a28dd08248ef0634e9570882d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9b822adb9e03fc7554fa2d8e5fbef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd318b6f5e061135e544bba8fe09484733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf8827f3ece2c381858448fd0f6cea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6af8037ab31f7c4939b6755488f9a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51dec2e21c5928d7e9169e2690b15b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101eac14f43187cd4fec8ca0b559da47737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec51668218be57114ed5452136e44c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d8e6cafae385eda73f6e3d1ef589d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715992851c2c92968eff3f62441b1e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749c8b1e5dc4c3daf66988a18ca8b49741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ead9a27f3f6795dab0959482262da5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70c346a28b560b79efbea6ee772c78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b2cf8f7d389eabb1cec4b1432d9e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396ba4cf5c341931bac06abca7ebe37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64880fa000db0239359b1dbc4ee31f38746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14068d07db6d959b79a7448578f13308747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1f12e278ae004e3ad319c984502bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7f1f7d495b1a60638cf743084cf48749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa6313fe5a25d89b888654bb5bc3ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c32218f27bab32cf258e4dad6ab540751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3601bc46e614fd21ee0f6d3505bc015752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989f4d9510577532f59307afbfa05ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852575e92f108f7b06248f8b5008446754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c7bd003bff2ca64341dd3fb971ac0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91f3996ee0f3bee4a11f72ab950f72756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef268d21d1f19602139b50079808eb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a31dd0f76a791c0b3cd70292d19775758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acd7ec336343f6ba2f20c18b8c646e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>